--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317509956fb00c0d53d2e295ecf24f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b098d3266139a68f178d05fbc115e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cef7b0a2c90b9d1db82dff6c4ff183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c178e4bd84928ad6e305c8e9273bbfd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c91c9073b998aff149af7b83c07bb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82becf2c5b28f62778349d7610413b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceb32af690245293e95174ed1185357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28927949acea2270b917217630233dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080ee4cfdc6103f2808a7735abda57d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b15e1ffcf7cd3f86fbd1090dab01fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcbb73cab34704646a2805e8dd129211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284127c0ea6757b6d19053a731b857512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c88f3fbfaf1b686ddbb43b2c85e5b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c2f0d988f5c8fa5792ffc037bf00714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77594624ba6a8b727d950b47202ef65415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028a23dac10e10dd4251402572a814b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417658091e57006e3ad7941cfc6978817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6bba46eeb29cbf04a5c0bfa10abaa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8d8c45fd075386250fa2f5126905119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0773d91a6b61cd4fa72ff2b24c5e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39692fd38a66947590e1a51c8a98fa5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ede79783278582c4f22d6195d7b2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317134ba2066cc43a9c1ae803936d1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ece4315c4955a257a54fc142e8a97b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471207caed144cb3892908aa3e91b1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cd73359f4b806ad30f8c63c5b4edc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0be0216f141ed0391ca4f298b252327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e555f343ec128a9e7d0895791b2df5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a171e003435db1e8bfd005109d554f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d257efd6dae3c10b1c8a919af14e4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e2cfdfe1d7ccc83e0baafbdbb3baa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4f04c9aeebef0e15a1bf2277ba11c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fffae1f1d90db08c8c975ce5065e1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e7bfd6762fafa193a238e5b4a069634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efe71d8e724593bf8218af7eb465f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eea64310ee54df961dece4e2d2ed1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134ec078d2f227f9885f81508ccf66137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582270da508ace9b4c2d76e7571edf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dfc30b37680952450c9bf487ae24639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4343a2cb5376dac6a8d3a11618eb8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95655faad18ab41cb232ccd5760cd9b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2488866b936cd2f4e5635820d17a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2672165a46e62f99b97a131a4e31c2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfdb34f6bff34a0521906eb5cd9ef444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb5ab2190d99ce45a194c1f5568f4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d2e355d0a801df17e0ed26458e65146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7309221dddb120d2bca982ef756776147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd42042039589bd995dba7b257971148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5662f993ceed12e552d2109be0593049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3555d3fb1abba7f8146e8a5540291d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7415ec156de2a4062e26d0ca635d4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0c9f8436d0bf32c0807f4154c0fa152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c2fd1ed84decaaf7ad5a31f2701553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5c8f9a8668dbabf52ffc28d6664d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be498cc99ec659f915bf38e973d2982955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849020ba506b1c708712b675ef464b8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62a377333fc3c9b3b9883fca1dfb5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1101bcf1db9ac3642c59d8c253a0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f0a4b5f740ebb1d072faf8633688559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fefec8b8baa4c1385f93e5b3f7bc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd4bdd4dfaf2e8799b547fce7105a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cd98e56ca24a26f4b484f1c14235e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b53f4d6326cd371a072496b1e7744463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861474355325abee30d199f9f2d144a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84616a3a97331b81344ddc5b58e5f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c35f3c1a90c3a43094ab96b03964066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f24ef007551c885de786f13a28783b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd059a748d9160c0ecb0535cfd9b93768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc6963b70441817ca14ef50befd06169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a2fbcef994e7dbd9d2523e9be33f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76cb6fa562e781211257e8fd4c1ac071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476c1a728e9d62440d6bac478a7f5ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d13b284ab3b025ee72ae7b4df845b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e254f24df222444a31112a837f071d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c700e0fc95d85d1273b3c60660dd77875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44931dc392c667c349aabda4ad94c1f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7478605d71ecb5f81729cbd885a966877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c55ef91a207534169e9025f8dbb89978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dca3e74450038623400729454f2c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9357b0ec3f9f3cf4ced2d5513dfdfd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320264f604e5cfb5bec878fa4bf32ee881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8c24d30eae012bcddc028e86318fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32950dcf5a64d8023f815f5194b22183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e577a78fdcc157acffeb148f27aaf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a74895cf0cbc87dd5d426de25198b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b3eb27c86c6a29ef7158f2d9d11a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de633050ca84a83f1eb05c11658a1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83e162cc9c1e64cb9833c6bd52d4a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d731e80a6d5ca33a3d03e111f01ae3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f13bfb72293ac3f1466f8c323aa4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9818a3e6b96501b3c31ea431b2d4c4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5ef9eb6d621ddf4c1e9921217ffab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea05b96577f783c70a7f8a815bb2e3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0fcfeb2afcafc5c5af94d250506cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768231e12be986f884c930a8e541e2ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98fc56c66c165617b4367167bbbc6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82d9163382c96ad12289c96447a0aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620140181b434893abe25afeff767d5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261089f60449b24413cef9e0469773999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188809e960a9a45c778456cdc4e3a738100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a7a0ea1b53a626b87aa0f9758b966101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98550a06cafb603c71ea636d0027c43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb48a35748f613d36973924b55fdcc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8428a23ae92a8c82a5a5e8c23c5eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed8718c2d8580123e302f7266f196d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883f6a7d305e72579895625203870bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2f1348a976ff8fed8156f0a966b2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3426175c7345f5de0660e42ae98081108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639701eb2ce4f61ef062467baffec3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b971318ccf11064e6e15bde1454120110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f01dce9eaedda87a0058cbfaed4bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabe71cb4a43fde1e5e55538ee4cf73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b503305f2c260ddccbcaa2374870d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15585c3c66838ce5d2da2617558e0cd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80adeff5e9c9e7031c144f8074002e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fe5d52387a38184ad4b33e6dc4ef5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1043723002253382ac7776ff64fa7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66df3cbda9d8a65e309943cb51c9d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac433371a4def03bcc678e9d442db9fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2a8bf3aa8d26c8db9f75060f6cff8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306654bfe2f48c20fc2436b99332fdd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed809879674b1890f044aaca3063f57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f60eb8b54852c7900c36bc5e98f790123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422b7f233f41044689ce426217d5994124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3903a4e214b85b8b519dcff1734dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c2ae72aa136959444139b63f4c06c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625718de38ab3b498274ebe269115ef5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09c2f4a48e3f6167848088a5d02ed4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adb481b9e54b90382e89a21fde5bb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9d8fbcddb9703e72b7dc2dfaaf1b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060280c523194253472e5e5bc732bc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5e0dd23572032739441f09db231d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d369af971daa69e4b3b65f875df3ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15fdcc56c3bbc5fa0a33df5f3dfa94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7138f58470a90519c20ed50d9e0b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e68d6507162408fbdc84db71b1de5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545bf3744244e5de7d08dfba2cacecf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165672eff12ea44465ec6b65b6875db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc29ad352e489042b67ea0aca1266b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb924651b77b86924ac52ae7c780f803140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56cd9a36a80b40f09fe3399954c904141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441685f19e67b4d34e306f6c45e121eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bd2e3f1fa8b1dacb405b0c89bbade143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2634d951f4d3d55aaf03391aeb700144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc93e52331217f397a67d84f0407ef2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac7baf2f81e72e78125a34d8b25628146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4ff8970104b3156415984c4e20635147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b2fabefd987478f50e6f5dd2366fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271643995a54f3cddaf4ae0c59aec59e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953c9068fe73649afab85115f3c0e19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055dc79243f66f5d30ae99015965265151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13f1a051651455920398dfaa633ae5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de369dbfd8e72d0b9cafe1d7bb947e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ffb11c481cb54eabc79d31d23a73f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3151eb4323583317259536c23ccaca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5430acdd4d6f89163cbb0d37b24f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44801ce255afc7562c9e4e7682b2a3e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fefa8f980a29fc7cab46bf23dee0a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9bca913dcb6866891d57d5a5249c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae39ba4284ecb932ef5039b42072cbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad7c9dff0866621251b7cdbb9b92d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637f62d79b8eb8303fe97653b29a0c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4bfbe1ab1b4dc1034082decae9bb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca241b8b1381b0690d8703cb16d78183164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5e6a40ea1f2b9d811e25697810857165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f699ad651627a792e18e4a22ff8246166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391b3805ecd8c60b38212d79d07ebb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187194d51313b83164c2899e6f0f32d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5be6858b7ac13114006d3c8907a36c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8836391899785bec8019e5ad548b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5c30d91d9b6e175d0b39aaf959c90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d43b1f162db4cc06e927d5c79df4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913f3c07c88974d00c46a27ef63e8b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d977a73fe3dbb66c756df7767f28d9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf09bb847d0718af68f23f8e3ccc76a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994c8057300077b75a7613ed6883d56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb40cd666ebfc5361e63b58fc85ed4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5b5a2f4870410efdd14709e776989178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083493e982a5aecfcd04953ff2faf9d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2449ade34c61f0181a715840fa06c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae52ddd0fca23cf7459cf680ae53c2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd27e2e160f8bcb97fb7c05df70c28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea03ea7335ff424b9db124275ecd3b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a171b84d20b385d362a18999571fa7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab837d7f3ecbc5fc7b308539ec9ee263185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bc90e18c089dd4ad77dc8eb195574186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37267342248db9e295df0e0821cd9bf9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce595f553c0f43b7347bdde12f6020188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccea4bf98ce90cc8517c0090e699ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c495289de4b96b7093d9bf2ede8f135190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e88a3ef778e103bd366680838ca3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ff77b0cd21cc202abc0f2204ba93e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b54c48d5e4c683884b67377b845103193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0d983f19a9baa7ecad911049ee355194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978edfa939b8dab619daae3f320b7d13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202187b2b4a31bfa19ef5b0d2d0b678196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9261c15a245fd00462c37cc3cb0db51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc33f449412be2d89492dcced470eef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22ab43327954dbb1d7ac3f5943b884199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d28db7844b7c8af80f4e3b8c26304f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38951653c0d7e099017fe8f9285cf21f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bd3c43b220a78bc33feb0cb375509202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1f20c389f28d82639e24cee439134203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103c36e985786a47912d792431667ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e43686ced9880921cedd685ae63ccc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12353b4415585b51f4f8be31fe5b611a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2c53cb69197bdf667e0eb3c37c103207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15142396c6b54f7bef8eb97e66e6c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf948744dd537cddd7948f43862b5d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a146521b5ce8f718ef96d09e7f5b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78237fb9f4bbd89520617cf039239a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd65d8ca3429588c3477c948bdb5e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95111abd15965437a78bd23a1b4dd4ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f9fee64c2348909b1aeee2326c38e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2951777960258d28fd8af12673830215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaba81927d34663e4e5ed5a1331038216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb67c79d7de1ad128bea7e9e398d96c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a984791609b1917aec0f5192c1563218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d1948bd7990400d2b3472788c3979219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff960fbb118bfc55f59c69bc812a27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8033587ea8617dab633c51d26b3ea93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de4288c68a95a7831d53aafc15ac3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2235efddd4e63648f311ca5768c47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747599f5a56a42c1dc62a1544a42a28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b860666430f003a26c9ac7616eb8af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead7b33123f96bd1b858c8b1dca43e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fc5bea02d01041b2ab60a55498e65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d36d4ec67d45e0d639e0735bad6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaf5918b371daf52e02211ccbe4814229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a50a383b4b6b377e59f3ee1526f84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c365eb7aa8c04fed95c1b420df505231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2589f4a9b8b7c68552bb71cae6e1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10134c6a1dfb659a2540e6fc46a4ea2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65891c254c466e40343e1bca4b5842234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b0109b5b5f107d7894185c12d77df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d79cefe40bf601053368589ad55cc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892023263dcfd2bd56496303bda80e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5b417b5bb5663c15b6d4e94c17e9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e1aa0b6e001153a716f1f98db4253239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a32126d1c3b0676fb60b90feb739d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8b1edc33c09bd277a0af88f0c5b3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd788868715c9236febb3b921d17e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8e03ad6807504776f789979f6b498243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24580529e2f94d61fbe1f33a6920f24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08462a5419120dc64037b3156bb4e163245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243139a6d34507339611abb273dfb792246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abb7962227f26a578b366038400c1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be522e366d0eab9de0eb841e67e0cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd228fb607de0caa47d24494be3514249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffa2991bd15d9a71a15d4732a5ee02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419cecb2deee8b860e16b8d47d69b5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e4be35dd6aa6f7be8ee4e7f1a8c2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef80dd64bc62e76eb67cd254a6b53f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e8bf1a97ade69ce007980e8c5d2b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82fb1d591ff45c6b2ed2e29d3fd032255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb53fece550f3dae2fb90740cebc1cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525e6a0ff3db9d10a2146a8f04a9713257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79d6e308ddce86068558d7b9265efe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea2d2032f8402aebd245e985aa08ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b95698d10d79ff0881f53f04083065260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e689bbb8e83295671c2fc723d26f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486982dd82df659cfa9b71e0f5e609cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304efdd693c7f985698db801a234c42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d6823d9521a183b903ef4bbda14c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947d5b7fa7a51c65926e48c4f6d9b60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0d2afac0ebc22d9c6819b9f75ef3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa6fdb976d5cf287289ff5fda1e79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7adaeceee9348e42e8da11f4675f95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f29ceafd4a208aa4e6768d647073cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3740a14852edcd208222749f61b6023270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cd7d73724da5876964502bde32222271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e1c452f3c110bd1b43bf8a0ff4452272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c7d45f6cbd61331154986f7c4b68d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e3f3fb9cc58c07a04d59ea79f8d62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ee2a507dd3905fef5300a9609f84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22e50d8be1b7cea9e991e2851e0dda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846a907f02890ce11c1c418aea96ce8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3037cee969b1b4241378d683bbc069278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6651d02945c69a68aaf211ca05243279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81356ebb3e0d73be1c75fb1fad2cdb1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eb1cbda5fa4d4b5129f3b336c69c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e2c31460b8dd528514c4c6cac218a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d1236f4ae26ffadae4c0e3f89fe86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35c4cf2b9d36d97f14e4a373f35480284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d80360164145dd3747e663d76ec90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e491cbb73b8c5bfb768eca24a3ff4b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602a391f5b660445826356ca5143d5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fe8080d7a41e69451c6e6cdeace34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cf84a3f4fd4a36bf68628aa11c51b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8742169ffc75c906b62499e00110290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80533a51968396c48990eed07655386b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624d32f8150bf23f2ee0be9ff1b1748292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b311a277e4b341366e08a7baa9cda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69017a8b5384881dc1ff98870e4e741294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e8644771c6792d231048e1d9e1558295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338f68d64078d73486352eb2c7de211296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8aaa74f48f640d405948c18a7da00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f70c4cbc15028f7a0516bd652bdbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3e93d52738b10a4b3890df55279c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5083e29a0ac7c356356c74fcf51fbfb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127fa3524c78cfef8f0cc2707e0bb93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019c0f072b9be72e96aacdb42efbd71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce2b0d953536d69042307bd3d091f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccadc4b80d8b5ad898af2566030797a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8df127869c9f314b22399933679b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5548a141cb9e3c437e5e29423e57995306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015944d6beba50bc4ca845707e6ae250307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f6cc8dd5d032d3cbc4bdd022abbf9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abd48fa41328cd4ac98337c224a5ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ce89da8604784a31873cd26d5ac8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d434ccd7b7b2e012f343a4a5d54fbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc9ffbe8774cefd468a5c047202d8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e6414f822aeecb4cfdeb34598263e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f911fba63b41409a71dc2f04ae4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4afb0411135ce76f0b0fcceba5efa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fea971382abb5f860df2d62baff11d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343f31a8dba56161e0d6b2486b45029317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec599013b5fe2f2ef395b0835eedd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f995a8bf55103572086bc638e9488319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd5910935f9c75eab3ef1f37b33fd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e8ae9962d7126316afd86b7d6979a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e83a8a65b1648c9979acbe6294c18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf9db2c3542e18ce06e20e8ff66c5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc264020d2602068a6b165330a94507a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c87bf9e00aaa5f39dc0e9daca992a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ec251e990f24cfda4e7e18d03a021326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e91de57e9a492a52b8d099a15aa97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d51e59260b2c2decf886b2e61193ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b16dcf53deeb3e83fb7de228b7ad1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817493379f01e1a0bb4c6b4c9d98bdd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd60a042e00ce854237bec27b22a95a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d373ff4ecdfd92e63ab21540eeadc79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311658634dbff909971f54b75084e84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448eb46eea0fb5ad7a9581cbb38da04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243b955186265cabc624b439b04c1d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddfd72470d546a238dc3b942798c68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb64d197d508c62fb56c6c9909a1c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d1e6e67ce21c981e914447c46e698338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace31f5c5f14f8a8c5b2afb7b9173d76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef54b1091c1210973894cbb0c8997e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fa647d77d8471fda54cc6fc3556ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676964e205daf098e079f6bb916440e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aea890bce173fbcf06a09f19c672d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93819951b7dbf3d4087d255aa33c81e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5bf8961173ae6d108fb9da4c0c7da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302530b7db9212da75a67a2fa89f824e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5f494c1b1b79c892824758da32895347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d848eca61fa16e6f2ddc0b1bacbca01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824bb36401b1fbff39a5202a8e8c420349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffb3a576971377076c3e9a16432d03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc0ef63e7cfeb5bbf1712067b0a901351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c88163fd3cd01c2f963156b54137c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbd2ba79fe8dd766290181f171c4cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdba371e30f72e2b7b85bd988a87609354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27edf4c19b123fce00e61c726de9de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b085efdaeff65289ef09576a67a046356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0afd7b02b77bbc4149762a345f7f27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f46ef734ea1df527507dae9b4a1df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7d1c7178f585bc45d4098d6c2074a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa77fc6e68abf02bc6a95c9de7670a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccec2730e8b96699c6840a7e81b593361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810be10066860648844e69a717b5507362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80a7ea4c9edef3cd1d5c4ffe5f3827363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6b510ddbadafdb1cffb61242d9bdc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e58f9b9bdab7ff6dd7259f47ec92aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0766af8bb07285b30873c6df64962f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e23e8711db3098d86bce4da34afd9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5eaae70e34e5395321a12a49a0ecd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6936e692deba3e5d5591f6cc453b730369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f315e3e9db83df74f2c2521c490bd14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683cde31fc4835ef554b53880af864e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dd4795e0b6067f12db9cc3c79daa5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74abd6b7cf99f0effa299ed9cbbd79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7392793da3fd2818f3830ffabf483c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119eaca701b27334aeb64aa56309a30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9a642c13a646b2fccd680e3359f72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7fdd0c2052c2e6021422f72bb7dc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a922ce058c3dfeb92b77baf12dc5fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9516e2db77c99b18494d82e53bf4bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9c3f264fef7b6e96e5dca19fdee0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b80e6959a3fa26bcba6e196d3d0f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b59120ab012f4cdef10878463b1a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7b07c5093c3b0986b267798658ace383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6977ff96d5a2858aced1b8551c1618d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1fb038246453caee41d30aac0ced7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbfed2f084b499789c5f2286baefe2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e850453de80f7378936ec0a0315b20f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c5946aabf2b65a10baa7b04305eec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4b94e205e49033a115625297c152389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181e80005653b6d49f109852f430863390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262e00301a35f3adee12850a9372ec9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67749c56864ae4c102159dd1ab6d5fd7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa32ab32a660c2c79ef82eba29e1ae8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fdc359eb18b4216a3abd2441b4cb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aba1d941ffe9cfe757bcd375dd9a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dd7e9f6f6da2d8fccb6b42cf2c463396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587eada5f55827cbccbd90bbd8849922397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b1a49be036b7f2e6696128feb5d47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc68d5a2e38af9cc72a8c6266ced07f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b8afe32deb4d70a492b32af540a13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17498a8272eb225fcedd754aa8fb3605401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5ae60297efe2f9ba85e982ac1f664402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada70f0ffa541fbad2ccb7737b810321403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc7ff5fb7d7c9fa9ab33978b598495404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77c4690f21c9895f62bba5dc0acaab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f691baa42919577770ea87935843b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e06f7fa4dac2c98da8a6b37783221b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec8c6be09ff3f113bc3f4d3d72a6be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bc1d9df247e6596a5a81d366a7438409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adbdf176b74ef943074b505a7be87f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b18b870a7084c238f91fe1afb9994d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d614a1863e33a50690dee782b5478412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf102a25fa16c6bf1344294a01d4f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919590d6a83eb3b0c140b97d9b3e5fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be34ec8d77926d5c3ac081b869899c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba80fa42be47e18b512c902e5e03e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1267782658f70a9e0f19dee3f66934f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32af10a271e1b53ab85ca8fafe28642418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92f458805c962e4a805970996a2f1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4f059839804d2557c409e9c1c380a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f7dbb66c627c65dcefde3ae478f7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2d09f08cf3bf29e0e7ef442e0fd8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de335934ee73bdb41d5fcfb7b88ab19e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932ed800cf206b1cbbd7836fa8e5e88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7de209f1a9f94a763fa55f8cf106d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc735a7471f81bd1eb04cab7c187b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6d4b175b398afc60acf8b29198774427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27803d6b6ff15c4dc24de4d184a0f8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c5c9c5851e120d04ecdfcc0b7a58e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd75334e54be8998de0f73742d5724430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e4e4c0f0667f40048730c4471bbe1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeade27fbfc96f865ebc5c6604f1967f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ae842f160709acc9b0e88f64727cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb062acf9944bd25d771a62c559cb554434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf303f28501a51b17b6b83a1b4b137435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5c8827257f3d6dabe15389cd5dcff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0b397214c0f553f96c8cb04446dd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea158f750e24a109a50edad4932de9b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548590d2d3f26df60aa8be9316b2b2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9c088be3b688ecd52fed99c1b96b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d43e24a3a53aceb64bf1c65c530daf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff48428da0b666570c4d173c35ac408442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea6b344f6d15585d6e52cf22ed0457443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed17b4c31e45f978a194be961f01e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6452fa3ca02524d669b2fa5d5dfe9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca18d47cfbe061d35005b741930a8ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ee2eca11f22bbc9fdccc6cbfef38f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c2dcd09809fcf79f14db3bbd9c48d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ded7b14164aa6058ec1a517186c74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54c12c5176866ab1527ba3bae42d19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1b099f72dd3460d4c0c49358f9349451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87f6b0911884256a9c2d7d376ac412452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ae8293d36bf1a9f0add83cd7caf00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e2e0541d787f7ef43f8ae1e32f73b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bdd2827e25b44e3c6bb70bea3dcd8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d47b4b74e273f8c330a02776084c2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae3c601df35c7ab29f5d8017d866eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e2dc7d6942dd681deab1da1c0132b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1349a2c5eb48a85ac5347f9040254459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56c101f8ad89081864b040db67e303460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688d31d7f37bb0b33b3288620857d43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494016f6b8beae0d4c6d04025ad4388462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a3257fb82e52ad3544b0f59c41210463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b027b5ac152a4ba605fcb58144aa0ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913074ad5ddf81a8cffa4c299b9f2b65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec90a5504ccd1fa37d7b5e5d4044b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed64ccbb2cd843c792e7f03d0e1cba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc360fbb1ea085319ce97a006c42a93b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94348e6cac4d2f62c9c3bc0a3c9338469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c917cef5a1e17ed04f14636d97da1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9644173c57158e9de18cefe4f514b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616c5634cfb205f89d26879ca9e5e3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85058f267a42c29dcfc8124ef4ef8925473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1f815f2d6f4c19d5ac1b73549d12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ce60b4353c08707b95ddc364fc927475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a748519bb2193723ae932c4ac42fd0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364b182b196ebc331af5ccd3978388b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82456f532a52c658af18f5b1c1a3a2a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147f0dff47c5ce5f40c546ec1eb7713479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d507a0b4b58314075aef7b675e86859480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada96f9792fe4adff25a6693ee4b665481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fc59b19ec750abed98f48ae7c91b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c717791beaa6dd9401e5de8c70e1cef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22e9db48eb336e75b731c98a6f9005484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de34a200ebab99219e6d8b407e9cfe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefb850bacc02755649edde1ad9869d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0f39d35184f693a7b9fb737ec5a00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45127bb044cad6cfba338ae7fdf2fd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc132c2eca2790578e1fdb577d5bc6e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aa2064569d4c76c7d7366487cda9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01899de5532ffee9c9088c788b17772491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc715fe0ab376c1c39d297617b1f811492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44685c8da40c20f5148371b0d6450628493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ae6f0e2c200717a0e237fc12f0bd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0a7ccecd31fbb548004c4e4b5045c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8713fcfe506ebc4ce71ad51c4800f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d15c00da2ed2ccd466ac100058b68f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ed6d3d11eb9b490facab214913e24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e5eb9cab82ce22098048251e0e87c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590951b67b4ea407036798007dbd6a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183369b5d69742ec74e72427369a5727501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad7a9f3a40221149f9abefa88a7e9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede82b599f277ce1560c7270333a88e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446394387c114c76cd7322877075538504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052e2233e24dee41cf2f7774368ac6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d687eec1b7f4f10b47f955efe194a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0f6c939a2d56ad7579b2bd59be2f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07a8ed169cc4f99c6c7f7c97d4a3d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0548b374da50755503a4c378a0aa42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac710ec4e8827f420a57a1c2ea96d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ab22bbfcdad4a9fcc44c955684664511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30f7739160775aebf12a3f3ed19b64512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bddd7cb2575ea09bbde220e76aaea5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f68deb9d8523dd9aaa97ee33cfc3f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61205e4faa862462a464b7490eac5edd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69821ef4c42e9bc5cf3b3d1e146e3f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef2b5d9cc1061b808201898af35887517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5446497b754626e363400bd2c4393a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de556ce3aab338d3e4bc1400ef52603e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fec1baa5cc8dcc3d0e4926e088e534520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508540c6f4c93b3a0065272b00cbecb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39ff3baed51148d4462f488aea4aa7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedb014929119aea4fe827fb432cea5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8bf0df25036592249b587ac04067a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc091ed26ae7a790d780e7bfc0050bb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3eac17f0fca0e0e5966cfea397ed7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fdd89d672803106909fa79c6283f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029d5aa653a5930d40bd086c5ae06c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c76ecea232aa9a8cbd9547d0e55e77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6b2e2cd77edf2037e6f120c508548530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9751b9ef495b953d58767cc89223c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a20342d56d1b05a3da474e58c261b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f5b2ee61ba457fb5239ddcb2fd045533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4c3a676cce7a56da6a1acc4e7702e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621835110e9496e270fedff03404798535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719f329081186ad3a854ac46aab596d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e995c26b95d94657983e2b2d747faad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601bbffb8703de795699fb2619b3b1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f723bb4bed3ec9b7cf2c2c062c0f20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb3819632af4e3e0a9ac4690b1deef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8dcd938470a6be57ac8cd6cbbb546541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ccf509af54ac51210a5398fc69eb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dccfdc0b05e7b6f4fa995107a91557543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a78e1e8d5dcb60ebf4ae7f19e521c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb49dcdbc07ca0aeb633ba6bad7e7da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e474aa81aa0a46666482ca0dfd433546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca237918995984fb8a3bc1da17340a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84279dfc4355fe55badd2fc293f12dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec00a3e6906cecdbbf3ab51dc04231549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d49f5fa89d1cc6682e0c8c6ceb6ba3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2793aec2b63e3bcbc0b34b4d98a419551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d18d2e18ba5542e300b42a5fc9884e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938d0abe39808b883ab4afba08f7725553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0555c7b91b885477b080a6eaae2c392554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885607b5b311ef3a7d000215c081918555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5f52f5668bb55d7098956d724d888556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9b6dca698ba31d61546dbaa730b42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f136b7c31bb2b0916305638b15995d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369b6358616d7c997a8e67fe42bdc74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629bf4c0c660f186580c9fe7b40948b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49344425895ef985e3aade09919caf60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd422c4511137d591d485a349e719e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884412d05b9026d7c2f6001f518a310563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc207a70689ab2b01893409db1c2193564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12234b53e16e0f57ec159aa6c0433b09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe2cfc675d81a3d1e0c37dceab9bf1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff94b42144795357613c215e2497a5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072612ff133c6ae93a262c7c13d94bfa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02095ec1641d1fb8efeb61deddb02b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c04bcc7403193a1ceb30072fe1724570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891f193f256a88fb4369df363f6c85b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89c4e0cde7af634a7300ad8d8ea404572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2403dd172496f801df3960d018246573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693d3ae00438a550572d879b254a49b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b4987c7bc45cc979f5661c436c0e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b53f8b6388c52db8f54ca735351425576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8d42e56b075d7a856dbe17cd0b9a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db438464f9997cf254b394de8d74642f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c9d25d4c702f6ada230bdb164e6ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587340478aa1a157a21c3815d011bd81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a674eba8ee3b4369dd5bd82a6dac297581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3f265a059ec7860ee13e61b3579c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9a546cf830b6b28385e76c2ca013e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a969b6d0f71aaee3bdd9d9212e008b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d94c26220242c25e1bd66e466426f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1524b6599010a4d5c98f1ec4ca8d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4527c2ce43746b10a2a457a39598a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4023bf1615aa3c78131bbf02f9f15588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe4c1df2a23a6f857075acaec86c9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353010fae75e203bd10778134723909590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831217dd139927a5b6b038a11d437e5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b8044d6533cd48a7692c3b5b27c07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c47e377edd360b9683db786b46ef5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0dd74bf560686aa867c06221c1176594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b88fc26a850c9a96033a7d89129277595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe792d4b64b8092a149153a8484b6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4638251ec04a92ff944247d4b9eb0f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a19583b72c6b68c3451e30c0788f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a13b7225374958ea942bc44a8036ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92051d3e4e7ccc204ec10292597dfd3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31853116b7a359644200ddaf025986f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf68fab6654af6e617f51eee2ce289602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7098c4b0e36d12c3fc960a93987ef71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e75d29ffb8f63d3053d12ae04f5034604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa252df1e4ba136f2c582a6b7e71d5b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436316ae6ad0315d36a4e3cd5a534379606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aeb994950e9ec38340ed85253f5f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b90441ab9c1fef0cfb11948387609608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1df6e2c3a6a4a01d5d4f34552896f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123df4a5c3df5b320519d6473c834cbe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bfca8eed1fe3d8ff2d0e7cca503b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f62132859f09e12e1a8f7fb197f2b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e0647294089b5db45c67a4c14145d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233673157b1d6c5ebc5a2a95815df89a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0973265cb69c1a2421a0ac9d705cf6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb4813a59537ee7a6fe2778ca732b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9531fec50152164b4dc3f310440a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0d4c44205ebacc880b0b5a0298834618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aca151c69d67722c7acda9027f230619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cd210a36fa47113ef2ddd2c8ccf35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561ae1cc384994f26b4c28fe3bdb576621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dde5dd7497b3a8f9f6970161a3d487622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251941d69b4fcf67b82227462755604f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41faa0160f1c81cc4b100ed496c9d22624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458ba812e4e681e9cf077f1c3fdc7a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68e1d46a9240b4f6654bb814c1095d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d009bf1b81ea4912625760aeb5fb662627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09794e5247259633381465e082d4da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b587c391425ad623d95492b90a0db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5c2f591696d64ebad5490616bc4be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c526d948def69c0376a9481c299448631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b903a2c855d5b8968bc562da0d4729b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381688d9499552debd5abdecd33162f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a571630f2bcaae093cf77812bb64647634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cf9efb6b39936b599dd952b1f26f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f300935ec133040af0d9024bc38a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c670337cf028395ed2983bdee9cf38637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ad016a071783e6b8aacc8ccf90a2c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b82eeb373031ecc5e2c914d6d2525639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921c4e8650481463053101718aab1ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b39635dbfbf54f31a44679d4348f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69224adac2ef8953d98d26e9a227558642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace5432c3e4891bd3c9c136ac9c3ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90fe519636fed0182da4a9a7cb8298644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc4acea2a7fec449a22c60cc0de697645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c060bfa3302979320c0aa226b0ff05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8a06a8d4f6314bc5838887ee6d14b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2a35919cb602a20b27d34e7925e10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c43721ee71fbcebc348113bec2ee4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2ef5ade1774283378a3a0e6dd3c17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f30d1f075aaf6c073c73cf62ec5a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db726d05395cd5cfe15a7c377902fc65652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c39225fb42b4465d2c2f759a454ba9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47401931fc3850ff6a77813fbb46eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b59e502c47c923e014ad933996c98a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a1f17765a9a98cc77fb1bcfdf3b52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d120dfa8120b918307908ddc911ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28966d4640b8c84cf6bdfa0c4e844174658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd2ab437282ed1444041d61878b00e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1517c63d5caca6a0fc10adc40fb7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0af365e9578d22feb2c028d2f713f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a49cd4721f081d71216d8cde78652662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe24c360706da4cda1821ca789cf91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3eb338efc3987fbb9f01c4c129630664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd23c034143afe4b808b93422dd530665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a009d2556fbc0f3a5d368971080a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17447410efa7b80b62577f8fd9290d75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a3cf99aa0ae2020af61e9fd7098e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f21d1f169e83928d1100aba4d9877669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec852e6c209844b3a586de649dae9ba5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e75a1668bd0f2485b0d14df0985b5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a95deeb6545dd74df2f284e0152db3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45b48cc8634a887281bda72c378818673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846b574bf14b29c54cfa95823c06821674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab32053e737dc2f76b92f2134887a2c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc7cda8f535788c09f0d76bf25921676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372ef498b308919c44a99b65f0e69e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846181f0e8e3a1e16bdba943b30b0949678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3f4aea337cc2e3519f2b87343b183679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699594450fe6332bfbc2d773cc38a28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a45cbc6821a5fc8c5f28bbef41e5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a731d06b1d3a945bee06b818cc814682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547bb72816e0edd845b586c83a1b6dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d935160e52afd02f5590f2ba6f1fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7342f20200b544d368886512e7afc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b51490834d33ffe4dd6dbfc3c663686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af882deb3caca82fb05f3b90dd78b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc85eebf313dc8921cb866e9a6cf12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974b8ac20d84c861c46d06462242513689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6ddcdc99214ef4f0482da60d731d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de68a6718aa39e1fa3a81f211037af6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58387f1d19e9b01222fd53c42867ae23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de980d102cd6a2c60a79badcb2a3bc51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49c3a7a6990fa542441e3d2ec1d2d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785cbb0b2f04df0330c079fafd55e98695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca899f8068cc5569ac1d36a99746173696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2d5a1ac13ae1d4397fa137130c11d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ebd1620161154255547cde4c3fffa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aa2e877febe588f6a325f42d29d52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46c2261332444cc3772a51e2b1e9a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5743903356bc0c987cf89d2aa0a79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18797ebbe1f3810f0e20168830a393b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd946ebed1fbfa560feafc6e0ee101703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0dfdb7aea23f3a1894e5ecf997e78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63363c230c99745d7f5d01cdd3370cb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0979dc0c6f2e4f56311bf1724fc19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0870b0f80d85899da303d52bfbd3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0473c5006cf3f94b2b4b051c7393f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970d365276828de9ea9aa73fe8bed5f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8abc5476e303e69a197e77ffd68216710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932911dd144db7c99cb60bce772872c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2f5b1818debc8f12854dfb9aa4457712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120f7678ee1db3fe8bb4027f05014b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69a090ebccc83d58aa829799d02046714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49327d7328c109a29ec5e3d22dfa519715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246ebe65fac36252c568181b3b38b83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d9be2bc04611db4f3cd832c1da0cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9296bcaac9a7d387d518ae9760dd7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df5b2bfff9bbd10f583ae191adac49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aefa8f2324bdf368b7e13563d4dc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a3f8b50843a83060ea89e4dbd1eee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96351581b8b69e0abd4cdb765977e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e435e01c625747ff0c127af6eac6457723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55adefbbc49bf9684206b108768715724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9c0f7a0cbe6e5cb372aa1477baf48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec61a4ef5ac6cc211daf151f1a1ca8f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a9b344d60d9492f34e3902e3646f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c1956e2f5675d45730b3bf7d3357e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9710015c9d51b5023ba4917391ce29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744870c7fed78514c40cd0e3fe01df2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22e65be76166b0ef5dea7a4af9958a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08410fdf1441d60a25c1ceab55eb85b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdbb2805a070760e42f0a5549926c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a024cc9bdd6cd4773ad706f7a2a20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb0529959337fda8c23ff23a1ecc05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeab6caf24c07d2868693a591f8042d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cef558789309254bb6d0b8ef24e4d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfe5b89a2a364740b9dfe1e1bcd36b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13b5b7e173d958b1ac0f5e83133cf6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107395e26b8312cd01149745c6da147740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff81472a42278f06506769d658326fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72ed918446ee23e577888909af59f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa7eb8a78e06816ed8f2b641ec1de9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed43ba9364650083667ca4b13ec4ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155e486d7ec1e259e520624f9d6b4f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc09c64e9d9dd25dae15f2c38552f30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56182afedd10fa3c6f8ff5cb28c787b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c262a1a90dc2746ce64e900f1cbad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0910c263d757c68704c8732202f8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae8e6515524e5eb115fe2581a50acb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1040d7d4c4e7480510bedd1660820b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0025c7710bcdb7ad794374a157beabb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad2b6625e64adaaa7ba8c0285233a5753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05027ffddbbcab2a39a7caec852d6301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeb87b8b3bf62fed047fbeeab936ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8852512dbe8d53b253205c33237a013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bb42d8004d088641e727aee3d36704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190fe07f5e73ffc2ed67df54e0bd1005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa92db8f86faf48f83599ae57c0d7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03031430d959ecb2737d4294f73e3397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677e99ed8377f42295acb1b8c38b92e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6e2c4a12f7c033f1272cc43b9157a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345942b7f9da565bd2ba2271c88d0c2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5af04d8321a784f9f9f796746b73c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139728ae7f7654ac696ab1d58fe47fc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289af964e1f0849941a7191c5de55e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe925bc69ec44b063e0004de6d3174014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e983406333aee8ec53efc70061763415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d9834d13eea88a71f2be7f70b69d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eb270a935087813fa8895704eed5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef6afc230f7890eeac9807153bb58c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90296aa232a68bb0a6b26cdbfd91820119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f49fb4dc9cdf2d97eb8ed28ba19a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22185be9b04cfc119b6189cd604e6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91c2d1f094e9693c5a88034709cee622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc1a40f3577bfdb946f2eac0d9e61723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d892de922e41c5d699b28f161bb5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feb5c98fdb7675513e56e1de551ae625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77586c4cc62abc29095b0429ceedd7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4269b6064a4222b6f35905f0cf096f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b033235a4006fb1dc9921c5a77fd8b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f94ebfa0ec630a471d3eb866d975b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f2304cd644eeeafe89295426ed31f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663d0def2f403ec662e9b1efc809c2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6828689d28534f6fa697299a7a8b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f92e91aba20e1d47c7741e5e1890c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8dce54a495fed9135d8e9c84014aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f8947c6e46c65e4e625053e74051635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4936bab862819b4529403646bf99736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de26d7f7a9d0d7347d2fe16a5d060d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a8249e3013bf6cf59f867b5583daf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bb73f9ad569e5a37e4d6f1f85e34c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1694d854971189bd006a3a1a4a9fa4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99948eead83a626d4a9c87ae3539042e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058239203117a06c1ddd16bc107954742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3953d0ed4d805520896ab8fec239f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a1728023dd37858290fc98609afe144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86114fed3dd768095e53397de2090b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8d6f2d32d6df3fd05ef2d9956d28c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891dd7d2269314cf5a14bfed3ec3e9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d1ce10868dbf63c2b8d20090a898148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062ed3ff9bf1f543e967db65b34636249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc11b546b14c6c184ad718e0d7ace950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2a1fea13573237d06da9bf64f889251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85252af5b602b08bab8361e7f8874a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e6555f436ec8d1f49ccbbf6fa6d2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74296691e95f87ba0cedcbf649b9ea7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcea2fda4cd15deafbfebd625fa3cd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a849ecd626f0f042fd1ac7ed007eb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e723482113c25c3e51a5c0cf1f58c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef331eabdb0a66adcdd50f7d3b81df6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481741f5222b9c21955c7d6baba460d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31264f2d531d7994aabd922302937660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0ce1eb6af173dae753c805f04039e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e526751c9d852e9fd03d4fc48e35362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e07afc05258cd838b86fe69862efc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045af416c33c73ed755f123828be8a9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b31faf4349fa213cee2f1c50b163965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671f7f10d78d904a5326b90f578b87e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257b245b910ccb9dd1e32d2783f25f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e60056227bf4ea2d321c039b4986368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5cd50d02e92be6b8c7da1f50538ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e5d3121c3f402c321b482dc3b118970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f27b4a985a7804a20a24b21b879d5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcd925922c44559ed1cdb12ff411be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafecdbe9aadce13ae8951a99de7914773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4771c01a41b361508a0b392a3b73374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d1a13e9341e976dee2cb3ca06667d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8063e5e758ea4c7214ea5fcfa7d4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50335c0f5a7bb8fabccde8c2a13ad977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a5ded8ceab423d1c31ea042f42bc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c021a3088be06e9c918814b99b54e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f81504356f526a394a74696f152b6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd2597a32b9452b9eacddfaa7682a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dfb92cbbd7636eacb4cb9b918f1a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edcb2e88845a235e018608672f63a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1a704a87c3fbb99c519ba88e0283e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a2c0e242b6b74d748b2471d5930085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb724152095720a348bb88354a44f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821bb8be5fb1367cae00d11112a002b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cbd836824ab91892747777d03912388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363227c4cbf8c05c13c093eea317fe2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186727ca23e3a5e0cdaa3e69e1e2d4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95006ac0b052b3b1d716521ed1d380891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9c3fb9e96669b799ce443ff804b7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e025b64e02f826968e3288f6962a6a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d6088aa80b3f3b87b85e5dee1076894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8dcbdd470c14bf1eea4e6df02db8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d4c4ab07e67ffecefab4a07677faf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15475834545c54d3c39b44771a28a8c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea34d456d8586306059c74a7af7fb6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8531316a1c1a06ff47756a5973ac3b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271b4cd8b595c56db29c70551ced0c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27767440659c7f95779591f3e0c2802a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da8f0de4ea39cfeddd50b91b8c832a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd232d365d0b64409fa0e9be85adee8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f93d860b8925ec985de710ce817e4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c930894c22f72e3e722c89771e03dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46474bde33eda48c729060c79616791e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f5e3b783646887738de4027373927107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1b6a194ad0e483aee468c4736042a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748ccf13b70d7f0ceddb75c8b43347b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1abd467642d05c4cacdb08ae7888fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c6437c66a639c6ca1dd87ca03a4c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac0d5257e43cf47ceec9e879502101112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c47f8d8cc11293d84a8373cd6b25a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76402f7f975e84f7812033ade7bc1918114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8957bff46c5ea34d25daf99b578a52c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c42bede40f402d227864e5a40ff02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb35481f8ee9c4976d89f4d17ea4fd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0998bc02dbe6fbfbb2565a1353ead2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d73037f6d00d240241c283c4493d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d59d728426b53bf49fcedcbfb95d19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df827b3458886827d5f4d1d76584c68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52a0bfaaf40867cfb67aa74e8ff342122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44ae0a01e11d0c02cc260ed17463e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d30b5f059bd733aed1bc40c8faab4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453f40af6b17e2fd2db42418e82e242125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17c8499dddaf6664e826346e407446126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339ea101803b07a4ea885081dc83075127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520f9455ebb286e1d0d791fc1d30c39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea2489d20ee28e8bdf36c4cf9a920d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c3e2b2b926fd89230d1ca591de17a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0853db1375241cc96a80c1f07a5b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2cd2e97ae7222069ad8b9894f1527132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55330b21dae32f9be64dac4420a33ea8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882122098085fb2ce35be56f001b405134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b826b02f22e01cd673a858a39bf6fdb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07e8f5669e39e0aed8be4a611e3705136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90804c7fb190bd566808370278d9d928137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a82f2eef5a32c736b5dbba7e4ee763138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab1c9bc579575d9a92f2b2ca6fdffd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605362e6d9a2c00c684631b04cafdc63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7194892c11cf50392baf2f888711c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1171b20b678472f83918ee6a1c46a28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99fcd691aee4348a50e544946efa48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dd929c679645051f97130cb27ab25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76fb866aa932cdcdb46e2ef2fe1470145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286f50996065d1b099f78e4bd2bee75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3274f20cc08b03c760257d566c935147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8860d707bb8dbed942fd0356e1419a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6517851875567b1f4391e576dd63a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b6641b65f72273f4db8bae2b5471f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e37f4eba827034a2202dda935a3bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75a1607d064ee323331fd0147263c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3639518fe1933e781de4928048c01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e877556c30c04a7292c32e7ba2609154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4bd1d7e8a3ac8f543096ba4e95e42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9f90f94b9469a124319ccca4839bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509d80302c5990b0c3c3b423a6515d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4affdd809a1dcafe546ccadb84e668c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22696c866df574b9813e929694b4b4ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50588c02028ae98c2e79fac7d115dfc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6ef8fb8a7e29ae10fb6d8bd11831d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b88004e54c6f8b4f9f50e916a13d5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e91e029cf05f82007a8f871dd1396163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a78ac818b6115d048dfa37e43767ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1259cd852505534b88f7749403a9618165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0abeea65f5e9b860483880c305624166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5533bdaed5b9f7a558e01b723ca39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992cca83eed4c5b74f56c09f35780cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025090426aa7810470c17fbf7e82565169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169d683b0c25a55ef92603ef04192d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4d10fa80300c9221aa27ec21679d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03511ecb722f4b2bc992040502ee1838172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2043b21e56b0dcbef626454c3135b15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3612f2ba5b36161c8d7bab941192766174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6b11140a37bb1970b8a9dddf95108175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18e0729f1a889aa17caba7e9c892ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ee69faa1717b8f414894a650daf86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0b5ee4db01830e441cbb01aabf2ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b52ddaf7e89230ccef27bb87670d40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77eb1bdd42ac83824bf5ea5fc67fa9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de319b70a888d1d18da5bd6a19f2a96d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7416826952997c2c679f2f32ced841182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64f49cc4c0b49b80de13295a5ed026183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc34b25e5337aca0211a36a6087facd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1272c339ae9cd378477b72db3012e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f11662e92374ca6ac61f1a52bdc8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05759323fd9249401a4e979161812fbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c6ea9df8f3ec478df1426673e0f1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff0f90ad08a363fb745e0b4ea801ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea39c0fbe632f0771af95755fc595190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94904bdf3478594bc86089890bec2b53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bf0a6cf99dbb0638e55b7fded3f56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bf72483a37d9b948dab7cb7f5a771193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925b3363bd9dc777a8377e1c3addbac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cc46197e37e6a2dcad9660f31a6aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1270c09cffcec71858db7af2dbe22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111389a1c7fd1cf0b885b8fcb106c1bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021352c0f2031821432f96a38f60989198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c779533e6d429dac207366e5e907ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b90cd31e4802ecb70357be8a3a2f2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f355faf489830ca98807d9087a912201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea06444aab6fb65fb7892fd442cfd3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ee50bda4855940cfcc9f8b815aa3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b3ffd62654a4fc102f28850661be5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330b4f19e0a2356541f773938ce19c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e69f92474953bb2ea8b2cba8949ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdb920b9f4fbaa0ee78f4a2652568b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136747a1fd3114a7a384a85dd37a330208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418d6192205ec984de28b306a1815b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7810ab501ee98361b3f95627597659210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815fb6034fb1c5e32b4fba5bb6c007a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ce8ee6c04cd49623ec82e80a6ed18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b9f4dd07ac9b0eda2ecae0593bf17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45328ee6e3bccd895c4f0cc978baf137214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ec5a3562d6480d552f6d408937a7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561583614aa848d4b08bb8cb481a378216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244a6304e8a9fef7d41eded522ea111217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246355a9e268ae391cef3b7710474216218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60c1b801bce208a8de1d9346ebda15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3029ae7ac7758c4174f8e2538ed97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fab67c5e858256a598097b2797b2c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dad8cc1eed89f7f58a928de5cce0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15948aeba2d3d363251ced163a259c22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1f1f1a86a21d431a5c00bc27e97f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0165ee41a64996d2d90e5a15f057ddb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b344505a4d2da3210ab53c5faa4a06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16b88be64cff90cffbf185bcbafad0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eace211aa876b894baad84f5c3a5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5594fbd69833e877f83bfab6f01c39b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de6769e7716e46b10982000f3e2856230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348b98110b877e8cc3a76b460ca8b52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514ed64e317f07abf75a24c62ffc038232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffe77b3be8e7f93f9e46a13b5cad60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4a1b3e6e1c36a79a3c028416ec96e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5141ef755fbb752f7f9ae1da59350c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f25cf70302edaa5785462b0bb06f43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee23e9393ebc2ade3101d78a075811237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded742e14763096dcc64d287e580c9ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ad826b5e21e196f242b531c73a9af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3088295908e85b80eefa67c3a5b5c76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c527d3e14af5d9d18a75d872899e43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f652f6a1b0e55c855c7aa88b124962242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb835b4ea999007dad2970ca71fd51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ed2fee0bdfae27abb462acd90ff79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2823b9cd42914a207b132d91ff5ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9c975c81e6b05cd1ee9d9aad674b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28b5253e00d7b3ba89c5d9ff42a349247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354d0edd9b48af2ad6b3dcb7348afb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718fce159fcffadf11e8c7764b9b684249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddef5dbe46aed011e111c4bba08f89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dc69f442d736b005f352e1c0a35bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0873b9bf07ae57f3b393b6b0a6d4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ec179e3d2c0c81bee877013f69133253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96cef52c6508b8079f0e6cb3db58f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eebf0a1f2a67df00df461999f308fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54fdca4b5b79dbcde095baa0a81c7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb2918c54f537c40de3803ccc869e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad31067a9bea62323a22c53eb16dcb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb64b43820b5640a721f69cec9c22d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43e08e3dd8260c148f15b00bad2844260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540b558178c381d8d1f9138208c9fb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad00ceb8f955a0943dec85b8564504d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7e1ef5bb8761f63330c13e76c6abd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4012281b996cf5da0d75bc3e80ca2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08b2ed1abbe0f4636996f0eac5076f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31235a96be8193462072c63c72b1e935266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94600475433e6abbba0820a506643e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de661352d0a2c46d14d9e4a91112d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5591a4b921e43bafa9ab458934ba1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d764763339568418a53092c3ae9e3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d8e285461d35f53d89d799f727155271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f805ef00ba9323f7e1b3b5716e0ffa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0a70535e5dac6b634ade78cd70b0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a883e3818dfe00ba4cd05d6348721274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeb99d894edf2b8cc2b74900dfa5ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9eaf3093b1a43f72bca092c67d27b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776f53557d25cd887b9cbc547c0127e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e260ce5763236b6207c71dcba739ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa2ae8b6b7693ecca5c8f0cb91abc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847e894cdf106363d7d4a8f1a5aa24d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859d2bf284514735d30b15676a4f535281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cb296e40b2b19add29f5b5176d294282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582da3e27acdf25bc01a7dbacc87d1e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2ab821bf246b94f8215fdb3b9a4ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124db83e518147c03177a2e8ff7396b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ae8e418cf76a25aad95d7c0478fec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35177d1b843ac3c70b4a9e3768d59b16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38471f85d487c5affa7269e90b94858b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d0e9f2583a4cd2ad3876ee4582bbd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd5229df5342346a5870b98318b3fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd067f4abde77d3257ca4914c291739291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddeceff99d45602560adf439e72630292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8065e8673c689eeabd409bdd60de9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee7242beb08eefe95930343c8bdd61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725786fa2dc9f62d2f9bd3ad7a1f23c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8a8f5ce5a5cb7a16a74dbbabbd06e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deefe55fef108d1a84c288faf703a96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b63725c0342e4ce0efae16a75c12e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43a476ed0cad2dae52727519777ee6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e714ad2d33f564cbf0726dcf15cd34a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880716ff8d74b4c4ca9e26050b60ec4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b14c28e9718a7a2c62135aa524f2bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf65746c2da6da8992d6e8b23b8d641303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eeb17bafe6b57a4a9a4841abb8379304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff97931ae92146966083e769ce5d637305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20595a571721daa329cbd5efcc00648306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0c911d803a628ea132aeacee34bc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eef4c08c540bafaefa4a4af99c33ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef06299eb227df2c1bfba322ec2d8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bc7228a2db88ade04263b756d5b95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c394c4e06be8ba796c3d2ea1c0358b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cff53fdc5f17573b591c2a3bede9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91832c9ecf0d76892c5e1fd0de58a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8b09c863ac8d826962b56a3582f5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fe49eeaf040475e93c7435919db74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0acf162920722f2e676079cacf2076316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a307f4379bd175f066a8dd4b674cae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee5794ad8ceb5a5dfd4cff1341e23c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf13ccdf476bd5f71e41c36d856939f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277e698053d914f679cb60e99b79535320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f50ecc11a5a0e7e1de7208e3bba568321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e47016e108b7c85d9391e9a33f3154322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0b356b573bdb7cfee4e8f8b6ec26d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1ce3695e7aac8571a9cbd56746beb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc495c626c5a10aa8dc38b4222f390f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a1a11b87280285eb07e2e8c1017f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead8926de502ac745ad7a0b4bd0bc4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4554d6e78c5845561d51817e43b03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79cec9997eb51d425ae4fd6d1f42bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ade53a5b1e6f381dd5e05765c1e28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd337ce70f9a0523ce021e98b9b43d8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6dd18189c996f05f5f7f87ef099bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cc755a7c1023c47e3c6ea4ae02f97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e477aa5a90d2b03ff25be20ea5b372334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022356d9e7d3c55200fc87145835ebc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd74decbaa6788148a35030e25e31e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59662be7884a68d5c9e47a419fd7d373337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8e24512540c36cf599888f9bc763f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146863a5aeb29f38190806b216316b1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24429f5fd5bbfca449d06d2913bc3151340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9efb09348e2384a5de073aec394f5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea80311a34ce762829c25a28bf5de02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd890a1e3968e4246f652aaeeefef30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d778d540782b8d7b324062cf0075e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ab5e5ddc90a9a470f5928147a2f2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48a12c2d0de5238938a5839dd3e3c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f639c1f7666d2cf3c9f7ec8cb41dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f0e8b98814b5f0ca341154127f837348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300366938ac5832447b939827588dc2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dbf9b0754c853b5b15c100e559aac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e0944c8482973f77f0668bd771cc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb27fc327f4dc0b45acfbdf6388df13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f675a7e3e582d6a8c239beaa716a84d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6ca514421506e41b03342a668497d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebddd60b662bda6dacfe6694f6e951355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8726bd7fb40addc99ba1d2c02c4e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef96c53b6a705e91429ceccdd6c671d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f72835fc407ccef28eb3823183d6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92482441a7ff4784f6017796e4f2aa9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672bb66b1e99c379aae199f391279ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e7ff6820c8f9c7c6938fa9e70314f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb177e429ff9ac0258e87a43209a288362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c38833113c04cd99b1155c0dafe0a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fb13d714fc4d083d611629dc42af4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ff7d8b14760c54ea49f02eb1207e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b415ad96bb409bf9f019a5d9bd09ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de83527c748244add7ea64e241037367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c947a95e98e70a1b9f508bc3214f5c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821eafce3f7f9bdd76c729119d9889a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90584e68bd25d745c280f3a2bf892352370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b73f519691f34d208edf0d76f88ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0773fd3204534df4ef03a39928dfd51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397e00f342816da5ee824e7a05e062c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2272725dcc4492b8f2e64bfd02f4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef752687431c25faf2ee5b4360958375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56fc307bb398840da2335873eb097b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7527d74c92877ee09a0da0354f65c06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ffa717e3dc6fef3c5ac5cc5b0e235378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c28b85d5713f9ecf224d46b5ee0a35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f79529e764abe25a28378e41538d4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9e3670d13079ff7a055ef2fdfb1f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6a2258ab2e7557dc2054449ca004d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3354bea64c09c1ae5919c69fcabf7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3c96db9eeb1c13432190665af7584384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72069468800947d6c3f6b6dc883bdaf5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b34c399b549f758d71110b52698002386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7d43f6a1d4e48d31345f2016d52c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadac681cf2e6f93ed5032e56a2677d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df17ca50e8e4485fd89813479933866389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563aab14254e52a2e987607d4ef059e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627bb0cedeab35eed89e3d9f7c7e92f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905af7467108b04b2063168a877d629392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8157392f1877b0b9eabe17a1869d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265b7f7de3da393577b48a4928a87e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788635995057fe9a928c4ed93d3c5f8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955ccf4109a2e59e29f0672f4584fd8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978a1f9c61b241829615415ccf2546d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03800edbbaad9a1cfa1f25a6bb3e81d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964821846b88b593446a99f019ccba34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c4fbd72e29ed3f3e67aef22d092f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70d5af366daef4bc6ffe478936fa7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3025737a1e7c6d47883e51c178fee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340b7c6c981681d013b1bf1cf0c55b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a31b0ecafbd5aa5a1a957554a95cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d36d7c74f31586ca1723683ad95f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116e87e40fa6b4b402f049686bb7048406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9498d1d417476a815aeec024da9b75b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1fd91c2b65497c4734f3f783e4049408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60803f6db4aac68b71d82f68dc1f2c64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ea386a2894e2b7e7fa3fd8db9403a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd6bf715b906187d3776cb42f72479411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31e9d833fff0985a7ca24fb793f05f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9003956c91a570e0c84098c3f70ba77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5861c1d19e984ff7897edf349ef50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4fbe15f3cd2353df7c8c46faba801415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bad87aa6de6bb4ee5d3fad7599100a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4957e696e00e34d481f72db7f2d95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682348b5ce2118392d7d314a50dfc6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e296a4614bfbd3ab25f64150c01022419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa954b567b08dbb9c31ed34f935600420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771b7d887507a227010b896c4760c5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870764e9b22ef8ea8118c67b56833c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8d4a8fbe8afd89ecc0e2d90d2b1a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218502976c026f2dd0bb0999cbf7133d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8e9b3753cdf702ce8a1317e2e88e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56067f69c2e74f7b026722d75824b94f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34015a6f00b0f2d2f63ee202c79b3c16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c59b8563b57f1069685f5f2a92f26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309da60efdfedc8dcb93b0f9345b30a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce38eff78e330b24ca8b2eb57e5e00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70152929e7acf7a58657bd81c0c334431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8582fc64dd299d510f49a1f5b29626c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130755790f3d6256ec375aa3273228ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72057759e4f84a26e25bae86749899c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03957f88cbdda8cc16ccc741f792daf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056b88db522d2fba808cd6640c63868436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adca1dd7038ed20108f87e0a88aee9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e12b0c1f96309d2a916cdeb805642438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe6d6a6249d4d1a82df11f08f60461439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96917164516330a5e8ac3cdf0fda19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63897e921047e0743e6723d3bc6f422f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4832c4659bc7aba30f0a49dd6cd1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0591f48a397c215c3cbb508fb7f98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a708304545e7bee0db9da99ac6e97d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2f44cd6079c9e1472a5ebcd5e3b12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea1d78a700dd0845cbb3be70592bd3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dc30c55cee1fe9415e3ffb5841fec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086b69e4de45e53cd40e8f9198337ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd51cc431f1debda1b61338570bd0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe2a7aea0b971a5f41e0f1d29b5b8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67d95f42d0beeac0ff0634f2e0c032451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886ed53bba1c85008be98ed97a8cb08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a4295c288ec0e9a71fa8e626735af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f77b5a82fce8535ae6dc2844a59f62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddb28e984bd00e4fdce93bd3d737fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d774005339d073a50efe86477c18f99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db68b6072e216c52106983ed41a2c7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547712b91458778e6da590f72900579b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae052f4ee3a5517de11113efb7456b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e549cd6dc9e5d7e33c73d43221ea71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2555a2c1eb095a5058add5059017a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec70e699ecd29456666769d8f34d51e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c17da4f6e92e8a7d75782dc146565463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887846af20406d7b2d71cf703f16314464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d276de694c7ef41197a2e7476bcfe2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c2e7ca34f6a8a970017048c74c1b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d25c31060d1eb3432057188d45c485467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376656ee9a4823276ab9bd7b030587ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d6f5e8afffaa31f6e47c4efcc3abb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016c63abfd1b2f6ccd889cb21f9d2e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc08a3d3bc1ceb57e13596f122acb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2fcfbc5e1693c40d49fcabdd10711472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110a5bcb413dfae5e1ee9185072108473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37844214be766ac1181ecd7a1d88c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3d54534c3a33f1a66a710734dd98c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac038b64f6eeacf51bad426812ecc8ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22f81f9b90bf80fd23289cae9c3b5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c258fbd0cb801f478e491dff4b33aff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcfeb35dad950c8453308bc416116e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbb68a6890e30eb094c8e240b73524480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3afbd31f05a422d12902aec8ab7f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d908fe6e6e124e4c7ec13b43ecef6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a10eebde05a07f2daa10a3eb4d8134483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2b0ef7d3f4c52d2d297a0ac5c2760484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4e7b1ca0414250bd78df430473768485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebf6c798fca0e50fa19a2145b18229486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91997df9679b1b0af42889730c842d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7e4652c8d8c077b80addd713e3947488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c38014bb37b89ddeb0df3759aa6d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5f4d826b4ed3d588c8d253275429b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fbb5c0a29894021a2397c3e92b872491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751544f78e2afb38ef1f503d9f5da0c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f22e433c3d7046ac7160c9966855f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e597a8dd6485074af212cb2494b054494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8f1566a871bb36f7a58226d5a5ed7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e10005248e88708f17bd551e4e3f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116bfb83a297ed2c1619a327fa38be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce265b4c7ae51f0444f19586ecf0360498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c80eefaa32d0521468788876b28a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad2163f69a5c03f7abe7f5b88dbb9c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc33f54dd3f311004f2e753fa3f4bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba2b2ff9a0029da0b6ae2144556980502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05798e81e4453e59185db838bf37a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d263df99c03a5fe451c8e82b9796a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669085e63eaecb0c877fc62a13d68929505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddc52eebf260f2823f636a583d71ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8153ca9b70a90ebd4c63557d97d5a2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedd4675da354dff73248065ae794e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f67911daf7cb19fc01bde6162ca3e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d1799fb0d93b621c319af4f3d46a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59feecc6df48f5867ff0d9636a1d7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a417d9a26f0b9a884d9d96db5205bed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e47fe74d3d3d5ba913efb4d14b1a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aacffa764e5dc2889c800c7c0393f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c857b2a9f8adaee17c23db9fad84188515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efc7e0981133f9341492d2983378b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab30bafc24140386d124033371f46b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab26746af894a76ed2e8ea04db6a90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386727195804e8693cd16536ea6027c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1109eb6ca9512bcdcb7b6591120976520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4389b08da6ceaf08c96abb4de9bd1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6255d1277bb383a2535cc01eaf83b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d001c6aff421aa6db0862ff9d31c236523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776003e38927d9803ac73de86497b29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eafd621d439b7d0c480fe60667075d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97245e96ef8516ad56c1181e94be8c17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820854e440a3effa2ad84de98f569c14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f7fa9b70f280096d97069b411e87f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5c87f9864b770f5f3975cff48b366529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf18cba06b4f5c50cfc1a5a2a00ea2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63a24ea3fafd474e84c3a2475c676531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e816f6419b2152f54445af14a3d72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46c1c85802d0d76b5e4f9683bf218e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8558b29c4fa52a7a9f1b5f9fa5b4edb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910680d388a138e4f7fef71e4cea6a5b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296c271e1f702a230a51f91730c45f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6a160442d0e6cc8f44bc2874cf381537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618e2cbc841e181427fdfbd1c86408d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689986548d6a0fc75a24d4edd893697539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aae68df502da81125c45509bab116540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a175709729a2f75cd6106e279f348f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff17eb911a6cd552203c2186d6f0ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3407aaed2dafc8f80628ad489ddcd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1763c07a72d9f1ce5b33fa637f057544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef90ae22aabcb5590df324b1f1b94e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde573a019dd16242a81431b2d840705546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e5fdff5ec73a9878125ff04f15d2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361df679e83970ef8be3daeb87e9a385548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255304aaa865aad431a1fb79ad3c893e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a62c2403a4eba2b5df2fc39e85ece550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd5a693b1195e871506cdf8cfdbe6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239d72f48d53589197b4f9c7746786b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609be24cf9603f9bb794702ab581dfed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135c1809a6201719bbc6922cd828757554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dad25bfb7fad34cd200372000f122555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e920beb35892c7ea4be0d9eab18a17d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68971d2a911b5e03c0a35bf92b9a2d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48249855135571d91d34329914b5309558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aca3cdf94c3d2ecfc28a9a102a629559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619faee7f5718c007addfe307bc1480560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ed094eabf872ab413e7f5a94a13c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40ee80a00763d9672fc523184ef271562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac8f78c9d6c2a10c9012857f05919a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25eb6c202ca38133725e19858bcbe5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531560c0eda4dfc21699ddd4ac15ad1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9e4fb228758612e9e6ea4c6640e09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e28c2115f6fa6a00f86dea81bfa418567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05a50bee28065e0b0bcf2c49840093568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5f42da6e15c776cad98029842d00e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8134cf31cfe44238d91bd77bc940f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81508f1535be27e22d6ab571ca15102b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c423e7bcadf02dcc9cd5928892c70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6765e18210a4ae4cfc77074237fbf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7dabb8aaca6373f7e44d26d53afa5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fcc8d05b1aa9155376a3e5a9134cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e761255783ae083a89bfa15bf268bef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ba3d1224a14f035fce368a66c9270577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1247a52d01b5e647a1ae8a0c675298578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fedea9a85a6816388d7b7c64853b2a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb05183bcf3a1a961d4100a07a24ff9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0ca8f0856a925561bd6c9f1f760a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f4d495fb84f591faad5c190b3e1a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be9f1a5b86e3af99398ef7e4df4034583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc20622397652eb0cecc062600c4324584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f3cb69c86dc62ff464a44521e4e82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45ceb6476a8eac4b5f9b10b4db1d96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ef2f79303665306be697d0073e672587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9a2fa513a4959d1d0e1f42bdf54fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc4abd74aa8f34fa583bc1218bb586589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342bd634a3bea5ee47f8af1b5fc923f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99e17a0593ef502618d14ffe9f51c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ca00cdb68313c687eca03ede6825f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ede0be06494d8b3e5d545c19bca26c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f67c8d534a286621a3a87bf3489fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbfd34416564540e61d5f13e1d0749595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a24948cc21b4cb51c421fc59828dba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed8093d81d341a9976b0436343761c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81c2df7eabf27201f8055212377f08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06487f19ddf35fdadcf7cfb144077140599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885372f4f034d5651e46679fd44c6ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80422af9fa29913dd8f7e7a1739ab153601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be00a790c825f0976b1628922cbac3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5794299f433f53ba3f3dc24b6b5292b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc0e17eb445f622889e7c40b1b2a0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb9eee3a2274478f8213937ed76a82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcbd7d2c1ecf34ee99fdecbbe03bd8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf95cc7a03ebfd7bd2218143a77500607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab25e12fe076759dded7b7e9ffd6446608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfa6678790d848f4cbd356d533ee9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4991cddc1e1199fbcbdf8a15cba63a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cded79f1823c7941f53fa831194208b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ec4c3e9a1061f7d2c9b103bbed17a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3adc74c567644bc490ac803fece574613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f826d14ce02b146d582dbee31442a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f88179979b801dfc33c3a4af5adfd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc170d070aa18978d2eadd1c9412fd56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cc00cbb98ce81d02027dd7a27d194617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd80b97b4a859fcbaa1c66b30dffdea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d47c2665179de3f6640e817bc2ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577104918ea6c868085d031d7e34082620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88103a0244b08fdd6c5f3a497f2c5996621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf47ffc04a876b71b5c088d8b4e291b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801482639fd1cfb8ed3efa9764b23b68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5e9a1f5c9b105648e974c39a5e819624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5c09e95517b8eb630f462f6a87178625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe85fbd4382e0b522c28d9d39e6ce2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd76add2e136f732fe5785e7473111627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550d407cd6cb8d042fd80171c523b5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421394df416b70dc71883af82c91344629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542a9431ad2a5f61b0ce66ec338b1d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d596e66d5f9b867a0cf7ff7fe4a0a40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5416873e2b55f7c0d0d8fa9d0c550632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdf3c8c189036d91d170048f8451d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201a23db951cdbc962fb8daaff13e83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e0a8341afc2cd5f968bf598c1346a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff055b78b90b8c295a54ec5e65d497636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17abb36f02ced8a5848803819474f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5db288a25ca911d4b1180e5e2223e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9b6657714dd2d5cdce253b91c05b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ff709911d9324435a67c8abfb2f8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617e7d28a5a32f8153958861691e4b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c6728950c40e004cb718b4b206665642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679aab0b84a4fc8eee30d63194531f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57dbf064e999a1fd23036a96bbec8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ad6468dcdc0c3fe58c44ce1bb6ec0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15970e1ff991478351d66f32fe21941c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304f10593c459c89c58e8a4fffdadb0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a455c48c9f1b86415f043d976c6395d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5e57636d309b5777658e56065f0a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d853f18d0e8bb74786957ec2c9cc57b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab2289ce74591fe32a380f251ebc0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0764cdd4498413dc39cab60a41264f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddc297a82fc886e933817bafbfa239653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca7019b5709f694b8c2557d8e367df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcd0e14eae32a3341fb239625fb727655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c673b009c5435e3a8c4b5b5dc4021e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ccef7ad772e4e85405817edec5ce3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8e86cae7ca7b49ecf7c1bd83bf246658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ad05ec949a64b0b607b9a384edbee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578bddd01ab85f05a039ad55023d442660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db0e09a34aa3447afbb522a62f050f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5665492fae038cbd6beea36e4fe767f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b8d45b85c68a93972f2f8035fbb22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be3adc811ed42d7e10358d0b8c79f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fc1a701ced423d6e6ba010bcce761665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a797780a4ea833a9ba4caf9417de27d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d712deb0c7943bcc9b37dd5d755ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4a4064b8d70cb84ceba0320f4193d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2340ccbec945b0673fdf6d1678d21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4c84af6ce887de2d07a4e0efea1c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a982ad23c6460a6cd59e4c577df9e19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aacf21e5e64f20586000fb47c50b6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633727726f4736e8459dd20e6b441a32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7c695465e9a616b2eac8e4d039b86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce086c69348b9b0dddb4090c0b5d12d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64db581810b54b2206e4b5d799a0fb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e998fe4f8caab05ffc2fc5388a142677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066996b0a025cf6c7cfd726136a1843d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1a4b98cb406a593b511011cec908e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c82c7e84923fa964a5ea5fc57c7ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8f31de465dcc53d5a61037ec1a59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db263f3e747895f6e6b9063e936fb3a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160389addc3a5f7d4f372f4cc0d7af20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bdd54da23cf81c92464893a649e06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f052994c3a03ce338c5d957393f0883685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2d9d6e991d4e1c93c99fe4a7beede686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ed2ad551d940582f93017a35950fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664838f460f74b4224da241e37056c7a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c5fbc63ba917d9cd9e4ec881fe495689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466aba7f9660a348a730ee037cb0baa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfa620b633e4edb3e46df59d553c47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600442d545650bb8d5589791302fac0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98673e2bdb4b4d24bbc91acfbce4990a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c99e15226c5c3e6b1903d3c4dc266694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ac0a5b2397128606c7db90252222695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eb8e287a068de0dd3bbdfaa9a3491696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0bbaeb9b51a706479134dadf833a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4c37547b1669c28f4da5aa9c69c87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7561e14f4b9950ff164617c9ca071a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07575e62ca24887e5b380e58f26f62f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cbb74008ba1e56d08acb6c8f38528701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d10a5682a3a37e9ebc18937ea2995702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd13759c673ea8f8984847abd36ea85703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14b1f002b5cb950a3f137156b5440b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26164120171f1bac40b49b7517f7d8b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c38b894c9a3f0981adf9846d4f682706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e5e45bdc9e14ad6a419b63d578e26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653f45596427a48eba25837ea39acea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808505ec9bad91ed8f32b3c7cd83dc3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5458eac2d7573ebd8a517c8518d10b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3f243c6d7e95c5a49e5a24a963c65711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27341424301d7c5172d953b27640b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff821a96e1f9f197c9556f6c944fff2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d78e765f5c8ac6d66bc502a44d1b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601abd9b3dd05bfaf7367d0992cad1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e578e97f4884d070423817d11d79c5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584b83948a3321153c87f2c4cdf047f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7df9fbc5b6bedbce6cbd250a0d6e67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baff5369e25957d93ea61679da1264f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d47e1a6bc35e78059a08944cab33e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825771267285fa862b45d6a634ac761721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05af9e76974118514aba5c1b80c2068722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d0604cd5b67b8a69b27b27cd37676723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a422bdb35d6bcf0a8e057a337f1ab94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b8f36caec09c1c8bc48f217ec07b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4749e0cad3c22c3504e7f6db055f007726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8364f954fba29f2bd925f9ca843629727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84078dd0f668f5c8f165c9f959f21bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeac9dc7e5bc5f383b226dd492c8575729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec7400941daa0a9769b131817ec823730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1552d4fc4cb8c7652d333cbbf85ed26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384c7d4da8f845fdc28028aeca97ad1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c68dd63a119d0b0e95a262a7ca649733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f150fc994bd3b90ce303b9cfa5abe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d5d1c4a0be21d3821d15a5d8c77b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834c44d59c7257db56ccb52dd33c2d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ce11112fd3fe87fb9fefce4346e13737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a9ed19cbf6d0f070b9569f950565f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012cc4c1bb1869cff322f2162dbc8e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d05236b1f31e51c9095be3b9d2ed9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75dc14167e68febcc1d78ee5599112741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77b32115f7ce303901b5fd9c6c5346742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d8148fde99ebbac92b4f36248bc8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d5dd24976527a20dd9b5305bf0778744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0b74816c1fd0a875261eb6d4636cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ea6af25d4d8ede21435a26f9fad95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f33ea1dcb11cc2cc098e67188b9841747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb6281d5ca4106394a936244fc7ebd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebf1cbd742750fcd372d534aad6e0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd1349bdefcc82bdb9b61f81cae631750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe117726f6f4033ae84acf4219a104751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be927ae95f72bfaf46ad3ea1e7413ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a801999869ed8579b7d8999222acf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fae93e4dd6eff86c8f8b28887feb6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78372d7a5692d6896e30a537c3f43ab1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477365a64191af9d261b86722990e89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f87aff62362ca9049eefbec08b101757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>