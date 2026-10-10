--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231d4b9a9d2edd2044478fcea1a3e5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e793a043a8d9c804a1aabf600cb7412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ccf21113823108378a57df27475673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219569c7c87040500461cc21daf27784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956651ef5440f20463d77a8255a3f2c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31bc1c7a1e1a2f3de416c2ed7b989f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86109ff2496716cf3f19973ea01becb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238223be08db370ae268b254fbe147b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11559a9770077890c646da93cb7aa8d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5186bfa99d65bc6fcfde86af4f04610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208f48072cebfa439849e6fd7cc100011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56856e62125cd8124ad7e72f733f6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88ba7264be238ed65907f7ad25c04713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762a5246fc520a3590072bccfd1874814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54c5b5afce1fdcfdecda18254f9b1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b663b58a9dc91a8debd9d6cd729cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3b248a2a59ac773c1c0f6c4728eae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aea00ab0d10d56e6428887d9bdb5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351228ccbf15d4f31da94606a178c6b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081250bf256be7050840b8b7eafd5de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a47620fc403ceaa0a91c5bfe6b2a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aafacbe4d47b486a9d4b683e1b1fb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b56657fd426a6da8c054fe12ec7eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a163ac5147ef46e4ba690215bad7b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698986cf75b13670ba59b07c53e493cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbd2c2ead8ac5d0c2a17aac4e1628a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e69448027cdeb964ac688f4ac5bdef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d85dc1963bd62b69914445d380ec028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60238e9c256662a3a5030e0a04c4f26a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7acbf8d7fbb50709fdd2165c00d64530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee642ed6003f1ca80899a94e86ab6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde1489b05ec40b8d6c242fc54fba2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d1e951b327340a71bd387df38f66d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b0c7f907cd9b5dc0105543d38feb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b519342f7f3bf47d851f53ae40b1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284f6104a14a8aad9b191998945191636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e501d7e7ff74d7f27a7bf1704b9f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa4c60087c54577b73b67db82a393138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20d27c2ada9512db23ac5e185b2c6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba30d179c466c0f81ae784d096aa1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec4181b13cd0373056224d7dd786941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbab1bcd58730ca2d11d5dfeb2b5ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f4bebd9f9e08adb34b5de5442e9eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51842c4902fafcb32529ba4b99b0ffa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d49d232836ae509a19e8862cc42e3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42e1d99ca1a5b6740f60f330e8037e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa433648a16ba4ea92c4ca00c98af5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99a53b8e46f39c2647cc87c7a24fdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7ac8dbbf0cb9d7f48e6558860aa0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af4ae2943afb248ab32a83b69a600450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54282c52d9fd311f9d1fc0c556ef69aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb894719869bd6ff62940d599a99b03752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ea97880ed9e0beced59aa61e996c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ab1b3fa66b0e0686378ec5ba7694d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618eb2b37635eeb5dbfa72dad72483155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b3944dd5dd97ad3478d43d7b80f8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e060465da066c2a5ed5677546bc5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755343edc53d9b8a93bfc77e9191269458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641f228fe4e4b27622d9dbe60b23bcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815526c71ebf43d440dca512332d92660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac77c684737fd4bfb2a71fd02a0bdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea11f9584bf1fb9c01894dcc3d3611f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4b7f10569a4f66044ef004344036a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16320ecbcdc922a0e6bff26a7d24b7a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201b2a7da6456b810dc3bc81be00dce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3e54323f5a41eaa51df92ea167e7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67908ac2e2219711ed3ca640a3bb378067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269a19c00861a8b87ed8f92684cdf6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124f65ff6ef6994764f2526c62af60169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0010ca49bfec8a934e0a1f8f6b6a4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0959946698c0516c44b445952f3a6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07975d83ecaac17c196073a464ebc63a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beb8be9bf4fcf6e9492e4629ff350773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f262ecdc7f17aaa71a8ccc034b993ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67919b25f218e075826a160ec41efa5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5783b9e2292a6b1dc295e64e77fb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fb94f572a0a17996de2af44f2628d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dc24dfcfb20f4246228d79144bcd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29163bbd3c67da9d39aceb05e9e6879a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cd616f7447285dce9f8859aca00fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988352c71bf02583c4d35aa4a97afae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799046112d7408a432a45f6f4b9851682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec226a38281c9bf6dbb710cc6992a31b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcc4d1674c52a28060585fb0bfc68684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb1b615f7847cca645bee160ba0d8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffcfcad4bfef8aa50bbf2b569ceb4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d5998cc2c4cfac4e2b1a699e90a1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93520862d52a4ae75700ffa44b30a70888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3d5407efbb6629278ce97669bd78d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa913c178df298292099a23825471c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe141b137cb0bd2f13be9930116edc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cc90d91adeefea42f6ee6e00830e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac5333d0c10f0c26f853719485613793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5d19befc3aa178d6147d2d7165bc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af255d7befa44a163faffed630dcadf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491a1440a0e658c3d9252db0bfed30596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba27f78c44f6989b0557db0555a1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3897812e58b33bb2146ae7a0f2c28f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e38f4f98979b7734b48624b37f43bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022981297124961a92c0ea010fa0ba4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321e8fbd199538c1558d77ad1cafdbf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acafa534378dc24872ff8ac3d206870102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429e4c3e9478df602afee08ad7b9b55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00587f661fb5835446cb255be7e41943104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849eb3a4ce8889bbeae89775181f9a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36d235e7e73d04ccc467c342f8234a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0e792e9001ef29f5aecb593ea20ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee6c44e01ee9fe6b0f508f58bd1965108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5d18ff414f0d2ff3ecdd9fbe428e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf2eb4aa69d646f26f1df8ebebde16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae827791081c8250f8b3095400d379d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4abfdc1ae5a9d43ee9cb05dfa06658112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341f93bb9d2d5c50d7edc5d537e6069113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb766a34a127cef9a786f804c97bb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb490f4f6e4508ef359426acaa9f904e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cdb8ff0c2e962faac8cf6ef1a408e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e42777954be34eb53b1b427104675117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53138ff60a4bc5144a97c7b62b34c015118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe6292d483d3a8e5b3a8384f4dd89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff2557b64f7219419c4cb82448f41e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218798ab6fcb732765aed1ed7902c91d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a00f3e3f28b27fae142461a8eb6b6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaf589bf7b406cd265795d2f7065ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b09d794da5b1afef6431517698df8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a74676af94d94e2f7323b8c79b5fbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452e0811be080748c7d64767358b179126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502254a6780caf5890b9dd43f7d3c6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9893b46230f7be2b3b5f8958fefa59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea77e54df1880b157f16e65a087cb0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b949be8c082b60138efac0a3d08d60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351af9c980c75a18bb8de3336c6e79e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c86708fb8a008909a308072e9faae4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd77c64bc2961fbcfab7899b9808288133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5665bde679dae5ca529dea023059c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d4e094e9f5ea8a5208c60dc1dcb9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e270c67ada8f95846c9a167eb8109de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86accf5517ca4b8b049329f7ca229302137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde01380b057b39a828b9a07511d15df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32dce46227be88b25c51412148d18b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae05fa1c06cd7c386a329b3d60698d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1fdcb984836e779392044e87760f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1b4dfce24b57e0c591d2bd421b8b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c938741f153c0a87e5ff8232713b38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ddacbaa6567a7bb8089bceceb7e1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f499f17a99888257e87861ec486a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fc58dbe17a280dfabebc279adb019146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5c0965bfb092235e2eecae9fcbc73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7a3b33c1475d45603209bc4ebd943148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033890fd3a3391df3dd35023c885b57a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e50a4dcce49b3f4fb6b4e7fed15fc8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1746b3b3c7cb3dec770e1b603d1e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0e8ba8d6282a2acbc05261a53994e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a013ad1e2dd7dd6ce54c99e046a4b56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acee0b490cbb749c0cd5482bf35f91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54a235bb3a5a8233b37b331a911083155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824eca5cfa1e696318b7972a297453f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566f6b91781964a9c5ec973165cd7db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2658a67346deaf19e1662f358f2bf8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203d5fe930ecaa2a096ce31c7fcf735159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856e7059d7a512fecb636fb982e1150160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e5b529e6e7c2277c4b7c12ea07ea3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2049bd12040b2164013d3f0f906ca6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f0e3cbe8e0c0b869f09b7b94a3aa7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd96b0a52efc4746632456672fbd9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cba573aadd72bf0b4e0befb244c74a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3ea9bbdc4d5205baf067e379415de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd144ee304ccdadf57bfd8db4506d506167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac6c3bba7aabfcb31a237c974edec0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d88493f70c62c226e4d6ba9d3f7172169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742174a39bc9b7a8ef28be34acb7365e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18a8a0847ac4ceb2a988a96d29ab7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e36cd3db0e13dcd09b72d248453a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471f722f2489c99775a539ea07ca611173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f631069f711fe7b8d8c9dfa35d98337174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41e779182b3a67332cddf9624403bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798870f119e16647f3c26958f81fd5f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c316de704ad5df0594a1726e86b76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579eeea815f2343796868f17bdb6835178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2744d1d2a0cbbab099a77509fada8c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce965c7231bfd6eb33759599c8db51b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042cf3a68866d29c9513994bf36623d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293a7ba3b0b2a5dd229f859f86d6431182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6228484a8a6c750267a6c03c5eb23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb7d418f6732b4dfa68a49c736c3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce09f9e770f3920e9c679946cec0afc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ec6653c3e5a80c855f136f56e296f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c779ef6fa0e78a968620224485f2253187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52068c394d2bdfebbc3cd9369bbf02b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f154ffc911ab917e8f7341b3dc815189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eae6ab8b826e9db28fd4a7f11facfb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e33b30001f234324bcf6a824c1b0ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8e33db06df9fd09a329a28c69d6c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd0817196a198b8406a92b38f44daf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c391103e271155e69a164d341158bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18ff439dc237d76d4c80a8e79dd63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a40f5b4b1a81a1b2da000b384026e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44a30fe51552d5fc1db1b26dafa21b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acee20afff2bf8ea6858d5f1933b27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc103aa3706c23c1cf971cc420bcd78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf4ae9d68ff9e3da6d378653ac180a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13bd8a7502117193121420c7a3f686201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064741bb9d1a9a1de4b6129bd97ca88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689adc19030a7e6e53ab3ca17dea90d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8676f48842c3288255dcb251ab4544204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d31b922f1ef74a693840491d8cf090205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e994339e147bee5854f13649cf32200206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9567767d539f63c4a166a1c76e2969207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c751d06ae71329b272eb3f290c2e8c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48abb3db509e01563acfdb0646e0d18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4eab09b91f5836b1a42844156258d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0f6e3ee48b1dbdc43a8feb08f3070211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63517e1671aebbc18eb6bcc291405be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab126f46656d22d775b0de726b5cb920213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c2af2e779617f1198f2a186622f81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428622f60715ec6f0449cbe58ab3c98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e0138d6128f6f40061f781f35f20e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e6c5cbe706e0073c2a351aa0594fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f91aaa1cd6bdb5b3501c2098de41e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105692ff155eb0f18df57356556c2ebc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1d6f9a529034a17a80aee88c14ff9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6c29a766b346cb9b71046b4feb9dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe6f079a06fe62423b0a10ecf50a89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98afd7311603b230fb4cf3df0ac64e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea370273b819d74f5ab2de97981a5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137385b1f8ca6583477e6caca273da7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6a5ee9a5683dc508b1b0168f0b6da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd9ba474d7ceae2acf4a97747be752227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df372088f73e062be3b33bcaed3012af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aba74406531780c6da60d93d341cf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed459cd6e70d587d882acc8766c571230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb114d489ccb22bcb814bb6e3ee58f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0b3a1ce548f017616812b41069219232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9ee259d819c32d0338ba88231eb23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835d3a586478b20c9e93084162e154c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad173eda3780d1d7f3572f867911d084235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae3ed0eba46f8a0d6c6e65968299dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b8d3427113c736d14a2ff7710fb9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70dae7b6b34411fbcfd93825cb8f53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7ecede1c23a4a81b42ab3e5436f4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7eb16b0ad212b86747dc42df3528e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df17ed17926ae41f6bdffa33d9679b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501f2028fa465f3f3f9e90dce014915242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255049d21f46f24eecc8c021aa1ea9ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78927cebbb5ed98f9c1707c189bb7bc6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae63aca69d2fcda36ccc7da7133c92c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e56ffa02ede580599bdad60dfc2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f75945c3c1af0a90785bfb763a51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6d1d6b9bb221f9f21ef25768d7627248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428192cfaa8ad120e589cdfab60a42a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25388b3e458cf9e463110505cb4f135250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a6e2b4075d75cfbbf2a4cf89a8d55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b43d404849b8f9993f34cccbb3a24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eee67b23b107798114ceca0c5a7b7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b53625a46529b723c36da4f155dae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a8ba585bb2d6e647990c506cc5401255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef7b002f36475c98fc8c08705428f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee96d6cf958c3567d855981f1ae31a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8410f9a9bf53ccc3f27b77f3f568d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3f831d1418ccb93f4166b727eb70f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9b1f0ec43358a17d253a303e36a4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b023a09ef39c1e63f8e4e29a2c4033261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be82093dcc018ad3630732fef23f797262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b288117ebfe67d379bf96f9cf5c1a61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077c826cc08ce5b85d18237b1a1feaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4ff3869f3cfceaf0b7b38cfab2a07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a77b0d868a383f5d6594008cdbc80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b01af656c10b8b6352272f8d2fdf1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f712a612f751cba4cb3a78da5d2514268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e392c8c01e24639ce028e54301e7227269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315470a335d62683805db4817579e29e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d6b6a4b49cf4a8ba330db3c8a9f97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc74acdd20e100800f70a489236469272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c46b2a17ca6314f02501c111a7e287273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93699f093f0bc40529e7c48022f173a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77b65e2c933516958094dbe43332cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cc449483a4c35ca6b9cac3dfbbd88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08a52a513d22b61b54d4064bc95fc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea560852e77044607c1cf7fa1cf74cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1818b3d83e5ad6b0e73033fcb78855d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d4c5ea85adc8c8358fc49196a0dc2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86893f8c4b2ab20c99caa8c9302c6624281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1426d749f0a2fb48e12f0ad33330fc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fc3b4c92472d3cade7529de9ef06c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03f4c98a2a13e2ddd95cfe1d5c7c84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedf6c8745f68e371e847cdc6d9d4dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da75d6c96bf903a919bc6e31a998c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5122978931b8552b44a99da9f7610287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c916483838ade1672c135ae6954bd59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9504c6eeec5c747a89a64511b9e0254289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a6b0432f02a79f3e75695b0a2a01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e1c23c96e42ae1b14f6f16a22152f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905a73951f509e9365f81b69801e07a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bc511bc141a121c1ab757f017db17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bcdd186482b09faba7643621555b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6f11552c1e9e209e7dd8afeff432e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7913fcfc16eaf8e2dfda2ae942b2e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25143546edd591c7e2b0152e7f8e27d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d473e4961d692746993aaac177174298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985498d8b091cd246693a35a9d5c5b69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71274951898891407ceed6addf1af7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479f69145fb5cdc320be65fadf5b8ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22866f107ddaa76634d2a9511dc243302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dd5134a1bd2fffde59ab19fdb450c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c9d74f9948c1278020819e28d7531304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88ef34ab2d92d7d96df225fb406925305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b5177bc838f74b732b6304167ad40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534df6189e9e37212871d1dcee8f44e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f012fb2b6301716f9ed5bf132a3b559308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abbab3489e1c6b304cb5dac7c5b148309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b34dafcbe7d475980518bfdb5d49f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af9d6bc0786f51e4d938769f18ad6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8aad772986942f45755ca9ca83c52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f22f09d922b101b7a41ab659c4cd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3048f4319f00c5ca140e888dbbeb6cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2663b35ed69bd89720b7b21dbd33c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0443bb19fd973f510ad2e019551bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34938049cae12ddcf35c93396eef2c8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b2f6c2c64bae654bbe2352b33259318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e25f0d813f5397851ed77d77f5e840319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc17c1f13270bd175868f37ccead2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ab93e8e12da5f11a5ad30c22af92d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd12e406f6f6cee98b93e0a994adb3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a70afc292f2165e23a1abdd1071adf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbdb6ed212ea7b001374db895e0169324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becfd5835b8e0fa545be502c26270f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3874b7835b7eae2be97a37bef380dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6befde280e5b58d4b18b3d57180c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b662bccd3c0fda6f0f1074ace8cb74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08548446ca523b72d040aaac09c417e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63eda74af8bb9a6f58c934c569d49ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a4001876bfbc11e59bd663a0574b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744844a4560bd5cdb6319b933544686332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14f816696d405ecfe0c61304a0da68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b72ea69fc954e8761179c15d7c883334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de3fe599117090a6899be4b5b9cda9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921f9e78328cbd5e77f0cdd390b7bd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09eb89f16b32607a65a82550f48c63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5c55137811dcaadce4a0a9f84288338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7647bc19afb6cc249ddad9acdfc2c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4673907ac9ae7d505028a373c1cb59b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59beb38dfcd25cab31da69174c45d63f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65ea7613e1c7080bf7ef819dd75075342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4a98d5f32c1366476b1d07d2affa2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aac0debe128f3afdf1272c58e2a42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081bef4494da50d84efb731d572d1e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4334b2803d11408ee1b5004d02c940346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce71455c68d9f083ff09e428879cb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572a772196f7fa768397566b95506c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48374faf00f43fc6c074b57a655e3b97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efcebe7a5192aa18053156356513af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2081c9a3aea79846d9c505fca93121b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be907ee2a47d81cf4ab9666379711df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8cb87c12b63fa33a653039f1ec4f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761246ba5c859ff794835fdeaaf7d175354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab5db452f43c59d156ff83228c9349355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a08fe4dd74eedee9340a8f70026a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e40cacb64a001b42def03df4f466e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc24607a615abff10023e74a3897d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b850483059e01d6c6c1ba223644d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023a8bfdb93a7c9472e2c249cd95fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3faa8d97e4b7127b97cf9393ac16f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bf00bd663b75a4db5aab5c30fd2e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7d809a88846addcdbbbf0e520a5b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0eb3a9972a592a39cfb4ca99ac3e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b09b204e0ac043edd9826dcd4f144365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200a59736f9e6a0394e6b8ba03bb09a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ff3bbae977fcf91250579f15ed9ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9431f81da7d3f3066d2691421b3120368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f498d84f3fe7443b4914a8ca4b245aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e500bd38e631490470fd2436cf4f5de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852647e454cbd9a333de202729e0186371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf796ae5701794eb351b8631fee1564372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806ba6f16ba92bb159185213969e2e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338be8a91a389ef406d811b4f985be0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d0e98331899462a26952acbe43928375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc50ed3ee353e64504764cf60f2b99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58281d7c81ad4346a7ab4f3064b8914c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a08945a505e1b60ecad15d2a82411b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c0c5506f081eae82c65570f405d03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104cb7fd2a54c41f2d610bfbc610f7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0185b70a7f7744144a3fe1a02b14f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f0b19bde7fac8c62df8108d57efbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba389af8b7617329b1db4e5e42a9dd83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4102e8823ddd007cfe3ca69fe84c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f1960383dfa383cd21e28c3dabfbc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53cf267912885c399c560e0679635b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335abf0f47ff1668e04234175078761387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe66c10b8808c079e11b811faacce5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843d98cc3f7ef98b2395653833d3cdf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db7c98c3d3f6635000f2588517f5a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e5e4a0e30895f3c83b31d5e04ed0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9543518a080ab397ca2db9422fc424392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8ee6d5e4b09d02ba26b0c7111d7eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c39ace511fb758fb16fcf387df772394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a77f762e79e786adfc0dd526b0e48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f40eb0918cca37b15a4b619ce0c90d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133eeb888e266a591971d8336c9f9cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05d3d471fbf0ed7a5442f634fb7b33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348919f717b856681b89cce43827062399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630634a80ad4a8ef6aa79e92bf1abac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e02c1d2dda820fe1d0c2a1778afc74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925118e188c1af413cb392c02e716aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ae429faf7a9396bdabddfe2761447403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800cf711afdac4bd99461ea2bca1014404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b94ebf28ca3ed927aa08fbd2b7fef8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837987930b60eafe5936df42becbd78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721a93ab77d2910f342ae8f12abf026407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c783ef6fd9a511c29cf1308c99617a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc97f2a7edc848fdc285fed76bffd62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5359f79a00f96e0073d4f7a35ad69a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410260eba4c7dee9c542ea5942934f50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b180620d7d3f10b99c6f8818529257412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c45e9b2baf7de1c2cb335d350668e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d622a4540234f05aa201b9a6897af17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b17ed3777efa66d6f8ee46e279ea6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10dd8a3f0e121fc4fd205712c090b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edbf3b56e4fc9a191ce9ae8776cf13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaeb57fe1021991c306856644b0fdc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556349c7963a30eb1a01ac90ce7e0bb9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3895248da69d96ba834c6026f3a53e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbe5aea19457cebeaddf5363a065b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c89717638950f4634a51d937a1c5de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa5dbbde7e0ebebe8bc5eab036ef8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af748fc32f0628c9ebb6b5af7d03794424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7482cc489fdcfd858a24e123edb310425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50be027eab03cf7460947edd3a8407426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b20a4ae5224e7f0f82388fb916b4c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0019fa7f460631336ae57b5ccf053f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb58b756a40da5d76a6378fdcd4218b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559598bf181a64b7db904b52b83348b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b9f25623c245be7be07ed8495823c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823cc5991ef28feb8f387ce24ba9e16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b33fae232492359d02945975b1672433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8a3dde367a1b22f678154e4c42cbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ef853b47daf55dc63092e57e48fdf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534da4b8da1c287c9d0051a67a0ce03e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607e0b31bfee06ec67a4e2411f0aceb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de291933e3d8d357729be594c1be63f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20479bb03f39c970c9976bf27e226a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8bfba7037c7bb68e421f7f72828b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e70f2110a28e26277edc88638b41b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580827410bcf4d293de075c94159b1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e1f7b29e6fe4656e3ef997730d960443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908fcfcebdf4d02bc360f1cd65ffb8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e25f3c5b4592312498fdc526c67e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f64e04ba79b87b03b0e55968a5d71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383e0f1202fd923cd2be78f6347d66c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eadc1c959a6754095b10fb5426a13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab1541b16d9227a4a6c95a2811fdf7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8147bf166000a39f81f2563f452603c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefc1acae9c1cbc6b7b15b82a058c60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf19beaa5a06ae13b44595d08f048f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02248714d48bc67f5f45efa043deea6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3b2c666485c0de03c0f035a23a40c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1d5d1b2564c497e4b91d3ab6ac80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3bfea4860170a17e5ab8c5476adea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5499f3b61a860874a8473ad4a985b82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a330bb2622e2f9a48531d143601d6ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659d4c24241f593f9ff850acd19152e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e52ab639f5668cdda84aebfd042a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e997554c90dfaf5836dfb70725d71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e2adb3d28556f59bb8b1386c2b517462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390988e357b2cca8cb1ca8951679a23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844e522504e4ff52dbc7d510d48bd94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b5f7d273051e799b238d6919ac837465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f6c702bc31827025b3664fda0f6b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58703c075dd4d4e65dbc209e8fda3586467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ee58314d7581a7af283d2d32a06ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad0bad2b829b55dffeab31a5fd9c14469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa00e460233c87fd5179e4980410a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf5f13261c7e31b5989a7016f601fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba18c8f711d27f2f460ac7564645e16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffe43a1b210cccd02d93ed5db3460a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8520488f2fa751a304ac895b5cf75e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396e9fd9c64f9abcd3fe29e9298c526475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263354d64330efa8db8548fbb1ca4fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13f80faba74635cfd1934b4d9c9e3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35046fe96d2cf5bcd2f832fc1f7c5fdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3f460556f1212e3c9d3234a249148479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25822f4f8d9c846d833f9c70697e1a63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce756011df26b2e9462642efe8570a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692496c2971efcfdf04acde28ec9984482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0ef5aaa22c1fea0a937dc3620c453483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d085546435d7bddb9c2a06bf09713484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c5ffb74cfec90c45e186486bd34b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4be236c06c9a4008439c83dcbfc4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5adbbbe5225b91ca818230f3496bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8922b1806f301b863bac71c100e41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52de84ea8e17585f1f58adafb5e135489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86869f14f9c355207ad6a20f2a3915e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751ae0238f111086857a9cb3dcd8232491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555357cd7a6a99f7f07ae1c8b9b1e6bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fdd0179718aefeddecfb29a4064ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf20dd52ea622bda6dd5f848002c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf496472ba0179171593e85c6cb74b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172aedfaaf88ba0285623fbc1bacd40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada81497c96511ed66ab2b0d4ca9cf2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ad7e7c48a3cd344f1b30cec36a8e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949b3fd7d170cd7637dd358f217fa45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8ef3c92a66c54d0ef5841863cec4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba7d8f0049d3395ab5bc6399943e7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccee5a945c488b7356bfe82b5d8e72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e7fa2b84f5e59135462192fe57d90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d7d23cc556f768609d1c50cc0c80a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0b43b5598564187403f3ce4517a89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a20beac60a66334e1069def7ad66a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd97301593bf1f9e1ad13970ad1099507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83e4ada45448e5fccdc3540afeeb4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00b400cc4211c7d44d702a0c32ff63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0af5cde5f9ebae8229d8c7cc029304510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321ef736d661ef199de72d565c4472d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200c566efe1f736a6ca5ff5d93a543e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bb41a48e2bce47c4da774504451fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51b7638c021328477dd77b7338ce20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0f7a691f6fde701ffc0d8fcc533c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf05e54f3b1a5c427ea6da0951855c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1a70095a2acc3ce68f93b9fe9b819517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77909763b64cbac21a7e95fc0ead3367518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0b8807eebcde8c872a1969ed4d5fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925be5bf833b301ca4a666b61de0093b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28bd980486adfde39ad505ee64eeba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5156d63b257ec46fba0d451547bd8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28470a3a76d058252a2783e19cb85d3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2111e91f9583bec6e724a863e2582de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6f4f2886c9fadc46c4917cf049e19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67616815858f52758393c1990f573b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadc228c36f941b4b85fb531c38e786527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2a46d44ec6d293d604ffb52170e46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d37933e1e681d453010b3ab4a8cf1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c004cfefca2083ea893b30d12d283530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880e488919a38d5a86d13dd0fc9e587531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1b550d5443e4bfbff52ead7cd0728532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899627c0b23ac9fedeb7f61e25d852f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e7a0b1e70376de4b705e021de348e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616f33cda6c2f07c184517b20bc2c6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e839a312a4363c814d85036577e80536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20592fc97228aebad54d88268b899f29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a80ca980effcb537bafca240281ad4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e28a762af51bc02b2537925eea11a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b9e94b16f3002c43a6c52a3e030bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f8d7c89fb756bdbd4f319525b950541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5104de5386944b926cd42a917f7da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d63d4ed9910d37f7cd71143be2125543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9411939d6982351dcde4823cc84bec1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b94231022431e9f58b568bbe20cbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381300d2989118c3e450e5884501d5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bd7fa58b1bdd7243799950b2a9f2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69622a17c5c9d328a340c4029910e6cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8b88bd1eb37cc02b12cfd4a94a522549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97a5af14c23c9d183c26872008ba1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496abde419ef96c0661babbdb944920551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b3dd1ae020d6534e9587d36320c35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e34ca139d5e3fec0e6286c9f7213c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6738e746a11b399af277bae4106f895554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe264b552d2c9faa869db72fce152d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30670582efa179bfb91a9284064a2deb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aeb980de1a7777feffacddf948515557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc902eadfc2b5f039c83aa49605cfd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26a0b87b8715bd6e3aec619910c42e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cd2c0470e6ea358d3984f352863d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78ed15ef360f355c287f5ce6517613561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315008a4670c522cff21439dc48f4d64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436b98b8384312bb29ec3d216e97ba8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5a3b41a90796b638a4e93c4df2145564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3a2965d55ff3af20d439e5786ed79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e4ad83e723607381f854f00bf7679566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3503fb328667c7a8afe292972c4f775567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e5064ab0e85dcd2566d8f621ff82a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaf4346f7e47b9868b1d85b8391c44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff8047db28446e858ada19fd77451570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3f0f388c6d115b937918cb9617e97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9884c24416afcf974b343bdd4556b33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de73d6b0e8514929c23ecccc798c61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28cbfced202e09c05920711ceb8ffa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afaf97f465c05fae1589fbbff49033575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561cbae9de50ab856365eb5c1bf90fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab076f0f4b2808c39ba2d6a263190ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8ea38cae26cd95341a31e1e5df2af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd6fe8d5a311aafceb2dbb05fecbb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ab01b9804d9adfb40f6519d04d4c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9715d91e3d5f57833de0f2d1fb9186581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb8774e137986bdc8524b6e40c9a43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f3df35d76161294c377619d97d917583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cb6bc7483a93447bb3dc239421a08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cfb2df665d6aef9a4e04e808a874e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde27b0bd63e7eca3b2fb5049d4a3bd6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe72ddf8291472c7384eec9a63a3e83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7df7e7a15996b4c6fc36d7816898b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62358c520352035a2396c5b4b667df92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0cd83fa9ef3ddaa9cecfcf45d1904590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfc3cce474cac79decd262c7b824cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fe8d9363339fd808a8d6794de0e41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f093c3eed7acfc046402dd49ee9cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7368a5ca20ea536e4532470aadfa8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a25f139748ceddc4697a75b167a62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530376eb5e1ccc2cecb10d4d08d113e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee37932535ac3acd0c88d7f8c051b46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bdf8ccca586f96ffd7e8d529954b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b23e2c11f0e8693694b760a042613599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca98467a0c3cf949cc471cdf7c3157600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d290d788926521ca64b2e374f7f46ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115a452cea0926d4fbca3369d0acc51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d21a24e972655238e8b4868e9305f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b9f106db8456bdc3e674a595259e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780cfb03cfbdf824816fab04db688d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b280c6e710b2f0375621cf54f651bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752740dec602bf8ce461ca5986704d70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f033bb10e9ca39c192f223d42b431608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416485b3d36bcc46431e073096f1a5c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba204946ce3503a48f146a7514b8e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16ea9b020da12ce034cd97218fcb3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a53281e20ca04ab0c2a31a910d3382612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1727704729999b0187a543a197c07d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f62c76ccccda58cc89697291e5dd8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fef018f3b370ff436505685c770dcc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ba07bd4e89b7b6e9dc49a092af41a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b69ad2b5d03c5a744d63ed56dc8a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a19afd92343fe1834d7708b011e50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b574f8ad7519bbe1d6da9dd2956192a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8110e54b0a81503bbc554156016cfa4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cbb4f07af207c985a77f5a5768aef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aab6f45fdaf6bb2c7e5114e49cf78f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d43e6125d5bf6508cd6eb22be8e86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080366deed493d1b6551ffa72a927a84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3eca09a963f74a422889552174705625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a03528a6c7e7d608aeeffc0c79f781626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6e3c889cc7b32dbe47d4f9e623f92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28b6511c4e192898e4b7d28ec0b398628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66a702bc19a912010a47c317a0e184629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557074c568e2476231fa828495a6ac18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f48d5392cfc67f207fb2bd7b76b589631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2351ba92a1facdce6abaf102dd88e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16948dc31f4d32634fbd7d745a0e7586633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f324f78375978a0fb6a2bd38335e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103756d84f2df2c577ab118343d2c42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96cf1fe261e5996b9d7ac5993197ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6267341881d84adcad13edff5c9a47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e4d29a2cb6b4b5f315ae3c8bdf493638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10591f01df7e11d48bdd3f8f90e9dd6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3666902975c3bdaf3be0d5a619164640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460f6c7cdef9976a8e00930b201fb6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3f4e1dd5b33dad6dab80a0b96ada3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3f5da0a602b6705bd374dce5cfe8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3843b9abc6e79324a1671cbbbe3023644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6521a9092d99080070859b5433c78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c08cb848ae58aa5c31c03da0c0bba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe857fd475c934607a3545ca5dc8ad91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9addb3e04b405c21673e246f36d6f17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865e04557aed9327982fe1660b91b5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba4442cfa74f2d1744d50a18c1ddf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804880d03d3b8d2adada17df258528d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41c0b963e8a321bac2295399192507652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa5f25ed488428f9b3baa71a682e09653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d915ecc00c2aa0b85882435bc70986654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00504adbcb22edcef0e50d0dfac5a9f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017b7aff44a6b045e7951a1fc3ced59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b1c7b53ea6a9dd80dfff7dd8c3e1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efab9798252fcae2f145af2df3979c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f91a5a7442cc142e5395eff0c98bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81568a76cf22aa96af56eb5efe240b36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95daa3b1d8fc09a50e70c12417922a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e837dbdac781398a010502693c39de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea9fa92752cbc97e6e521d33e3bddf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39534aeb3155e3dda4ebe0ef0f7ba4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82250bb8928d148856a734c0c7d007665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec8a2c5cf35fb913eb125745ce8194666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738aec4c5a35f7a012286a5feb9f87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad5a2f86e5df72409a2cb933ee2eb6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc4893927b7f2aaeefb8bf4bbdbd93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba47cdd945c3b770870353b82fa6efe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3d0acb4c861832b51fec41dd86b72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaffb4531fc4412b4c1b50364d398ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093fd2df298ee59f8ddbb17a4c6ae15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fed40e5081e66b2d0368e385fbc03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a16075b956f36004374e53284cf47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac5c22b13935ca08115ec410ceaf49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd7eb3e29c376509b6dd6b1da1238e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc0aac68ab2aff45c7afde2bc36321678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad18f8015d3a0f2702160bd50b8e59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e71c3227c8b92904eabde76d3e9a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7015960c9d0d063e1f2cde1e09cf08d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b892112711d30d3ca4682f47d62ecd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842c1ffdccfcf050792a5457d3431e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f792af257ee00640d75a7265bb38877684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc752c0ff18b79d032c8a3297475ee78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eec0100c51fb5d4de75233a092913b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dc40c1f37398fa47ab17c58e6084f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bedde23be01b19d15a0fae23cae1d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cb1a53824da642a7ed80ce58f0353689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7347f4d96987e93ede89aaa42b0af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75751ee9d1c05ba515ffd5bff84fc40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69352f8d77755d61c12d25bbb75c4b62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a917456ce1eacf9dd9cd87912dae39693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b153483d8f5e1437bef1112786eede3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a028c992029751d0f1f92f7ae393ef3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3565708ab8c640e41d8d43e83aeb6d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f130e4f21fd6d61d90dd34d30047ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbad38919c6120b1024c691d53bd2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d367ee35e1a4140400ddd9679af13dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874591e936d7f9e02108252c32d0bb36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74473050e927249f7f860cb332b0d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a75f555805a3a6679b98126355206702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51740ac99045682f4b81b1960bd1131c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3d8dbeb70987fd646f2320f078324704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b2de613e9b6885d6583fba22dfd6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46a4e20e22f8d11c639dc80b86864f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a9802a6b32d4a13c3d20e740e2625707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64067897060bf5e68629859ac179027d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fa74b2722f15b930d8f43ab1bd5dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f052c6f1adee4c613bbf8b71982319d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156380d0b4b13431630760fb71360dea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eeeab2c530711c2486a5d84ed0d07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f807ea6e3f5609ae479adcf6e862372713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2761c1d321f45055e15ea5a0a59c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc63a2f7d7c0cf36a091007a749a58f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192e14214426b88ddd95bd2c652202a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210be444a31b39d911f475405d23e4cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef4c72b56f3d52e3677b9f0ae4df79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbdda3171417ee87a991dbb7819a7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b960ac44a50aaff5de98c300e7092b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29351fcde07a84bab04c93d8ee4c6543721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735a2810c080ffd12f9d5ac40d0d349722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c1b9890a64eb3f99ea53bf5e9a42e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a14626709b54a82b5c4e298bfcca0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4b8954b548b50f0c641a1e2f10128725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ccc1bdf55e750ca5fe73db494df6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b924577a901b5d8f6bb771a486d5e37727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0f7c707e78d5c9b72413d47c6481b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc26267a209d58fd51c330a7fc707a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9a59dca99029cb8c61ace4e53e0e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e8f3da1da1273ff41f9bef7eb176d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6e928b7082cc377a830f804ca1ccb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec75d9d1f9777d724e9cd0bcdbc8b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd7d908d2c6e734c79ce0747d9a3cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47ae96aad8e538560f7b49c2dc9721735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072172cc9ed99ebb41cafbf750c04652736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac919639ada8596c2047632fdaded3f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d29294199bb94808e1dacbb150257738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41cf26205a0d3e8787a643d3afb9df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57775cdc0c2ac6ac71f6a914eb485ac8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfecc1daafbe684a66a0030bf083f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1921249fdd40cc6a804f27cce78bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268b92d7596736ec8ceea0772141902743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ef937263949df7d2f866913ac19d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57215a07fc6fdc7f09e09252f9c5c1b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bad58ef1ee3644dbc9d17993fddcfc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61405e49b7a7d7d3046163b523668a8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5c99cbfab7740ad6874e8b6ca1b91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb354c9ad98f6013f41762bf60f46f98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef8ad597d86450f09c194e0eab58cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c3a1db26cbaef155ad199a56446b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746fdb1861d327d85927eb5ac22c95d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bbae25f6f709dcc04a79d305c5a30753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d93d3453ed7a4cbe129137e616aab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32a323f0cc13bf56f37b10842e3983755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc06c429a7a21d5cdd162a0fbdaa7a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe2ef6ebce8ef3a0b412108d6fd3a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d252432ef45a9318e2c9d6ece64b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16b406949d946eb39496ca7191fcd5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbdce52242659d7c1b4128269412b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34be714ea839d4b8549d118dce209e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4628b9482a6ac275c44e279e3640d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcd7fc744e7bd354953786a15b1e884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dd4d4151ad0dc530d54ed53a937485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d133064e9c2faa91ebb898f1338f3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312b4a1d2121e862f04b7c4ea6e76e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d43ea7b29149bce4846f1937a4c4ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9dc3b3f22b7da976eaa91cf04784d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d890a75c4f6856bbc8a1b799d9d63910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a0ea03ecfa28e6a63fb18f0a2f07a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800a97e1c9b0b5ea5c73471a1995ff012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5030f1784a37020aacf9e884a1a4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e961399b3e7c8e0e04c5f63550c035614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888b8218b21025968a3ac868d860e3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b6c30e99eaf6bbe4d5dff11e8ac8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29b37efa2713a582c8cf8f8f6342d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa739d21c734de8908ae098032381818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95223c32a85204948ab9de505cd01819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295df4d8a1cc6bdd496f9669d321549820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31fc0656715839e92bc7ec9495699e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb362686f1c4cc7b287689738eb7023722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448128c72ab8a4678455eaa7e01e38223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008a183e412b5af4b960d2abae7a1c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dba4c23ab3d52feed379ba12ea0e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b22dc40c2213510d40472f6263e6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352e49436d03d13163d32203f85261227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d331bdf1fbf4e08c7b92ff3e4141bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0a16704ead1dc20407113f16f0a7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa34821e9d618bb9ef6bf46f6d759430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d23fe5fdf2f55dcb5ef22b098ef7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677a56314aca5b0a48a800720dd7de732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2030eaef95220943664b1a41a518de833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3546c3193da7eee7011bde7ca2f180f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5f6d22c4e425a04898f9ac7d5896935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c9bf617da3aee78bf9d65aff3369436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e658af813d88a3436c42bbb6da688537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d3f852c32251c2f78c5a4ab00a5d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850152119078491c71e0571655519f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85e4ee443757e4f0990016675817f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57279ec6e3ec3b196d9f7f2b5e1f127541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbf27f702074c62d1b533dc0c0f9f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e06c371c907643636a6561d226795543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464f5413fe94fb6e20e11feb43959c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560751bed724a5233c2cd4182afccd8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f440f404e1c0e10557c7e6f2c3d299846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fea16e19bdbc0a45cf25014cf51c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02439533e052f9c400d1f5fa340920cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848e9bfe1431559bbd852a091cdc3d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50569abcac2fc664df0e7f37be1be68150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de0ada1ec8ca6e8187ae4cf3cf9ea551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdae5de7a20398f6bc8bb6a385115c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195a8fc93e845deca18e02817c48e7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2800b3d2b120e6edf89805531e8097454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3413e278677eb60dccecd2bf176c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd2d6703a4ed432f318e4e4b4065fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f731657c982e52acd709f9030de9fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae0a2e2329271aca01d3993c051df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0084b09c25eb73e4fc78b4dc8a19359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d737055b16592c866c154bf69f353a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b99c2c8884b316dddcb002fb9581861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d674b8c0fa6a4c8b704cf42762ebc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd052fec222987f3f585ae6e79aa2b8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e5b74c50f28f01a222eb99a0f66a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdad3d79b544750a6752209190770465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bf6dcdcb038734e55a13a05191f0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8a4e3ad6987fddcd91595e541107b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1efc2c3409ff1d142f927a3446dbb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ac77fccef0678c76121ade4c6630e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36730ef94581c706dd5df8d168847770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52fd99bcdaa207d180f90d4b10ea3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af487def358ba9667ae6350878e2a0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932fb5427c1a96959d99fbea5d4537c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5bca62a0d814776a0296c70b226cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617152aa96adbbbd4e410159630e70375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339d39a7bef9eeae62a52f77a7fb26576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b15cad8ccfbff71d4232ac883bd4dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af307496bf1580acdf8945043a6cc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e56da10721240b1b0a53b1414af64379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b175f0769222e89500b233f582310180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6347944eb72e39df898c1b4163dcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6243789960667fe1b586a1cd1ea6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f03d975fe8dbd76427f23a9a3c0dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9061fa4170111e19fbdfc83b74d3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716d13be20dc1316fe95d9c7481a8eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9c35928bf3cf376717fbd7284652a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bcb9eaac41c20919c22c8b3336ede87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00f5297dce17bf68cf36001ee00d2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df0e30c351103ed53a0a995a4b0b6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17803d04ac4e5ae3c2d28e80dbe28c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92957d5d1f3ef8b953b2967833994691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa6434ebc2b2f59e37897cd77d362e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c6387c4a8fd608dab70d8de97d21a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981e0e762d5421321ec97cd0c0e2d5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6c97d02b5a12adeead41ddb5da00f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05d71cca60d8680885e633b0033cd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2014ffe07753356928d9b17f094945d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee466bd25fe6fc37d10031e4bc009798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2371b2109e205f217ba9466d549c4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8b37171676ef01131523f767ee41d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b1d4b844d662decad3d19aefe92ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bddae383d7c5bcf0a5e23009aef5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e358887beb2ff63ef82e2983911fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608063d504626d57b763ea0ee74ea05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc2f06136038b7d7acaa96dc2a3287105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41a66c942811daf9b08aa251e86d39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a8b34df48f9b7c5e1c7ae9835fe8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f7df4956a4088b9a75510324343a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e299011f40d060c4a1d80a8046fbca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980c9a94932913ef7f68b56d82e36cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc777f5dd92ffe89aeb976c74378249111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079233477e7afd216594f491a2b3f2b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2c4c5007e3475eb545cd0c050dc8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fac4e0b4432c1c5fc55d8181585277114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417bd8565762d0efaef527da9d603ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1744e26f3b9627281b1940e9e58f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c96b8b3a378f4fc5d15eaa51b36c10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c11b71466d0288ef3759372fe8637118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c14dd224abe973d5eda86868f25ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d3af1110cec598670309fe7742e40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0c5086cab3d827a653ba272e76f0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da517e8d8bdd5bdbf6ef9cba6e2a6e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353e39f3ef8d3f72fd4787c43e57ae8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a79dc66cf1bd41ff2f5349fdd3985124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254145eb1ef51e68ade992af2f05c902125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548d2ab57eba3f86580aa849fdfed72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f3ce09eed9b6fcdd1abd62e58681127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d16d62d1630a34694576049aca749128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6f60fb307260b7f949cd82fcf2ee7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38566a637a9110ae56762b5963cb21fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a5d51c4814f834f83e39f6b3b51bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e498312f28d021394194340e6e6503132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd5272e08cf80200db038841d3bc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e3478971cc5e2420f1a84cbad16a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78122b3f58a9ae3bcabec129b1b94d1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec2ecc79de847ca26e45846529973f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f62b576e43128bc3d15752ddd0669b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b7bcfb749a9afc85a732b7715b17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83270fdb46accd6b80a2c04de41b6d50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b90a4f62dc7147d76b3f2bcc18ffda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c34d7b0c870c315e6751a9ca56c3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed6f050de8aad8e858196149c057c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d29b3b570bfb2ab568a2bc6600b28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1877b89ec174f2862e1a212f73993b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4a40c7987fbeb1f9eac67c6cc5b94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9696a254d8799920c78e736c8336ca4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2a46b04174c502947bc4da1bf5efc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc6e5c9943f15fa683ac3f12e938b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14b58cce3dca24ac179d5f5bc1c402149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3468d82911afdcff71fd2378ca9af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3aae165dd9ec4b993021b5a08de45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdca3acbea4557a6d18b0a78c349fe3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5fdee36abeee8f67e75e37b2cd923153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc530e1f2b07679752742d7052d0b036154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744adea0363a8be525a8ace70dedb761155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0c850c66ab12927279f5cf260eb83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30ed0799eab32a33c0bcfbbe275994157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f32792ab6061d006efb0523506fe5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7d3d7ee0bbb690acca804ee161215159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aba138ca3e1b6f7b092e214c3bda7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f10046e7afc7f239f350993fd770c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5b049d1aad4c6e69bdfc73180dc0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc555892b3ef28085eb1f57ba91d1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93029b1658b37aa3567317be9ea95a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea7e3ac4c140e3b09dd3188efadef4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8870ad88aeb3c9e9e497bb719442cf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ee4468608766cea0a5ac2c21a4afd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2f50351896c92bd6caea69b8934c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b2c6e67d748f55551a05ea9c31f63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884ecfc053d27122deda22c1f70824d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14d90a341ed4e706aa964d1091f734171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb255259d1078c4cd88458c976c56b3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fce23c3c884e41a95625ddafe61225173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8dfc71f925b612d3c1bf431e4cb2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbb74345da22b608e147eca0df55e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8eef98d5d10e17fe5b9ad059d2c9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb97d6328dbd06ee5ce5d5edd6fbf7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a00433961d59a7da4b17b50f6522d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dc6393b7fc6bfaf17cc36f1f65439179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e9806e30f3c52cdf87a53f2364db5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56e6a55a8c640812748e6733b6e123181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b49391020e7582969bd2729c39113e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f01491ff42bfbe17eaee14b753dc76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06285c72fa1530adcd579a3ce13546184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb07db6b0d2613b97a8e6d86e3bbb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ac940cb121208c8667047040def41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c878ce5a9fd4f0922b0e1e5807e21b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6f2ad2eda62681a76ff86ac66d6e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe524fb761ce3e4fff10961304cb334189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8967836e305528b67ef532ff168cf1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad814638e75996b2be611d4a64e637191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dfbd34dfa1c0883da03bfb6bd0bc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e254be58766aed7740308431581ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c1496aa324360e0fc12e4478f012d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda2f1d8d49b6ae67e9a02f1ff4a7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfb128fb4e2f37056e538ddbf17523196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f451607f39799c77a262a1a9e8da49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a435963b575839a158638275f5cb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26438608a344288c6aae9e4884f727199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d631c04775ee385cf1fa427a6fccd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534d5ee654aa7012ec042cbce7a7389201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28f22a55563de0ce68143965991ad2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1ee92f425bada38a35378d6a4afa7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d679895842a0425e610bdc32a9ae9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0495ce633c74f9bf4c8364065783ce1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c3471e13efdad42084c73e97bcb0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56542f2f302a2d5ae7ff691213e35a83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479624bffcfe094011dae3187526e30208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25911db335c49ca3edcd3e1beef99b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39c8ffa9c7077967f8065de1c60d19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca750d9cbbbe1a8a9e6f3239562de3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac09c09e8d8287eb2433780883162d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632f6387e6ccc84442027934674d73c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df291b2850c065212b319849248cfb51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ace9c064031de61b1af7ada695d1d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132e09c626e6f01c623f1974d8507ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875048460755ee7547b6e415547a9602217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161631772b0c3ea19c40caf5cde4772218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7b159cbe79e965d775fc7b0e917d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab446c7ed673f259f5161a5c16940e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d37ac270b3729844233e6c730c49c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82146fc8a2fc68cbb30b421dbe5a5798222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75673846e97f6b2951f085d6a7d9bd85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267ed09959f3bdeb497752b1ad282e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f2162a103c2e6719525072ee10657225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70e7aafb0eb3e8fe82df0a4770b5f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ac6998d891172f29a2c02fd9b2776227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a7efd680ea0f36b0f36f245e6c93e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb07594458abb548d221a494e029f09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14b6c4b622bd0efb53bedeb6ceeec4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400b96b804448b87e5752afa993da39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154da7c66756f53cf806c2b6f677714232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef88f30236403bc20e85a352591c6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8e23783a10530e9d2d7e2e6fc7117234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348a81c902d4cb8611bb7665bb4f2f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471f0a7f57f84c67abc6dbd7bca39e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99ed2a9de175653d7ffdad49f1ba62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b8d35fe73e092d76a161bbc37dc5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b545e2e6881a8639bdf92cd95baa6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec4d79a6e59c319d57c4a4b6ff55e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f9b87cd8a51b00f31031baa83bbd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b0754aa4db62747402415452ee6fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e609086b68a9adf743c5f225322a85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a56ee66649c92ff459fdc62334a87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8f1351759a226e8ace2db7741d585245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4547684481f19d352cc08389268152a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26698d5c62d2a10e048a15cd6653720a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132310e0f80ebb3ade58d435dcf820b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aa023ec7b31616b44eeedd050ab0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f3236f48163a350eb6b408c6cbc95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5b395cdfd0dcc63e5ed26268d875b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0fbd830973a3473470e169957a7b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b725d0aad42984a083de5f1f700c09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1a2b131d7670f4285c3a29befc3ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0750de095529602dbe080d1cf3641255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49a572b7d013eea19e029db6ed61f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01102eb01bf9d07057c02efa7277df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382279c2a77e693673a5358c4276b17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8c2ae573437e33b016a60fe80b802259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679160d5df09ce3f52d52e9b1deb1010260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4fc312b85511e5de9920007ac579b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a87d302954fd37159f9d2196a2c085262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cccda0f44fd6f35045ea62796fb87d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f697cee6ddc7ea086b457a22662136264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b3e98ffba6a9d12e0638d512160c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689187328eb15ce890ffbda9594b275a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460e228ac0d77ca44b47795d9cb6f17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf6329c3ace863146e94e3aa104249268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864455ca9856f9e87e2ab77654d6513269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00658f7174970e8ce68763c407195f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e83c63a48e086281f47edc76bee2be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875b66a474dc60a198fc332b368411c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1c6f26a7a5022a02db0f709193f5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123610e012c846fa449e6a3bb86cc52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e75bb5429e45bbbeb5a6cadcb08f77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c206d12d3e382d3e432592dbc56dfd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66d5db21dce63e66ad179f62dd2acd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c658231e1d4e87208286bf25d8da5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af187a4dc33729cd55f6d0ababab6ca0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeceecf2cc624b6b39dcbe710fed809280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebe44195f43cac9b9f8a01e98a4f31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af830c1bea7e3f5c1c80d4b19e93b362282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79744afe312c2c10d69a0b30ff64f76b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8c92149396881f22caa4ee26745e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c0d07342159a1c3b2d2c0018d4f88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2241d76e9364c9726d5d679b046222f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc9c33815b1eea0b768b720783eb72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0ab01ad5aa9afcd187ec0b04bbc0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ab0e648466e6008090a7a2fd75b98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ef9e50c6ba51b227602261d12c351290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310399aaff9035d78d4e26e665a8785291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c9fc90325e0224a1bde4dc3d1448c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f332dd1a6c221e6a4cdb89e5848eaf5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78eb5db7818211dc07a2da29059b49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb27cc92045740017f70f04e218576295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e533b47fe745500e6995c392e8fa66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474e495ff438f74c4d513e76678d040297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff0ceb14600fdf1d12f683daf592a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac67205836f6d63a12fe3e53a72692f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da6e34a4e779092e55d18d444dc784300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97770bdc8d85bea1e3ed6327e3184bdc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26a17efa7f0dba1d76d910616032f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270930d531d27727aa45c6fd77e3a2e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa35a7da8dbb7ee0da69365c3999c5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cbebac30fac546c3a2fec89b909bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc696fb774165a95ae9151b02b229e5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792110f7cfcbcdf9d2550cbe8cc45369307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6788886c55d635228382508c7108e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7e947afefe820e259768bf592e2b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603a2deb1cc63544a8e58dd24d69502310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0965ff06cee6b99cf66d754140c02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21349ca27b4462dee50f70f89628cd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e82262747817e424c88a6e443c8e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ba12185f2c4502cc9b2b7ee822c8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c603ffdae1c9ef0aab6573b243687315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd77d3d8305bf26b97ca15e3e2a4d61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d65b5f22f29a4ea2b2539026049d3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ad59cf57877d1abc8d04ec8410faa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c44b828ba3bd59a2409fe72bf1e6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59879c29c4e9aa6c6570bbfabf54d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9df08e535da9ace2401cf3ac57b5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e6854a4cd6c3b8a6d8d50149667d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753ce3d2c70e380670d901545124332323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1e336312943d9e8c29851821f6e07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aee1a109515ef3ae99364667721eaf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e763e3fc5002fbac1a33f06810b6fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dac901d3a2cdac4bf36090657994d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f3bafe6ea8dd17aec78bdb039c3d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fa80ce5a5b75fd9ec81e48e3d0adb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56553fe5da6b654ba20878146bb58b27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fd2b599e0008e3b05d7ec06985c7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f66d2b050dfedb1db09a66aff5b47f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb94eb36690ad86425e843042098345333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67cea30bc39fd0911b7f7ed88761a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61084332ef7177d74efa0bbcccdb55fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18815d5bb51c1fec7c353a949cfb17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec45479c9fa2d65c5d3a159f45d39c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e47cd5887af8679405f50811b068a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de3d1cc103779ac9942e94ca21e33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69130d04ac950fa9be7c08b433a0230340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7a5b6cb2fd3044840e372de55f8e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1693a89b1dbd673e463636a97b377a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3102a43adf47c3804740303f7ccd4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec0bdfdfc09507d7961c21ba8bb4e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c338d1b6cf036d796e0bfa245ee2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d77cb8ffc81d583141c77147aaa6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca3d130a0b7e0ed7b32752f8fd20f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab526e6819eec1fd5b434f3838655c4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ea8398eced21f843d54fe6a4d10c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c81d9db1178e77bbe7f5f50f0a7a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa1ded74befabe0f2780c73338fd94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a6603ac21351b234d8cb22b7b5fff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28725afa34744fda36d8c132c6be71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe570ad2abdee760609abb2022207354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aa84c2190167039366bc0c8512d06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603d5f675bb785195d2e3967ff65c65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93949265b3b66bf9091c9fd4f4c015f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef43888bc499b715fb262b06b085eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903803c21cda1e9cd0d3429e895d2d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752dd6ef94c2ce5db25f4aea9eff178360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea16b74938f7cee5744a1470d1310f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2b86fc6b03dc304dc9b61814a15e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a9b3c1a5cbca7d73d143503d4787e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926cb3cb466c0700b4db80f8503a5b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4c53dfdf0be3c2238a237d2420153365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828e85854fbb4ffd00fbf5b9af47f22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98c85793591dbbf3d2ef1e829ec4d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6df71f630263c23ce9fad56d2e0323368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75faec956f4be9d23c4ef79fbe0ebf4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d573debe12250928d3c0077ec8feef5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc0bede48d9f205755e8db45309800371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5f555a904401744ba94b5cc500ea3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aec65bd7eedbbb15fa6b0cc190bfa3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501f721718b2c2971e11eee44e4cae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c36702f4c93f1caad49ae0614d47b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c86f805638def6ff949176e0e4a7fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6bfe2cea72c62dc9c0041177ed9ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689200cd10d3e6bacbd51c37815f30d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d8626abd909431212532a7e823192379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cacb64eb746c59f53dda42e9e55ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc634bd51059bcb91b0fc99f68764a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e919faab86adc02058470c528ea0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1736cec915267a790b46b7da92667383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69217145ebf73ba50043807055f3f20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ee35f3ecc0e62d1816cbe5f3baff9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e277d251ed92201d190f7bc5bf06fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28180f293d4a100ec06e2d267c7a0fe7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ce1f7618a8a639a6ebb4fcaaa9c97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78c0bbf9960d1eae4c568e282cb4f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefdabf6912b65a1fc1702790f40e2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dc07c60dc6faf404eeccc0a83f59b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9287f39b9c9a234ff4429397a09109392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348e94a25edb1ac9f5e842bab31cc3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a0fab158262c12c2b9d933e728742394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a524675addca1034f4fe8412ed63d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53527584b59872e8d2314baaa9db8008396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9838dc8aba78c6058c5eb31cc2714397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26fab23e1b9e2795a544a6c71c4e41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a318224bcc99b5b1ac7166946c3471c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11704b7f3f54aff0cc59715ca60ba7aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5db9ee32f3301d12e5b246ca73de97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fff33b021b3724a00a3fb556314458402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94668d534c8f391001e5967ba9b9bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eb76fe3a330dc54deff8fdafa5f45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9146c8c648eddf0733b9d5d75414f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa3d7a3628f0f05ad580235a55d11e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444a9d1592879278c8fb227e6b4d265407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09da2af67b8429b7f8b52e63f0bd5c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bac684ed2317da60d3753bf12be75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ef941dd704b217348a60d9f799a23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815101152ff60907b46c733109ce8ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b87e1e68109d276bab2cafaafcea5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17904ec137507d7cf422815b2585843c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b90b8cde1a6aa98ca64b3a2f1ba6b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11839f5c7ba7f627ff606bb9c3cae25a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5333d32ce2c8157612dc772823cf0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f89d297ffdba4367dc3dccf360faa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5459eba254d3e9d22afe212c727948418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf53e5b0c49c20a9331e17bcb9e943419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819b0622fcecc6ec207375fccb97146420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451389f65fc1e3d3519a5788ccb4cbf0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdc840f1ef342382e63035af1d9cc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc19dbe8fee5797ed2271e103a2b59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c401c09e9d2802ef9e7bfb4da783f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505e4e2b5b64461a3165f4205af85ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbffb8e9de47df7c63eb0d5f3a627af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63d47df2a1150184a8bdf842b6b934427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706889a49d1e0f39d28621a14fd174cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23ff39ca93c07d44dd3276e92a41d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a13026f5cf278aaf2b1d150a7fed10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c36f1f4a68145a5e2279676a8dfff5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817c749de75e3d100c4c58d61fa2837432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0943c3309ab8cd42bfbf9b03fffeff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f833740a2fdfbb1a8d46448b7cea4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ee35089efe74b52dec5241321614a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2adad6a3f9c970b860ddd43448aa0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be74bf89b7341bccd774c0b368f67f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc89f7f48301660ecf6bc498c50739438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c2b4b5eec6e4e7447a2224ec59328439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae474d90207cb83eb2daf1de70cef14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9cde815b3d886e1cd079df013a154441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5a09ee1f5e62c359437be2c1a1248442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc88b9af0987f889fde5cfed85eb1b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6673f3d7a820a35ca32bda90488427444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3a8d69168b21cab8029ccf8b6ecef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39986c0db4d49548f397dc89f917c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738e452d4bd1be57071ae3fdb22dc20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36697a093116899dd5737fd4a941229e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeecbb4e7c368c69f25487ba520ffa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623f8c60b8ae07d9cab2d7d11749edd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00204bdbe0557f1e38a74e773f6e10e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd618461d3e92321ec5460b502b5d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9abb938bb4425b06745e850186be65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9d0e4407d8e0cff04f6df092af1c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424e1c07acd53bd2eb2fa84cfc0f7c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab3ccfa8e0d7c7d5fb896b396657eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21a7924b59de8ffd4a59787156b2a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7aec447ea16cb94c289d69ad8f3f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee434aea0420fea6a5d62a6ed7d25f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c94f4f028b3d2e24ed738083ffeff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1d600c7ce132f18f6f0ac60f85428461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50e89c782ab7df11cbb38a92f7d105462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54bf9cc667fb6e19eb5ff7c894955c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc8def0978d068fcc9a1eb547dab84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2172781589bc4424b217e97844b2386465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a276b132b7dd37f50920730773e024466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1c27369245e361a24a759580cbae3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27bd46848175c657cb423056070c84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b6987573ff96d24708c0a176536de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f80266fc2dc328d6810165319d545b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5710c0222ce4fb2d52715152695539471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43145e27d4edc371ae03eb41c4e54a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1eb798b804e466cbb13d0e07e08f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20927e806af3a54af7e0a45a917f2315474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08327b698dcb375b6ad0ffe88c67ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189a8ba76a9e1dad88aec4a99d5e2af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3678d5d225368f53fb8f43fdc7bcd56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae0d64422840e57352801a3d6d8c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaa19026c47abab82ed220f77387c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f98dfe7cbf674b23f0fbc34c79f8c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dbcc987cde37f567be1143e0c5002481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aaccf3d9f3aaa215f94befcc76a8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8b3d9e1d77e59d6e75740e4f5e75a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd332c59149f36722b7bb30c8bd2afe4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b90a555b1e170778591ef0cfa6e555485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fe644bb3612994d1075822f6e9c00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3574a01522b671b5526cf621990f8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c6804318b3f3429784fb1f68a333b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba390c9e896706582188323222c68d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36590a88056ef1f20245f80fa86da26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbed07847371e88a2d47b263b053b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d512531d7ce654c6f5778ec5b67d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360dc8b486fdd3ef72057a59da40f6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37f580d441fcf2cf9214b48eda042c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08531eb20208bed7cdb414c04a24074f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35559b11599485b5dc0cfdf327c4ea01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582a00d28f58824ce4a5657ac10abcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa193a0ff182b3f5eeab168798bf37c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a1026f83236af34f2abb13d50e2ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138965327d9afc536cacf79b240291bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811f4ae211d6620c2790a60ab7d305b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6c8ced486ca38e5b25bcc089615a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cffff530a942a026575de54e44bfe7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e857fadcf1d72c890d3224bea47bc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf601fc642fcf14740abd3018759bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533f7e6d775554df3dba3015c66412f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49246ac18afbf8bdaccd044e9b3cbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128890d5a6fc33a94046e697745e0a3d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3848ce5ca502d72896581564b3eb48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ba3dc93a6c8b77ca901b499a3e2ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64f12430c013aa7e952502378a888b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be75c7b997f50af58961f74d16b25d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c086355a8d0c75005128b9b8f08e804513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19250a40edde87c4aafaa09e28de59c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200d2952cd72ba1e9eceac0fe11f3a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b4d2961518ecfa0e6e858172c1d24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd220ad34f3161c9f9eae82e1f57b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538e3fc25b5a7e69ac6394d0c52372d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a4109b3f1661f2a1ea772d0f44e8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67957a30fafa21f2469801e6d369be42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d136f4b3b45afb31c175ebd1a1f4c5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96378734a9617e421a9377203c9c7b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb726cd9ca719a65be284f57c20b6591523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79110dd85a8d826eb9afd196442a36b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c520655ba4708b4aeb5731972f3eaba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbd7b94fe287f1252e2b56f2c80324526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f367417d8fb6ffdbdabbe436e21be3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789cc9b4a7e7615b9acf6bfb7c73e1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e553acec3826db393e8a2ef47a7a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc43d9a3ed109156540f110808c997530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03ec7ac59559703aaebca9531e2a5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30940aedf1326af67a58a20cbb097112532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dd443dcbe2a28ebf85b48380bf6b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7de67ba098e8dd62ef58153272cf8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f563e674f3d6375f13b6114a0dfb986535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0e6a299ffb004d3e75d8cd7f0fd6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb392bdd725c6d442aba6368da4f37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799832a4f7c61ae5653e4eb44c91493538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11840d049f720e3b9c1dfc19b5959df0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf7a88d233f9ac4a35bcbd4290712a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ed30d3702056d0f7668037ae3496541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec09e68f099e535753d4096f506ac7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50d40b673764edcdde7386ca73b253543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c82bcf18f933cfe052f282d362896c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bd400a4fbd17c168ded0484c6a65e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39841d3911031458abe8e499f78f65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8bc6be9d3d76e7c24a40acca49295547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6d42fb264f839368ee94692a159bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c6db1da9765b6171130bcc671144c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1f7969334136911bd053207297833550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09901061fd5809a2208311d20b9b7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94a90e59b13780be92e921db9e38ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9bb666a9f79c00f0d5af202bd2ade553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce736de757a708ee27aa4dd9fa0bf155554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc20f0985a6ddaa1aa6fbce1742adb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaa13307ed96b5935803f66878d0be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdbaefa229901cf77079bd098e10d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e388f50af989982a49608bb02912bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04acd3ee860be1712af7a2a37940bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb39f4e92877922fe5f5f2a6393f0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b3e86801ad7336a8d37d6a585375f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672c8db1e1a9b1ecc7e1caf4733c5c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdeafd151d66a0b2cb7b31d28e1260563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef44098b013676b6d84e5b2e543fc71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7ff7c108e78f56ccae4f8d9e886d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401e12884ecc30f57a7e8da6b49bd4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a63e4bda23a4ee65b8fd4a6de82f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10fe47080cf214b88a52cdf71d8dd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7c16be9502859088de635ab912b72569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622f0386819dcd23618fded45cbd190570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7f01d991bfd66508aac329924982a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996434054827e1e0f266b5f3a12d219e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6f52e39ab977f93ff7a065aaf8672573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7691a10eefc10b3a91e70d2fd80141e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffdfab591b3de5fac86a6f64ec3faf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104545d796f60a6ceac4c031a4983762576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd09981413f53c249f017273d146639577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f2a67cd80a7cb6799117975c7a8f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a4869df7d7aed194d0a36c0f3da1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e19fa8051187da226ebd555257b69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c38cf2b434ce39814bd1f72329226581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9208e1822bca0bbf04072a1d3bf4edc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80174abef2b8041330df09492712b97a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d3abd0228dcb45a9dfecbc432f925584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df753e8deef720cd398aead55514390585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a4f5f96f8ca6d9c4e420eaf6afeda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c1da7ce2ea52fae56e738ca767c19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b836b4752df309e744740906b71c13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96837b0c77f5a5c56c2e01e05e727676589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f04a67c969f6730243d6c6b15ac4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fce1e2bb216be71b115f43c6756b8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ff76fef1ccfa4cf1420ada6622c3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f17ac0edd1ece92ee57f914cf4e08f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67cbb1fed685ed4c4b38c14ecd2a7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6520310549c065233e12cd5001b221595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9163600a7a65a6e04588c3df9a850596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4d401e9b88d31d77caf0d972ee831597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0729f8b8cd8c1f4fc0aa5bee2b27c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d99ae856c29ada3a5d7f58223ee0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe146559cd3254e197be0c8012c05d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc192fd46adcf497e1403ad07d45183601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399ec69a1b9c7fdceaf19544451abed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472413a6056472c3bec137088c8cedb9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9c7632dde29146fe31eb7feecbfe9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bb11fc07227edae516bf6088ba587605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08f18230bf19765f91fa8081687383606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a8dec341855228942a5abf5327ffd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a04f066138bc28426512f459bcbe66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106960ae1c1a835ed9f96523eed66843609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4be5851aa47b676339e57ce7bb743610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd8ddf30dd4ecb5482fbc16d9f7bf7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c17c14f944f8fac5c0a2b820b905d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163082438aa77f62d4bb40d1d5871723613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988af588fbb857e2f82ff3193bb4cd8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bee0013edd1db3a10f7a2d8a85618615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4790719545e615426ab0fb53a8829616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea541226722806d8e254716e75ffc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e845439ea255739633b56db57b7a909618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd9b2f023261dd2c37712f4c101622619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d766a9dcb08efc9da229f93a33e34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59f3c70cac0751d02143cef44e7f66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b02099b2e78442ea49b272aad9cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d973963b48789d32c39a7e5f85f12d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010594eb58e962bcb418bb154e78f12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d638997ec4bfc145a85a429f5bdf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca4052d3f1415ad79147e86cb2ad73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8808ccf00c9c34ebe262fc7ac7d427627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab57c35ffa86de1af579ed7d516c49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e72062fb54e78d79fc4dfc37e47f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c727ad9b833eed94359c6a0a1aeafdc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7599d7f2755c05bde01bbd0ef87188631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5d78ab3337217e0d1d9e59dd79a4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cc5951ffbf252647ba880c8981ed9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cda2dd157cc209564f17cb4bbe116634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f56302dd4453f89f2768db5a445dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c05edaf7dbcfe4fb9829ab6c7e102a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e0c950febfd42733990f4b8ac6eee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e071faed4319f598da52c941f1b9d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf620200106bf1297b312324cc57c3fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94bbec7976375c5965c361bd0429f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a385cd7632c28910eedfb6e4cf4af99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09912eb71877ceb0776b3d80f89b0f2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623db93d1598b351a7971dbbd25a7c75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68e9bcd7713e2757f91066058058a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ddc4473bf08c83fb20fbf9c64aabd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3041afbb0a64595148cd6e5b8442a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5358ab47433ffdfc78600b5fc1dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d7bf28df99e64a329fb361111955e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8bf98113a30c8b96533b3a37d6479649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cacade0801a3994ab4346838a5b67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721c303b70d2236e782a77458556658651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b3eaba541e6789d20ad9b0fc30f0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c3501174010c3ca4db3eeb64263fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27e4ce9e56107cbc422e31758d6591654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42a21756607a5bb6808cffbf9344a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2931cdd2ab34b95554babafa1cb959656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9dbb741877cc579fcb66e6924d922657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8326cc19acfdf74707ba5e1e58bf1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1c8304bb7aa80ca00fc11d3a74b7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300db54a0a39527c55abe880edf3c416660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f51e5c71c154013c4afc83b9e5af5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41a604151b49ecf2ed726a84493d58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd54cd067019158fb6b4e311c8113af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0f2411bcd7ae2ae27c1ff43f77cae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eaa3a21f58c263e961724a1e04099665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cc6d99cce0034bb1967dfd9ea2745666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdd5d4bd813ea664f08ac73373c656667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a791f8631b77123933c80bfd2ee613668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abae3ed7aa079afb60eba735f7bfcd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8177347d2b68c29383b312ffc6420cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c99ffe283c754e4a6532f29355a8c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f4cd80377d0742ef9e152137d949e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2723f5b8f6a9775255419b16c958cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb40c5e3c570846082fd1fb6555d49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d989f332ae01e80ccedfa66a5e506675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1af55a39d9def046af34cfa3839425676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec36ef57aba780b95c5b12e1ee0f3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ace284fe75ec31a35bcbe224b6834678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3f65e06cc0d622af2680a4536309a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c16f592754ab1548c2c662e88ba89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1197f26da7a3fb901a77d6f66aca9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f6b143fcfcdfaae2aefa47f5e5736682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d69f7745899ed526efe5c7f798862683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b79a6dc726ef3511c6c96b2fb1c34684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135dc2fbfd76911e6e1690ac4bee7b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144bfd9bd5a9e4f3c0b6df924cff036686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ae318ff0bfb81b6e508bba649c29b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00000e73ee75fdb1a9d5406f2e0874d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fe763402855e1e18adbbb7f77c159689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a239b20dd4c80be49bb2087e7b4c905690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580f3e42fc5b2f4ee9e9e99ce05fe9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5264e885d0ad8fff5f038a8b3609c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee759af0bfdcb0808ef2e7db7ed4260693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37112a536d6e296b7f6a25dcd5f23afd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1c1d8345848d2953a6559436d9592695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20158bf23a3726e8c02600bad18e2c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361dd1dcf9a8305b0fd5447c355d3c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18976146d5de57dc498eaa0815b36bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f2149812e91de32c6bc0d7234b250699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c29f3163f49cad9768d50e771487a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c726df7fc15e2b388a0303d5321dc1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187e70ee1744bceed23621d7d4aba3a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bd7d263786f2a25cd279679223210703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4b7c9a9386e324f836a5a3a1094d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463b704e9876387aa61844a7777e04a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771ad09b2ff0a239780e2b5c53a7c24706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c8d2029f28b159be0158c70d18a33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12abe6d1a8dbffa7a6ed7e58e76057b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad273b31c350043eb73176a5652455e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0241c1e5777d8b944860e51e7bce93d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1f54674c2cb2228f10d3e78e3683c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c20b3df9f3e9020f6bab58b16da20b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba2bfdf02bdd5e46275b6451242903713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f626fe1a14382715f873a9c54716712714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44720808ce85b0fb2d29b69b225353cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cad7ed69b989c8e5613f542ba7f816716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8997ce7e80fc4c8e0b9bec5ffe768d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b980cf6f1a7c5fe73d0a713c97c8c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf59dc2e8f88100ae4fc5b656a418f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd2b73b3aa7a4d44158d9981e93d93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be258e818b19fbeb3eead9abb9a47d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ad156b98446bddf5585ecebf0858d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cb441982d0e342400005c7fd25fa0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bd8a74d374e573ff35284944fc567724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1454d1f93be01f0ed0b638f49191d2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07efbd3d66c5f064f07bffaddfc2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5470a4fd8d7c52dcf7df71eeea94b91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d820af2f9dc72b87e6618001f2891d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99598d2d5b1cf33b63ec4ca11ae3b814729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bb1a8efe2f9fd9de4ffcee9ab4899730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe59011401d0c2de2d88d8ce168a69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107ffbc295660226bd28638c61af277732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc1951ae1d7ad6059e6ec26e3c8149733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e7980393cac73b746f7fac62335df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65915f83f5130585f93dec4474f73216735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3626eed150e2c69021679eb2d4d24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9dcf7249140fe1ee7504f890aff95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20fc99fadae9daa8fc55aae1caa7d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6dca2e88f8fd027b2a697f5997a76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9aa631632ee4c4659e918711285b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bf1473ccdb7ac686e81dd9e818931741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5c14a8cb739ac1fc2f4bb5cb22848742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc74a530e712447853ccf2c98ce1a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630e02e1cd7311d685eec04f0024376744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0b7916d8996b3da824a0806155390745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cc17c5154346bd898b082406ac5e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f22bcc5df60349f7b50fb807f870e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0c1ac09074f71c1c2aeff0e13a57e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37f960fa7f665f594a2b8d14b35f9a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836442ab9d552a404467617a60f5535750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822905aa939ed2aaadc5c6e5b0d13044751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526d04c79495ffe21d854c61ec4c3ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d251a2a17322712f9321b6151766500753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29618cd691791aee69c3892258408a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f675b0903b90a6ee9eff12a2ccbdb68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec28da3b1f6c5dde9c8ea76949a7a6a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7fee11787a9c8a35e131e62592cb6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4706aff33c842c6745a6298d9872cb0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d22b65f53aae79a44f4fb76aa6ec5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>