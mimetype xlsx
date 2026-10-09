--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c39a41cf8d1017ed22516cf55d2a491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df96eb6c2fa2a9763021e572b5b2ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ffad5fd7a94ceff4bb617a8b85ee93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bafe7b143c4b497248f71ab058ac64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f26a43e360b1b2503a8f8e6a469485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855727e03b0b9a9465bb6f6d39b617ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab80d9084a32d1e7519087e3e3dfcdd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08155cce88337f0f8297ae3035fa5cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc635c65a204303c62a8cfa6a00b2d6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfe9134d82a9bd772349f4c6d8dde710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7583dcb0cee27ecc9897879e7e5ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b28579f197b20387965caec470fc7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410df705b64ec48ce93034b5e9a73c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd59646204138288f4cce60b5798bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2af7ee71266cd4e8c3415ddd1424115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830484b69298704edeeff6a89bd2290f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec0888b3dd601e455c2b17affbe19917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd2d1aa0362a9fb16d6cec67f342418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6976299474de71ad5ebc6beab4be9d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeaf00e4ad390f106531beaab4292520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137921a4e4c3e39541ce739fead34bac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f11377d40aba56faa362f05749351122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570360918893781a4289b95d30cdbf3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feb13e34e3658d96f8a667642f811f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b041fe11f52973cfe4b2c75bbb5ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83809b78fb1110bcadc3da3dc195053126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbd4386e99dd215c4595cf09020e2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054379340f49a54be9478508043ca61b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacc8b2cea7a8427270b5c97bb24b9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768ae3de9431cf6e8b68b0d84915a6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb970287fd1f0ee9202e5f941109b9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1150e05bf3a92c9f50c787485b0d69732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d0111c66560833f7c024362478a9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034fe2f90750a0122a933d148cbc55134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f7b5df2c31cbc41204aedb472ec2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebff4efac68e5bbaebcd24e4a4e4cf036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c15a633785917e5c9d436f15e53cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211a3770cf46c8c70d763d6c8857b4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e93880ea2bdbd2d3739461ca9197039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e95b76b7a62a70675facde65f3036040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d677adfee834bd4e2fed4dd366e7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228169742cc764927d52d4abdff4f41542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91e80068d186bbeca70d3f7dd4acf143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e7775f96f20e511dce6f7ccf3534944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db22d5f5e2b6a75470967d89811f45145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893266f5332379e77a402ada079e38446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60209cbceaf9742711d0b25768670d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e4c3718430349ceff2fe88d26d7f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaec4a82c58497275f0ef49299af2ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb73b2974d31f3ea4c5cd5227cebdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf46d071ef64c22199fd5d2c53386c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5053efc0c1531f941b2058ac86cbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d775cc0b1f3316ae8447300bdb0b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08882f47c408fd552bff1763277ba82254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c36c046b71e6779086d3ec5211a02e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbbd27f3b55bb71eec9f9133f3802356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3378102a01c12ecbfe512199e55f90f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d5b334297af90effe8bef4191fc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e1e77a5ad19f60a0ddbbdd4cdf9c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967b48a72a8faaf7634a8b8aec8d91a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648306a2dfb08935e4233f7a82e60cf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e9e514f4e757887b281f2d8a2447c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140304b44f2bf14645d4018efbbf7e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547fc341a6e43d65801d2e2f4bfbfe964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da46c3fa3d79b7b31222e47ac94041c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8398ec9daa253d4673a3ba47e85a1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cc9b025c1131f4e30a4f77c2a087367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f268a07077516bc130e91bbd513eb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13874df0040a87186fc596c1b1337d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b08cb42e948a0ab4850b6a9a0b5b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50348fa16ec3c0116681fdbfc98d2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fde311811c7c4f3a1a18f86f4cde772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47342a6296e8ba231d9b435821e6450b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d232150faac208d14e8c43467178b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e927a6297ddfc363c0f476c29c25ac575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c6ce3ee85a7e52b1ad61fb54fd4ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2a8cc6b90838d8504b6ca3cb63d6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2c0185485064ac792cba67e9ea75278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cafa0582681220504712c7844104e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63126b9075cc9828690b132d08c7e7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7f61673a6b77890ebdedfc597700081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e91e4263ed5edd55119f36f610eef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0dfb84514c7cb0a3b4a143ac9976683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cebf8614eb7b876050b9ca0c30edd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1b976cfc72c1c4358516043c596bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0ea370dac94c9454331d2bf5c769986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf616886c44cc46a39a21a1b21ce816987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eed8a9cb0a2c2648af92011ad3f92d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c058af928ed7c9b2e04519488d1652089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d7c1bb82de368ce170a193b062dd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff5645f32a57f9a0a2919cbe5aca3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79594ec55f75b59d8aa0c3579ca0b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317372d93179a1b0af3aa5a400545d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592b7a152751ef62efb12ec7b57bb6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6cc641263dfc189dd08a850bc39aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc3573d8b1b564c16f6ac3aa3ae48796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3342ddcca175d81c11bca52db090597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf613bb33f562c2e32695d4a2f40fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af0dcc98d9dc41f4fd81b8675a535299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda74f1aab1f1d981911122c6611f5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea052c3b96dc1d5aba7e149c29afe61e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c35c1b9ba47890f3548680f7b62e36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f8accb2e60f57fd2b393591cce9d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771a57ae6679d95105ab7fe31b8dbb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c54e62b1f5d523358dde382d6d413105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae65ce4f6328b14486822b8772b435106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443287d218b63d1953a5ad665e85cd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca27d794074d7125c5d98a77a6bbef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222a8448e36aadc390957742362690b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28c6160bb8c63dcc2a5b49fd2b955110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b26b98b1885f69f5523b88d3d9c1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8015e26c0c1e9c4f020a00b31a64da2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863dc8c227cf89cdb9e422fec9e4ca5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d340e0404b69e7624a754db28ac544114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc805807e342e3eda73beccc7e1f2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360d96fd615c01176dbfbde59fcb30a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe989e6b86db6db0ab5818f5f2fa91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343bfd00dbcf402bd33efec335b9c93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf961fd3445894dc47e7efde6526d510119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198eed053895971a9ef7d641fc1cb85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fdcdf720f71a9745af7fcbf809674121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5bd2f14e0a32620c630cf04bf65d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb49525181fbddca9ddda73cee7a262123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7819fc3e0ae7e085bf2038e1dafc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009c721de7276fa3044aa11d49e5b0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb77ec10f416f3bcf4d655f7bc835b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba225a4750393a23a6b7e9784d77b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68319437bb5e78d8f5940d3fb18a1610128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0f8835b694689e4b93e36c737b44b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffbacd1192f4d4bc62adf31dd50888130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d7209525fec6aa24344f4f48375be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35acc9cf2cb1168761d132c8b22127132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0e327c84a47ac84d2fab4c1b60f03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc9e3aad9da596a632cd8ea8106010134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f9113a25e25d4e665d1712d79b608135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041ce4c08824488a2ff61c65cefb7b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fe77b3b59142b0a62402d48101692137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746930aa05542ba1ebbc80ed6e6c82c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b3f0b3f7b6f62797c673a94d94b30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3758f258c8454b3c6f1d1ebe73817f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae93258e8c6ac8ec062b079c10cdfd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37e0cf58ab696277c190d6c743a52e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70fe865fc3f6b5e13edb93debb9dc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485dddaadf95c0a02c41d3d768b45d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ef8d58fc855e834cba700b4bd7a19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1945f000783b0cb3bf7b5c4206046f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65a2c4f75315ced163ff8b6cbda038147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd58916a85b9b263263f5eeb40ad1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e9102d8cdddc6834c4196f7f9ddb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf0ce2101d15fe990e117cc371879b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13ed6d30a4a817ef7796c5086b596a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd504991e3204c06f952e40dd689ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c10c43772365eab36a8ba31ac6646153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b381602a353dc76f031b5110084ee8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f36bb98e93e59889ec22c75d6b0191155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39ac1c6ebc6515397ede310ae6d92c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cf0e5cbbdd12e85c75b058cf174b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a56ef659f17e35700cc2c671052b3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd416bc3b6adc48421b2e36d2c49e857159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bb5ad13070d422b269ff6b5fd0a1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5288b9fdd7bd3218e3944c0e3e1b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f882fcb86461b4158fbb0e7c91c469162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9109b42f08d0575c8222e613f7dc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e188fa5db1097cc21e63e6530991bb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10b4786d59017f5acaaa163b463244165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0552fe2902231270aabc0eac6a628166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e98d262ebf1fe89f01d4cdcfb3b40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89abf021e8dbd1cef3d322b22c6fef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf7f06a1201337471767d2afa83c20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efa1367a98dddfea51137adab027b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838557b19bd6e6bd0b262d101940eec7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3349e8b891a50db259a7ca176bb6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8630944c8d067784566370efe2c467173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af6264c425f6d2ac4f992f6932c82c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf154e1deffedb7d88ae0dfea250abc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580dd5cdab03656d5a6561bc1801ad1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9008bd8a1120049b27a3b25150d69bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e506f25878427f4ab6d5b59de652e10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231dab8b7aef035ff1b7cfa6e5d335179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aad054739e8e5adcd1f75113047584180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2780f014032c908982e30a53913ee3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47778b9605c5d2ff1bf1eef7873d2399182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726849d9210a607d7ef816527568ad8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22003dfc9e1ab3da4cd26660ce1e12d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df7fb14782268e21451f7e151261b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ae430782a6325c050848b6af24bb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6835fbe7bc5dd211acef60b2a001d81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f49c5712ea571f09d963561c83d48d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994db74a1c43cca28f9e8bb8d185ebd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1e5c688c428b3e5eff1f8ae96f7c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219444617f7c4f1ebcb139168a49c62d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45ca9ae5f06591e4ffbf4b860a0494192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce1ad707accf7dba42e352801abd38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6912b838b20118cb386b8f2f9e9f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde1fcfbd1375c77261a86788f801d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f02615aa5fc191fe6b63bc61945b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaea740d47a52910f78e554bf94be10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7e5811d51ba9be4681c909e9424a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444ddecef370fdb1676a38d26b12874199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cc5f0b34e767634742501858468d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088da1226cafd75f964459a904a66458201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f27b1836cf0ff0d8625811d62bddb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d00433b0383aa7bb0f81061ada4d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b147b75cdfe625f6c39a582010401204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d774b83f68646c2ca4fb41db62679205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d44c7d7c8b79fc277268dafa1e0ee0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6a85719bee28cf2fb23719172b62d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3483f28fef222491d75d7056b3f21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e2a65c4d8a7e398075b9e9f4534e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b8718c0c6a5833d9e69428fe0bf80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27be4432948958a6cc9978fcd81472211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b893f05fbbf1146c95bb8d98ed70a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330e7b5c2e0f27f2a62170187adc3eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794afb6b99e37fbb297dec2b8de24ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ba79e80ed060b6b69e6185eda0603215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2e4adeaaca235fc18acde35743763216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ecc5dcded4facfd7448daeca395fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482c2e2f7076dc2793b14c1ba6e9faf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aac3a071cd78f9e3f6840fce06ac2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0ca4a44e3c284b5dedcb179538eb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b6cdd95ced139daa4da3dd51ae0ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639128add011257b2e2ef5f6c6bc9c88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848dd83c0ea7d25fb5cf4d2a0b7347f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc1518baaa92120555ba5cdc09e935224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b77df441869361d4218a84f6f0ab3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f540ec15e8e234072c7a00972577c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecea39538ae13e87597d9388a360d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ad2b9e994ed1aa4985b15657577f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b9e27ad03c7d7b3617d3a87025ec8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7425449431dffe5704f48982554e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b866de7d0a30a3dc68a3ddb1fb52c13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daeb928272deff3ae49fd31c503f87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dde271563a5c66718e264976079c8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f6d481c775bde663df090925bae5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f7f71f21818a4d640df5a6ef98979235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1608797e4af518d744727d5f96fe701236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c6b80a528a48038c4a9f83194603a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e880ec3c35530e409b49455fa8d7ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d66ec4d7ae221f86a61dcc1146faa4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cbe887444de4fcd41b6a900f80e3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833991b3b8545151fd6fb5b12ef6bd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aedb657f5153d1d36961c8a92415f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aa4f6d1e256fa4c20ff54bbc9f45a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3e3f6f21fb3e98de15fea0231af27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b852fc9cc5da761350b486278df613245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b48e32c83982bbaef02324dbfdff42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1993c43fc92a126b1f6f19676ea15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155125a1d4c5145b1076f85873b0779248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d600fae158ae4b53ff52ffdd309cc88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da620425ff8de3509fa29d75bb83b2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba279d691a668547e12cb1fb9ea81bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a76b8b7b5509801fb3da03390e6c2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914d42d492f93bb4cd0bd26a6557d41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa0e20ae5f477ae84c58c403ae5aeb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6d8f61372e5525d3aa7c1e370a63e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e339cf69d720b3d1ee3c8b7dab8d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c48ef92e4ee9b9c918b22fd57a7aad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a2f7519f8af8108fd45847f59a6f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dede80130b9b8ac205450ba8b3aa2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46909c8f1351f2c853d77eb2d3228e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b396c12c21a710bae7597456936488261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684a8586cd3ce4c17596ad2f4d69157262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68855b4bd288190a5b6a196d04cbf4a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9cbff59b65dc8c6041e561dc7a359264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b242ff245fd174102f107e0fa458d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5ffe5cbad32ee5729e7743cca0a5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a195af8fc35099e80945fb4e9a5d60d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065f03511e5788bcaf9ed031a69bf6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf12772570cc5448e1dab78970322b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0611b4113e46b48df7d31a17b56427a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d0b085df7b682da05c843ac0c9700271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bbc6fcbd492cda2fcb959f8861284272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ff54098c38d64dbae409dbeef9ec6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6e9fa2e3fa157ed2952a4720a2816274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e77c29c806cab44d2726878f7b6a7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24110a3a4e14a3b8734fb6042bc898276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f14b605ad318f50383e91b2427be5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4f121e03c7a5b15aa0f9bce37462d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23839fd9aecf0cf1a84ad1ab8879f0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da0a477f7493d9006cf7572b49fad1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314907f2516ae626608deac73275009281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a18a74fcf7cc3dd75e5e812a008c64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf8273b639b365a4c1e864a53b0c62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ddfb4ce193d5c2526ffac9a65c118284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0029294e10d24abe4027b9e919ccc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0df63bf0f1629c02faf7261769062e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118da59974f6504ab64b183b0944ac3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4870511bf2d0378979dafd61f2c73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e8326a48737edd74623ce5340bb95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f18832127452b555f039962e5b5a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fe3a9b2b0b4bd0254c796393820dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e29e1325625511bbf48c61597b4fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f42881bbc1162f4ed8228601b702b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab244641469d8ed6d9eb9c5ca67f3acb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e6235bc9f2db7c181ce22cb156b1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaa28261befdd92a43cb72db63bf65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f27b63db04632032d53bd4f0ea19a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dacd0f5fd6eafb40b4c5aae37d503298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b0f1cb83de78fcab46db2802af92d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72d73b265021c556df3623b7391eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206e425da7b9afb0ca3f145c1f82461301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be1f23578a6edb759a18e445ee3e07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54143cea0a56f7cc5fe30d09a88a946303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e4bc22233fd38ccb0343b44773c68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d8074d3284143745bb2484f19666c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5480934465ffc6daa596295757d832a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b9f597789643be69d1c9f846bef72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198c286dc29312b1e2bfec66343dc7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2955ad82c9e424a3d0ceacb854e14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f9c0507419e5830357c757bf8c1e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a39489f77576e2b0ef196dd7888c9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afba225ae894a5282d3ebd4c6af47b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5cb5ab08464b7b6ea758d5057c5b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ffd799c97321d73bd61fb80fcf47a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1453a2442f37804bbdf2aeeac3360315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5f6054aabe2b21c6bef18e4c78d32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806c2756abd2e9c23d39d9763b374f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627fcaaeb93f25290f819e97363337f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08610fc28f55433ce3e943efcf6f7586319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ee35ca414a94e52148617ae896cae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e992ec99f36e861018fde2749d75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64a9d508c3cab56c35c6dc3eb309d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682158535547b3c944cad02a5bb2be0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1389b5a2e59736a88275afb093eb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d133e62f8b28036e4b6d9fb92f2988325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5830224e4ede0eb7f906d67180989326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb418152cb84d5098ac24e3ddc94ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0663dc959b048a3267abf73a4a7eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e61e65e2db68f3b4180a47cb5e742329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9c557157ab569e1dfa45c04cb0628330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3ec8d49da91f8582ef24d049cb055331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9ead95967bdbe281e7f70b66672fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb08da5175528f9d8874ae880f1d1e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caa56e58dad4d76180160253b413ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8399f171e4502d086dfc5c8581c18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53966eced77d07985c5a1c768d3a7746336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f181c28788dc3ecebab3d9fbe1313f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c2071c21fbc25221a33972c132435338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05355860f1c6d357075e8ee7ec0ccef4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ff133c7104110a679d7c6ba327aab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117e89b8895123852bf9a251652d0de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb09a356ccfa845b837278957eed38342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c27a313300c9d67ee57ce6a37b836a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cba2dcb0c42549c90175cd8c7b5277344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec649fe1cbbb996e2f0ecf0c50410d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843764d8a19a51460cbcf21e823eb416346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6a1ee290eee102677e6712bc30256347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480b0b466bcc28e22f2216ad5a4b3ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a41398d30d9dce4eaf6a2833c6279f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73408f859ba122d94b61bc810377915f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fe2b94b071b0b2e15c14278511029351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee476f7813ed760502ecc1a798f6f82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c022f17c5fcd61dee9fc5cd77429ff6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf4d912d43bb55b76270cc5ffab30b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e129ffa0d20ec33cfac02f0e33a4fc3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d1fd0e9e97ae813a7cdc618384d0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc929fcf167386003dfeef971f0e37b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c612fde9f4eee5ff4b0d24c151a37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2823710d2b436cab8cd929483d54b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125856fbed1d3d4a656d8548905463c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103658426b9f796a2d319fb45d86286d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358da46b3a055582d5553b26cdb82002362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b79ad4e2bd56460cfc8903a24f3ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0a4fd0150ad19c17d3892268d28c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d40beaf446c23992f9f3534109f5ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af490df780ab7f6b24743aacd384250d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d117be96732b6bfbb48435f952fcc67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a235d2f3ba18f4578ecddb6180b59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb806264749df1cbf48748e42ad4d008369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b97b2ff3fc63bc145129dace05305370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709c43d089c20d4a82b950d688c8a75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839f4fb0508e037bd0a4b66e650437c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55b04ed29e5720d3834a1bc243305e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c72fb5c7370dcd4389f2f12fbbd43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2654474227d46f780b58f6da403cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e72d385e65c33fccdb3b36809ae6c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65a71f802a30b7acdbb09c7f86c301377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef34672bd7637b35c5b1e64544c51d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2a9a22005b3eee0e5b6a34beb0476379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4266d69af1a69c7faaea8d8897dfa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fb436d9b7746496ea58650f16b871381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9351da35c6599688b7e79dc5052f56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37ce963a72a5a8f4d69db5a6128e3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8831334907cfe9b92224d794ac1358384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e93eb3a7fa123b9174fb7d8b4cc402385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0250168824e52cc1e1e2004468b5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6651df1ed38b64a88f6091a4af08a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c5eafc35ab9100167d5460c06ef80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd16874e7859cba384a9138ac77139389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682119fea9253de72b7c5473cafaf5f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49ef8dec25121f3ca61fc63fe29d4d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ea9735c98d933562f005b6e0bd9d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63956b5ce5aa734a19cadecddf539b9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2791f3141f8f8f67bd0c9829c9366d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7933c57bdd5d9f68ee3d3d5c17fda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf302ebb66f9a87bc5334b7d9cdfcc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26defbaa8cb71751f9dd39549cc47a02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e17fe55b0b349022828bb24a86b23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393721d114ef34cdbc79746180cf53f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84880e27ea4b52647b01d4bb8a2d4422400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b4cda3ab50a8547aea6b5b847344e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7645761f5a5bbd1f8434ab23247761402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659b119fc252b66443ec2218b97ef9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6fb29bd7160ef3c30381ef39d6dd0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7a7071ca4ef02895f0f8bc88de5c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020146fe6c80575f2abb1398d286905406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4cebea8ba8132a35ada6f13190b04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d68577aa3bd8ddfc5e835e06050fc1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869f1e55532c239518a77b745d960e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1949b7afa5c6d51d14bc79d730050410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1651a3f6b8823ee49e1a2fac78fa52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305ac9536aff97dee54bbb72bcd70d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d247e71457963d8fe1a97314921381c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152590a49d5098784773ab76b2e87ad2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b08c2f1ff41df0f60b2c24760ece4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f150d123c6f399f635028def209b065416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441e7a80f7ea7d2587172f01e5fabcb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42872ef3daddee81717fe30527388022418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a453694293eeb40cc2d9a3f17749904419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc2f0405edabf71c3a26c6adb1af99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791259d6023ae006ce25af4e3c93c9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d7a92956af87bb4f18bb654a40909422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a785d1118af173640433f2e86ed444d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564ac5fcdf5c313839219f19fb5212d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257aac70e56847e9acdd714242bd8db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5e858d647cbb3461b011813ea6c09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0fbb8907d07746b2049a623aa7c07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89494dd4e3d1294258edfa55b4dabd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e38b6ddeb47323b9664616db304c39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd174d80e259bea336deeaaa67cdfc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5509931d7fafadaa729069f686baded431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf751a7c61fafd43983be65bcc66df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6fec1d2951fa5ae7c4c241540c9ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ce39317eab7304b1b06a4cae682fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e388e7253d0edce6d924dcab6818a56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f806e47a14f1e6ee4af2ae1a299d70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aab4399c98b73157c60b69897bd02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1e272635408c7003b83f7f8be63c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811935c850b327d7cff5db6c70295383439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee801a59825617d5a907922d9b656a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a727c2a11977f15a1c06f5dde9cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8587151a48dc823d64e78a9fb3437fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fabec068a6148f7611535762414e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbf3894c0549cd556d99e2ab431b3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac243437d3b50093dbc4be0cbb0c84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f69e81837e8cfdc45306879edba5e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da8634b36347b16905a0928360e74a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc55dc10182c1b840deb238f2d0cb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2547d9471b413de0767f4ba1adcf5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5426030b52fc12a10a71c397a5223e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36175538687ab74f1ad16186140374ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084de965fd982a5bc07a16b9b1ace174452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30269e6c301a7c1ace245d593bac93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabeb70a538f00b6f56c0bbf1e637d55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f145d96b31e547a283f8e4f122198455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ce685e2c094147d36a992777ff822456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5b82c02cca248199bf0f137f221f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e6401bf2571f75727118e95aab40f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24773a8be726eea8fbc9379335af0e97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bedc25caf0354fbedd22aebaf20d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e013841f1a1c84718651113b92af5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645408a2ab13d7340a71141ab5cb378462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ebb0281624d3919257a6238075a2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea1b132a49c550e879eed346c51fa5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1c0af88c216bc782039756b326eef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b82f594e04dc44eb5fa7de57da57e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106cf4c01205a3e4b2eed35b064790467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69c727135b459f049f2aa5ecb619e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cfecf638bd10d6d44732ba0388e4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a7438b3d07a4d37f921da6d2e9369470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265ad3570dd83b43cba6d62b7f38c77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010672b4e0f09643f200f743faf45aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265eddb6b5226ab90585c1999746fb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143896b16d6cefba488661960de778ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc90c93a0fcae9a705d40879618fc82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51816cee0eb177e8834b8a0966f0e423476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4b191e11c723c4c226a2430b560af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d13348d647888f8a001e5f7693a043478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d3c5e8f635f30eca21e1f2015a12d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94208ff068807e813d5821ca39212e7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fbd1aafd73bd6fa70681beff15387481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662580952f9fd3e33e48ecc027ed88c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707c1e7e7a75524fb8d78795643dedc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f52f9ddafba2179e91f7cf554a673e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea94182d0c5c5af4395efbadf535e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4aa52c6df7fa74e23e7cda9baca91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d549e467331d3468a7f2a7ddc0d0a14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73d358fee2324eb6f1f071c427ef61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a43b4434167549f180595af2674d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad79c2b6bbf510f1b3d7a15dd2efd25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48a5db9c4aa21adb76a32f241475df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1745972fd02a43771e71b1b13a53e84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58316571c14f4a2dd3732dcbe0d2e57d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbad7a3e839ee207b9436246c9c199494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21453d999e9e333811f6e85e2352069495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da9bb273ef63faf0ab9c2b61dba033496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e1b7901961bc6394168af99640e8b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a542a88a0e50587fb08b74c5844b09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3d3851e65aba93378a9f2d91af541499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a92c2144d8d440e471017bab92e0fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaa12e6a78fb2f046424348aed78ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f3364a80f655376a012eb021a8b34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd723d9d3db8c4e92a148ba742e993503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ab6c0d7114fb73629e4ed107ab7b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa9ea8fda81604847d0a1d3fbd4d83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddb44d7967b1d0078176e34b73afe5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a488b690605c5cfb135cee969b2a5b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923df2d26511bebce1df488bf4218b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef39f68f43b8e17adc43954be45c7df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5e8a01520cd0129f7bc0b6e5089d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e66435da5875201b633a1e6482fd54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfbc49f330bff9b8b3f0081af02bd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550a032bd8cfd97d97c53648aa7fdf7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c80d31de5090c6d357742b8c91705514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3768813a2cbf3c4ee84ef9dd7208a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df910cc26fa7bfcf452e70be98e2c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65aad84cbd4e0b910a442c2f7cf3b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614032e1841f22f16831b04a2c3d854518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284f00a363a2a410e3ec6797b35ead9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46bd54661fa2aa917e96f084f802c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d978ca82d2ad04850f73e4d50db5de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8262527cd8bf937160ab3427bbd23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685c0274b0183f2a62a7696328588d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321ffed9db38a392bcbedeccf4bb34d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999151ba53cbdbe265844d5a0fa1ebc6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb83d3c358e396bf2a9789f72d03348526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bcf950e4c4b66cf486e8bec497e90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039238981d33aa0a4ad57375489b5307528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f16875a435ffdc10c55ec668b3c273529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9e9b6d638ac2f94bd3a38b47fe994530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6292eac0a69f7d2e3611147a376ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccd1f3550f7db12dab549df3f136b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478540f22cc1bc0cc57d6ae8c511f0f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bb0edbbbf3539c306f59d4a2408a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89145179119c2dbf9baf0237d97032e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6345771dcf21b27909f2b42cec1db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bb1216dc3b997de8189217aade371537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c132ac956b59c5b968c21de7f9eef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a5a609c84bf16f44ddd43dd6544cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de43d90a9a7077776454c5aaf725b41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de84b69dfe7f8517975b45c920a7117541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b355a15f5187430d9c8fcca8e5686f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6816b42874a4fb3fd9e8f35f77d971543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6f544625c35464b88b25342ee86d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db9322d6e827d91afa73adc9a239aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19840d4484868b52e0d3a3928d772330546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68145d21ec6387f3ad4f2222cc97ac4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743098f68f64bc6854620897a5c0df4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb25246afe26e7b113acda11aa084a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f95e8d68e41c5d546302df8080192550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44404066f1208ef1b73a3f54bc42d495551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9d5a00e5d3769888ec6c407374e85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d30d7ec278a5e7739597c5d786225553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f85ae7da34fa930a089b1171b5a959554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a330598a405b91e96e06cc794dbd19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679896837eb8acf407f18737c6ea020e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fb7fc0e1f9eec677e29baa8812150557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91752d7846699d36d261a9d054ce51558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0eb23cd72a5ac86a60bac7f21972d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f297e053496a77df1179fcab8bc47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f007cefefe01794c229e7736e7c33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bdb2e477436f7bec6f6d299724573562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9733560b1ec529f752ffc18839033563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb550abc8c9886407659025e464513f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eba429d3fe2d01a8e52524f7496d0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440a02ab26891a322a85adee7c7e8f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75885728155d00493481d3b98b41210e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dfcfe5eae7c5262a24506b78a4ef1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f6478ab6b01c65a5eaf7b36266b45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a793c44aa2e15d5e4c8cef8bed92f60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73876b36f20f386942e15a978a60e133571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e96f720c7f53ffbeec2b66e5823f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc2289d4a61a65b5ccdbcd0043bc72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952342b4a4482bdc47924786e32a540e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb62524b931a1f4af5368003cb5809575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f33a2aac55bdabb36d48ec6fa4d51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a7e026ea8f8386dd149d804f489a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396d943351f59a8d27624cad33b5741578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496c711017c29b4fa6c1186ab6a9dac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a0570a99af9aa18b920f857330c78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514fea889780a657239e6b540c4986c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f689c7be665d2ea1a1519b5af684bc4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546dbca2e18bbb4c9aa1fcec6e23fd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d881cb6be0575c48485f8b726b05e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8fceaaddb7635ea07fc80583aad2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d0713e986fc68bccc23012cf3bfb3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2849a2b00079ae5ffe8076da7c0a04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b603a3b2d335a351e7d4fd508c424588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cef0ad44f0fdfe2cc7e7c177489b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d1c02b4898db20203d5a75fe768ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41333c82981a9437c48e4d017b394f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbceb809c5d7c840b0467ae983dc73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e20672b27fbb50cb5ad2ed29168a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec75885cd5c5ab4a8f05cbd7a0a3178594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12421488aec73f8f704fc0ea5f8748595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5b891766a35986d568089b29d2f00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41a2d88dd1428a733f3538cf1154fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06b563567da94675a94ec346157faa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c50558824d6e7c25d0c4d797af02d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf1497b1a537a47b679cfa9d41f207600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a5732a0b2c6fcfe2bde4013feaad6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ef9581a0898f37dab5b3c9501df7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a56f05d7588bc04618856558d732b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f400f42c2c26edb511364bb69894640604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777e6b0fb4a7b8bdec1f05b9ec92ece605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f94c7628cf765618fd550b6d54f70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac95091e2cb5de39fb32b9543f30f63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3366ae6e76f6131e3baab7ed9a2e92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd3b412dc09f7b4f7cc7a97dc4add0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae529db211a2a7ddc2738070099704610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9180e810d732787ca5c5621e6b5f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa82ef4ae4405265f8e8508c10d7536612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1b6fd7531fb9a9866fd112424a709613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06303b38ab004dcdb7024fa13a1edc9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a67d4bd2ea760a8320dff43e4fab89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aff9d4db34435bea097fd63f5329a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd880189450e34fb3d715572c18aaa2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245181585083fdbba7c1cce162a5438618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accdf4bff279737752f5e8a038a820f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f970058a4dbb27effa837cdbc7419f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ba67bfb4fa3e2bc2a4389395207a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c9e7fd0dbcd9cd53b0eae303c33c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91c53a4ee0c4ed0fed9a590ecab3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f57419fd7adb00cd0db5abdd76241624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e9edbc74ae74fa96f3bf43691afd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f98d984f723eed9dcc9bd546a5d3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08dbd426867a77e610f4c5843e7364627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce284505fefb44b5f282e322e81763e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6af8999eaa2a54f2f764cf8c27d0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee4abd7dde2bfe538cd99fd2d00c8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0acd0eff3e793fc4183d9bc4d1e80f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061644a675c352a3c6b727508663bce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ad6be044e258ef7882c501cfeb106633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226a70ead7fe3a9ee7175216f33fce9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1493a2e34cb872c1b23c35fe0c96e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef82c5192756cac2a8c6d8cdf6c4ea8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ab23bc04e4a1c78d1c377adb996b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfbaf72f3cbca3606fbc02a7b77d71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675108507d51a9637bfb4a9e1d56d497639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b5cd005a5c64477612b97a07e11d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749275a8302ee234b247428be58db8a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3633c9c841e130766e9a2fb4e05aa57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1943b02888ce89b282b8ad7e3a77422643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c4279e8e5b4b8092030dc29ce54a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62730d3c0bfbd5d337cde0dea6b497645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deea7af602b6937c0a0c035fc8503ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0d6866837d3214b9d8067cd3cf310647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749ed2e9faf96cdc3fde572cc5c289b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6353e3893ecf154f11436f093fc280649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e7c6eae84a93f91778295e58a053d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbb024e240d6145db2605fed7fcd04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8c05dd86acd1135027178be8aed4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76b76a5cda4a31ca777827295be2ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898135a646a6f1133878ce5164c16ea2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bee70692787740e9505c3211d3b881655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876beecfd4db82947eb0f5fa33ccbe9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7aad3965cfebe23a376d7126d55d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b43fd87e0745189a1daaa857c795e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e4848cf23c8ec97f8079cc1979cc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c079ef29f5d041be31abd2e68b565660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7a9fcac2f942cd71602a796ea07e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56339712ae810d5568e8df193b2003d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788efd97eb58efb48641865fae7c23c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05ce134da74a2bb9cba5d87087230d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3541a140ef1f9e2c053253abe3cef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42900dace1b4ca1c7c5ca7c345e21d0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaf9b80bbc599b1c4b7247d2e4acc5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b251324d83cbe821b632bb6cb5a78c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748209cd331abfa1cc6de720d1d45f05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3641a232ff486e7deb6c475186f25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f7b20c571b3bffb005face0dcf84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62184b2b694272647d87ceeb1217fd94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836f0ba975d8ef2399b36341acb5f17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f08a5b9750ecea2406786afa4dcaa1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defef43ad57885bf9d876a58ba314810675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed03431d52ec0990ff8715542ede94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911ce2e37775ae084b5499f1e03c062677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081f1e863dc78d843de8dc9c8b75c30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a75deaec755e80ae85e68662da84a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6174795b9a06188aa0a33ed0dec33680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf24dae533b7bb29ff07b9c5979885681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e2982cdde9e68b5222086f881afc2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c17855b795291615f0bde78c3296a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c1f39fb1de284a2febd418a6ed5d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81113e35512f47f0bf4c962fc5fcf2ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b8ab0062ee0d3dc0a97d3245ca515686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97788b37a560ed58905d36863d363b13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f91074f41235fb6ec8a5895a978f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9659edf83345ff3b58893ae348e3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7a71ac6a38815526ec590937fe7fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7cf64872f4605caabd39cb70dac47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd370a5d40a3e2e28a931220bda5bd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec09c032bca83cf54624ba28c2ea0c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07550f62dfc571d94bdcfe7bb2fdb37d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce105093313728bc27d26897b8d42426695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d713b45a234b39b4e05b1445f9ca68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a2a9e477091d45604bd8652207ab6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d5a719a6b6c4f171b4873bea2a8b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5136814d5210883bd29c924f39890699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b632e72e6c553a0c12eff44ffa6ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72d838457a56b070908fbab6bbefe7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698d5ea927baed4465aaf1981e95304702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f0eb4ba5a1b84040b4d9b10c0ae26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea810ff64b7ecd241737d1b7794d3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eada7e92e8381e20f5ab3b0495f79df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3ce0fd286e6a19c99e2634ca540e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4092b7ebe19498440c8de782d2895707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0e03b9cd2f0164e2ea2b3971ca447708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4011af7f6752f8cdb509a2bffc0f521709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24340b24cda671c986034a1f6b7aef68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f228b0be4a5ba1a2ba9a1fa1e4ab7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0a2e7041310133547d272390c0877712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4a95f3312bb822ffd927980e86dde713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafc6f49ced41dd0c82f127c5cfc7a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b16133a05d0e38b5944bea9b2fb9de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df8ef1f7c1ad84b6275fc06f975612716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53af94ba44c64c3f968cfecff8bf642717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b924218173743dc3518e6a7e07123e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d76a16806517b6d3cc3e029ce3e132719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b54a51d38fcb60ed1984d89ae34eda720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48089bdc4e13dccb2a2c769670cf0125721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bee6db14d4fcb6c6e6d2693810c3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aadaab23d3cf27e33aad3b2d1a5b25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c3f2a1954f33aee84051829fc5cf8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230214d95885db598b90a6857e7c8552725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407b70c9b11b319ba651779918ac871726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca857410fca381c272e7a2691bb8a7b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341cf82c30be9de7d97a5a933a17328728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e274ec56f57e3676d3bdecee838bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a140b859319034108f1869a33c63af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f1036fc175351c6a0ff59dddb25d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14ba28062c88a0441cc0cdb31bd055732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacd13688c13045d2feaf915cfec780733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ad7af45a468d83a563e9d3b1f585e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9483d7c1f1d9f81ef2e6e18a7d85fc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c734e9b160b8bc861dbbfd38b96b30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a12c2e100ae69a486798200c3b6b10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c054529638c2d695c730574598345738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d09ddbe01c3b43d813f5e95686e03739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43987092d2883a0a323be470fb97ef89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e163136486014507d49fb57c525cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c73eda1df40aba3318a76d8a2d1c12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c0be1cb6320712e7af138718cfa8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e4703a18620896f161cdc1bad619f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d826e643e430cec8df8433f2d56c86c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27048115120e3bdac02d5e9e75ab3ce3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87927a4c7b11602c6cca7830f0aaee14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127d0fa3cfd3f1e67febd7a71880aed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc401b0e27014a21d2e4b2aa36102b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd955a3ff7b809dbbe2f31a903027a59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fa7b56b440941c8fd800fa3f5a08a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b799594124ce0916a52a48c4b1029d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55e76d4d4d512dc7300e78f941313e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ff3cbc6e1deb32d3602f07646cf91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccedbf1e4c7c5958c28ff907a453af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd029e927b33f5e9fad606895e81106756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb2b59fe2e290bed3661b5d9a967be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc09e1cb2003eb4027ffe23cd390345758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735d64208d8ef3515307e0c30fb47b4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d7bb16181e770399b73aa8bc320e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15581504138af3635ef5d2f3fd9b8ef52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796122a6f9b456fa73a629242866ff663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848e3098b17eb29e41ad098fbd598764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2f8ae847cc39355192fdb969e20105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd8eafda63f1fa5810ff86f6df44a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c820e9071ecefe13d40aefbad746a0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f42e853be6b20fbea92b5ee92c663c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a083fa09cfb826cc04e5aefb03e0569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9458c09503c75967a0d48107853f4ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada96b8cabc82d8847402681a0b758b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9b0a3ba0005151d6c71b3e19a317f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0acc1235d168777cde14df9cf0d8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d7a6e59a2fa1dc4a61e129aeef9f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ddd2bcbc1ab358cb13cc0ecea47a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330a1df0f2e2d7504f09e2e94dab0a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82bd8fa3615d5b3726eef3f227293617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0139fb42c45db835e3ef3d4afd1b0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd480ac6067b41bcf07e21fbe2ad539519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99db813e848d645519454bd3c22f2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807ab9ec7a90cdafcfe7903f1ca5b0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fb575df7ad4e728fef3d26e5a764822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb73f7b47020d6f9f8ab685d816ec0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c6e66783f95877375184708281ec524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ac13665d2908c17f1fa3467694edc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d925c2b203a40998b869ff0d7252a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783c77b71cdfb094a3609c3aa5efd3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa8981d2ed4deda9ba0ab59c091cfc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b332fae96dfd7d3f5d0aea4a5410ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28554eacbe89835972821686699ed530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4d615c12d02dea27a1f24fc37a9fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5e81f35678e04fe5de26abf21788e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aea12258942d2189f075fd79060aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dd4ae4728b308ed181c69652e6e9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d976719bd93f9e06f18c9ddc379743935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b57353807a678da1fa6448a87b6b6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937cbb1f287fbef44d3b455a701e11137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a8c824cda9ee17cc8e2569fb0fabd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7feb15ca86de80212b826995a685139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f248ce8d0d942cc198741ca0d0d020440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca741bde071c0267ecd787049853573a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48d81d9bd8a0406f460ad9a374e16b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f1c91e25f6468b8a8ea775fe1491043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027a60dc319fac28547019de4e5b09544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e823b9d20b5b0923cb8318af0434ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca9c00ab16a137a0dcf388c2d388246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417fbcb93d0232758fa6492794a8f2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d922a692341b731f4b29089b8271cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e7ac98fcb9e68c2a14734c7ba81a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d7b856ff7d291adca9c4977a531cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e46606706d3b95b05f4991ced5e16a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aca160bee03f883b20aaa92d3eff6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b0323acdd6238013209696b52399153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c95f71a123ec9d369a1332951cb2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e520491d6c4724c7c8581ca604cb49155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f91ecb99a9ab8f612238ac67d236256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cee5dbed632c05849eabdcb731bb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f309b604ec1e4e846ab085524cd0fc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef7789ddada8d29c27a740c389f5ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ca416fac54a8d41f372030dcb82d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026d3c3a8002c138582fd8bc17b3ad761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44bbc3f45c936a5dde1b22dfd6e62762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707050803e94ff2700eeeb169baa05d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc369e55c960c4d03628d708a8cb09664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c576f4912e3eaaed667ce93ff39d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d490389812b03cff63b7ba5cf169c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c715b553c8022853e4f7acd3ece5f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb101675b8e13e7321d0b628d06687a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701bb927a0427ce337a02f0a10c571e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa114383f0182c904633b6cf6aa2026e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9724d72349b4551ea3e11b8aff17571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264a785f4ef9a59ac6a8f322e083cc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77456d57025af1b702d4e3f1356d3e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028c88d318053efcf982882dbdc42e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e99c55d979c865ff88094566ce32a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6c86558633b7d0a8c9421a42c168e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224aecebfa03226a4f41769b010ddc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0e1c2a03918f782395ba03339c9fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898f237c99a49aa0f63049ebe13f43179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d314b90220fae21fd75583da4522b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386915a1e4c9fc03ac29858edc7e2d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed35050066f46cb83af3bc17f6141882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a641f7db357697a68815743ec683b3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f3439a0701df03c729681ac2c00b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672b312aafcb9d62ee2cc568920b27885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba171601eebd8ab243b31fa9504bf986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977278820ed07c104c103ee509bda8a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d4ea49a2898974aedd3b5a0b826c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fee67eb28e2ad646aa8e0ebc6503489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb101e69dac4e9a9748205f968b793090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af81e100f5af207766131b32d3e9a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57959603fe8811e9b1f1e62c9d5a216692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e94eb748ed8a8c13d67b07146a407793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b1e02c9a41557d98433d667ff170094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c7942871700c459bdeb651d80ad8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379529e91129b5f68c53cfdb8c2e69d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db2f0598ba0bf8c76a29e27b5386f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff9dd29b6e3ea0a7d3086f9afe79ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1bb35d8f2d6c0c64557683cc0012f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9d50da51476be97dd330fe6216fae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39acc2cb46a04891438b7321bea0b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe5cea5a73216f3e88e745ff24154d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e763f69d3b98fff67bd75e56fbc4f51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f76d73e00892243ee063ec5012e8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174dfe89a8b19fd285b5cbeb37456ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac211907de4619825f7bff0c44b085106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e1a94605e4fe063d64874ade1e184107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a35e81d2039061bbbf0f9394da8d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905b5adc6f2d4a2b88fed5b26d060c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b848c331983a96cb155e5430337a12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dca3c642bd5feb66e01295b979787111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94eaf6558e954584b18f65ab034088c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307a7f4cfd7fe11234d3ff5ab47c523113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032704f076d99b1327da0db55d79731114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ea4c2e8ce3fa55a2f14e0a8a60061115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601ac0187c85e077463b23140f24317116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d54a08fe66406581a91d632ec11e0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a492c1261f2401b3f5a1bfc403c523118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792a9e5d5a05ff0da500aa41aca72aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089bc85e7da3ae3eadc006a215f4de2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2498d8cccccf86c106dbb16791c567121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3fb4863bc5841e90aadb4a8c0d9f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fced67fcca80073e4af421c828a491e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fe2112cde9e840d3a4afc21b8d59e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23215ba310c01afe0f4ec4f617f85a31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d0671ffc5d3d47fe48df98b98fe54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc86489ed375330eb95539958a41c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1db7f3cd6648f40bdca4719eda34b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cf60131b3b3201ebc62c6f50ab7f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596470a35dffb39b93b00a8b56bc91fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392972a293b50662bdf65135c7f3035131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf210e6274e6ec65a65010aeb94406a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e6ec8fb2d0a228f6a822a01e6b3b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e032ddd16a18a25578053e2cc32ab34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea7ead4ed0d3800461e52169a1cde3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324e4aedc92dfff5f13d9e83aee792a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b585ad0224c8db10aa89b5050079b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38892e81a42470334711f099db043ba4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c2395d2b8d63fceb799e07b4b0fc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b373bc1908eb4e2afab4f10d4d819140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82608e15852243c45a882fa30557f06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18302060a32c1e6e2c3258ec85d60824142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8515220cd342db640594c9cbe58b169143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a267099b47d35b9a0125b867b831bc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdf1decbbcc8095798a9b5638251c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93755009186d3fe5fa004cab3c09c28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c82c3a52be003e47444da6e53f22a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74fa085f9f7a78459a9a5d8293e841148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999a94762f1f1a2e7f9973bf9c106b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb00bcc821eaa871af4a2a2b388fdce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6809190d4b02f81d0cac5baeb5def10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccf9ec26bd57b6f9c5df117e1a8767152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7774e5c4e81412e6412653c07127697153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7468fc95ff465635e0309bad4dd2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c144e1983b1023ca3c750381588920155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b96d12e46000888b45df593c2c6b7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0051f7d9e2ea29d1fa958b7ee87eca0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8ce422427f8c0179902bc661d24ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089633c6620c12ed19e885c2e020e68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758352f0ea537808bf5e13e660c6032160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b73f5f27ea065c5d5811724951113161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d994608c7c5fedf8e26ec309e1499162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d34604c532ee6d4afc6a7faf3ee754163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd4654a9326f5b56d89008d2c3d79f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af10f952d53e5cf8e2e2a31dbf31de8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45edf606720d7ed6cb458e69b83f2fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c82991d5c8597f329b5581129b0c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1e4255072bee3faddf6bcf2999ecc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4990c2682976e81f8afcce04002312e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e467ebd9276b34b2f218b7a8e8e2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8baa6e163c3c6a4e2b424c9caaace171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559b1a48e2a145e79d6311a52b699a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e06e1ead5b2e44f53112ac6141e22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655d7a8dae2aae5f988f09dd6938e01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dff0b6fcc3a81887cc291d724f85f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6f30e3a07df8e6b854b0322717181176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01732456c02e9aa3919406aacfff339177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2af4a50fd26f98b0e527962d3593178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b906a341380baef08c6e37d746eac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6531601940f119f60e328939b15d4f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a19132c6115d8a7848a7acbece75d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecb1037521ec0bcf580ada0c387734182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f1110d468148786d7f720f88744c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c55df7e4dca0039d3b3de1be696cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6453f8fcd6650fe753d4a9e30fa6aad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157ff79908bae868212c20546644b40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b483d1ab0e8a57e386248a95f88535187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2f601262d2ffbea6c55e782350d2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a048345617f63ac5f9bce50a8752d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e35ccd4ac070fcc646e4e83ce01f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb55c0230f0fe7b82a2ef38aafb493191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83ebc7004dbcd7205a00ccfe061d99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0783423392afc5389f9ca75937674193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d1f25e23d8a6aab80da455e4a418a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe566ac841669845e4639e22c11dfc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36231823510c11b86ad36e3fd2c1c5ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e94555824892c574a9db556923f793197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f02200117a175f54bf18bb209cf5a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400989bcb52f369e5fc3cf32927be52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa373d19288583ab23c2b67ec5c89613200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1fc48b3837b3eb1980b6951eb3ddf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d976f7966a9b8106eccfa888cda5fd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb362ddfd891894fee0170b695f30cf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc975689a9833f0cd056ec05580a5c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a5910142cdccebd336a7a87df358b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19376a1b739061f6127e4445bce0d99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9cf280791e9367b9945fcd7cc5ceb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81a1c3d96118d8b7e632a87bda625c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943eee327ddd4b127bf79c8bca5b0af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff001bd9f910f29fbb4834a6f04a3fd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8839b70998f300dd6f1296253012c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cbcfbbde12e070debb628e00d73ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d746d0ef98dde7d05ad079e44fef3a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aebdbd3d58e372dab99cc8256aea22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4129a1978a758f4c84348cdcbc9b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2630da66533c78eb148183902937898216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4de662c5dd08698102d6a856563d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a42ea03eb40c368a52a5071f2466fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f171ca90b0bed38fcd8a812d8f6d3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dab3adff47fbb450dba91e6444001220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df3813b565893c6d49754d8cf8bf7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9cfc563cce81c9c5d74d09b40b228222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede705b9b2295f35b92c73c25ac3a9c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db850c8e2a04e55668dd0136ae55177b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823ee4dd3032637d5014a91f2814777225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee22ad55d041bf5a9e7b3cc216b3b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e82d1e0bab61deff24d6f36b8b07a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5238370f903d23d6b1c4d273de032b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37873befffd35fac49007bf28c6311229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caee0176fb3cad216adf9d084d92eba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246fa81f2caccb03a96000d6cb0f708231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f24eec32d976882089db59532a2ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d80eb01925987e76b6858ed120f7b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dff52360102ded2de895ceffb28784234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f050132886422c74791fca800bcc8c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1e2f075e12672ad5be43966a9041f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef243642a8cbb69a9ddb1418ffe97ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08ca4fcaf5d9b68b845009542a0e12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc516ba2d9cd19bb617e874f644748239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86958595301807570fe37c42224a6adc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd47e83c4b8596f53476bd9582d491241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd812b874808f3aa0e29e0138e0efc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550b5cdd5beaedc3f91c16f7113fa28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edb77a0151e137748c24339747dba1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e0f3d4407276d5849841222941788245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6178dfbded7b5dc6425e5cb0c6d7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12591f77c40952447fc6a5e175afc11f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab129c8255d0933e95ff61a6b0566c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b659b622a0b252f3ebcfc51d2b164249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb074cfa81dad1fc56a6bf07ab7048250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bce0a691a56cc220a750d46831ae6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2344f7f14b2e9bf357f50e59a20cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668e698da4ddff2cd86ac9953487735253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff2eac42d10080921766757390ce24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6183782e8ef384045461257cc4fa32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9b9d1c2edabc9d937033db19daaed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220685f8847f17bb0a1cca32e0482d87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d556e99a2613f2c0f3bb3603d15035258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde18dab01bdfc6dbe4910c6b4cc8fc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6edb8826be5875c3bb999e9500571260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d535fc6753f22938a5668663882e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345dcd2160617594cb1922ff17234b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc20e57bb8b2ddb32328edaeb79fa8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329c5d4647badec4ab613cba8bb074e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff43a6fab2e3f67d2e65a7b82b782b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192f3916647f62d68118338e8ad1e09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94c90bb575f9a03b30210073fb8c08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555ad2f3a4eb81242d6c73331ce2c01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb42c54e0369a089e2934e0b071d04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6111eb48eb41418daf564737300504270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e457aa893bf88fe2dd0f4c63f7d16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbfaaff85a857577dd9f0cc808f6d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8347a39ed9814dd2eb8b14acaad4f5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966734c616b6551a40add5671d5d1bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d1885861ef9f5274d1118883b6482275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21d8915b9aa867b749500fc0bdee59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c516cce4a344f6fc78dfecbe4b58af5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ba883e9823b4fccb49f5834d43103278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ecae06a3b489b2d024056bc2844b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6894fd42eb22f717723e8055f66c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8828c89a3aa4998b83c3ea3ab994d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed339e800da02b6b61366be47e3090cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9f68df62b5323c7fe62b961c6b801283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67185eeeb3c6d04145ebec6ef3643fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3537e976495d6a93381c3c2e0147cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9249aed511db65374f4a19b0a7d05d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cd139357d1b6e418acf9fc21190f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d7ea0fde52b38799d1e020e2d929a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d74c99a65f8132246f971e335c74a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4327c10e82663376ecd4d5cdede22e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccbf914fc15a4026b74abfdc426ddc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23527cefac36390ecd7e54c94510c55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce8c1d79d8141f3a5f8fe6e44347f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07576f0f6a5e4eafe0ffffaa6c7e4968294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a040ceff2579cee9df4cf485b33a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767b9c09c8db54e716d0e1444ec4cf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f546f5b5740a97b1fb9a26ef01340297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa56fa07289277db819efcd592617ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc8b4c731cecb15e51d5a363f0d536299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc329281d619c202c79844f7f173ac2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76c4d97fcb11c47b100ababae50a1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c0b82c7ef12bd4780fe101627a060302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97d6c32a01d19e861d7d9608220c0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789320637d9ee6551d340ce1571bd23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19f086e6b3c9af8446eace3492c18f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0168c1b689ee010f7adeb15101346306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645647feda0d1b048dd78a4c1d5a03a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd2019961b3b8024188bdc479eeb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ea088f2c04886ae464221458fd41e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f549b95f8bedcb379bfef6112c96d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533d5cf7d00bcacbbb687650fd0de53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc9e2ad867411e4250fb68d240eac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5598705601019138236e8c28406c861313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7188fe7a6462e8da0115dfd93f4eb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1387f37619f04f2471709f2902b2f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d876ee21238281a21f08f34eb8227316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c18b01eafa42090bcc7af86ab8124317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c05072dd543aed780d32ab8636a7e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea3a63462c8f1abce30c1c183cad81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d8c15281de5a3c3375a23e85ea925320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13e50bec00786dfc3c2c71fa454cdb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f23122bc10c880f9fd9bd77f3ef886322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a354e57e565a09d2e3e1e57ebb53d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a63b22abd53593be63208d7145cc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8edfd3b01f9e6f1f731776d5b5101325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c043bb303d06089d57c1759b2db94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbef0c70628debc274dc59017135be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23cc3f9b77330a5a0256471f4d59b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0120a81b34d07d8ada657205d513c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a0850f3a71bc5f993146ea76f91a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b50ba9b96d9517676f4b0135e3d452331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5798d540a8a919e963f4bea4f5dc43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1208660ebd0da18f62387fa6c7df09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884dae298ce62a4bde44dd0992822ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb34f968eac51ba0d190c2546b6747335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d37a7615378531a9f67cbe8d85429336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883c1ccf5835bf24c70f831eb59dc19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f57586043f918bd7ab6d852f837340338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70abf6c7c8a59324213ec01e9c47c53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93ccf5f3e9aec35ed5cf26334d4b57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a55b5c26a1d5afbb3c4c69d9c4593341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c70325da6920ef996e367b5a1e17bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c6efb0032e1f32335448f22e2ba6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e7cd1694d945491f50e861538581c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfbfd98a09ce02b0b4b11509da8a27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c976a8e751710445276f6a4fd98afd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1c34312fe7b6b0bf9893858a24c48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b35712937e7f453fa2193e915573ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe51200f1794f21e2b9c874928a3d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b54ef83a29810a2b45faf01fb11574350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc730341c656d49ea85a709ad67161351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035efd90982c9cdff92a9ccf237e850e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46420402e64d11c4cc3a0516f9417256353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddb29ff55d1315cf39c88db50d4132354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95339223298742d8dc8a2f87a610a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a03b14242298192176fe98d38b3243356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cf4338c258b1195233463d760c9db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d424f1aca457eaa39a97b87498c76c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34caf4cc925663ae3c0e92e34f90f7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8572c5421f887b4c4c14606c7a35e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7216168a69800987acd08ad8ae5ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc861dfd28ae150ce26ae2abe2d599362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a2bf01317584af9750f022ddb6b20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b83dde64fc924a8652ba6a3eb73e98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367018acadab5328662dbc3c0bdc5ede365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36245ca55fe910936f713b0708d97c9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843358ce2142504b1b7fa6bc2e840117367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da323704ea1ae55d79a16f47c40788dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d7efdcef0181b2c7f57a6988a8a11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cde6524dcfeca7175feedfed1a614370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c4f3096d70fe10b9ce0dc63d23017371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1a6b896348cbbdf14f12f53618221372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d679ecadd74357fd2a7e07f7c1c73e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3289c626e49ac26987feffff84e7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab35170e427c9ba09c3866bd8a5d843375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e456187d0e84ad1b6523eb3aa359d81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5df2e23dfcc8c81ebe5fbc6dac548a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d381aa322ecda9e44331ff734675ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904c9608d5f83195fc8d0b9d2b82d8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3722d88555e56f8dc69d7b1124cb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dd6e2c92de7055512e34ad5ff63c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb33812ff93c90f45ea97da46ea5647382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c0700dfbed584285d3a66e224c7c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cca6321790e65f7f903174b52e42f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa1ba2ba9e6ad909b4171f5ce6b67b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f072f2560c4cffa3de208c1daee7f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdde588f0c5e6241d706bf6df9fc9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04134b4bc1f1ef9516becb2621dc993f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d07245642832b0ad11ef7b593220f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e730a4285e3db86b9a89ebc815411390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16319565c1e85493311c9a269405ae5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdb032d6b33d5e11ab6630997316c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9162374b9777ad595674e2073e045d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfc338006d2c2d917ce16082a5642f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022e591406ab0d7e9f691a8af56b444395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9ded4644670167998c40530cb3d35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3629d4f6483736d8ecc68c785990c50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e858638924332b259c74050c09b42c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52309bf52ada54f617c913a4395bb5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416ffbae73393f5462a13eb23882def400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4c97da51246c6a623091cd281415f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc044b57417f0e7ed81fb9da38ca2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051b303261583b9c74d7aeede0b2b00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fec3f5b92b7b08c870b78966c1751404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e73acea1c530f6efd929310b5c4dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995d4d7c111cadaa5559043b3752bd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4ced52402a334a87f6e10589e0ba7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc81abf45410ad6537c7ea7acbb770408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29122dcbaae2edc8511dbd84f16baca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b169fbe001090dcfd14bfad8d3937410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c643189ea8b17acd9f3bbeb4d6044411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec623965aa8a6126c46ee9c229247026412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd01f82a307b2a3021de6dadfa1f318413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b28638b69e9ab8c8a18159efc7350414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28782f86caf1edbdd2114b54b10000a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f52d2d90751680c07b867ec2f6dc42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080468f862882472b40cc5e548f46965417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e55c755ceaca62ce929aaf62c6afaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefec57a1b54f129cfb40effaf0ee42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9083ab4924f45e9480a7112e440797420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62d54bd4c9477f312222ae46761951421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d96f003696a0fc1302f38626d2c48d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60147ea2616a10049d7d68e67d06b60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0398cbcfc027e1640d9a313c65032424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cb24a7bcd261e6940c9ff621dc51c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc86065af645ce82a33b5dda3e9ec10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d6590e64eae828a4e97516e0063e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc365c10aa5e78b6b31d5753e2936b91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead6eedb1956e55276671c8664d3519429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f617c34435c5cc33b75e75cf9a7c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639765e424b1d3405eca2b5c38d71f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097f950fbb4368593ddbc55f3b43af4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502490ce569ec00569d7323214cf59ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2e73c9ee189d109ab92c7e1914780434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a671ef5ea12052712041f0109da8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644a606d5d8a4a10cdd7f4b1c7d77ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614c2ecfba55d1e0580fa084ae59042437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f53fe5187bf9105e93c13b99c85f56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be33a6b1cf52757a4654ee9d445097439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086f7f51c4ef87aa33ad207459e67ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db2857a10cfa6fea00769c57586b66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def5c02a196baa08f47cc85e0a936b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a320693e2916bd0318a0ca854b11c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b70fb221023e878c3bf9563b63823444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee38f13922af28171f20684e22a55f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c63a101a1db7ecd686e4b85df53450446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f816f85a1bee3ee3de5dfd85a2788447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9821b9c26e4f9bb375bcdd1bf49e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee91b6ce10d90e1676c51517b6e465449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a897b1e11a7f03916fea6391bb8f5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2b0088adb1c77f0efa918e3d43f41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c236945a770bee9ab0da0066fc57c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e336240e58aa97f5597e0ba095d9fcf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a0f194a4b25ea5efb336b1f7d3cb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e3b65692c0fb353a35b12c42f632455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56a7781ad2ae193fb5fe5e7dbaf122456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730332b5b7e22358a8ad858af92f09a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81ad48b1339f28f9b60cb2b4a8549c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfb28621a0660b9aaec8b326ee3869459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a98acbb60797273c2e5d3481a0ecf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a35e8b39c0a7da0c8f025a93271bcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5924db70a933d052022fd8ecd23452462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec3ada66c98861c87ccecaadf45c67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e38ff04a1f21fd422a997a2ce6a72b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9ac31f0bcc8cdf109bf1b93ce2541465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefbf91320ed0e41b0f1f7b8df6af7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e412095bfa1fa883f06f1b927fedaf4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604246b8ce65f618a8d95c2ae77ea1d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4cf065bcd16a22335d63756629ad1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd64ee0f70ad5b863597bccaf37e7d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c3d0626e37aa4bffcbc5afc017292471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5b875dbcb21ddc99bae36709f38a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc2f6161d6865e4e370b4fb93e2a49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b570d6fd21f42c2c2403964c14e1116474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39e4a22b4dedb22879ec2b2cd7e503475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7f5a1e5606ba50c1466b960765b5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d9550b7a07ef58fad026c8e71dc47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0401a7093a5b2c1b5d3722881384555478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc497404a000f7d40080dc352cdfcae4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2345f7780cbef22ba44207e04a855480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524183fcaa36053dba183fcbb5a5664481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d1f8dc65464468906537c2c8c8890482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e989540f88d0e3328e2efe8d99d854483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df35e8921388dc41a8a474a11661540484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93475d6e9695e9f7316bfb4b93e8bacf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4227ecc1bbcdbb1ea1c22e7ca361330486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1a39afbd135c59311dfc314cc28ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97079f4632bcf2ea8025144adc748d26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c8dad5f8fea352b6a62cdc2b3c9ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5a6f46d84f022e73ed00bd44bd7d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace860350172f7348b96cca7c8f0318491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0313dbadb221b2dbfbd3af09341675492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544808eebddf6d7ab60c516a73ab984493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ea9292a0e1a6642b543e26e7f9916494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2b39eae0f9b6b55043847b4aa7a56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4db7cf7791029391136f8aebded0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb71c3909e46a6d93b601a811f07e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457d7a8e8d9cb77b44cdbf4a4733194498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35167a91b929cc65b65eb63d4f701727499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957a990104f8677aebc00d9506c768a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dd94e5aa0a64cc0f66156ecc7b930501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc65ca1ba0394baa0128f323409de02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca3b7e5a1cf170da9dc277984186e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957bf37b193fa13c631bfcf9bfa45a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea5584479d08465f69fa8d38e0b00b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f10f98d847b3e0c1d44eb2ab01676506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89c3430c71d364ed0e5cc7eabd4c95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805879348ef773d8b6637efce127c96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592f1d8e7cdd2b616b7d7439af94334509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6c3b90322cc1cdb09b8e145e2548a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64af108fa84d0a0da696ef42cba5e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a292f5bb50a50abfe9dfb7d3be18f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c42e66d247533204fdd27519ee1768513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed73e60dc479d60ea3e97642cbccaba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f389b20a40ac9a8801791ca0cefb79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851a16b566433c58470c6c6b59685d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be6dae169135aaac10dc3af70eddc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d57b15f301b01394fb5427885a556f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf414e405cb6c3c5a10a8aa2bc677d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0697bdfcefef5ebdf441477bfa7ac03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c0592e0c65ff805fcbb98c9ab0fba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6c2441f0d2b948c4701857a7da09c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4923e49641fb1af98a18f88727c86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22488b8f19411c248129f3f0791958524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ff99d4af8ec436348d57e3d1aea21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c44bf4cd89611c47418a13ea2f05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f02503e48cc7d08287203ec2b14c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da95edf929d23dbb0483d78ea03f76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d8e63c4ebac94b268d2baec3305c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcfb55d386ab0997819795a4d6bcbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b29ba24bc7ae9e9362e2d8fa8ed778531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6352529cc5571798b652718e7cc8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91035da661ce67dfb172959b5d124ccc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d34aff25e22b18fe960a5340b16322534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295864a23ef6d7a4b9e8651471487ab1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6607954fb7dc852f8d575d95c47aa3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694173c104865c4cc426af35c9356cf0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776b21cd52a420a57fd4ad97a1d899a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd142452ff14809270c0c1f5f04f6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dbdf7559af453ee484f22f6c0a943540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fb4b592983dbd5369951b62ca60ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7929513980d47865cec5af82ad042542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85781de92da6e18de36ee4c52aba5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff8df34f6f4a120f59cdd71ce44bf6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b882c275d1824849ca119797a524b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee688c62a59ff4062069e411d41e296546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecca2a9815de8daad66089f4d9e641547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ddfeec6da2a28c1b2d5eae047cc09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384d2c980b8e505c80c2438d52d4aac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba40c4f65814f233009f7bccc90a83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb07e5536e9ec9b4d365fe9b4376d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784d47d2698d9b9a51de49909e8d129552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a36044e7edb1629fbd8f9ca973dc3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13396ad5cfba2630846c08e77dc4d0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c975e7c873955417b3b110108e50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c45a4a2a69320d1f79563b92a253d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadebbfe76181848f73ed6ba1ce2e57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a28b858a028a51e956a78c2a315ec3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f5dd0bed586da613ac006db4228b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d395444126f8720571ec34d1c1d5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fe50444296b1ba397e48230750073561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbd0a137e9c0205414bb222e505e68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2b497a0a2e2d555730cc984111fa1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9448353e25367df63a1d18fef72410564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96e0647e9242305c8fdff29724d13d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98553bc6268e86d43b51f1ed97485b74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe8efe40556be0a9ad9635d03893d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ebeeb284776a842b9195905680b6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4075f643602093683ac62ba1038b32d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8b46d1dd3451e6611b5d474969a64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ab1f0775652c1a40a767ddba721a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036286d6930d8016b17b80c272fe8c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5669e82c115647fe0386fb26d5f524573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a4e50d80d175e126b727cee0dfe8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dcfaf248d4fff9d85a1997cc61d3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3b781bfa5ad5e8758878214c8bded576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7df558fd99719c1b71bf3a17d6eba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90ea5b57a2681c31d2931b51ed0fe8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3267c11e7bfa3ba3a88c768cf83b37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d39a31af977d147964caa82c49f9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37489a8a1884017c8db7d528232501c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd202ee670aa595f28b54187cf2fe84582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c89b3d3638e89462d67c81b17040f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9f7ccb909af6bac8210d8cb2c41bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6541e2b4d0fca0e36c2547a5de57ee5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089309718feb253763be877bac7c3ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86af9eea57b42277145d315f46183a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554a24d3abd03720bc8369335c5dc54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd1c3ce95cb89a5bafb3713957d7a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a977cc8313aaf44b3e1237ab35981d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d300b26575f45720c64523522c709c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840319fb1533f5fc56da5e50af8931c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2e2d25e828b6032c9cfe6f52aeb7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9958c496fd259a58d49da24234aec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc851f72b16739cf1c749d19fa0115e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1bb166addf9f5aab0816343cc94ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf96a443ec7a3d3e0c2018d16d958c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d75d4c03eeb42a35a4c434bd2b14b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204dad3b4aca1d46d08cfd459e36d8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a58238035fe9cd4b06e5e233753214600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbdbb41380b0b3d0445ec4dd29bbf6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aed2e3e34381f23fecdb049255226602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50f2ab3d2085de977171abbdea4686603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190736aa0b61b454f4045ef433400915604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70b587fc00c66921220218bd2bea47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcc4c4e501971d6413407347fd8430606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3668bff5c81327ad187f733805fcb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f72ebd9a3f650cad22bf17af11ad5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddec217b5d754eb137341f9b63440fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf2db434f9ccb53bba97224ac7b3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f16cc99667bac630e447796fde981611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9848b2719a2abfca326127fcea4688612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8d5c158e34993154383cb5ac70852613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326bd2c2795d14333d15c17a547e0fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4d0c27ff37e6b08d5b13abed7eab9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76c63805830a0edea200a175f11789616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa91127d7df6f68b71b9c844795a96d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ef5e676f19550200b7cb503f1b698618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09815e3b151dde86442f7cf479c93d11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7460c977d6e03b827d6696e02d2345620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3277c8f9843f5b7f1a8a3d1b5d23f4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8da5157966114a2ae4f44e0452a88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de9b8c212a7a6a43f53221b4cac9c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1edf6bf65bb73ee12dd809d8ee4b3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38a42cccbb3aed285df5e13c053df4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22799cb7181185269564553ae7adec6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fd487909d86d6742b7d0754baea66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd52e6e6a3629d8f2816f012b8002d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fa11f81e08200f138dc03e226dc6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2651ed84e7ec1be12eddd4e6c97550630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aee57746bc71cf15b979202ee401d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d0f0b3ccdcc04aaa3a3e9ee177b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dc9ab40033d3ea85abe873de685b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d89203fef6d500c6cdbbe2edb88e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202b0b8d0a6ea2256e3c34d81ce7e83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ba5f46d6a76e0ff04cefe4b729bd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883ed0b70e44b90fd60751e1ba7763c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb513bcad235176cdce15f81d116b61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d34e42d36d5fcb57f9d0d1b1fd2fea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755f1bdb0f307ba633d24163bb17bb8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032473949f64a878c8acef6144d921d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e872dd96b4be85aa1bf94250f9c97f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae427d376907f03517e9687065ec94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fee06c070d5034da1bfc9b939a1406644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6464c10b1de79a3b9ecc8558ec5c88b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1d09cbc48519405ff94135dc07d1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ff34849b505340b67e1d5d86483af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bc661520bc23c485795300179e28e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d479eaef00096f7dc79ceee33c48deb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32619416716acce1bda1bfceaf8db241650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29fdebc23f63ef7ce4fd4207ddb0cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b72a0f372baf9fe72959c6e3337b23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838575d68a486749b6d5e5b11cbf13cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae955517a78e314f6473f86f42901fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59af36fd1a9977a72b219d85258312655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355bf2d1f3a711b5085134ab7791d30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52f3c6ca6b3b12ab422a0a2d18d576657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e51d2f3f23d417cc0430e61101f579658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800f088202372e4a6fd0d70d370ac9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a4aad87c7f205030ef1dbbc4cb11d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc9f82a99e94fa94ef5f98ffd1aaa4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0834247776ad3e2bea6003bddb92d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5de7216c337afb5941829474e6011d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fc7c0096e506c22605118d2970762664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0b6685f89cfbbf2af38625dda8d58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f5ada8fe9f0d51fdefd29dff224ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe2dce3667baacf3429b8dbe4bcf61667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44506dac10d6ff6e6cf11d99f9e7b8a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a730b36afe132a9e5fc9a2a9f64710669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21d777b0cde53f287f6fd3ff429440670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7a4d1d773cf99b2ae1df864e37460671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55077fcc5fc4ce082dc4e295d43548ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513d80e0597c22ea4056c211b22ff14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dc3724bfb74687451d9fecbc5849a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb922bc9f00b9f02e9a7e8bf24f7c47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e9b8ca85c4e182402a5db1221b20b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925e00e660e408314e01608498ecd0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506feae18af970f65c98113bedfd5a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e29bb2f5d864a05c6c066a58885289679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473b5acb80ddc30508718269ea79351680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9283e136b89cfb5c918221469eff0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac37e36bf8c9129b579e2d5b9484dab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95988228f2c6b2f89b5dd3c3f08919683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90896c0a6da44d359c1045d98ab97944684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130640d329b67623846c06af629453ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bce330f1b462a07b53301530cdf87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa836ee23c411f9cb156c0d70cd235a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b954017bbcaaf1752525a10a5d35a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974783cb6edbc5df365b2ad52b963d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5ec87a5607ff1dcf843aa0abea4bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c54c02a285a1e84e79aad8fbfe5b05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a675a5bedde4acc1c0e906c6ac9c97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cb3dc16ddebfeb56672e3e2943ec5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1b19d70c5a82dd8df1581180fed6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf998d76ad5545044497a434afdc81d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002562b88c41bbe3c9a1caf71a27e78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20187ee87b16ebee3b97e1f7192b5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8da6bfe8ce8fbe1264a01f3d3055b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfc86d90389a745124683ab0e8b6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309477f4de284173512ee81ca1eb7a66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8e1b7cebc435358919f47acfdf9cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be502faa9799eebd2ed766b4f4735db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a976076d981fc659a88ad18babe173a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b124a1e16fd1621fc0450fc0595a7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a72078ed9beb2f9cc8f11f8fc4421705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe199b88f8453b75c1c51a51c66d8788706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ea4419c8b835eca42cf178a62a339707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3208cd1b44050956f9de93b39ea0f8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deeccf4e3fa21a541bac8845180d26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8187c1706e816f68151ca834203d1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5533d4001cb3dd2303348264359d74f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549898b450e0c2f53ab4bcb83a0b947712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad578d5414b593fef1d5a60003a386713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226706bd5a39d8b1bfebbeae37e3ca16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6024dd7e51d626167c11674410d85715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb413f577f9fafbbb7a89637a9e92ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f4e705695ec442c4417649645d9bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1bbeb38a1046b96f737e25bd2baa4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9dc5772407de11f6d7d1599d91605719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0763eafe07caae97ec79666a2368592720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0551b364b2af56c903e9598d1871a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416423a0554054ac3f3970382cf0c49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9927b408e042bed97e37327bd5e1ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7506cec0734d8adb12f621e50e6a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d42253b6de6456b3aa63def457ceb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3738326aff31d5bf007d519abe23bcf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9013c653fb8436c8813f60a2593bd5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e3ee617870df39b6825928b275cf9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b3cabb48f9ea80971a4c843f4e66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403df8579876ddc5f482eaf3408900d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2f58f8db6d489e6475c6cd6a1d430731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fda7604d68a2bb85ea071f011d515732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286f3883b4fb953e39ffd2fe6d5b9da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6831004fe356db3a9793343b7a0bec8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2911ef6233decb786eeeda7c0884ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571c3ac5187b7fb8ad32e5f41de1745736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f720ccd759b4234ae55967c1b77dfe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18404bc385eeb3065f766c9439506a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d337368d94eff67aa9e20f6e460368739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48bb105475c9ea17b455d1b348a05d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b304d4dca0f71fcb46539ba43d80aed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd275ce03d3a4df45975d213c0489e42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169f4bdecf603be9e4daad8bd16a6f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050d4871cfef84764969631a1c90944744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c35e535224fcc930f34987566116e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebed26effd5f5e87cfb0155609f235746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb321d792b8fdda154a691bf7b334b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8026db61f9021dd1715481ec7116f01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b153bd60e0cbeb1e8f46643ee1c352c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b59e49f72602e75a9fa0df8ddcc1b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdaa66e6350d8b8deb64b9265b4877751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbfb65dea3099be83d6e6f0a1b5626752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47991e5745e505632995ca7d4b235a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ecb0b4e4afc40680d22ab6acce800754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48467019aa31047f2236b8f3b3a057bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577cdd598258d1de8d9c50a29920e7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31b4e99a265cb24163aef86a22ab83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec679bbc00abe89753973d202a8679f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37479ea58b49c4a1258ace1a7b72230759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>