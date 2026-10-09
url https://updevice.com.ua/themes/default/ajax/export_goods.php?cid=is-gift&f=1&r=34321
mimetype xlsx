--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2defababe5504b9c82d28c873948cd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8d78a408a3c798b837d6cd37b7ad72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447764c7d7df7794d9c87e72e8c39b4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766483b0a0e2b83d3abbe474a8241ade4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a153820397c6e55c1b7830a8f24805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f25c1d3a375ab94bbda5013074aa3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4caec2158bcda23a34b160ae4e9e767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87cfa671fd94246e76844ffadb0ced8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1f46810a7242023eaeedddb2868679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f8a3df64e733a435946cf559e88b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f7049dda0c55c57ac20c0538c2b4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad912827dc4a724ecdaa0742a9c1be112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4a66dc84604e7ff923b2097da14cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aab04413fdcc6117fd085603880b6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ffb16fb1709146227ff119a19691715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a1bc25723376357936f61622e49bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8590cecc621cfdde768ef6ee97e17ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1ee161be66ea8610258b357084b0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac291b847e0d769da4e01578fae6649519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71728794bfad9632890196654cad4b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c31fb95f7becc6b345925f44eb17521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b6e86595285362526871a6d84e9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cdda5a460ca5edcb17fc175c3655e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba37e87d85daec16b53d09b3c600da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f658a1819db3fd8023deafdd898612f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca37312290971553b7d359fc8d2f9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f045385f541c9a3705e5f0b5b80fa0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fa4a3691ab590261a199e90a99a7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb984d8c4e7cff4aa9b83b7ce46e4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbde5ed86d702732c85925cd567b9ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a890a149c1c8cb7a944aeec12c77f2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83d1d8edb2cfb07353611e6592588932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2c3c0428c274fc027fed817ca544733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b7f8c2fe2a9517b74e6311568778e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc81ee6fe9b9464fd65f27876eacad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9447f0bd415ce702340d676b831ef036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef009dd64683aa851b3163f42818622337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313ec8fb05977cab13dc8c2463907c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7736211a4553982d24edc567732fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac22ba814d934fffa8fa47e5c1a3d6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3371147e7827a861638aa43de4be541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898de338d101d85c29ae3d6c1aaa7df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd532a970140776430e554f026651fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0fcf38f31ba795625e8d32739382144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0139ab72c74138db981b11905e0c77945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfbaa3768797edf40036df9468463546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281440d39b940c37b35a1a4a3e5a35047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4894f4a4e0b1573985b4782fb48305748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c511b6b57c0aaa1022098927a26b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555a63d05db4d25d19d288ff5f3ba1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7809b51f7fa34a24c9c5b9fd87ffdd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d7fb0e4c3d094d088a1303a4edbf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b68f9dc6f4335974f44a2c3d2a1c5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d61243952e5ad0f36a60f6346a005f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a72007c035fa0811bfc422730da4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a476c442f2eeedfbe47e15eed138c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd8a6a276b649136fab7fcd5131f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa02d9571d902842b577b1fd053287158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab94452b3a0748d2e6bb98cd59430a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c6132d18c2b904846e26bce556f9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f152186ae707e54d3f890b36023aef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b8562461235cf3cdeef91f842c25b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba182d7a88e20d582e92a090dce35d1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96384fc5e0a40412c90f1c530df0b2eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07839520f18d528124109b73d37d4f5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196542fa002d8bb110db8be9b245f1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae228afbb108e3aa46b4e1b09da8690a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f3606ba42a7225b119f646723a6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e919882ec0177a1074a807fdfce5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bfddb3c6d457216999da0476afbc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2b812e3cb3ced7ae6617dc27b182971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7559ea613531350c1e224b3dc6bed872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e826352b29590dcfdf54a96daf0d5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26361750c19e550b71bf0ed3d53c94c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43cd6376b1ec90a2460ecdfb60112375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73a71074bb7943ef97d0562a2d5e6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d31f8008b66bae8a73aefe6ac581a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd2831a0d0dd0cd11bda584365ff7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69143523cd42b2c956f170afa1060f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9f2e010bd2220b9487202abdfa73480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494e0fc14e79fe50e1f2970229d417e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74299775f30520df4a59ba6061d500f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9671cde952a5db09a6b39ec0e709483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfdbfff12ae759f59bd0b0b9bae06684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026f46bd56654276afc68973501b2c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7066cfad20410c4db6532ef3bfd76d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2b15b4a00d34d19040486e9c6372187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024bf8155af1ccc72666f751f674c4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080c70938941180de071eda0dfdb11c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b126da270d2578cd42b6c8dcff05a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccab6af4796214fc82ac42ca0e1e0ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f909f4ad14da6818567fa76941377692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cdbff62c21347ee3b68b239b993e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d1b1b313390a8d21705a46eb2ad3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16aad3cef2ff005f29d5c2faf3842195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b1c699525585260317eaf5e7e2a5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec13cf977d91caa7ff95d879ef49e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf035a3512d3e1d662022c9ac2f47698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc5c5cdc36fd826f5daabb619ec3d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b285436e832a43769a8e0f3b5f4d17a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dd3d00757d82dd2bb1a96a40e0f6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2f7ec1cc2689b5e119203121e25e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61838dfed26c670345b32c5fd866fb38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79267708f8c94bc27e63312377e3d6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0d0e8f19b736d1cd4d187d0aea18c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526eabedbdc6a7ba74e33d9e99bc245106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfbde5a3cfe86a6aab51e8ea3bb1f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696a21b2577967159c5db3199000a65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d59e48345108f187688dfd82f3d7c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07858439b36ab3ba79bf45536531185c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4ff319f9c4ca9006ea4c0d1f2a023111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ab0f30fe543c63ae19c7bd13fe311112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24519d973a349d06c24c73cb5ab38d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199c9d45a2df300e163bbcdcc886f39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bbf6c83a5d1dfd90b288a31c9124c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd21152579b5bf1ebabd90bdc0b5a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb918db00a9fec9be1bb46c6a7ef96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dabcec614b97342a9767792200b5da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72126cad916a3b9346557173a7566b16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e309610dc03917bb532a114649343a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a25dd5986459ddaf798fafdfdb5e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f6b35614d102fedb57d9c7e1140d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62b50b12f13083656d188575fb8a9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e44ba3719350fb76b0385901249c2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d37267e956b391f0cbb0f283123b0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eb397653fa506177214ec16846cfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb8d1f7c46407cdad660e9b1c02102127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3dd1c1f5a1b5c9b930014098470d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f2d0191633bb235283c6bffaf4055129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb9ae51f98cdf42f9d5093f667a9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79ce754ebf8f5606585858ca2fa18d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe909500a99f6c654508c05207716c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1425ac2e782bcbe9635826efec9768133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b55ae46a2b2e845aefb2fe1de27ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa64e0c949adf197b1c0a421a49f0ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c562c8155faa424101f2c1bde8a211a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a1e3951a593188e1764d33dd65b17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455af252dccdb637683bb67ba89a3e83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb6497426d04ce2c501b8f183beac1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec4c9282461a5a481cdeeeb3efafd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ea69a2a0d27308340c8621dffba15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c31945a5faa52279c5cecd0082b908142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac18bcd2436e88623746cd12485be2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba4b943276efe24a952ee94ac33acb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62773d9a7bebfaab50d1d3175dd9d5d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33caf61e32be420992692bf78f6ada5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252da34daa892a1061795aac9f296a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb3dcb9020d331e56ec03ae68f3246148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6657dcfb6c0569c5240a04b8ad04ac4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc3356b27c62bcf3237afc965ecbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb144ac2e51c6538f277e81b8ccc3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb563703fe2579050b6f68a6b50af5f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3aa121c632d9dd3ade4d4f721cb62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36027044007a4a51a7ffe9af0c6c636154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90b8cfb27e7d544ff114c602dfebf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8cf4256d3cc494d5c52341e074813156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822271c9004d1eaac15d118b396c28ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e9ab83625a8633223535a1849bb2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c96d715f05cb877a36822799f62779159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e29b362aea8bf67ae8fc2093b6453c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0c31fecdf4ea697824afe8012bf62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2923ed171d48b940ab9d43169d0de8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827b867c8e07724b764f5a48fb2e843163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b1b79db604dcfdd531a0a996f2bb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8209c3c320a6ae5bdc9f3c3ae21df5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4881e79c363d791b153c6513131eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ceafdc5993851d01900a546a5b414167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b57c1f46395fd94902feea17b8e40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09924444c8398e95aceed4c7524d5605169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacc345c1ad4575584896972e1d2be5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af72f8bf443235cd5ee547dc4831d4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6905d64590e3467c3d32e0bebf603172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8ffb504792e3753a2ffce9277dc83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6a6bee2f1b51104a0a382461a8265174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cb69593b4a8b77dbc79eeb8b66a8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a7a140e849d7759c2ea295e896d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132f040bf88762eb72b046bc2e48678177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9e6c6b4670b0d434a72bd74b007af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98224c739ab9398c78c1661ac0d9d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2361377950788a06553040c0a1fe91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb52c6a14fdc24d7f92b92d2cae7e7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24364ef895e09fac56b41d1c067c5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d28b4d784c351fbc962c6219a6ef6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537ed09258c3c65be6cb0d3fd887018184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897524d747cc069c2327872746cc8f16185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98459471ba96e5c07e39da8622d665c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092bbef6a805ccee038ff344bcce052187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ad1591951aebbba00d3340bb4b2a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da65f2a0f2265a1eeaa0c2afbb0464189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc9fa11e836dc0d02bcfd62d48b162190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4d851d49098849bc9d77f837463fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba17d5e43c7163c835a616726346dc5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54022f5478df2c4ddc790d68868923e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a6e1605f4b329ecada206c6f8f0a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06a2e62f0adb64091bd12a46702fe6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dd483c5aea1763891fbc561591cfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1d81098aea8ed69f10193a5f2b668197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ab8c2cb162cb84d91c160a0986bfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4494fa393066235a6a58b44993ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfdc7bb1794ac8fe2913bed5866ff7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e3197c26da02fdc1316cbc708150a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0e1c22c42ceabfa1861737e316ff3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dad68e856db72091fda522034a602203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153a28efc770e9e497f2de116893e43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12f05779738151225e0c01afffcc5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfb376953a36f7985f3ff65f5f6d45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa55dfd13818c1a4262e27750abcbf3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e42c0318d59ef7442e30375c32488208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc32de4a2614dca96fdfdfaae21ff7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa1b65738c8c4be967571ff717323210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c84389be365282c8058664154393f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad48b11f00b0384bb2136a8c2f6f574212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31919c92cf8aa084ce3ba0001d1c5526213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df698073556f1b6c76cc13ec033d9864214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1cdbfc42de22faff97dc587f36ce9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d77d2b3cb41fcfda5d6bc271e6635e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac54c93dc90008ffa1b805262000d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc35c36a09102a89dc58b9770a5e82b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702a831a164880f7ffe573d301cfc6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f90bb4f0bc00ee9a65b6d0d883979220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d893aaad2ff100ef778ec99c6e4b1e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c8efd86eaddda64273597f6b31c7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fe9450e75040feb1f48da48d07cc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9840c13f66dc1bef8f6e4ac76d07e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d2b97df49b06401d4bf0ad2b1f9e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738667e2442de12305ce87b817e9d0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aa80018fdc794b195a1524d3086a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b44511f092197cb6d1e64edea0dea9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df033b5085b3149f56a8bee98e2d1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e814130c24f25bda33a7776eed2b1cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f547f4cae2327d16bc32c3147c285231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e583e52f70a346112830cf18341745232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5680ed0fe12268c659e2f32a36f19a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b630d10e55a95403ef0ae741e833d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfea338a693510c899fd3da04a2a0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902e76f28d61f31ca57cfa1ba9ad915236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b918eec7ee4d47391114e4cb3cf399237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a5776d1ed8f6696ba38ad4832fe33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87957a1b0df1686be0790e709061d71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effe4a4f70d91997b18d3251c1d6cae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e9756c5a464d3579eb704171a7876241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484641d12a0dfae98548fbaf73f4451242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676597daa4bb493221c045b187719725243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e80c845707e1ec996ebdfa9af81a7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da320b6cc2b20df95aa91831e94ab30d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2f22acbe06e3e10741f259ec24c08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0717cc4dd4ab49564bec2df1b1185247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93526d79e6af17655fb6460d71e5c1e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30cdd643367b6ec5e98f06be2fa9de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e285c3aae1a4e7b919bec7b85ac26e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59f75ab5713969a3895f252764ed65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f404edfe4aa6c68de17139f082bd3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a66c5ac46d80f7da65fae6bf77ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e259e485a4ddb37ecf9e04cacde7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1cf555c91bb76453413ee98534ea1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55237f335cd216d223b4329749fd4e05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af0f056c2563ac2fca19cd624edb9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6c44a2d9e7c3701dce11c83f05c31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc48347256813fd0a391386665708e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3272ccc77b7354b82a40db5972858260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f63dde72a4db2974cfd6bc3077be3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094a60bc635b620275808e10ba20231262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec233e64a48f2285f58f3d776c7226263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac30201308dd56b9a5bb6b2d423f883264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb330c9361feeb78b28b6209d0e1b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ab483ce18b7e94f30d7fb681bfc9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d96714d198b6aeb8559e43b784b032267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b098dde0509cef9bffd2df7a8e5c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc954ca80ed118441eb8c89523fd24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a9b63ded244a0d41eb7442d4337c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6a76154634643fbb55a5849b3281c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce42d05e06043c10bf06dc047c04edc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853415ab33aa2cb5387877b432ab138273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d5377bea094cfa04c57d45d6b1337274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dac01a43f7c2350c682878322c28e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38927d3f5ba704258f114d8de27fa713276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e08e699f1c8e2b3cb4d4ef9516cc02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6785fb5ed2b6cb94c96f123f095b9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd6f19ae16c5e1d819862b3cabc6e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ced4dc55d8928485cfbadd0707b7fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578139afe7659c04c261441cb9c6a5a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e621c8c470b88f75ee5acd5f1bdac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc04470ff7d7583fbb718e162c3aa12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79b752b42af443011db4af2e6cc0c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa8165bfc074b2c895f526d8278b4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81ac82299289d56dee04960b4f60a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d400c0fa64d623b2d5df82a129f8f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa5238c50b7f53bb131ecd9b063639288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a195144cc8cc9f131c784d040116d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e20dbfa05834c012e703582437ba9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71476ba6fcbd4a6d6ef775665991fc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f952a6a898afe41b12dd702bebce2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe0913d35ce80496b3813014161667293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ccede9858829a342d7a7da2846ac3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c47881145ed4e08712468a09b11eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdbf158a46839841078e052b537035296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63fdec03b3f417cf45708226aed4af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccfc854960db490a4d773359092ec6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3b318c52eee16c6500018f49ec3be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca92a56ba849a245e046e3528956ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3363c974c0cbdd6d8a6026a5dccb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1218e9242a697ebee0e9dab7b7ea5fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72280d11b2ab8907b2f543924a9ee09f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd91746305642d4624416662804dd02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8be4c4ccc06279e432d2d7397fd83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773a30fb7d822ae10bc66cdc9423117306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5acaacf5914c3be9377b54fba5909b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2ed051044e7d472825989fdc51034308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f7204d09fb00ece07819285a445b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57884bccdfff9d4f497721004d7418310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e853fa2a24140e49847bbd6133da6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ed8e667f6e47d9dbd23bdbc113f8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ab7e8e0efef8a42114ce8dd41153f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b03d541d53a69499498603c4f5fb28314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6729d36f13d6399f75d1d0e0427f4d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cd61e7ffda1d6ad8c8f91f974e495316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ed0f9e739fcf33fd0133f2ae7293317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f64e723f692b96bd021bc2980a20e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef988dacd7d5a5206379c01d4e0b6876319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17a44c93ef225df90c85113a3ecea8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077f75f9e9a7f501182568045c3769b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaa83c4a8a89003730e3c22ca0a8d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048db3cdf3f72cee2f886c70831ebc95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a93685ce8b7142aec35be0b3f01ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4285aa2f49945f10c97550cc92e5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b511c30edfa22df58e720f7d156e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da005fd4d2b2fc94fdb2dc96b583e64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e063691c02c3d8a13e4098f1819cae5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa69202c8a60d35b3933ce8e5898f21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b408b4e4173dc5bbce46e726aee9d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60b52355d8f6604bc4da2a0950177d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1a083950d23d37fcefb4ca95cdbb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c4ba98af1fb6c101161f0d4500b92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1246ba5d014b798aab15d241b37ecf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a06d585f7c8c7e81f6af9f88d63a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ba3cb71f3c70b2c72b7921dbd68a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d39362e35f7575df22a9a644e029e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64b94db5a48c2160a5991c77379b49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7330312ab4cf207b931915167ec82e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bf22f84c6ade5818956b431a06595340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba93b1375019f3a08bcafec32788ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb46216d04dfaf54d8ccb88afb22a08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece04d4a90c678662b86341d076ad32b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d941a95aecd6b33b313114d04e293344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5dd6079d105b5987d63759f7988bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054ef7a87c0f28e9fae9df86167d1c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3bfa9782a21481d37c13fff1764c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3b8f72727e369c6df6c9c6c864c04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c808d186c51bcb0310f9096d25ad91d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521039cd02ee7ac4bfd16c963f6ae2c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceea5ce95d49e711cdcc48c1e8344f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccf4fc8a321eaf6b19ff20ab070459352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26af4399db58e3c7e7958151e2a8004353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467edd88cb9653cd9306fe11ed45c25f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfb12a6afb93dccea8325f5a738058355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e24e8cddb42030d016cd93505f80a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aafdfa0710d535d79d892001f20400357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016204296aa356584e1c46cb23306166358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb25fd5c7c0440dc2531044d1f81f10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60561d00928b79b6b7eec7e73774fa6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732824fcf169a6330b7608e6fb42d6a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bb2e753c791e1cb64808b0f6b7c09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ac0f08abf56eb9e585730bfc865eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7260ef28ef5b41d28aa79c6ae642c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54177304988080f8bba011f974c732db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e211ffa798a1967a766e7825db26c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8a1b67bee5c979c3780fa368407d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e99a63e5cce94abcb05915a68b4ca4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cd08f86bb8b0807b67fe83244a2fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4a0540dc73283bd174ee27bee6d60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75fe70983bc7be79021b4c115703d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0314b499d7fbd80a68dd620fb3b386372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c081f04e2d9b8ab5868f03aa4832f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a84e8a8a1da71da252e6a69b41e9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1842ad406af1dd4cc39db35164af4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3b855df2f5866427d322f8832c741376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f6207ebe0baed5c6734720ba30bbc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b0537f0c7691c981e09d07fbeead6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718284da113eb37c6750678f1ca5e763379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2b82a639b5e2942694165ea52d3cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67525448f37a6a0dc5f4f8c41d868df7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d21a60077a2d0d56d218fcd1a9fa36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bb3278d0c8c2acd7bf202333601bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd45419e4cb2eaeda1a7e42b5e1cae8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce467aef0bd7625d3dd83ccd100d29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdf7ff173b9edb0aedb26278d26c08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bd21683425efb382f6a816b239cd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733c81380eb6a10e444bb0550244170388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eac7877202f92662f755a67b42179c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f5e1cabf9c137c0e748dc6484e84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355a9c460d21304956a5bcd25a18e07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e772f9aa28d5c19547e2a7738caec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c20eaf773df89f0cd8d9fa5b928f77393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aaa8b6dbf3797a0d5909f168918ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e2da5918ff5f4a506f3eb955d3afe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124bfaa021b544597df7ee5ab600447396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468f4b13f8dd16c1985d2ead265cc2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9fcbcea2a6cdaac83713e363e1d1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bdad20765e77687b1bd1e8b6d2d4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3898fccf6f4a5a490abeab83e4b3e49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24102a1ed6fb386d03f9326e6ef2c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffcdbbae772f30653d07461486fc4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68ba9a87a05bed95644fc34550bd7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f56198f884a9d84f25261be9829659404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e741e2843ed9063ac170141e4dd3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0b902186465a422cd8f50088d1ed5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294da7fd1ac1d2332651e4c4d531b49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d9d8f92e87d47f177d5e6572e1b7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d90a4b1218991f790a8003df32769d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3380f301d885befdf3d941b45de83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f236542d2421698207ef7f15b35e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58714b35169a4192015bc0c8cd1cbc3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249db2b16dc43941dfe88721c7ee91f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171728f623d8097705c87347a39c30b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9076e5d13c5acdf5fe1c699344e4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2904f30ffc83c2bfcf4680ab1b59f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bf57f20a7391e67802e3e516cf48d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515333d1a43bafe91d4e1ec3818e2a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4e219b4d70dbc2aac0670b3d5c369419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc02a6e629dcb4b4516563b79cb2ce0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef17d931f7863fbba75b0aac9a0c711421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299965e31dc53719689a73f38c2beecf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ac31c20210eba937d3d6dd352af9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bec8e5c4f8427d02e6fcc49fd79fa7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff3362124ec58d86b2b12c4bfe305c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108afc2e3c5c4243404d0d5bf076321426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9d85c59a3995ef115dd8479fd4f56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df5eacbf79b52f54512a9ef92eafaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ae8ab5313fa924f92b7c142186dce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f681c13a0dc40ab30caa50c9594f99b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a69d070a565e7f30d49eb0a40dca8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f4abce03ce7de56cd155dba8fa990432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed4e84f30196a3941d2c6aa8603b73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218725dac63b493f777c7fbf6717373434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626eba147d376c248ac2f43363fe814435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dea3d83cc893f4d6a9cf1d246c85b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5367c55384301082fe3ac7a9cbf91e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cc681978ca6ad691082a26d5c73c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44fbb4d140c482bed4e5f25d24e19b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc58233df80876da9d81bc7352ef62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e490d22b03962437afc9eac58b7d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb717d44b6951bcd390e86e8a41ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d5cee46466a735c05b1e3a80d6774443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc89e231973f3b368203092260f837444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acb8b04668ee3f5be3edb482bf6de2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7c249898c7f97b0ae64333014d836446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faa833a69ff0cb0944ff9b522495e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446a87222b77cefc305d40608813ba8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c92fcc3b5536278c760551151a41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf140026c24e08a916519a74c9fa22e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6ce32678c11f69571105917849162451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a13eec6ee7c208e03daf89a92a1c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40957e79faaea1900bd58f53bd6bae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079721cd896931f8bb1a47ccaa5d54c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e05ecc194418a96ccef8812b61b0da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71702d055b71d161287ae4846b892825456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae4e0165eb2ca042a925b5ad3419cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ba10d68c8b5850e181b0c335b16c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52985921d10f5b4ab4eb2c5cf2d9299c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c94a480fc2ec2a4ea37b6667ff1213460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0d2f64e5ae2c83b12da5ddf26bb22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78371c6306378ba43f5c51274fc5688b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d9835d95666c83b77711a52e2b031463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6d53e7e68b1f510840ff8320d5fb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb16d38b3ce7f97d276d8a59860c1b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf257fd281cafc1dbc602df77121cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6187b2417b62d5615bbd52474f0d17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b257e8c098a003d2264e5eb44e3bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e908757111eaa9221cf70f8a30436dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5c2a18e67bae1375ef7e411b62321470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad264969b432b7d5521da76f64e1d10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5adecdb0504067a75a40979befa80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a79fe308bf20818ef29ed9c628bc32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fde578bfc888271c74485b667b65d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf98ec618cea23089d5f335c7553ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cc5aba1db9c15df757ba49b22386a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434f09fc9b5bd45acda029673949818477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199357818ce612193957cb5a2405961478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178efa01c3d1dee33f984303bbfc6c14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add4a96f6e4d08619122775c1e3351e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc94029177203d51a6d3596d05b9a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e707ad049cbcf45451d60407faed73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616a078c436fcd82fb9b73087d17cef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9755c83f4088f2ba35d2947891eec0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1d03767365e61adacfc437c6445ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a65bdca7184202b1424afc3aa9ec73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34a81501941e8955665ec2934ba8bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad379235396c9a879f68a8b82c7202488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029b0bd2495b6e2a714471e7fb283fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de2774b13cee5f9a2fca3c181e0554490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0190ad37ef03587849a0f3bfe5209491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc2186919cff46149b5f636b609516492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60f14ce4c2471b301f543bc36f1f1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aefa0a0eab948a0ee3369eae72209f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e9ccff99f61b02d0ca48ff4a93eb9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa7de656b4ab5a36c27c2d665257d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503510162cac338f469f0a1f4d028375497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf997b3ef42a198501e530812abac44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce11576e7b2d4a50b6674148d0b26f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9df4bc883bac08a3d9f27aa86942d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d70d7144470b4011fcf94d14bdc1eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd183f49783a89a7ac0fb5f5579238502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669969c692ff44d935a7f432d84c1e3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf36374981eaf7878a1c440369a113504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcab89564b83c8dc4a06dea160f9832505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0838f580e8c15608fe230e9b23c45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8328d188dcd547adbba9d7c88961bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3e127acaf6968b60a3dba09f3aa76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb87b3172c4fad88156e642c1a29a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaddf7e21291d103c99815b39b439b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4994c47972bdfe5bf39bcdf5d4b270c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066673bb7ff65035d97e735d9c0af56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaaae946add046e1139ebeaf29f53d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdad80488186e01d2b8bef49673f28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7e92cd7b27828b973bb600bef7337515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf26ab04aaefa7a225b7585d4010fee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eece1c0de151fec249ee074f21f7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b598eee84369ae50c3c0f46c5f361d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237657a1714b65d1fd3eef87d3049b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b64196a5810590a770fb7830392adf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1278b48c7adc8cecb5d8cf2eedc714521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba8d735e27a67a8af079d5a3a5fe38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2b296473ca826800b396abf856baf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e21771d40a2218b5706c4fa41e423524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a82e2358adb2eff657d7ce30d7bd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfe5165366374f85fe5e47ce942893526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a64b1fbc5f42d045238cfada733878527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea33c4fcef1a830bff876278bbe35dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6778c40c11ef372065b10aca6646c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c6123a41df30bdbc7454c0a6b1351530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f51c6fe6528041f48a5b21ddf0977e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989e4009caf8e5c1a6584f9db1beb9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae6ddbcd2e8fa3dfcfc85cb6f164d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eff27c1b46f001dc4b0dce08f0c19b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8e621614fd8fe0066be1f3b166f4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c79fe8e4d37b25b87f05285ebea4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2ac77a9844973fe5eb654c033ddd2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eb0f35dcc60310ff54d114a21e3cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d528d8241bf7a60b87cd2645e4636539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c8f3b6483c422a066e65c2f168449540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532464bbf2e4b0bb21994deaefb8c38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f920d5aa3ba68049c2a3b7025c2ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5e8da4920cdc0a5a4f23fdd7510de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6708932453c3f8c0ef8f4cf78b59c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8335d6735a445521c4500cfac145a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cbbb7e71bab36efef4ee0cf6321f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607deaf0c830ab0dfc60646a3036be58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0306f236ceff47b6a9482177e3576548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f9011b058524af5627fb6589640f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ec0ae5ee8a08c2819c85cc7d44256550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d613a03def58e2fb21fc24e08ff3a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a7fa9d26219ba1291018d893f7fa5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c434bd73e3695a04d0ba3dc39c19267553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb2e9262aefc8e6b47201dd6494387554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c83733a184c29ed89231d3814a5215555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229706c3bd86a7e5381d95a3d9703b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aaa2dbbad36913d3c9afb47b1a2dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28116c026d3e15af3c913ce5963d27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64a697f0b421ac7fba9db935314d55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f63277173de58b7d06f29a56f5a3fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf31dc46a7a106002224d1bf2b0ba2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48d400fbbb5654a470c995a7e816ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145015b78b2f9bb1ca7a2f702bb4cc8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed55fb586824935ee26cf9c10161dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2f96b80f2c44dd5330747eeacd701565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed496c2f3994e54a368d9da19276c29a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373018e3b10ac83ed2121b66a02de6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab91f269160e1070fdd4afb0344e12d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab41f47c8702ccff2a9f289db57d03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d5d1bd5ce7776dc181b7e31eea745570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793c82d829624f971ec44ac89fbc2d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a808b302879801489a0fe25e80526b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4113fdc031bce35a3cf7f0c472727e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75dcbcfac5e0896e8dc151e6b5033b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4ee04956442b371fd69be41696830575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311407f5c8357cc92400cfc58f7c8c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370c2e644fc4303829623fb6dbbf122577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff606a9f172b4c60289e15071edd81e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a54061e9ea4635de3dfea4f84491f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa186ce8d5c6bc086f5b9eb4f17fc29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb31ee9b4e0a9d9c0774f87bba92948581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e304db09933288521874315360248582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429963e7e4528ca0d704c82e472cdcc4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8932902cc75034109476c830b112be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1138eb2431c4ddc35661ad51cba0d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a442a7489cd55e6fbf064ea66eaf26f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6a4d2ce9b138f48dd9b3119596f78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da94e9879a200558b1fcb8a0ae90abd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c035fd6001a36b7df8fcc2b91a0089e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e501c2557c0632f32cdbfa5b67820b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cf594e4645af29f6fe48f4c055ad5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e25f375ddc0f4fd831e3761b263f29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfe27b5f673c78cb592040b7983ad4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205b6a439e186ae1e7b7a5ddf10e3c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59338800b1340aaf2c2b88b1773ce6aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed1146645830fa2c2189280aef6d04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87369d69d1247dbb4572cbeb694ed9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05951d6cea102c0160d94bf238a55b60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b067a5256c5113fd589bdd345003ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9ece2e2fbeb29e4f478c289eb611d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5c3b70df4ccece4cb20d783e7264b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba042145b8cbeb3cd84751808b96464602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627245643827af4194000e36be44e6ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd79fd6e9eb9ee7c78699a2c21f51e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899e263188bf7291c83ed7e2f2d0178605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c102ba8ba8fb7492e523a9e6da97ae6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4fe397e5819e71ab9cd9b51374f92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25631e03243baed3e16930d7e7e4d3b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f9ff46a08d4a60dbc6812e5e6270d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d44e2665a6e0d7b33287c45a661448610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c50bc630650857990bc46a5211c92b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b48efc558927722c0d6c36f5f5995612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d03a3553765931598c7bd2384d4119613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed89a7d3c61a5edc9b0d11be6942576614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14feb92c00979782020a3952d5580e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff38e070dbd5e7e200347b3aa9c3597616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac96ee6b08a08b3e803251bcc0c7c4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f722d141c30cf564d65c0e6e2c201618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f5cf604daab445006f14da1fc1007619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509025cebcec74ab25fbd78ebc2ee3a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54567149119edd9336327e6c0984b123621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2f6ae5b0b50176b40a459ad985bf5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53014ab2e9985c1e70bdd9d7dbf5b4a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e689d17f6b2e1263d6fc72e52f536624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc73e92db7534294ee3eea72157cf9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bea85472a8c3b0e9fa0e1c3868519626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec1d2478e8952ca043148812020d7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c924dbc33ef7b5fda73960626c9ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08089efe1c9dd244c8956005fcd453629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04bb7eaa6ab49fd9c03250f896835d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec63307e0c1b7258099bcee375a05f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85db1e4e81e86cd593957b6c025eb6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848addd14cfa35e29d4a756c50a8c55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67c1c964a8b1f1499a6bd798b59199634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9cf4b1b68d7f9a21a927018f4a041635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6dd97e985eef337b7391ed4dec1b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603dbe68b0b99e86bc5deab78a06f29637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aa8bdb6987f8fa184053148389115638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f403142e4da54e1dbe1f7f3444dbe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075abeb068fccaf318893e9a8b9f1328640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2b5dc9c50e4d37e7cd1c9e908ccbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ca5b30fc89536c1bfa59063c35d1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccc720c76deff0a7506171a52defbe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b4f776d03ca97213e9f966a77d8f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec51eeefb35717be8dc83928104c4c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f6562767b23412c2bdce7bc60e463646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15b8060244cd609f3ef93ccb777d85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937edbd5d5ac8f2f47fe7628081f94d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489113e14494d34c8e701c493d02d24b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd300e54224e7a5cfaec4767bb398b8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a0ff8e651770ac7beda6a9055ee25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77527fc3df1d31206436dfcde11c6e88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193cd9d71f5bb35d83b07c68c58a035653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790921fc23c99d681beb39f33948744654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351a7794023771088f711412d3cc474655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4b15b0bd8c96b4e5e79bb3b95c87f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0bdadf02f12cdf0175c24d0e907f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d765bd4cde93e1ecec94de0d85a99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1176431e1f054542880149d52c3a171659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a936ef309997129b0c799e30470e4fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a242ecbb48da13a6596f479b0def0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef653b7bf540e63d7b711b98c101e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685e23d13fc7ae8e44520877e747dcb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15811e9765066e9c10cd8b293561a21e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8691e5a8cf3196b9896ab386f76f64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e795dd574032b9bba2cf53999e0cf8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ee7f22237bc7d5c39afad3d2bceae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00db2d1ac71ff169ef2b9145971b0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aa1df3f84278a3bae101a74c00de7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87247f508ffff384c629f7b174c2799670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ca5dd98b176405ecfbb39525ee26e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ce98e4918ef4ec53bb8e5bf13ddf8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9cb02e2628b8334c0cc00b1478b3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76db7a1abb867d9be6daba0bbf5d4c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c58c3e40920660075c72993a808c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb272ec59f1bc67aed394485e82926e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c87822e13932db40522c8797399fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eacd0c5907469ad4597d6bad2d996678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76396d1e0e5d545b54504039728e5b93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a447dd7b61208cb68062cc50aecb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9b051eb4851bec161c47f8984a2b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0995b5c214acac7404f78ae845c4a91682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17334df914091d0b17c128e52dcc86fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824421577d75cc1678fe714f51053555684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d15f67e887f7a6d8056c290bb99290685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f57c1b76f598526f259a77ea7c3949686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e47e8d49d04ebefe27b8b8226f5883687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fc849b33f9eac7daad7b1dc697738688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd70fa6dfa78c8a12aab0b5e2569c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8577db30d253cd40e4461b8193747690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cedf3768d3d993cb0f25498f79b4b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e22f223e63c25e9da1498db53339b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e94a8baf91bb3aa1fbba9b6cb59bae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf0b82e96a82078eea749cdcb6cd6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c514be1a8d02c1e4aa5ec817eed4dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e379f251d3a64da7ebe49de53facae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1af50d22662adf02a4557fa5363ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d0589897ade1ac9cf559891e4e293698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7360c4ab5b42fa0b173a837022de3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062436bea34fd82137983905bcb5df5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6f38daae1af7e7bca8d65dd5bf660701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c03ceed61799412eb3d82663cda285702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8845f0ea3c8bd946133a427ea48360703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b663e190273fe488ca7d730d6a07795704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcb225569d8a9a5b544ba63277165e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41041e7ede64b39badc9ef6aa5f378706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6b85ff60f92221adcc762223cf816707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5fda27b9d524af0e033b470c9edaa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2580c6a71f5a8ebfe1e23ffe83c6f4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16734a6a42bee9a09e152957b68b01f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a21859360d2f017a511eb0d2991e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30208f55886c62c145c2d339658dd9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56be958e7c06b90b73344b7cc860e0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc30e02e0b2d60020ba6d64cd4694a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fe4ef286f0dc78397901089978816715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fa3c59578f94e8d411e2353fcd4bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44bda419bd650d8480a6ed1aea409c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966b1b4c0af52267f2c27d0e53e954c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c142320ccac4a2531c177dc38517e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8073eccd6cce13adff0d6f7d393b92720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fb9a00483acdc0a67379d83f1249b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d225fed881e6a61c78d2bcf3405fee2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027d240bd2249e0b813ef0953d834d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f314a732bb0d529b7cdb46e2943967b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9e22138cfe841fe8e20c2f65c6b7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cabe5f9d526d3a9b47691128b930b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a6391ad137f4a8835834fcae8d8ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251f085d966f643eb877a98b8647f42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0ce20337ca819757790e3fbbfecb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efc137ea47f367c3afa86536544a17730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99ff9933477b5e51713136610f7e71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0478bfa7d9c02d80eea0cbdb3854eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9897c03ec9aceb2965fc3a777490142733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea20109a94ce6addec7c49486574e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ce4eb51795dc39cd23002d468c037735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13fd418f45245ee82c6d48d577a380736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879b5613d77e89ff07c039c41dd301a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763e0017c7c2f387d60933a0da8ab40738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3f2414a7cd2d657d112f211f91f91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039244381966e9f90b4d47e0d1405e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13293c40a7db2940a0bf07777a3b090741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef595e5288873e6fded8918727c1da62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d415202525f499160bfed971f127bf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d401b7796c0d416acbb3e128ab5b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4c361313f0fc87eeb9e867cbdae21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b6bcf931dce95afb6daca34bf92c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37260c59f2a4e9c74d87a23c8eb15784747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee06fad074ba71e5af0dcdacb3e6712748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c097102f19f60056930b413cfeacb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419cf5c2494609a8893c130f63326e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01578c49d23746a2eab0ae2dc8c4f0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab846d656ebe34d55be31976a31db4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d57c9063e631d98c8d5f5396b2479b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12174dc336603175cf27569c52e43b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51338225486e8ba150fd51cf9dcf5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fae186f0889ac959ade4b9f0b0b0b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5735c6996976fff8840dfd112039718757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26b2fab80c8541e94673804558ff7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d0218a902353c30aac7e9c4c34cda759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fc0b04b54da275fab8c58571cdb461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72a71919bc776b6c170418e608060a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbf90ddf4c9e8068e699f02695aebd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f405d45f97a612e278e4f7943ba7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2877c30e3fbc9604186fe606b11e685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cb7d64bf785afe424f0b9e963a9576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f30b5ac04e49733fe1ea4c0ce3ad77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4fdd836a431aa5d2afcade24bfdaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02286ad59efe05c2e805823918ed609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaca4fb9f276c96fce392303e1fc2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51c68231a05e2617499ea1eec2beeb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a39d01bff5dbb032f7b4d780af874712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7906ee156cd6a01ea7df2366ec88413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b07f9ccc0506f05fdb5489235acc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8b07bcb00f01dbfd4c0be92bf24fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6df933ba900777551d2d8eff7106ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf6a5f31167b0d17df5a326a4755aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20113561a45097d2ed77481e9fa7092318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f6541d7eed656900dbe91656550ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410fe9b9adc50156037db5b32d60cf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0f6a2521aad71bf29eefb073d7b4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba5e5d30f0f36bbbae2e70dd10c97e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604337d9677c19835cde31ced7e7812923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97acb61047d11f20d3a45ad97332adf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404b543b75e6cef921c18c70ee5e1da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f28c04b6124195c4d55a8cb5a9b9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ae76dd112292d8244ef775568a6ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e75d366db3593a5e2447d2c92c186528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf228a4fa89e303dde7ed7ea95e9ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb151946305f5c2c0714f408fc547230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a5ce8c6783a962abaeb09cbde5a0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e8d54d59d67ca847fe979611d640132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d27483870dcccc330689377b0e2fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5349a0907efd2632ded4d82d94d1c5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b45742ea522badb65d8b3209889ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd5b5621e6b97e5d669bea3724a88436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a659953024589c83c2e5445f06299b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849935469651c4de5710457431f5a6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100b395cc519da1b5783a11db09307a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ce377c45d313c04b527e0df7fc51440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edb452e7973e38627b6486b0fef1ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c60b009766f89917ff2fc57dfab8fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d92c235c3a29be9316e1e2a0b570e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61babfcf614cff961e70ade5f9fe1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9f78508204ad3a75c92b440ddf94345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5eee7103a26ddcaebc67d7089ec8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96743575020d44e1bb816d628ee311a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382ea4fb3560f1c42f6d1e53fb5d05e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabec87c9e28e21f60eeba6959bda6a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fed41c1c3df35409d47290b2b1fec950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb097b75c4fe1331b3502cc469e13ece51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017800edec3d1d0875dcc29b7e13ca652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8981a0d944e67d242a44a1984dae9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfe3a77b0d209939caf4eaee6d3faa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acefacd456bc43011ba921380a945e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366993e2feb370d6d542a05aaa090d0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efdc2b0b0722dbb72b80ffc35d2f1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f42a4fcffc6869d29442148ba3a4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c3df6356797169614f353211b5e1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d79fd7aa4e74bd388ff49bd38a48660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856e22971aea4f72c9cb7a01304cf7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b781e724f5e075646bca6fb48b0eb0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34ffe0b2295dd62390a6ab6ae5ed5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58098379e4f4db38ddd2c373c798ceda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec53a6e4345946ae08c5f267d0473265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d4b3d1e21c85ce12f028d199d475466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903a2841f2466c7bc32f16277ca799867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f8b665f96bb901427b55d3a70289e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e83a3c06c0c8b0b617de2e589b0c3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bfb6ed68a285c2f3a542ed880289770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9831e1735413fedc8b73bd6057f177a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c64425558bea9c2b16dfc683d4cf3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9c8b6a9d73e57fe79c6023ac2a09b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ca6560daffa824884a09a3af0f53474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d98960909bb628af5f8a896592809875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bb7a8cea4b888014ead2c22de255476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1b4724d9e52badfff3d4174372e9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907463cd9923e63aa19419be1650facc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b76483e0c0cce264ab9f000b28a5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cb69bbbec8e10b7aec78f836f626d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a725905d74abdd29771c51cde8eb64881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26c173ebfb7d0b7a8eb4c02cfcb33b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f8651cf8d29c54310b0697a09873183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead628e3c5875228bd34f0d9298c3c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c775fc87a2d920057fff47f57a184c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bf6392f3c7e28e3862e0a4fac33ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793efa8193e77b3dfd17d4e14e2f88787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e956d9e1ed7513ad9fb166f941519088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2907edaf7eba98d4468c92f57263189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d2ff183b807ad9014d704fd5cc14f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb21b800deb7b92fa6d4f78f9c7c5da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1c9b310f12f42c0fe322cdd5bfa8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21c3a0feea2676e195f86c1bc19c1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e532fa05341104c528cca223a6fdb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9dbec5ddd69d682c16f32eb66dae495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed480da1fc2bf7d253dcdc4010592d3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949f19d8fce46ad8b3fdfe27511743c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e92ea0aceb3ffe384ed1b03a1cf6bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe669219db04418bf67575d4a493a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4d4ad809bb5a9caa48c4ad6415b3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e5baa12663d20cfd3a81656ec0a24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14e01e7162f9c08586816311347078102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8a064b05f020c49ea4356f7bde33e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad899683449ec2b2fb6998bbf6e1d837104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf27deea940683c02fba92ec3260b8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9a08a03e1b6b8dd37a28c8727a460106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b691d2ae229a1429a72ae5db1c51b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca473f92122bc48cb3adce9b5b33a4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967f9df80864c99356beeac9d7c8837109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514183b7e5e5a55f1a6fe72c5e7eaa2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dbddb9341d18d4060d3858a8dca1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e78c7829729938222f3a0dd2982db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608120f8f6075ee3cae0b377f0049ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af629295d6450e0ae90374ec6879e356114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e9f79e2fdab579f9f9a2a239c2075115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891f2970ac90cf778995f05e428c34c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929306489e922b7612f8e6b01ab0e9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efac18431ff460dd732306b79ffc7c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2db30fed9b6e72817f882670ed130119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07762521a45b7b10cd2ee739e9dea76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86717949e983a37123656f9cc62eb5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e19a227b0b5f9aed64baf727e34c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb92fb6d77d338d42aea7165bcd239123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b650330880ca886547263017d2c4e11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7f122f15931e251c29ca0526ee563125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999d195819b5f361fb0c4cc3b3221e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8195867373c3e13c90b0a3a28d7e4ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a0a0119d82b7455c000fc8cbe7ee1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97233a1bb2181f0adb3db7b3ff7519ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aecf47e3d15a9afb29917d3e2b8cf1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8c805996be6aa0a4adae25047efbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3b5e2774533bfe1f122ed7e2d13a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bbf4d86e9d14fc47de9be247d9c44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038623e2091f34f71d3facfcc978d8ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e16922aeb8898eea9a1a629686446135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658cb009dc71751a70a3962e9ef7489136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7befa37bc034dea52d527eb4308bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7686165b7a9ba79d05c63336e6a204138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1aa8b3147272ef38576c8f2985728139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcb126ea9be5b6ec1b3375ac619a49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235febb19f40edfa37af0cb3f17c513e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388c9d5a857a3f720e2a9cc4da060cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4886af9aa69085fc98420d4b73574143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efc72e54d959601bde4a6793d95d26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb41ffd8eab66bd85743fdfcfe6ff6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b75bae4c63ea52903900f4889314a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ef202f357992fc59a4e7e8c0f467d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9126cc99f0bda52b3c413c41fbc7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ec128594b5d42462a500f50af6f0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbb85791db3e23f4777aa98178c0d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1706e0f6e571aff9e4aa9b5e4162c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfcf5aa86d94dda264d6e6658c722e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82823fc30df342d0eb95bf5a05e178df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6b9db9b38aad8c4e8ad066d4d9288154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb093754abe32287b16eff4401f5c4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038e152ef46637d61645fa073da038d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f077747fe4b20f7be6cfd5794efb6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca161e5dfb1e6d0ca7c2ae3fd9a12212158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815e54cd82c67f224d5508afed5c2b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15870642e1a1424dcd216f1eb923739160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4b389f8f2dfa74fb113264733e68e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53b36c5c734544990b246c538a673162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b986a781915097b82c2fd1ca43a2832163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891ff5016e7df14f41f7ee4ad3b5ca3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19673efe6babf5aa5af704de26e5d37f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e3d1bd4d556e31e0f710e1c45b9c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58a9b81818febe64cdaa2a604c5732167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfb31854ce2345a46b642d672b74c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f77a9bab544827605f33fd797f96cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5fa58320e0018cfc76d1825714ce4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92e5168280b1f293a4a78c6dd51bdd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdb234de4aeaca3b4be44ef74e0459172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef877a5e67df55452ddc282a1e8f577173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd423307e9e738fa781151a0fc2dcfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a907b9dc0434cdc81cc824967f00e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4f3e000e9d6244ad157ca2119b58a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a1ecb3b3920136ddc179bfb4c2eb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fca7d5445e2720ccd6afce2560ae6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0b871cb55a6e88cd7601d699ea4e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140621201cc3aeab25b327248e835884180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a60faabffd51d71cb2c214315b2c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5662a942d2be70daaa8707643154365182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449dede241694730b0ae18b43edcb23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d093f4ce241011000e928261d9363184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439a424800d6f1c3bbdecd9a5ed9c37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5560446408ecbab3f3ed00cae14742186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8bf28555f8c9b3661178db8beaaf3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfbec095f7b66156a2a2bc73b9ebb0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7c92c9ddfb5888ab42850fa65f183189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae26c7a8a65f2ac0b4fb0f83a7c893190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70198629be5f2b0ee4d11ccca9708ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea40164c4ff7dde26de049a8f61c1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a96777a889eee0e1305d8b7bea182193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecb52c88de5150f36c84b9a7377aa2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab835a5c8d5f7f2951a9f37a81f01e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbdbcb3893cc42c2388750642ebd22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778861674c54e0d25e540d31fe59c72e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5adb0f7c8adb740ae4f77cbf4f3bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d53beabdabfc2b6ecc7fb00ce1be89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ee355a83c2def14aba6d1213e7f0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6387ee522135eaee4e6eda09f6ea979201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92ab8b1a70bd49690973062fba9a6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ced852d0213cc1c419838fc97188d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf50cdebade46c2a4cc1563b08248d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2166af2799b933492f4033df63f9e30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18343bdb68c8bffd8ea41bbfa7efeb59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703c0c3f791ade4428ea728989bec8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6040d7c0663c45a180538479ad8238208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353d70290914ead4436bfbdcea1282c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803bb49d91a3011e2d481366ac312a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159a2a045bb086a3fb504301b7c52c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeb6bcd010af0be88c3d60ac3bf69f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5dc18eca9100fc25e2e481fb6f30b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9da1116677fc5b05e4fcd150be640f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3c7080aeb53c98fcee53a8e4fdd61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98221afc1c786b4deaee442b4131c6ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e41ce81631854124dbb4aac12e2745217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f5b633b66003b32b01a7200253604218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ddae3de1cbc3ce5be8a39be67658c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8e70e301fdf76f746ec99bdb3b4ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fab1e66ed42b79cdcafebbb6dd9d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3443236cd932a51c39badddfe5d045222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c8582eb51b6ce9bd0ea4bd7df7980223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d25713a04a62bac3bd136b677592e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938e338f25f6163d768bd7a6a1ffbb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840e34b7caa5dc02b313e3383c34cdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ef0768fd2633193a1a67a2d24cd3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca15a6476bd2210410d6a742c0c0d1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e098f3f20124c425881895d59952b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77c1bb4b2f957d8722b1465fd75da7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c547e2c5b9495dd7384e7cbd6dcbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f01994bb5a8153ba0937dac8451fac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c9c9dcb486794f8ec634b4f89e0d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b0bc6a1e460d2f4f10d993040ef7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4ef3e6fea36d5ac73446f1fe71c43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4143380bc1c949e86dd3e78202252a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd740bae1b8d35f517e99d042ede829237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7e1613a79d951e9e04f3231e56a3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80fe96582883a0ad591ecc055e531b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f615e6425dca2397675fc11256946240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af791083a54b7e1953f06aa3969ec6fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01837302db9b0271088967324d9b4aa3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50246674cb95a89efbdb64f6e3c87dd2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182d4ec4b45fa1b05d0fbacd74824de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f98c1b732a0813c38c65f45a1f77c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997ac2718c2c3f5951c7b9429806b0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f5b00262b9ffa472d0bcc0b217423247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe4d3e32efa3d5cbc7814fdb7e68ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f97f3da6c3714e24c6c00971b5de2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f5051158273ae27156cafb081dc36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785ccb0621e244b39c70bd3cacee8ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfa27fb480c9bceea3d7d16be72e92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0239df5edfe402c0e805e6494fbbbf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b8c7effb4abcf52e8a806b9c7a47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace17db141a24616c3a673c33701ee53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2591d5c578beb5844195e3e50542f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0595271d9ab517170fe872d2934cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07d912ea6b5eb4dca3bce114bcce97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562cf9a5d3bfd1253b59adda5b7cee0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2b3dc0403d652a17132522bc90783260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279240291bb57739882c03a35e5c420261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a033141cd6fa5756dcf73c3eab034a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83a6d3ffe7db7104667bdf6c238edb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053051a5dd08da8f56372c8dcfc67e81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f889cfb40666f7e7781cf7711c4de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29198a97b27cd4513145a655d83353af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c8739baffd6eddfd7a24f3257e24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc28f2d138a6ca6c2d57f365c4d851e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead65c1c55c4be3ae4025e117e84b4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee99f99d4fee64fc068d7efb07f2ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a4d3940693f94b573caedc770ce57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0a876e44e9666478a10610fee4c2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5415670c354bd4a415f6daa9edf1b55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54857cc7a5a42132ec77fdb210cc60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266bc4a74b79b60bc3423d1a67819b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923980a42b4d25778bda23ab922f612276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204d5cc30b67143883a31ab1713553e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613dace49f0ff75e1d4fa37abd62d52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a99f02ecd9a5b2c76b34376c4e5d62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e4c0d369e22a8977378bebcfa5710280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bc016d0ed30b1b24ba0f08af6803b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b87ff1d7bd55b9bd9716fe4b46f802282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940baa99c06d51858ca09e672ec19b02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce13a3bf390b5f5b4bfc82d67c50c70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedca549e217e85a5cee17563896eeb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24410141235666ed6151d60fc9f3836286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a038c9165e45d50cda218a189d6d66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa7ffd968376c8428ee02a7f5503b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538ca54f7af86e60d5db27ffe9bab22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb0a47015431fd0962debbf6ad6279290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc4f62a4ab73803be18842a4436595291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840b33a14362b48a57afb64581a89c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff24580148e40209025d8b37f89611293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962beb145800f819ccc2aa00d69320d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b79b10eda76fe85ba44b68aa5e2650295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13866a94ca3e2408d7770c0853f633f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387ad2ed0c42b690c40ba129ce09656297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5802efebf763cb5d8e88a4eaeffa1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3fa56b69bb4ba824a28e2a277f881299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99270b96aa5d1584fc5b85c7cf45304300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e99eb88b169ec2fd7e74f14610d7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44aed9843479f4ec0cafb3c77b9a25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05fb96c08713ee3c119a4e282fc4e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc3a971bf045cacf0268bf79cad938304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1874b6ff2cd5ef39d85131fab4c511305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17cde56cc57026b57da97695baef9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81d524dfa44e154a0274a96e7719f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f798255abde82614bd3c2bd9dfa144f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb144033a0aa61da3d69790eb61bd752309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a90883869da5caed8cb22fcf5cb35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df000da629534e4661942b26d6fc0e02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f72294523bd46ec9551d96442a53b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f96164ba0ac2a2f220ce4471fab141313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e65833c3490e1baaaf55a5a37a723314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecbe1c2f7985d618063c6e01e870f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728fa1b8d99e6484e6d33f297ba1fc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5eb84ff43b081b69c5a913bc9ebca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12668662a8af5b70fb99a75e7f567318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518c19ea560c6ea04b09d012a9356a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499c95978f77b17e34d1b254966621320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c178752c0b8cac2b906baae6e78efbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fe19b7ac1ddc2a8bdd489fad2c0e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a067a42f37d02435b0e20fccf092cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2607f86f060de8fa3e430a86c4ea93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11566e642cab7510bd9d2676f380573b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2b92c5e3c8f9bb635ef0940d2ea27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57688d239edfae0d23f35a29d84f1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4d893ffc977b7eefffd35369d9bd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332fb4620748e101f3685bf44982096329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7936c55c645e99e2441112a9e26a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59230da27a8bd8c4b45e9369a8f6ded7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1e152797d545341f7fa793fc8448f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4796b120c6c5dd5bcb6bf3e86c5db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde784560bd8852bf9338fa58ec528e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524534739c5118490c42937e304bb00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96663dc446db45720fe66071fa9a0f46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f7bcb6c3efe185868b00d11539e71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4841e19660f4736a8a48e70bff30d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dfa37f53d80d823f184985c593831339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6816ac1ea88acf9f8685b5f6c804688340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb334e0f3c37fdb0a95dff3e2b446dd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74470908630dcdb9a4da2ed61d8631342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb7af7c1ab334fbe919a9e4b545b5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0873bf41a0c6ce76bc31d72f0cc9035344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88fc6ee9b6d7baee678d8d861bd6a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67799247548e73832d5c683dfbca2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f99f409ea7e6b9a21c7a0091b9b601347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497ae474f77130f58c6294547bfebef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d468a3fd7f8c9387a7a24014c2f99f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c9f8d526f2d6a15f5377e356e509f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c796d806153b0552b944cc7b5b7a98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704560b5872dfd78c95ba127f844432352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427354365fe53f26c90374169eac5315353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7972c000c2a48420c5079776c95aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb2582a7982f28579d757e2c54176b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304c17931898840262ba285d09c94ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9548ee9bedebd684b3e0927777f103f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49012a46b8e796b25598728ade2094358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494776f06edc78f826c3fa20530dc0ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5786537b01235e03937b40e635cc3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf319b9802e0740ce511ec44b6fbb06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e281ec9a063958ce13742ba26b5f2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961880e4d074de413bcdb961464f485a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e960df0dc67136d9713ff023a904af0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278336ac0c7c299f29ca6b36198d8e91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca20e26381291af9bac6cc63541d51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be834a9e7eaa6271570e8ba3a1dfcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa35ca3cc0183007db265b404dafd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2754b9454e8ad74781a1518f12449369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bc009a8bddc5c6dd56cdf4288eef4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446534779085016248a88550f9d6fd5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf9e28d4dd7e00b5b774a753172a50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384c73b34cd78222204bf2961696144373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c81fec34871685a801d9ada0d5217e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910a34b6ed9339b378fbaa63592afb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d650cf0b8b1b6df77d3a07cb1915c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473287aad17099e0269ec3f8af79087377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18777a268b369b22c8dae7975799049378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a62349979656320fc535ee810d904379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035b84c8c3fe3f210096c00e64aac34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b721ddd6b57123816972e43224d4322381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2443de86cb3b48209db35c92f34e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3ee69773cfd21f82c64094fa99339383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311a405c342fcd4c4aebbbed180c341384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52cfa752c247e5f367892902d66cde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9724c495613601d012dfcf72e6e752386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f84b32087a4e09c45b4a956638304387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006454ceff68d01b277444f1fcf2c3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6783d4d4fe8fc987c9a4173cc6114389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee90bfa576286e5ab41bdd21645bff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f0300b26fabd81913cdf99829f67a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472957235414725d03aec72647680ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571e4284bdd12dc22aa5f372a69ea6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc50ef6dae1c182bca79d0731cc03e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1a67eb7899ca1b3eec78c98b3a452395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bb901accb592427d22e3d034178ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf283510ffbab2aa60848184e4d687397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf71c8c7188b7b83db3ebb7c77c398f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daf35d023a6bb69b505cebe16daa2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7617fe343709ae51846f046062d59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97217760443d96cdb7dce5e9d10784d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e94d11d647815895d452646bab372402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3836db0364ed404f2b841b41752ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ede4d7f679e8ea83eb2f9c813925a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5779bf3b026c92a28441072c9d819e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3828b00287544800709e5466660ceb3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a411071f17a04ffc04aa0880a740c69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa700ce2bac3f5ca600664ff920e4fa1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f203c6dc9ee8e29924c0215741bbb05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5765d4d95e388570d154d1cfdffefa7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166161886e091abd8ab6bb204fd9010411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb46a31e87abef82a989553b13d3da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590c58c531a89d2fc27dfac07362e1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fc9b292730b103ae33fbc6a02f38f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74649270b1af9792c858455b52798b6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b997545a99ab259a0522f72a60cc21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fce1c02df4e449ac7114ad22b3fb65417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7733282a972be12423cb72f241976418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4429853e419544e1ee763a5359f8409419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8636775f200eef7ceaa1d4dcaf3856420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d6fe970d21d71344acb2f5bca150d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5042e2577820435900ffdda5695fd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a7077c433d5bf755c032f5f1027cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26035a7ec227f20bff7923dca7ee48c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d464c42cb812480ff7a5d239b9cee32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff58ec8eab2569b477421c04e12aafb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bee74358cd5db8c46294835ee1b25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1daa97177d2dc461e65c976c3aab9d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15d093f2632aa96c584883e459d317429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09985e9766500b945b18c7829f11f96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0419c26f0d975de86fdd9403f6264e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5195800a8caa96d2cabdb836e9362ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f41ebd114dd15aaeb9de6d35ea2207433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f612e6fdbf67d964eebd1ac356ba9a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61483124f947e2a8df32bbe78af793435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c60f86644c05567f68123717fe81b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e0f3d48a4d85313ec6d8eb92813a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde55b7b9dee438fbeaadd1704c825e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddcd78759fac16e73157bf7208b954439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b2ea4dd51fb086714376ddb8888f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6f6e996ed86c9960d8fe31f9f902c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84743ca15f8d06015c0249eaad7e4843442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7c36d411b8db702b7bbb7083eb73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d8909ccdd7901940dbf2285c1bfe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f1278cffa3f6bfdd2837e3bf870fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff7d1ffaee2041db7550a689ef3383446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17aea6b1103a83525901533d07b405447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b1fa4c04dce742a8e56ca6e82679a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bed535ebf14dd53e7bb11a5598c31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268c932a874992a5b9439c097700bf1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc578acc21456ab96d04d709c0af0070451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ecc8d59b09c47866081b3767c6618452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459ab3977de0b5916f3d45c39b4709f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4791136d7ecbe9f51107815e1169eb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572c2a45e6ca7cc0fd6c764e8ee876455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cfcca64706966dfc4db89dd9aacf1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc46dd91720c4e510cbc7b5f17b8cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbad718cfc287e695720ded3c44305b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aaae9eea8f960707a43f50b289e9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762e2625ed5e4bdf90695fed23faf29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c007c7443db667625ebe63e456ec2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9403cacd55a92797b01bfd8143f54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13323423613c64454d4f2c415b449817463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a1ce91b96725ac18c81f74e722f9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f1e05b6af6f864ba8f0ac91ac9d7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3c42eb1c5c6873601691f2e7ae7fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c183384b5e7b6b19079762cd79bcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74110d48740efde685221ed1da69220468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee285cd2db75f241c172b0566aa1621469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dff37dcdbc519b691c2fd96f04e713470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e0b73d72062a3f037f37563b6ebfd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed9197715bbe977ac053977c75f9d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509dd2a75a2544f9255ea2d7ed1991c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36112eb36a636fe19a436930997641a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86456fcb2e156dd5b1a6d83d8542244475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8a520cbb1bc6030e1ccaeeaafba42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a97ff87b97ec18df6a4f95567e3e86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468ed581a5f27eb2ccadcbb75c12787478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f07cb28d754040352696b5e6e0be3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61298f070e681af5d4b738078c3c8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aae23ba5f9ec509d0450b5c6ed270c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd326ddb397df96f426ce3255c4b2f48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6af7a10d57f0e73abd8a8cd316d1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da783b147b137766b454b01993240fb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b2fbd2266f9d19e51f4ba04b76998485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c64b61e5e70febd6dc696367f4e964486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e1fe10fffa1b8052d1ad97610d7f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ac117f1df88c4561b948cc48a5c4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baccee443c975a7028b1f4e2208ba6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb23731499bd98edbf0f088da7490e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4c3a551484c4716af8dfd58f7b75c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062cbd529a864c94628f44a1aa1ed9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a6db02c423cf6f7429196c2ccaa69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a478c24d6fcf646fe2eef112d3d8db4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2f28c14efd97f56f9d0b135f8692b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8cbc0535afd6564eeffcbc169911a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372945d78851da4c7d9a61d54d56bab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccee0590ad3f5fd5e47d7b79c03cc46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5265a866b4e8b854550d0c2dac23942499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de6a953e3f7ab1ba9389991ba2731e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8361b7592484a84819bdaa750277af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df107a220fa3d3c00a03516868242ac7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4423425c1ef8dc8139e5c707e03ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a970e2e756a664a9a5383808f08106c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c0d31114cdb5b7925c8e0bfd2722a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5afc03156dbd269e0422a63f8f0f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d9615c786ce3dd3bb758cc9c78f25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74cd87dd0472d6060f35d3c1cf74cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea1ff115c1b021b6e549dd715cfb64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38f4ea983b7c446a0f75dbb6d42c83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcffb6eeb5d53892595587918ff929511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4195c57bbf47bbd035e57e18fb9ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935ddee63eaba8910cdfa2f6153dff7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c0b3cd761605aee512353d9122e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e93550c960d14fef9a512d06a63f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b8d60ab7ee84760f011b4d4045ab6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10e8548e61f96f7f40f077a6b33a16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef05d681f6ff3f6fc92c496fbf6c65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d84f0503519ab76e3316d19c4b0d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d675cd35f28caa9e44363cb56ff7db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d7782c638a896ea0227b839196537521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136ad1c3b05e728db06a0103378f40d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a10fd99200d117864fb4561d0f641d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30168d9f271d74789159d260bb011129524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5d2b49b14ee06822b0103b3d8052c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f77bed8e748f364b38ad8f1c791e2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654d4a502e230c02806fe3c6a82b70e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc217de79834426a3acb93b628eb1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d841fbb7583562c67e954d6d4e894a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edb97cf1f82dfd2e8413f9bad71863530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec308797135b13b66dda595a399bd2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e50e19981506f227b1434421ea2db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251355435cd7e0e02173cf80cef7f22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c701edb931853de64234fbde79836ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855510df13d4799f6f12406bf8708ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f540f3bbf3b118e7d9d00d5633cf38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dc1110bfc11738281a619b6e5543e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b81a15380eef4796e1f7d81c832dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ea28e4b8827e40cfaaa6eafa07ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39049ed121d80a5c7bd86bd931b1f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398f7ccc858c1a405c5de600ac0cbad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02de3aeb9f5f7dbb484eaa4bb3d628542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc881f78c3acaa63fe1986edec924c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfab9d0083ac3b103e743d5b3a9a184544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f76cc9fb8930badaa5571f452bd92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b05936ba838b83f0e0120b89a26c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152997914159be5dfb09d2dec1f15f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181c73a5fc26dbf3a87579f6dd8ddf0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a32832ceebe54ad3ba2a05dafefd78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95074c2fcb1254a1b5051db63fb1fc50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d0a1605fe7169661b9380c2d5bf21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b611cd22900bf0676116ce7aad6b2f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deea77fe84bc40672c53bf31425f77553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cfc17df4f0c4cd3f9fea6845f797d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e461b7d0e5e232f48ad478c0ff158f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e3e9ddd580ba63f991b3f3c548949556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032c43b47cb0a71355c1cbf9351f765557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ad0487ead409556289f9726152682558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7decde6e7eec43d91867a87295270559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5950d0dee0fb3dcd16865e902b494560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfcfe8176c52289b0d1d935f629535561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d75380a145a6a0865842b5a846b79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d5d8d58314651c49765fbcc3471d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f63a4007eb81a580f70ff0ecd53179564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4a06ecc0c612b53eb36816b3fe76c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891d115f497f4a81c93d6bd601f8a27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f1702a9e86cf553410d3c1ed2660d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f41c09aa17fb6788c90231f693f8d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd139f1e582b8d2ae13ba89437d935b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3065770f8e7a226b87e0dafc2bfe7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf20106177428eac7e23b9514f47d27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd18a478e090c8359316eb5466515da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8900853fbee3a1a40acc7ca952169573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a91c6fc3416e146537fbb5cb442e9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb04099a8ea3060a205d2f1aef799ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198f7966c81d1b9dafb61d352cbffa1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b28dde2f47504d9ba061b40c224800577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6138bfc3ed8dc928372e478f76f9061578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14822bcbfa8ea4c67743ac0cb3370436579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f02c282eb9dddff7d9d851b356fd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc2e7ac05ede7d8f46e2302d8f76c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afffc0f6c1440ed4253a1d3a0e079a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c7c8feebeede58ba917e98a44c892583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b032d10c39e8174f833932388ecd8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bacfe931c54137fbb71cef6c42fd79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e5c19fe23cb6ae05c9d54a253f045586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab3d5324b9e1e3cba23993e44ba036587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2202f30aeb75f9499ca9bbba92c112d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72933d2e2b8968165724340c28fbdb02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b5cf86e2027b5ff3260ec268e9e33590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea56b7a68ba0d11dbe1be6889854e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac275b054b202b3a7571c0c0b17f4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3bcef4c59312243f4f47abbfa770a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fbd93b6f3dce37ab4a5c3d68eac64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ea6a70fd278ab624be7e9feef31a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1a8d1ca69ec1fc9bde1b14ea8ba32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8abc90d8b5334d2619a22fb7fc90ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fba1d5c8cda1e1b4a3617eaa3ea09a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62749aed98014e74637837ee7550c39b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea3be93d775368d2b7e58bef654127600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6e2c0e4636a33d69ce3eebc870804601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b96c8ab532662d141e9eeed44c95e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab39377e8f24614d567ff76df133161603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04764895e3a6e1ad74bcdbae958402604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc560082ca44b452e96951ea0a416953605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0565f99d79adf33a5c7a8a3a02a6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea958be778cc860ae23ff88c3c6c71b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a52914540648cd0a8111e258014eba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc6aeb80484b0838c632a1073ea50d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a04db8a33c118cf179ebd067655d69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75339117c8379c263d52ded9bc447792611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496c56158f8842f7e85de2ba01046cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc04a6d4b0c24e786facce6f0d7529d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9566300eaeac700d75f278fa4933d71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdd7c0347f7508e2519b2bd4598d11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89060cb6fdbd4062cec49f0b2b264363616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627265da2eebb7399ebfde1cf0ba21f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db838b371a31ab7c7f06f134acdee2ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bcb57b3cde77cd9024b9953e6250d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cf0784f5eddda389edd530babb239620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0a34e42cd144154b8afc77ffa8b2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce7d31de066c6bc79d97fb73af5199622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a010a662bf69b7b600a75852093fc2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cd54a24fbd7c133eef26ee3232eff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9558b555a52312401f8694fe45b21bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40830500d6b6d86342f6f4328261dbc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ade72d47a11157d9d8a0abdeef8982627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930af2d66033934c3853cd21c116803f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e696e7f1d648c43ec1d2a47323595c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32850d050c3fd188ad27603f526d097630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb21437fcee4ae5e09819cbc0711f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82830be94d58f6c500b041480c969735632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733cdf177af369cfcb6156d087acc89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ad2f2ad0b797d7795b100f18623b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e086d957b970612ada0b69945414fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d51e2ba2fec79ad5e821537b86ce36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4b54e39cf27947462f28a1d7d6646637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533bca8df9d6b3b12a7c5e5896d249c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7855416ea3efe4cdf42584f8f76b60a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bf57f262388db05bb79870abd6460640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006c137e768a475a630440363c4a99f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee67693b49b833aec8be1f1f926753642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5c325a468b541a2d0875a26f8fe26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd164d5379005a73cf07a320f28fa1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a518cde1a00aef5762278474dfa894d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e49d6192a2e1fc5cee91659ccbe22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e41c8badbfc0f1bc340c62a9f2042647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b6f83550229a7ea56ea175098cd24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc143b8bf7e1e400914df12892b91a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293227f6eb11342b1514bd5ae3d152b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801719477a099ab8460d2d7064320a77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eebee0f29796ffcba7596d644d4b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f78a5be7f1abbddf6e65151c41f70f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b4b0a2ff75892a39a9ef6d811d0fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae538638832667265b98fe4fa24b18655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf5f0991f8c0a8b7ff55f9ef88864c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bc1650447c8716bc7291510b08368657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b626a8727a1169bad7812517cb0d87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ec4b724d26a46b810a0a88412e7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6826cb0546f6983793dbf15b9c02443660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08259134eb63107266980e451dc265cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd06b943cc2d1e03b213a927ca3c82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502e0b82f23b47f0bb2921aef639d9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c121b43b9c4ea27d617896e6b7b05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57946daf7c1964ef97049880e6263699665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446f5cf9edba49e640393ef826e1b32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0127e30d8576d0e30dd190a75684a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25017340cea6fb0a9ff197fb50057632668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c44ad637aa7c5f2efa9c7d64582423669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490787672fbe332520861c2a294e498670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48abdaf6457a4d1cd2ba5202c7b72d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989e9475726901c39ed8ea81a8c73e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5d1faee47c6b2d456155d0ce7ffb6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fdd99b4ccf4e484bd8a1b146fbe81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbf6e475ca0f1c332366092c6449da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6840d337617b923cc1d9e047aa4b9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26810bee7236fd1684bbe907db1b433677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9fa6c8b9c8d6d8ff450d97b8221ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0743f60019d02f418a27ea25fd72fd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb762da05adcc20776b832c79e1a85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77625d4983466eaa0c35580c60113d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e54d53308eba49d7bbcccc929f7622682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bde9dd3ac82ffd4feaf4b95242912d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b319901c0a5144e9b1a43cdb145c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53f0b7e32ec3e0f8089343cef86245685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00865db0b88f1504e0ef8218f79dd3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0476e8b74f2d891a8d596202d705d6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182863747d0e2fd0fac18d4469990a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473ecb1d2327f7b06cff8e36a67a102689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29004b71e295fae63996473ae571655690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e4ce5956ab32e6b0d1418f0d97281691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed50adcf029dde4390248c36e487e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f99c67a9e61a4ba702416b43b68b3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73dff9485d2a5b10ced590c5c09d93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f1dd4fb682ad7aa3e7c0fe60fb290695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f9b6602866310a3ad76089b5debb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c6bbfeaeced2e745e7b63435609b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c00a823c11c5543527788ba6199a54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9822f9525b27441a3ab7e80c821c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d11bda66e86cc5b93f7b9fc9f30eb7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0b60ca0efd09344f113d462a895e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad2545a6355beb4c2eb8dd05efdeac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7633b63e472f45e82324a84e0dd1c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3590567ad0bd34b98587362f2b69f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465139c9ff96ad68b0332383ba261edf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a55087918077a5222eeb2843e2c61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3d1e74beec379efd892323b33690b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39edbcea29445876eb110c34b41d7a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb015f1b8d9be7b37e16f278d67caa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d72b351c08508b90efdc86100fb6e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c246273c10412c92e2539c6b566ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5523a9485147a34f05670dbc13cb3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f69a2c64d3f2e06c521ff78a91fb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8219e8881f2d331033f5ee79b95fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d788b77f7e400a690d950cd2a66c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccda962c77fe0da50a1e15cbcaf790716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c498ea010124495240f3fa872fff5e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f5cd2aa46393d0d239c208888b4e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11d12da4b80366101233945a995d94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4911173b29c666631d7c21685dd52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72465681c825791d1cd311859c29931a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698a85649a2ed49767f17ec3b7bcd45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04d9d7882d44c70580e3d3b8902aa3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d1d44b24580f24026eea3b5f2fb7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe195227ce231e1dffeb891e70d1e90f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aec8b99b617e7d042022e5c33c140726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0165b05c8d86d16388113988dad75ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624b01b3b4b343a5574bd8d3366db18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfff85bf99a54290726ab000a08734729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024977b0c081ae15f30db5a3c79c463730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1912c74fbf718b206fbad19caf384731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e808c6e04e38950624bab1a3876b84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12dc38a129d9188c217740c7ae950f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baf89ba85ac6866d5ae7ba1b273bcb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213e2e89f0ea2440971231ec8aa4dec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f132071c35b7e0d7b3eea2b17ae484f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879749403a60fbd4ba3e50492edc772737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176122eed276684515d67671c904861e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c301622b1b56e87fbd17f8b328383739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2f6369a932c6bbe25e036b46beb6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3024155883d6fb3b269465c43cf73b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c20ce532f4477364411356ad52b6ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2feb088324fb57eab2426a29e7c07b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f696464fd80ac7156ba4bcf6f879a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47653c5f9cab1f48fbe330aee0c9f5a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb3143c77cf0ee28ae0b5288fddf95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38e80eff2402eb5a4a8d4f93460760747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40016366c22207d1d5170cc10fd1809b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ccba650b3dbacbc2e2f0439c1d6ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f1897638488cb0811fddda18ce418750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4ac81aaaafe8c7b6120e756244e13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9decd36c2a4d2ea1d2d085acce745752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c1b3e62658da87d706bd95744cfd8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a4a064d338fd29922354ea71f9757754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530777088ec51a9002061364ce0e7a73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a8c396e1f9c921bb54dc561537ee1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b19d1016b9b4665820ec64bbf5bf7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5ee65fa8fd43ecf81d2b29e3a8dd0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beb06976df55b61a8aaeddd7522a4b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>