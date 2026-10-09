--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969618481c2c74f30ace4f543fff8bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681eebb8747a81f0a41790b17a7f03a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4a65afdc07edcc7c5a744d8f6964a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc6cf989fe639a0b91a9ff8c99fdc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27258cabbb7932c2feb988a81f8c83a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dbd14a99cbc3f10d72429cfa5bebb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb79f20a66bd7e21eae4a3379e0fec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb7ff755bdb26cbdf8e15aab6382418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45c13c534493a01a92f0c40f9896529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac09b0437dc9f7dfac4eb5ac7ca92b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d1df0452975fa25fa5149865b727411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c075f83c8caaf6c8b042591d39fdbd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35215a07ea6d65f812c1a8dec0e7d90c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfef04d43cfd1d13edf642df04e9e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dacd670d979fc99dbbe4b9fd7fc53015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44c079a3247b575f7c244149a6018016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ddfe4eed3edccaae8addca263f7df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175d88cec61560e41419d4e241f4d2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31860d115d3e421e757ea2523f3a094e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1e441e27b1dee35b73696f6c0107820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9588191e6e0f610cdd0e0573eaaad5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff8db56bb5cfc760a1fc09319bec0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b7af0185ee14c5356350777cedc8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff479d7121b98c224641b999f33a74824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdbe2fd9ab7ac7c501631c51a3d6dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b57f4682ba8449abfa1ffe72a224fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879df70506ec6e45395e914afcf135ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26628a9d8e6bfdb2a87c894e94310b9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490b920849ae933a4dbc28bfc53d2ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20399af8d31d55b80c4735d13b15c25c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bfcfd802e453b6ccc56180412135f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760c5a83ada561cf4d7104464c9a07832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a123cb5f26eda8fbd9d9f33cc2a3c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5537b217f3e703b30bc360d31f463234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f0469b6cad66e6708e808ac95415b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201702c8d41076d288c028c8d5374eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8aac34d57abb0036358aada48410537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd5ad2de5c16f15f52b6e02cba3e7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469820e3f19045943b23d79690a07abc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00770ecb79ee7750e407f659ca06e5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3fff3c68bfa3f9d553740f5c60c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e288d8847e33a2a97e97354923f9d3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa40e3be893bb788ee6e0c40a69db1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd92cfcc849eacb1048b26f8cd383c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ff2725a2eba61d0932efad5ec0e1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4a9475b823629b49063daac54b6ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65087d1b61f98244c82920c6b027449e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b18a56badad0cb4a2a4cf95c79ba8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd0b39b8d6755bab1140d52ad75a7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6afa85611d9111c2ed2f06805cea6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d69d323778cc88b4bfee66032382051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1752f8206016255a5ca6abcefd8ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e771ca631f4348f21a9f53e4c0abd2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452daeeb1bde78c170b2833a72af316e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed1c4a250a2d3a3cf7443f08ce07f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d8005637c1463521c7fde68f1c43e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12730a21653c6a59c70bddff6ddc385257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836056feb686d6fd0cc83cbe191b4dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffdce9762c32a70545cbeea87a736d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213c3124d92d8a48f0eff1d1f6e97bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecf46f9e735e89fc850b3fc957415d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b17b9e366943b937906e63d35e371962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d66a39711d876358e8415991007c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364b906abffd267b0a1d4fc9710105864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25a2acb3512c92904b2856741e149b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc70eb1e7728a27e52f027bd8de3cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a246f433985455b3e194523f73d4da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fa3c24eb99236f4f3f1bb343cca1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac58e90d097ed9e439f09d05f1684d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fc60f87b5ca7555a5c07f4b6ff26570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08502ce9e8b557e67178a77d0c073c1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314db20a430e4d538e9e9a28292fc2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed461f744f67b004e8b87f15ce711a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd1c874d63adf297b011da5859184074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1ab2450685365f30c9d6c39c4784375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96a1faa2102b78681e9dd1bcb31b7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205c92fe140ae4579dd7ce3f1ea392a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1826bfbf1de0cf3b968380f346d20cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f60016ab005fd286e88809886cda7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7b94ec0011094c4158965b4f8597c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558218dc6a4c8380b88b243e5e9226981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c811fc0a79132357689eeffcbe79382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31db002f991f1f4ec0b3ade05a104f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c499a851d53e614d27c0e52143958e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bbdb05e898a5e4b9dc9b84d34221385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc289c60403d2f5f3a83de9f18af93d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e71ee98b8d3f64b803797ab4831387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196bd490e999440ba0cc8e03bc94d1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9375f05b24dbbd1d9fc670b6d23f43f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19552c1f70cca436e4e7b2a038d79d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac89c351414079687400d597858a01891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea6bf03af3fea45e43f76b60a6de2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16bc8546098556d817fb5be758578993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86486db761a207a0e38e2ee77bd24894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bf9055731386ae06ae48ae4754ed195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dec6558fa5f27ab57029e852af3f9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9ab274bd4b37702cdfb3fc54cea9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f316c3508613b5f40c6b1ff9934c18698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949c4ea5da79caf03f6ab82d4e50a3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c2d5f43db1e82b82c0890b63a9a54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed91a9e1dcce63caa3a61dab4d9259c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64131f38a08abec8bd57959acf90a13c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799eb7bf4324a7a5bc06f93210bfb28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b11d0d6464dad35aa0677867fc3db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193d3552e659d1a1d2d215bbceb937f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32b87463c508e596dcd5f72ae08b03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524967c3a9f0c494f9f7e335a448996107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d849a0d458a83bfa748c51f23df4f52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07161dba76d99472b250639c84d3453109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe468a1a1cfa1c09a97693de4dc96b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e73a90b0beaee8cf44f8b7f9009c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584c8737d9da3c0d6852bf71d929f07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fcc9aa7c52824a9f403059d00fccd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff26b1e481cdd24e267dfadbb22b9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07aae34ed22d92328ba55be8fd6334115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e09e4dd366a4953fe8eb8d16664c73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41509dbb0bdf14c542aaaba44ec703c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42438047aab71645234818de9b079c53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ee2a7145a1411f33de532b00dd9ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6a87baa0838473e3845805ca7d631120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607a661c36180221f885bbd232d9b35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a47634b38cb107a095e6c1dfedd56a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d5c4c3d270d89a05e4baa389ae23c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de6793d9fd980517aa1c95506c1047124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05706eb5d876cb883a7d3e0b4d8d67c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b939c58bed9a357d2e30c06ee7f73d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6705c334a1d25b2aa5ee8618e33e335127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0539164a05ef9c98feb77b094412b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7352deba151f08ddb1514d274f924129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805142a9c16c382bc2c145262eeee951130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c4d0974464b9f126db819459be0ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aea6aec8cdfa838e40a30219104c24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75334647a2345f344320ce1f445fae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb5362c6164b301e4f97880ae71e26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b57e6712093164c922fa1d51e72926135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae222b72652fa7b3a01dc2bb0854073136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7a40fb077e27849818ce3d4e17156137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258de6c0c02c39feb6e9228b433c8e28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfe0b5c91f011222f3b2af6b3f37c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a71a9bf56cedfcafe48f1a69049a34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b3b276ebdf50a6fd8662ae6de2bfc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bab78434a4717188cb81f40b568fe8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be666d0ba11174a246108b0ada32179d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a54b350353de5f536db48a41738b10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87c19ade2c50a54b7f180d496e694a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02747df7fd447bf1d080803c3e3232a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af3b88d1ad27f8760f3def631d5dce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555456e93c902dfa9dad1c90ab4f51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76b101d4aaf1096b23b108b018dc05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdb46a0219920f367a0a8bd2aa7d94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791d7e535a3c83845dc2b953a8dc5ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098a98b62513fbf6c048604e4b023a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21232ef2cae741bc0423cb588c19de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b92ce5e30aaa3b85cee84762ea6240154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b238b596d30c4f713b9c7012a2d88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19725cec6b3731e89e93b11415f33c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8ed600c3fa4d5f9852d462a72210c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09a837e96f1501641fbe2dd46a5505158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093c7d1aafe114c8072433c5261c29c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b281de62a9365e480b57bc8de07d35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186e22fdf0d73e753a4aed9a07a9bc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaa11d19b0a9e351ee6c631a924bf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc517c9d7979035de02d26583c14ee2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e5c70bb10d03b5991e01c11ffccb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e4bed15980918d7ad7c5700e1d041165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be931b35bfb7cadf927a1a5bfc9c2c66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd586df9d688a9e4291aadde04fd7e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cf2c060381729a2f6b3d7650f2627168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495721c47809f25b5875d79f2ad49f79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e5bfff6404c377cdf108c07ff6127170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3c081ae0ad42418c64bea45d527c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc34c544715330f7fc1d88ea4487e4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939dfff5f20ea0499d384ccdb8846d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a09c58b4c6e36c349af24fbba4571e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040362a890b2a90ef612a0a443e062e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c073a6593e3a56ce4cd324f781b056176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f31e7b0ce8dfc64bfaa24979485d09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0ef4c5720903c4741145fba229e3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafee9f65b23951a7d881e30db5818e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae57e1ff6a24fd2d23f57a5cbbedee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155f3926f7ebd1570d0a9facca8edce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507c41633f71be55b6d9c65eae50dae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0252cdb7ec5770a33740a66784396183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f0a1b32d1f2848b05a492789b5f97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee581a9dc7ae3611bbdf5f5864913d51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761a39efd1bdb2a6bd2c30d043543dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272a01e947a31afadbb7a1e340a7128187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda86ceae54903e630648666fb3988b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74134b8b1d9bc6b5e580af747a374b8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320edf357faa5d981cf9662a47eddd55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3258e00f2d2a4df50d30db5c905e52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca6ee0603b10c68f99889a0e65e9f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc05379719db27f61252a0c18eba7dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7b8b570cd6dc30ff630f76a93a392194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d7676f94fe5c3309175d071fea244195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c65af10b2189c323a28d98d2e982c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d198fa60ada086fe61ea4d9bd21867197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a2f78398925a412949c02639a2946198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b728573e7883595e1d5f578b0f89d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5c01045f74e43f0add47adfabbb2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b35a64b867f5f6ca196a8f9b7e590201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c768dd1940583c6d811a741429e507202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee8bf0b3761a253c6978f92a30668a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cc994d89327e481ee4ef99d8ede28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185f99396ba03b696d1e0ce1ae22f18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216fb065dffe6179eb7894fbab646cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bad04eea8d310738b007bfc9dd721207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e85cf5bed0bdce459b91972a33654208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba167c53296828fc83ad9b737e7bc9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097c84623caaa6f1646aed9ca56af82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854030d76bebaf6212714b97e677e7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0598ab03b4a9661e8725d050db109212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc3fceb8d4538b7249c9a7d0ad0ba5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd69bf7c5dc8f01bc4f84a94f4623a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20e605e43fa64c6b83fb03e26e6857215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3f0b2b427e51b50113fea7edfaa2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea334d5487de617a6b8f2c55919fb673217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941efe89ae65b232ac74442484dd1e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782bf9e69101c628d9802bbf0a47b06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e153d15e708747644683c48a35db547220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e7d0b3a3787f3e575aa830cb7f57c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469bb28d2dc9eccf59081fa906f92d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d7f56f9651f1491e333d42edb3e6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d5b902035fb29d1e9b233f75810e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c8ca60a7dade4738da5e785e68b49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b4483af42768cdfd72ae5ee6c65a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519285fbcdaa3b8b0b94373de23e8bb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b11e13b3f3c72ef45853c671401f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864be8f27072b1b1c4484e7bfb097e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c67494e2ef866522287f49a8674e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5c71f613563d0b655e28633717b2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87086751fc49c22192d463cd715ce1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cc0b743f28cd8fb2198f3fa984f7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78454ac958fd6dab6399ca5144dd0e02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae50e43a577e167c7f440111b136afd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c95140237c61c816c80f7b3025da04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba3882d699c64e497470f87ce15d02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b206923c28340da77e38d61f2917aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109ae74b306a745425ac7c02b644cc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fb8e1f5331242f689a41e5207277a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ea0fb56989d1fb2cf008180c8e727241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52433b25dda33a02168dcbbceb95ee5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861959ae1712be3b0d8638df0fa7d49b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a26b5d096e0f75306c4413bbccef6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb35e3b731f73235debfd75064b3bd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435bb224c4f6b18dee47920721e84a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d8dce8399c81cc12cb9af5ed86b88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a12b85bfa758a6996b9b8f239b842248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16336b62feb67b50a70c05f9734dbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46688550b8b1473de68fdc5d4532a8e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741e950481dcef255aabceb7787be4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc4d3208434d65d62d521643ba1b90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3bcca3d5cb69d9960cc460aac9ff1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067fd0ce86115a7a0dca3c591cd366f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ca49632eeba16d8b5cf11512ef602255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a447648b888236c6fa425864383689256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f5846a0ad3d6bfec34e885529a854257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecef6e972944eb71618f320b84d54b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51252820755081e1b4c556ffd27494259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc51d6231a513ce4fe5ba213cbbe3f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af5c027f1e5e4f5c9d97d24b6c5996261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96be23147b5fcd931b633753395d7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c204dc8c693bc7a7a35a459adc1ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd7408adae4263a679ec44cb5a1a24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ce0a2f12f0bcb0369e4d40554d384265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4414515fc20ddfee1282a50fb65346b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a66ef4cbe5836d0453405540317fe0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda06b9412fce634d7e7df0f288d7284268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e2d41d520a930497da18f9a494dbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9e48a1e0365ff72efe1d8ccf13c6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab72054dc2d07fb99a94d448583bb17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d2108ea2e2582998bcab8d405eab9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e559cbb3fdced4ec40078e8db7b89b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a7f02eb1c18e98d7f1049849b2354274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d76ac5a29a0f7fbd1ff67f8c6de94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b002be8efcdfff8c0a4febadc47a356276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa903ea8707b24bb70e02d4e7036a3a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227baefa4b69a808ff0468a31b50ae0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17ed85b8920fb2fd891727c4cffe3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0a9cda7a5627c82b121a722ba3da0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f03e034953d6d72ccf1e418e731f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168680384128de0a6999be619e2ec7f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5fa998b683be38deaf98f30558fa4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1001f9c8ccd4114583db39c4fe64b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d0f18af2201ced8a6421917c59108285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2e59c3981e7a1e5d193698c331ace286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f05e87d7a3bbd37c9cc9c3a3bfb9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f45c339b3d9a8465383e268d4f475f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c761e88d39693258adfec4014b1ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0797fd8f73e96ee21c58ea23b9b33f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5b63fd3cf302ea6d1c82cf76b1bf5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb553a07eac99cb8dadc7a7303a7e5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c16145252f57d32ca79376fae85846293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ab8bdaa31671ad1d931da41660b53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef0890121112fdb9164170a75f593f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dc70ab4cf5039884cc792cce9e2b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85b94d602171037c936afe04b96911297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7598af54381d1de87a422962c0f8b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a18a2fe644014337a7c5fc4efcf09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88d0bc86eb074ad442c706b1f07ed6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1310ca9cc59383b20e00395448d1fc2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cce2c73ec1dfadfa3054da46a1a63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ba0ec890d0976863a9b2b07de5681303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293f7cc8b7be4567dfdd73d940d4ce6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7d828ed226a56f9872f4994487ef9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d42f9ae7ae943fecc8059addb581a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec53fa984c1ef0148fb808e4f1a395b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0cb65401249f1dbd3f47f38255edb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c3d38853cafb9e67192c2f63c56ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936ca1c0348490c0810b56a46aca23b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7f3241fa654a0655126168627d239311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7176a9dd3efa6e049139542e1943af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026e37377e6fa87070986a88c0f66be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef28cc2da6bee3efcb1473ca1571481314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e366a9cef267e59066581a0d647f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fec776c768e1652981f472e838fe3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136faaefa9de7d5c0efcda0b676dc91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdeb5556bac8e31893c97d4fd16ba8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53d325a37a79a2902e238c52d7018b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2e8b0d107a598c0a7b8a75afd61c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb098b1bc2e8c9846db76bbb4335221321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e22838925ad256d357753e483e86f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96edd54d2770e5d3aa0399326f4b048323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fd65b1af1d6bbc469ef9d43b0d410324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778917975bf8803179e664efb74e0f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69833c859a6117132fbdf6dd77cce422326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c2e7c7f6a21aac40ba27396e9ce58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16559109b4e121b4b1bdd0e47167ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1630dab1b352d9121a7b1f809bacac3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b103cdceb67609b99000cf067fe165d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784fb9aca4bb626dbaa40a186044fe0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164741679e433f760b5f1bdf76440fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eb38cc574c9c7e6f0357bec4f8f6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149b62e74f3a3e98873a1e3d4fcb640334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539fd2db7ca90311c6a780b4f6e1fe8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6547f618dbc99c2ab9d3635c2ead9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2f04c54516c58ffde2520894c875b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391c9e59f4529d97aa8cfcc4f82a1d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbcfb824438c655130c3430adbd2d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fd5b2907e06817c172bed1e4e4e21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550706c82d335879111d0781b3c6c409341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b47170c98f6499ed3b94c06397228342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad22461ff3c0c90c50f3d3353a7950a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf7eb6e8e61d6aabff143c5357e817344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653515d8165295f15924a9283d25850345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d25b8c86bd094559bfbb0614a73e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddab4fe8436eceb0ab236fa95c316dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a67c2eba760f1015fae01ba55e2609348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1191637c75e769ee120f0968d38a88a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa222037972fc1000f053feec8ceb254350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9ac50d8b4039a70ec3533689876a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61263046978ea39210de65d08d0901d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4099d8b4a2da56804c899067c2b38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b516c23f830f7b1896c3e1afe2850b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd42e64cd600645e7c0a9f3b923733355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aa4141757699764f94c2cc485ece5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd5ccecf27540661ce3af56c0a1183357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085b5e0dd99f76cac6a9491e8398115358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c46e64786d365b91a9308e7c64082359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c045968edf1001fc96277ff18ee377360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fa36f31cb701ff97e7caad87e4b10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8169f5ca65b345c6195a24ce5fd09e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793cf6086063f77fe7a18dae707059d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc65bd8b988d3a19d2433ef9861a3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416398f0e3ab4c8512ed1fe412d68f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd286e446c0f231e1c67aebd41cc9ea3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f9556339ae44d8a9351623e7a56cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace58a2d59a9d9bbce977e2cd29a42e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d294646d06fef156190f72d5f4bcaef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fface648c7bd777005f8035ba4447370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8433a63d6621011c1c3981bf564def371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b569e49e1e9e683fd481a12cbf93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822d3b76339525e727fea395bfc3dd1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9090ad87469126200dec592a323b6b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293e4cb1bd4603eddeb7500179710e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31637247640f15097f874d0c0ebb2781376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c821141c9fe29340565b703cc876308377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6d76488e2f2eff4c71d95ad060e90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df86f7aba650d123511f1cb8e8efa5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d17ec5ff8e126278589fefb864a4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699b2b1cf9e28d5eee59518bdb03072381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba559cf1fb0dfc6746aa456ac3dd3f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f049da91da7a5428efb70fc2df46c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f184e280052e88bde1f86f0bd09545384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc434d9b39d224a38d228aa75fb6a48d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7ebfa1166017bdfd728b6788c0d4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdbbd2befd3ae5e40319ee4d632b88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ecb9ec33077d641c8b93659d126dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f248d3fd06d50d03ea9cc8e0ae4f0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4a382fcc3fe20b4c46bc145058b4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b44b9a1b3ca24472a7b39f8dd68f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbae6780a62b80bf91bd86409bd03b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f22312c6e733248f341c7c75e3dc9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285037394361d78798e3216b1395a45e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49392011e39fa4a3e7778f25e5b829395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91877b2d4e92c9896c1263cf994917af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c877ab46a29c2f4e199e2a3cff37ffa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97481cd98890552d8e7ec394fcd924a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f540bf478218d9b492caeeeb3beff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3074a29a4cae371cecbd069a4dd7aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7d6f070b12cfbfabc94cabccddc09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7078623753ab91bcc9aa737a2eea6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c79b8a973fc01a922720cec772ebbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23a58a97ffba42c44456c8d1a9e487404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63097aa13e34a10a2b30e7ba92446046405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8684640c210b9c3a9ef5a5dacb363b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579e1f8d10f88335943e83f983c9941407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaceafbec21e0a01bb062be2928b94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa858507935eb8e282ee6ad5de6fbef3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84c98d3ef0d6e62011b370b1a19183410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc7bd9e0b706416e9c0ff4f18eb3c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7fb71602728150fa26d8636b2c0da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8dbd2d3e0303a5894b8e8f6e2f9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75078827b272dce1a7c316f13947162a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce2fd37c3b718291d63be712349d27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8300d1d43b73bf45ec7f0b0d843a17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b95bc5e62cd74c3d74be1ab73ad635417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efae613966d5541eefd3dc8f2b8ea06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69458001474a35421b51b9e139630b7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd240319b6ab05558a36a216cc70bba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79c1a70684b42cd0cacce76de20f9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57805769028325508202e9a7c4af183422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c69021fa7b79c88a719072f4ec70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dede6a2b556973fd86dbcafa3657b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ebdc4c1db63c3e0984e20188045f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ee4abd8af620feb5a2900d97c972c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aecd55a0e9520298f7eadfc2f1084a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81e24c0594c17f4f77aaa92e8639d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473a0240e9e4deac4b9f6c5bd0b2850429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02194c8cf03164697d1e591f3d435a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b96cb65753438f5001f965b6503c08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db328eeb5a15ab257d9c60e6e1b3c74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6af7d8ad8ac46338908b18bc629bc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2e77049615248974bb97835e05392434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5dcdd059e09be1fcdb91c782504ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a0b7fface417664bfefc70e70de17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985bb99073e8fdca67d4e6f7e00eff7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b26a7826df884639472bf970fab136438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5b15cb4dc218a2bdc451c7701c63d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084cba9f31cf3838e40e06dcb18f192440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d215a3b27b1f68757dcb24fb09ab63b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576c30effb4e446c89e5a249d9e4b85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c1798bf30c81e6d36c64036d4cfa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f7e60cdce2e01d6d4e5e01dd41fa4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eab0b10f5202816e6a44b1ef4c4b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f1c48eb998bced68e0b8a8ba9fd11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e91adc36be0c779f843e3e885e525447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb63c261a48592eba0aa969b4dc51d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3b158cec16b45b9d36acb868f8066449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e308b94d24b7cb34080bfba275cb46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26c98d5c8da4fd31afeab878e39be1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893b26f8e1c2be65873bdd1e04cb4f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658be2fb53fc00fb1daef51c610acdb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733737f800a4ccd3622399702744a55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e735b93d797e589bf6eac257ac21b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e2fb55457ee49f031ecdfbd3b78b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3cdd4053bfb91cf106cad55b6672d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c676d14c6e30debdcc919637f3994458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caabb6c9b3c05b5a8f748c54b0a79f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad67843eb1650efbf01ea3fb5157917460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc2ff161be5b41b537bb706848f56a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151cfb47d89e0a23f7e25ed2ab78203462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b415ac4ef6ba98a402c94de2f619d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990d303c9d1d681d5af4206a13ad226464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62402f2a66e800cdce4b63bf53e65762465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7dad016f7ccf0c7f8e44253e33615466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bff797d3cc9b29baad8351bf0bd87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ee79de5eaf044fb8f3dedc7433836468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde49b4953a1839418958312e7cce9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d96ae61fb8504e37cbfbeeb37975c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5982f6482a89b79bf31f5e79f4d68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41de26025d66e821dce9590aef82d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a8182dbd12884e3b009e51b8b90d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540128b36ed509a7e9ff7b04d78a65a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f563bed595ace73cdac1a0d26ed161475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1713ca8b008c19cc0a8da84a7739602476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27e650c5a120ae7be075ad40cdad86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f54336dd1fcb1b01c28df4c5d76258478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada93f7b7b284c325a7971b05c013cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705c5c42dc4d5a316a2e69fe41b9f5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d09e62b11e56004a2f0940e67bcdb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33759633b4e76ffa538015b60c31bbc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cbe5e97ed4ea14e33dff89c0e7f3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113809bb971deea26f2d8107542d34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5ac70f4084a7c209dfb071880023d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605f6e7c389fd3f15cbee55db867d05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656a8fe05f0e820cfd4ef2df5a90b39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45027e15f2a18b06dfff7ac6a63a362d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbf459f6f4ca3524d663a82b4f2b62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dff7474ed3df0d499d5f586bae380d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cae5351a3504cedc820045bd7e042491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4efb60d98f8247f04053b95300fe7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8ac859fb518d84997e8ac17bd8108493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ab432c9e998a6374151ffaf097e97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc267a8b5fecf024df7ad44879f406f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d745cd1ba46b8db767d96b8ead8e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513fa526f77f8ce13670af3196e900d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f764c1a5ca754e8fb2365c4dc32c429498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5282613693e4dd88c6222f750fc57ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ea3819affecd5d5dbb6920c4e04a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6ba64354a4464d5ca62908c5a6b1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126a1ff12773533399618f9ee19802f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334545ef566af44a77bdb818c1dc5530503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e61e0a6cd9a56db31d6931789ff4f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fcf43afbf7563d08833c7f20f01e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907ee9e5f4d9104836b11bb73ab5a3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d01750540d3b6638ae4a1e73446a0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746739bc94721e0a4e2f9419635de407508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aa6d5534952b9042dad41644df19b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f552f8c0225420056e2e682561a0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6caf56e922536afa7e1f338109ae4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290497bf39f8200b6e7c229a0234ea2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a61ba6fbb105586a59dc79544eecec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dc33e2c82571b488ee878d1e1b627514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80a8fc2f02f4f90e25aa643d2aa7c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eae083119aff0712517050bb87dde2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc103cc62d6de8834b25de00a4cfe12f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a475b251eda8916957224362ad1fca1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834b55d835e3a1a7bfd4629951cc1dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ad092da723d9c01a8cafdafc598e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1d3d1eb9ad884143d161cba539219521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53ae533b8755ef9344debaf888c289522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21bb0976cc94d702426975f66a9d8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483faec82637dffa45d99337cec85b31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd2e9a31618ec000152c125cd29954525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d1ab53e94bee8f20ff9de8f7e4c6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863702d60aaaebbe62a593251f868be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36927586608009f92347fb267995dde4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa75278b4db35df546a30fd98bdfb87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8b7a79041069ad34856d3d2fc2b55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697e2c4b48ffd066e6c91cc01a628f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef7171f16749e4033a0fd4632a278a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15a2b28fe2da0a8ff0734bdbc33800533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15954cfc350a267c9809d5f8a5d208534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea4d0528896c20a680d2c2b1c68d56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9ee6389f92b02fd6938435be615fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44fcc5426ddd8d6d010a0b1c121ee4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d3dd644942955b754d3176f4eb45d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553408dca814fca03f0362fb76ed6a7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f78c73d6b446a39dec1758479139e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83270597c8116935aee7bf61ce35cba4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8806f6307cf19eff85314d5d7200f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1065e243918fd04d1c081b8284039543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39b08deb691453e9a53917d3eac96e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f2f762a3fd3a752760ae4bce12be1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d022ce498e599bc210e5c54a43addc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89064d2e3bc2c26ffeb0c59aadeba4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351f42e0a9b0e310c5c8dc873aa57a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70522817c6fff0d39c64d7b3aa69e9d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb44e5491a9b8b50c15798df760e25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcbec430091c70c943c2ee4d2cbe27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b321a27ea02b56b39fd88f16cfe5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079aba92ff1316e046a130e44b862fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ce84418cd9ea27ec73ccd822f272e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6199c42f6a4221fd439710ebd71a4c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3ffc3bfdd830f02ef8a8b8fa85b1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9e02a48c8f75f237b6ff52127d9fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ab62f3e5c96d5f62aab6bfacde6e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aeff3dc507f7af236de2aa78e8db2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ceea27e49dfa128530f714c76372e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c9b01e0f01420ae0cb10c903ee577561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc9b6338b6d6664a9b429945971777562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c9d12b019b43d1077ccf8724502c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d3a49d116d716ee633a3ff8df4ecd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653549657a8992bdad6caf2914ee05d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b289aed4f4212dec045149dcb9187566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a42591cf4e2bd77d069712eb05d83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b7f00e285abec26718df50196c953568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0423b5eaa6196ed9bb09435838d88c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b37e2887449a26e49d54d4e8449aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a981ecd359b7c4245e67b104de8d583571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2cd12bc7acfed3eb085a51b42590f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830f5b6d6ca99089d0aab191f61e249573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22ca757ec7e60a66ea556c8fe029b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1c3674b5cc126696c714f1d1c1128575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230660cb400b013f07b16626fe20e29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0adbbfdc8cf655d67d03b029535530577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c881b5e684c18df966299f35635da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa687f52b7b967793f470401a4a44ea9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9334128bd1374c5bf58721e57fc95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92d911c8893e83075b1e3cc915aa79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aca2d73c5da70e3cf9fb4e90de10dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110e26e8ee43f2e7f32d13062de3a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6973229fc9ff1aca68dffe621c12a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c16e91cf05da3e5101ced6005bd81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faed412f859b1a7864dee72583ee336586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95540124f42e422634f54b20276b6ec6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0464b48341b8b205d12fe3a24e924588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db683212216d1e8fac6a19735e26053b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97201bdf8320a17f3c82229c2971d307590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dd32d1b9b665dea1c1ab4a297214f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d3a9b1b8d70c9a049a6cbbde0a522592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708c86a623fe8e3eb1bbc905d6c0080593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb514a56252494d88956c21ef9acc82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094bc300644af4377fd3c7339456ca5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572774de4aed779daeea54497076610a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3519f4ba347fd6aba711a193c8bac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0d56b81c94567d1bd683e6889c4de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381497f914fcdc10e26e4752e00dd8b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc0857dfaa386da92a24d69d568e94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c047f652355b16d85c79f3fc02e89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48317b3dd9df945d692cd7fa5d3706602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808277992692d0b50321a6a5e1511c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d2c02409252542ed73dfb95e4d0cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fdb91d0de5d0e7ba252e91dd6bb45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0f2270f9f64d82625c6387343e89f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318e73ea7ea3dbe96688197ed1073ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da10f28951df2c6b0a1a4bf97b3fff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa6026cbdd4a626a4ed734ffa1d767609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd582655d0d2acb466c4c40c37dfc00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f0f9ba5ddeeeb43ad0bde1d37d0cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd7d9886f1de77c4462d863111552f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f699c310d4eed029bb38fd72b3a25a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf3653f9d4f8f25ff84d1be27e9784614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979658819cffbc15613be8477964f800615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6bc1323e5a0098ab9aea72f419bc3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dbb13d8f540f06c2f02248ba4a450617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910320c18c6b665679a29912fcdc963618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823a2da58b621dd6f3b276d78855069619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b167a6654d470326b03a7c5af2a68d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed17af1e6d38aac7c7313fe3e62a2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c897977e0231d9274876c7f54cd233d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012fcafd4bb24771a138c3feff70714623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8046d9b86924a89311f09d56439cb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa12f5435858628b53bc6fcb1b59776625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ffd1a660a38cb2915cd49c32f3deb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ad2e2e3db8247ddc82a8bb1487211627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758a24a182aaaddf651c3b5726385e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a286d76bba082a1ca2989b53507d58e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ee90d69af6c789a453f5ce2a24390630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cccb33444595f61fef687538e51aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83326dbe4703fce2f55877b27cdee06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565799f64b3ad8b257cb3cc3c58c0dd6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54493f0159d60eb65de5cf991cd7e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71d40ed93c62e3085574e5c49504e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b84d79c09fa479bb08a984c3c3852636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3c0ceb95b6ffd1bf7bc2033650f0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc05946162249f4d68ede3359ff7a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6707a7222a54d3bdcff23ec0ac1bdc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c136b3127823d0410f7e8387383486640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016f53db2fa044011e2dc21d79cea42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c42bcf44b8e5da12b0150585787e0c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45412e240001a7f05ae4f207e1a58a52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878c1f6e5a6caad9839727ea3b20fb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bce52a32c49a40d554d498e2abd072645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d284a28ac64ad2bc10ebce9a76aff1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dad8aee6fba6260f228f8e15bb36c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc39e3531cc1dee26d11c195041fe3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2176e0c1175ab67ce91bda5221d8d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d71f58597c066b47a9c3e7448455e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d5b73a076a87b79b7ab838f9e375d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27105a1fe4e42344b60a71bca0e1ea8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aee398a1c6d4ad5cbd590fee0e6e2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dda945f4e18ede6e575d93b6fb0073654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b66f4136f594a52f4c255d0dc2f01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b608060ec25cfe5754a867ad6cad9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47639c68d41f9d3814029661d61cb7ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82bb4f08ae7df1fa883571642d449c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e871b4ccc977fee9c86341842c8c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f806d2673873ef94128ab77edbb8d09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd71461f46fae4e8a6b574a508d75c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81866a97657d78f654d5ac96bece20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349faa318906de3d7f9f65ea0b40a38d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec088f03e2775d64d5e0cac0c0f20bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b255f20441bedd179808d36f33bc95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a63bf22439977ce0af29d6939a820666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccd3f56913640befe6d77574d8d60f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f85c4c3200d2ee9dcc21d4d56053668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e59c26b2660c42618c0b6a1eda59d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66e5a2fae024fdb58eabfc7e010446670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfba1b217e4b51b931594af5585e0da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61131bae43ca9c0ab9cbee6cc84f6ac4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df81bac636cc281e6d2942598ef031673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4283c9b8aa9d434b7180611ae29e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1258d5e49426a472d1c93180220414675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0c5e8469661e13b826de37520a70f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa1f50fa73a2f4569829f0fe955954677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d793a3d78df200e50181182c99aa48a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e77ab1610b9faba00bd3ccb6afcd80679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d969cc96fbb9a1c65361ea1b92c121680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea68084b034c82428ff05c428b7cf66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1f70db671787b17a914c9ba5cec7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879109246105cef6e59793bd3b41819e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded53c88e83e01e9138ba02191824b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5979b82815e98d12c9eaf9ed26b6d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea475f6efb19bfb442a7baad685a358686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ef5013e4ebdb48c0baade08d8b967687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac990846e197d3c2cd768c5c58e8eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745f38c323a480bdab351cc18a34ba1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd5f6fa7aa0f245de9f55947b1502f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c5f19f213873c404ff4022400043f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16918a9b74712aecfa1f69478de5c647692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afd1f188ff720a2ef1a16d629240d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b30d62e66614c3cf6bba44be043b0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c2f59571e777c84cb4afbd60528e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333a33d1eda6a9ec741bbdaf20a4d02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76867165efdf410e705af015087e55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2279ede88cc56cb73d89d0d1ee43f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428657199264fb29e5cbfe2e455fe87d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c40adc4eddcc4f58dbe96278ac417700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d111c90361cb4a94e083058c13baff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ad15eb9376c14068aac9b5a1d1c73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e882d911745b5c33c684e748b72c9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdb89e04a09c034293d217d6a2aac8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e153a2a8078d1c4396b4301519bb681705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c992d2e2c195aabb61e1f650fe75f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ac73305a9de2dc9dc39c1f9d7d46d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a650b848aeff2f8e83cb4167760e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93f64053b2a9bb50550fb9a6bf9b01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faa1c67a840759db2709047639ebe4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9f90774926241f7fa17a6d57e7ef2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1897be9efaac0abcc24140c784dc631712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25b7b8f6f2573e6438b5520d203f1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b1c4dec7642859de76aeeed6a37f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e676d1f46c2a0353bf625416dd7bd8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23b7d6efa30583eb336f66687caf7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d6858c069b4b80b1c2cd3dc98b1a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c01fac8a41a57b385618889b478dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002372b01383f686c092a1fef05c4c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9839d4eae7fa665fd5c6c32bc1fa7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b4cedb6daef0370ee881ad75e8cfd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b6c75d39698360b0588629a9816cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861ea8afeb861a3651e559005ce688e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbeee9f961c15f53ed12666b3defd6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1777f91b8bcb24f2d81dbd8a9c5694725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef09a075b942bfb664c155eaf63f44726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117c41e5379a3d73bb953ba010559f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56008ad84f8f5144fc4ffe833e495fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e08feecc6aabf105d733418300f184729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0bf54c58669e2ca23be0b3e7235e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d29809ed28c194ae138cde57ee34a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5b92787f0c31333e78ee3a1274e0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9173a889495f8e11f14c881aca28e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec51aaf7adac70435fd9ade6d14c567734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108705468d26d5bd78dff2e40e6c1be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c463f29808ced7e9532a9954e8199736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af30ec93c897c64a0d10be7a54dfac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819d8a454d467b571d2f36817c653cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7edd6812cd463fdfcaa8e91f4430d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6a65f33a8c739b7a3247d9f3bbabf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e783b6cc3f468f382a1aca04a58a4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efe6d9a6265613d0fa4cbe197e9052742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caff24c1249a25d14e92012aa3a9b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44598874450e85ff09c67857e112b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bd2241db5c0ffcc1282009020c868745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2ab76b53d9d7695a4c48b90f7f63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20f37b34981f9835b9c8063d57cd31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8a34e4b6a64f2210074fbdba5edbd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79759bb71255a7acc51f28f3d2031b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d7fa5198afaaacf1df2f66bbbf258750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfd84f9a3e087a2250f6e5eb313351751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7557dd31905a63edfa14e452b9aeb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e969c45db7fd6fb2d5a31e8ecc8012753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aa49b7d1cc4b6fed5dea2d9785e71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a9629ae292cc9f32ee14a60f72b90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953952e1d51fbdd087cfa73f0ecf3dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e392d9bc19e70e9406891d797acc70757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61edfb00f4c9069ee936a25b7774d6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ddaf0d3e0d9c9732c2322f53a5cce759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e18b9569d32197a5e31500a59dd49d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a575d25cfc0cdb1b47cce84d13bd90d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bec9b24c8041b91bc5598801ce8e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa27208e17fd1632fa6c2130997afee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6148713b53448c023e5d38db01ea05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc52f5afa3a3f744aa23154afd43c286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a952a0b08c4a13da68c317e4d81b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca73d18938c3dc76234d4012cf8d1fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf133bf9a2e5cb8dbc64c2470efef49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302ea694ae348d6cc3fb68b2c164da910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bc0d98e3c73aed8742e89df103c6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b36155db479e7d7e1bb20453646bae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce4a84a4584859847ecaa65dbe5e9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c508c073aeb0808109db64a7e3646db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07033971c4c3a4083d36bb6093af6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678922300785c5660b6bcc085704649016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702726134651027b42b5d02f0060f92c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af548ba3c44819e72275d1b440b88b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c46557c0edbf558f1d5441bbfdcce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2955128b456bdfe5577ea5a1d23d4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8c836a7e8f6fbad23c04cb38f78b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8c989eb23971739aa6f0b794ac22822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2703f427aacc91445af69c380cc37423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d536df4599f27a9795a8be34200b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5786fce997f9405ff840e947600a4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5951112cd9c5a32568ee117dde931ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217ed958ec161a84f558f39b678926327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c03a9510b2cc3a73d64a7ceee581ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f58d77ecfddeacc4ce065e25b7892829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f71fe3aaa30220233a6b3eec67c95030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e35d5c8a75da3be7425f2b489ba92231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd7c86b7e58ce70de978eacad994d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05587e9be7626118574290a3759b1c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675773664ce181f1d20213d6420fe66f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fb3e98e88438ac416d7661910c91b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5449a92d19ab5d734ea69c0dbbbdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917102324d9251e39c547ae816b75c1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f5ce60c0cf9690390ef70501f71738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c58def2d71c82cd5b02476c8f34db939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484715c9e5523091deab5d06b37e166a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5516bb509f71c6fb42f8f4d88b43b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c0c94f29f8a0fdced96c692ebc16542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdda556e6627e4e766db2f85f96cdd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb206f7b1a085b876f28bc5bde315c8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a1604215faf87b901f751259bd75645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852c665f69d2ce4ce7236fd3d6cbbaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba01e64783425234c5e22ec38adf82f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4308f0889be2e9300ecdb0ffd8632a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639238079c3d4f4fe1afb08d9601f2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f3192066111495a36b8de6788b89a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba43d9a8a0b6540ca40cc8e196730f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59ca73f558ddb03c7bf38d1b0c5e2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aced282f77e1e36c0f1e2fa77f9b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444dc10eb8e0b7e5d3d9bac6c41d96854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ff16a8596b0fac8c16b2daf6dfbe755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e78a5cf14ffc4a13f9f2d064d3f3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94858e933982dd120842b292a27c463a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e097128b7e95ed4f861f168425abc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40e0aa8df81d4797bc3ea055b79bbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1e3675725b3be75421738cd54d80360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655691c093d2538bb6e648be158738cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e8f55d9b04982956cd068e899845262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb4f1e20abd0c2509a5888480b576663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f315320bb3de755ca6fe3c26524cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e2c81b676d0864c2a491af42f0de165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da159cc9c32207c2ec53adb85f5552a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94005b9096eae8340c2158e6c22038cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa5ee6d2518e114ee9284148d2572668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf92b32bf71d2515c3d30ade098b1d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9214e51fadc1c5680c4fc5ddd9a5ba670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2965713a6b566105b5bcba70f660f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a92b3224e14dcdf474fa8643da7c3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b57498d7832a3212fef24c8fb772173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303063288136e4043b3fd46b016c27d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee087213c64c8095bebf987b37709e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a48d67dc48562c37d3e656fcc8a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a0a633fef554f2f7e06a651a4dd9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d3d7f52a3a8c43a316a757651918d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae944229ec8a20672ce3202a6b16c5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d77f925a5db47120f03fd8441f08c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5089fcd2f527cae4d0925cb532d158281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aab50691d528cd76431c6149f1c4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9d8bb71f2f55082975e815cf119f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444c89f0751c98202df9213bb007f1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6918ec49fb5fe0d9432c7662687b1ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab28fd66c29a278b687e9ea2aba9ca386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40c2cf84dc6a930afb9ea0bf03fc6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100ca6af87943f34b683a54659b6b4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a801f2b8f366d8994d589bb6c3098689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aef7ee10321b2dad8972826af01ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce6d92326584496abee21f6e43aea091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae760c735af6d37eaaf36540c2c10992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32018ef8b9164f89618ca0140f11952593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2316245752d11665a49422230b6a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0db539523657d555cd24ba0d68a1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0985d5e9d425615c7b0281f878c9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b2f93ebec3cdd38058bdccb2726e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0684d2387ed501fd2f8d20c11c12498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d2f0880ee62dd5f77d55f13bdd3f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dfefce40e3d2635ffe3f6e2a23b04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09153a22ea4a6bebd4c504c3e0c1dba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0df9e2dce3553e6f525235310b9a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73455bcde0e8c2b7c1131511c359b7ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f654aad1a23a1c48b267ef3dd07f583104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf225bc304d627973517da8bd7276d17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc975a720de8fb64f067a505c0f9ace4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81555b25cf732753b7a73f7d4489ee1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e85b5a0a77055025f5c7d4001be21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6604fe0a38cf7d6dd102dda09d9f8f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d0aaca3c2f5ff9ba7d84f91ab6c97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334af518ee0b22b4e1fc5916125c9298111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36794668ebf19878f03c259736e798a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e709eb063a94efb262dec7f3b8ded68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ef95f65a724c279b0a1822c625393114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74818c244fc255d7b80aaf22f354415a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dc5bd464f2400c85e1832c54d85ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3595ccaaf110a0a84290c5e20139eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b0746af3494844d39520c6f6156f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdeeaeee277b4af4eb15bc6995dc70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35bd7b9b33d147e929191b9c7b0dd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f9ee9f2a0e123e3e93b3dafae2c41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8c38ebcb97e2a0ad8e60bf3a7498b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2025e0985dd97f0078be0523b15da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e3c1a3a1608ecdf3fe457cf2c471d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaa1277d7027b930a45732327337eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179303d8c8a5054774fecf207e2252f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8696ada781f2a731d6ebcd2023f697b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a792835b64e0ba30984657058616751128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f11b9220e9448ce1d4112bf28e9aa8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd219301a9da87b5c06b1b8fc5353a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9120642815555a601379a919f8f8c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517919f6a78f701316187535b53031ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057b8b2a4fbb221539dd7f13e1f81d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c667bb16075eb174ee8de4e87b542134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e161a500af8fb7840c7a211d4c3e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf8b07ae59abbcd1795b15d908a413136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac06fbd39b7ed682f97a260d40411c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352874d8f1574b8a7522bdcdd2d8c1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d8470d926e60f4af93a72477295e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939404d12d2272046af2f70d90ac8ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9a10bc45a66687a3e53e4765404be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f5850619b91f2f185d95778791e97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc885ab232f46960d0c78b1d8222ebd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431503b949bec76238b7804d1165c06b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822f0029c4d1619f0269a0e06e8905145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f1b3f5a2e798beeba0e24024a1526146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddb65c5b4385c79a8f60dd6066694c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aba0521a9c7f2075ba8c0b8eef4e3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069196418587339ee1d07387b6c4254c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5f9242a1a6c6b304f8c3ab3e97b5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501b7460c5f9e50e874ece949e3338a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bcac0b1d16a1dcce80e1547c69257152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048b9f842ed9a3a940a396241344e21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1e6694998ae8b437760f9126af4e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9beaac62247c8e172d53fb9a9e7af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9c4f21b58f5c6aa27315a116895b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf69df8e441e20a1080e22c88bed140157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea012c4c1e8bca39890bac11aef27da3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a251b4d5212278c9e6f6612b19613159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c9c469939bc26d60f1153a89c7f5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9360e19589208f0e6fd943cb9655b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf40eb559a868a03e2e8986bd5dcc1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133a821d47006b13390a71d1ee1a153163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf395f58b960f98c09db9f2a3bfc7064164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06b05cc14da6ae3e6645774dd2b016165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077f8256f15b6569e2582b500a3ef0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c94d305c15cf9ced3026c5a50099e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba79737ff042cb353143b4d8a8fcbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d04321c96301bbf961d094e446390169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27049830588d312aec063ba31f530aeb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49765171e71452b476b639c5f3edd611171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21207a06a3013f5ff16d1c211415bff8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ba07dac1e83566884f8efc43ce127173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfa92a1a31235106dd8053ed6bf039174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26bb13ad5ada0a9089808408ad4ad1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28eceb9dc3d5be9718ecda53811b27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948878a3fba1f172c7d4742ea7a7cfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf884af21c0174768955e764c456e1d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3eb07d62632d6e022158de2bde72fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd04b9a802408a23304f28f12590e35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d4c85a6750d742f981c31844db368181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81565d5937fa3886d84ff4b087ac8ebc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709f5884acd41a1ec89f14932baa2ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73493cad59fbc8e5dbc94f3c968d2710184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08095924f42bd3ab93f7b6a2ce4d0b48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e75e7a2a2e8bcf5063fbc09c6d4be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728be3b985b48cb0ca223bab0383898187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bc2916d87aa4af23f7b65f2262216188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461859c212679b5380a05ad05467ac7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a26ab59264ca505156439045fbdc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8b27372d98b417cd9759659954673191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09970148f0396b32034e8b89abcf424192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a331b30a376f15c794abbb29130d41f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3207162d91c8c7b11893c2bf371c24f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487540b8c5e7847d82da3c56c4cc90c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f32f0ee69a937d3789a0a0c6e05e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b876ac3927341aec3dead698014faad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d343d3ea1dac48f8be7c988fbe56b99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a22cabe6ac01ed20bbf978c8f598e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843aa10022f8848e2db5ed29683794e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f5b70000f09f8c79fa79dd769e73f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbd20af3487a0dfdbf472a801af7bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1aac46ebf889105c8cb9d99e170f7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3aa7670a07039d3d89b7a11616f64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aa96e1fdc36e6b015b5ef1c57ccbd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1421f2d7590b77e1c46ba48599b8d24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f3dedf8caea53d40924babe92328c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dff14ad8332bedf87c95a7452226d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defed4c5f0f0be4d02ab277b4bfbd18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a25960faf6b27bd21e1c4664edcdb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c558c1d84137a04fbbc2573842a12f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b2519062e374ad089102cf64cdedd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f858295f4fdfcfc63570b7f8fb85ee3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bf938296bd9126fc6bddebd986b1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450f6a6e416327b9e767dde5cb94b1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba1c58424cc622f989f0e7411d5bf8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83b33ee3fd3d850f31695b9e23e9db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bec9c33ae104dd626d9237e813667218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d44cf35a8545406bd132a0097a3e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a6c857b45c22090fd1f1e9cdf7a90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12d751a73e1e7276268e4b1f6c92a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c25de880aa708da6747a96357812ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb751ec20ec3457399aed29c473b08a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426cf28f464bb98dacd98836c7ebec2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea73d0334724a4fdeca9f8d84cc6a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995ecf001f8782800ada34bcc06bd74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f796dc48e8e486278dec08f5a8dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfbe0c2c9ef24e7786300e01d251a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac6abe7422524b2b75533e187492a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0c262deac293867b5bc94b6be4915230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164bf5eaa0fa540ab39cc720f3ebd25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989ee52d0eea601528fcb0f5ecd885a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85551051e442b27938391e0e1744960c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bd13b71ac41719d5ad04fd1eccf89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafcc5f92760019851fbad155818913235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864321b36a30dcbaa992f60d73e61b64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6b9be8b1dde4f808eed6c742cdd2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c69b2cbeced32b1b0e941dfb02e4ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74e2563aeb09260daf3d540b8996db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16b31b2b1e727da32b6ac08bc8385f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95ec931e9912b2375dfd42d7270d89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe51626f31633f32e25e1f96b631990242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc80634df59cc12fe95297864811827243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d36a82bad66042166ec2d142225e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ea6eb3c8b1ef743a60490a1334d3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e4d97d6e9301bd216e0f286348bba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42f06772fad92448ce606e8a9f71cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3267cacdeaf3a4e233413d3e0b96d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9227616140adb2ea63b89ee955ea9a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26893d33d75b34e9e94eb15383f82a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ef65912d83c16ffc7b8e0d9b76b4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2a88740c11ccd31e1e09461411b31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4dc47ecae7ab53242c85d71c47ce7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21948ea47281222645f8d53012f24edd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b531fd914c44a618012f6a2c9f8733255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e10017de778498d7fe8e703def101256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d55c9633cf5ced4e8c7df3150d4b92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219988683342442083191e87d9896dc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35eb3066a0793e7bb088d5bded68c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9a5abfa5d47b76713e291dfd833b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7d44dfaf75e028c44283ea58d30e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8d8180d688db1215c291cab048170262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb55082966aa791d823c56e5148bb80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55033999f34925a7a1fcc2fe89c5c649264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6c754b0a6a4c3071a3bb5ce52471c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf47427dea65f35d34313d0c4e05f9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75268181afad319c1477ff50b088e06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a33770f9091360077d05c4d7ddf723268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfc83869ff9dce318e88ff82b9b9f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824fb5dd0d3ac4c55945c4c3f6d52ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130660b7c3a4f88b251e98fc802a9da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810c3c46aded127f4ce79c09bcdf7bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad8aa02bc3fc80cece2cee4e40b1a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acbe8c0b535fbfc6e957c0150e4137274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7299c13f3c71553585866fcd92741275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2d717dc4d457d0f4b3902d9b0da07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b74dc1d86809103b07be3272df414277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e324b58f2f17a1d9999d2bc2e27ea1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54804d43119d7cada64188b2933a81b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e217c5bd572ee22b89028962f62d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6143ff8ee2d73a19f07591e0903297281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e244ca47759727e463c8daf4ebcef76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d03c5abcafc3519518e74eecceb4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d41bd92c579c030f01fc62e187584284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a202db3b07ac8c0273e94d67a12b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f2ff1b724d1ea3f3de154a11f2ef4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310ef288b1df7dabbfb741860b8dd42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f925d753436c137b2bf25f9f7f0c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c2906d5ce3b6d5fa6f9752e769652289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef66ed63ac1913d03c91e25ef196d08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901e8c8fb9a4e8f30b2ca1750637cf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518569a8193606a19093f7987993f625292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a158b93931a2262163925a44b4997de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5a2fc4bd586373633fa296687cb9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbccd07bc38619b136930ccd847607295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627940c3510e46115eac53b545eeb93f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438234b17e742edf739d5312b909be2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f200d9c0a8df18e29f212c52e4b5cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412fd0efb7017c6dea678d691fc5386299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31eada7c8ffba73b0bf89ccb7e56a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8c068adb5990193aafad25466c90a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39fce29df464ebfd857c615a49121f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c077628b481cd25304d8b3aca8c4483303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdb8813135664170c2640a217520d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261d001d626666547d30c3a6add4980305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70d96969733dd48a067e878f44ba1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa025f75f7cdb74817e0153e897116307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d71500699988ae16e72655832a979308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c852d438e22f32d0b1a4313eae0d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79330fc5a27d3848e0efb350c0ec4cf4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e830660b7980c3db1dacb7d8c5c19b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0487377bc40d19dcce7b7ac27a122a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1e724f41f5fc72f4377dd41c1f754313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e4a6385448cd0b3add64bc7cf107e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdb39e35562f6080000586c370d608315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fb9bf9d6228f2f9042991215d7852316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e914a14cf677e1348d20b43b61ede317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865cd2ef8556a92832b5403f537e9ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306042b61ab20e1189bbb976c8a960b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535113c24b3f1e8280181607b04443d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec704a3a6f9aaa62cb00c84e673633321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b32142ec647212e3a94a8fa7957f22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d5942d4e7e8fb61d8a042536de584323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ba0045cc737b3f487df7bb7c8803c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b826e5d0fa64b11b51b6ac1122692325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2ef5cf65db464e358f643fc75a9ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4f1a0235688901a70769f0c78e2af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10264888dd164bb2d5ec323dd0ffbf0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c92a1e108188836bfec553a5abaed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a983099e541e4da9190a3311be116330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d24bbec789b89db0e68bd67766ad3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175a4b42a7a27f142753b3e439617ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e36b32cfcd8194cdce2de1a6b7080f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d747cef3e1040d2d562a7d3272f32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fd5c56a23e41440b0ba95738da42e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56530fc7e4d9b52985b2b6a44d59f693336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6caa30b49c075eadbdd7c5910f8fe2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2caf1139df4691db0c42fece856fff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b1137264fe8aca4312eafd048d7c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23256ee861b798dfb70160913a567d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76860bff67bba8c7cf4d08a9ca31e79e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b5164780134116d56ba916fc44bad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaee7f202f12f86e43e28c0fdc921d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc713ef87300ea3ebb3e55a0ac3cbb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835e9667b2ec4deedcd2d566f37b4fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55055dd99fdd5d860275a87a998fd80b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721188519c3b434e9b6d8dbd649f85c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018f61d9093873aaf2fbb375173c144348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f5e8e80d71fd98aa159f0ab571a5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665faa3dd505df8a169fddb84ae4c93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8495ef273b6bac14edf74c0520030b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3a9aaf1ef3a749f9ddc14cf20449e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b43ae473350403eade036eaf0a537353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd594fc12ef1dc9853412d4a61deae3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca529e71e8a58de5d981b3756e65cd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f29d5463df762385601efd7dec379356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91387c788c96d120307078c5523669357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd875ce11b579f004f99e17cae33c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bcd75ab431292bcadb97f84da6145359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac25bef82c60ad9026d225e7dfeeb88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7864045a4b9068f93ca6ef59aad80ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c67f8e666a09d5a400bcad75cd340362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1f0b1d14c1437bcb4815e38305b6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc22fad07558f25446a402798c6836364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c874e93bffcec340ea3fc2b7aa71ec7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc2240e1cf9caec7bdbb604c474832366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db81549c8fb60ef49dda607302c69c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed9fa601f333bd9e861dced39e2e68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859c334e2ea9c67a517b8c34e19cb57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7559f9e8bb4391de21d3214d78d21a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f29bc273af9abebf8040507c8b8a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23558ce26bc72a9e4c25e5c28a3571e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedb8d56d909b99b87d3fe6d085c4d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700c6c606295d67ceb918d53dc4754b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9627a16f9456819d4038b5a2cff97f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e991f67cca0669d0d161b7cbb6cd18c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db186312d51ab81b8af81d7581450d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97bd9af9d15344262e77cb39df9f84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36cff713192667f39038eb1091742e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0b90cb7722a87a3b35ad703d42e0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddb15f074b2c2d73e74de0fe582403381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411b5b59221eae1556cae0be7305682382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5731972ef93eb8708b08b5a0f7f8ae8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a92b1d0872752c8ac85d34488c8a1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2722644883e8fe509ebf977732422a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13454119c15e15b2de0dd4e5fb9161ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec1a4dae00018c1f54174e789a3e7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f9f46532098943d2cb9311314483f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7a7360d93474659fc34f027d44873389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755aa5c355c40812b73c15c76be50d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4aa739f3cc523842e99498bdbc02a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed847f2356701fe4c49e073b212ea8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d15fbf4a63eaf4845dee7a4425dbeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729f7d14bef30f5c3032b803464dc7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16a9c986cb9296dce43a0fec167a6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee03881092b180279e7f9acf9fa1148396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87c21541da6b1bc88d78a771ce10ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9227f43aa8e0569c640a2c8823d5f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e459c5da6d798cf1d3762e2b82788399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e35f43fca93f99f2946fee13244abc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791273e03dd192d349419624e75615de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe2b7b6d696e7bb6c02cd90030c10e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21624e09b5b43a467f266aeb25d17b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c29da3b95e93d455110dc85ad1bb1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752e515085e488e7ebe88ab299366f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ffb179b5e440343b7e1434ca8c52a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e48d416df6f0cb6aa4cb435701ac1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceede6f9d20976cff671bc98e4f9f3c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cbc558224e0cfabd8d762856cf11c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9385575f03723fe1d1fc4a454d3b85c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1720af78f8f728db96c012a888921411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b72095f8dbd97280d94f97e043d2f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db803d2c221ae48f4ef4bd8c741ef09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41fc8c1589e4beac310b32d35c393e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bfac5473514444e546254295a837e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da37201037778e242a7c8740a9ba144416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b13988c76381f49a9bf9a4d3cb4ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9e100d2a632089073eae0243fd23e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e369fe9de40f67970cffdac55f5c011419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb0d6aa09587acf984a1457e28b134420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41595dfad71d5b06fdf722e0bead696e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4a2f361fd1bd2f17bd590ed3cb733422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1dc855b22632e9f4752eb36e6b126423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3edb26a0187400f281065b9038dae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bd6bf58fd48d0309635d91da558f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5b5fc9436f5fc3b1a9950ba1b56d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aba156a1f1482b16ed5e36d554e8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f7c39fe426e66c4c078aff272375428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea425118a574428a472d06bba8d3573429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2d34d87f4e7598c59bdb347603b1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180d6f056de0967314442c8f3f5c7dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76dfc8f3c061021f904e18dd54c961432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83923db7eb46dea35247b84be8001d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904566320cb0d7fa335f0627bf14efd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ce7c6de7176f77b019084682e2c5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de252b62c27ff7c1223d0dd832d880436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1b73e337585ed9e2cad4680753e3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c0e90ae6611e3b77632321c3eeceb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3613786d629b021787dd3755572d98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f99da81ca69ec5202301879837eb8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91e59e6f29996916d880a54c624d0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ff1972612548b7f453700d347eb86442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0701252fc7045ad84de8c809bf6b3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e4cfd763306ced0d2b8378e95662c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07fe7fc3536a9968d6ebf6deb6266f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51f6c28216e43f9b8700e9072f1000446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3628c84649155b087d11ea80efeeb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e832df0ab5e0593914777cce42244448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6326aab3aeadc65414f5cfbde3d57c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903c0ee5483d27806b6e453dd21953c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ea13687a8e4aec82588e849ccddbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39325d1dc1e8003c5e91a0629f61f4de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9390b9091a6d96e27008432706f6d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57507beab296951cabbff672e11b49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d112aa38bb41c0083b7bd9e476b4c1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ef9edb490208d32faa79df4394a27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7e0d9a8d75bcc73199fe8334a7a01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edfb8cddfc27ebc7e394a7556235bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a210899ddca39927676cca30f92e48c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292df1e3116729eabd16fd5394ca4154460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c77ec88f69a02aa16aa45ffcecaec9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7d2c1b016b3ec71e072bd62fab72b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf171428f03c14acc1f7e3e9d751782463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b70281da47c786289a302280ce99d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21f8e07eae71602b42aba4b8d7e86d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06376636ddd32933dabdccc48dc23a12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f246fd557971fea0d5f04ce0170c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169241ed2c5b4952c360e0bf9efc96e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d0dfcd36f86dcbf58ccb058ad496469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a27c89ac1b8ae9514cc01aa17ea391470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02623af4cd77c8e22e77aed55dae63bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e13f48fc13e83d50a7faa49166876472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43a701599e43fe9f5a235970da857e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03791a5ae48ea376af77365a58b87b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271812a84b1c4fec621e02d46b081ff1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9097d1e6cc5739749a213a0dcbd3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42d5fa1d40eb0b32c82a3e3e5ad7db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e44562a0ef7d24b89fab75641c633c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5ca115eb1f49dd7ea3a6ca4ea5657479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82cc49f6f9a383cd7b7623f171a9cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243afa8e1133c40563debca3ec47e83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fae7c1299e32e34fd69bb30f42cbef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9d9ef9984b965d0605e49204a1cc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df959addb09df4819dcbc483eb7ef7a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e58eaad5b7f7b07f4419e74200da9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37878ea3bb7dd76c7505dfaeb053b8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e42195a2458f894ad60adc502304487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8b92373519905874ce61993a3b71c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c22987dc963e1591e85a1c9f1cfd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df8102f817a30c624ce18ac7b405b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77b26808010f0b3716801a4aa626b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc139198360b048522072a1c562b8cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2810df3a1856ce629ac25892bb1549493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724bd3aa72365e4028c39d90ecb86f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724324c51073919cb642de46e7ee2f07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4101ffa283063cf57e657e8eece326496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0112c1f4f229a1381d5ede917e85b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08779df2e4f841efd133323ab6374b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab8f4d328c2ff064e706a5a92c0f6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176e3cc7eb673cd97e7790b2aa6f025500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058e4e71d6407c5c645430ba37d8b6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c0a98aa3846db9274df293755e119502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e578df73612c6c1cababd0bf754b7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbe4bd24775fa0fc29a2248fadc139504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210189181fe9dc5dfde6606b908d7792505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824b9b9f7c143ef21af40a9920cb99f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee3ece6b815b144b11ddc8415cb807507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d690c599da3a934b817b227a362e559508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaa33aad8614d8e32c2c59958c759e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082f38aba27b571e456a93d8bc05e59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5db973fa88eda6f37541463997b3de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadecb06d4347b1d2bb0cbee70acbcb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1fdbbe22c71036183d8bbb7cc1c5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3583032fb5390f68b78ca20a7227c67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48d950487e884d8266c968e624c570515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fd45fc3b61e052faf843da5d7eb1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af366d387ba38a3f26a60e90ffd6e79c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023aa4eb08cd44290b226ee7e7db9b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233c7179ceb870333a87b984e0d9dce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b0c5a5c71a9fb8a93727e31063243520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa07a7c09e9ef302250790d4eddf58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd4999966ff03a02017e0c4fb45e97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e6ca319f0b65e61da9ae7f2204f1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f69090358ad5a1815a11dd6eec1a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd546f910b888eec939ccf6ea27b62a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151e38ca76818a6a5cd9529a735205c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc65b1b62b7c57a497b8b8e6e6fa803527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c0c096eff3c903dfd7097fb74006a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101094088f30cae7590d6abf33e1f2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7a51e4fea32cb195d71dbccf1f98b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5af7980841897b66524931db116d0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5be5fde8fdfc894bf6ed1e83eefc6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec54f7a0e4ce581cb90ab13dfb2810c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25518069e3128ca658b9ff77e21dcacc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8616f2f06ae7b64683bb44ef25f1689535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b15196f5af0311b4309288f1e3168c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02206dedb9da1957cdaefeb6e1e7ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639e23474b8869cd0168565258d42d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16684784646389d1412ea4da77bbd0f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcce8f3901bcfa6ef7fb7b676b0bae7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5df1ad209318ff16af82b22a71d3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b9b81a77be9701a034e9544ace4f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcbb71a655f7a7eacbda360559843b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df447201b178bb29e5a0eba201ace43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aaef8e4d0003be539a63759980a5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731ef200b12992ed40d0f1ec0b19673546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c98e3641c747acaa4e6c1872e9c60b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b15aff96dbc75b23ea07b9626af0aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468dcad795e6619c35a7564d037d0d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca912fb353ecc026c2ee51845f0a84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719ba7e47834071794a3564e2fa5f35551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bedf2069de42fb90eef64fc7dbac9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511ccb719058a094d970c11fb57cfd3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b489d84e4e0413363779a57970a458554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69a5ec0fed40ca25b9fc9a2f2becdb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d12620f5c883d5924703d45d67315556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289250e248765cafbe68159612aeb69e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4613da9c260bd88dd84653a294223558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5961f7b649c73320575ad2a9c52ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feacb9e684aec24ca1b129f027d6f40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d08c6fcfadf13d3a6b036dc829e09a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161a7aab910b5dfb50f7c063a4538e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6cea19ba72762aa8e94ffb742df26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943f1f2749aff8f3785d2ab361d7949564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff73b49e2f6aba0d79f3b93b60e4854565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86504bbf59866380c1cf117704715a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cca404b8786126d1ebcf5174041df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068c5c8037d43a52fc05334f56f926c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35489f93d66982214abf58e3b978fc1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aa0a01e468490879c85605d71ab43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f493c8b9e9b6424e6d3b07eff0b3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc8b709ee55515785ec3572f97f8a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4431c3886cb4d876c411722df6637573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907966b06a5cfdca561ec3735cd683b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fd2ae30e96aba5ddba6cc569c8a82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260d9815a08ed71f038763489c940ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985f5cfeb1e43bf557e5462ac415160577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351081ed1bd9792c759be0b2bb5d277578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a2e5ed571aada993ff4f47d0f52b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8e7e7dc0e79dd2ea74a9bb5a61976580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a949d729c1f6b40b666d03669c7846f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4ca296bb4d8671fa9dccfa28ebde5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31150609788cae4effb44ea1361b01f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc773db7f857732a26cb52944fd2f1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c0d9713dc79d9f66b97a02c5154b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3c8ef0121c4a07a2f90317d533096586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253077fe1f8ef0dd22f556cdc6c76f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cff7e8b6db3cf609eebc9dfdd3c837588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e4e56b9c707cbf6f8dc990aa0827c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764689ddc6890bb3b0cc5eb5ed4a4c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9471c1871f50c7dd03fb980cddd8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761639c0ec4adc46eb8684120df97441592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d834504be21a02854bce712e62fb5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e20f083f2c77c849b5ddc30e753e47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec8c84a9dc18fcb0b7f5796c666996595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98ee6d19fd46aa1e38ef6332535800596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49389bfcd416986f2dffc3a409db0146597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7f083f6c92cc765dc243ce70b5112598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cc68e635b4ef9d97113b4d8f2a234599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f94eaf176da8b2442e0795a4313fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192c6785989b1c24fc7f50980f0cc93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe9f2e1fa4870657bdaa14a1f64f8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068d2a8dbb68e4f768ad1c87607f567603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d640c2b8f8a4d7e09a36a3f262817b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5575ce2b98ea9c2cbcc01a99bc25a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991fe6c38b321ae06f09a32639b4203606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f967d4452334014b6a2d4d1c76bea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e06f0cfddd86f91c15bce57ecf77b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8efce3204e35218e21154d07456dd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08234933b558ce8a72bab8c002f87eb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91591c2a3279acc75e99aa61ae7327611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedeceb3748ed1fe0d7444da7359819612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd41c5820e566d84cae1dd4ef7c25ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1f83b1da7dd3e6c551a6f2a1306d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41acec82b278b93117e88ee1b9d69a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c0bafb0e86fab0d3dbef51446c199616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd78d22b95ed4ac3609c4b07a99aab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030e1dd9dc9a89c0421ba9159dd0825618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17eb0ad4c76acfe2a0442fe2378c09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827bc78739ba4cc3441f7da6ef2fd0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0d12308fb3d5ca43eb7ea3ea0ebe8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352da8e21523bb001c72e339a0331ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c331b8074b08d96b8b2a1c7c3f290f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec54067d9c1cea77e24d1c614edd11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76235a79581df7a1c4f52149a422cf7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7ae71e002c6d4bfb0856d8bdf490f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a09de9d6046faef2aa05097ae8b3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10a8ac7e4dcb3118b4917e5e23e962628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ba14ce0b63253eeddc562e166e900629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16a739e4f717c8ff161e3a934225d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66668555487f3ff09be0184a497242631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286eb942d82c82d03eaf4bcf1258a6b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168c430476843b3c0332218e4d3caf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac2606f3ac978156c89a21de366e58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7923347e6bbd3a52b399872c26d6d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53105c9d078a1156dcfc062cb89056ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8735fddee246852877ceb44acc64b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fe6a0e2fbb5a3711cd003c426c0cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af6147b81c7a4472cd69497ce33718639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc580d12bd4f5151da938171e4acebc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be1f184217f10ce607fd0436915bb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf570cf53d896ceed3f6bb91a06e3da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf6edf24d2c0d5beb2806987414f5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf7e007c5800b499008837a0e2c1c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099ccfdc1c72588c6bddb0cb585b86a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b143e2edd88b105c532c2fcace097ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc236c320876a536672311d2871369647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55545fdcf5735ed31d2a96c5da51db16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c7c01f584a83bf6f06808f5d0b831649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242bea26d571a1f9ddd10f38e4d2fcd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b5446715178c06c6b1a908cda9f7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3da9bf6a9b4592f07c605d95828abc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9c1f526734fc6581d973be5c3d59a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8c578f8f9a7781e0e5ed7dd63c023654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf614e5350806d9300312126245c9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52858f8bc68c405bcf8aeb24d3e6565d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dc2c94152a6ec83f47ec09e7b9023657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e30cd2e516bbc54f0bda77f5b5e90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef068de9cde0c3d9cab6ccbc370111f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8de2604cbc9763204bd7ccf718609b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7ab3db99b3cf5d29aa2682c17bf6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590c99af02f68849dbc7b42b5ada308662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849e90c7e4de3cd7b6778cb4dcb03b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dc59e18f94fad255ec7a09cedeb43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838e3c941fa4175e4ef4563d651ffb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19854fdcca8679b65bf3eccea4f7065666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f613a01fb7b21d5ff50d6b040279143667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34320a98021ac5b8feea2cc67ced5ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9704e151500c050f29a4576b5df4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4da0d9a40cb4a9fba3bb62c15b49d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea651731b874d0db64b73e5a79d7afcd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99067c6be71ab2c205424a6c06ab73a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba067781762f2445f3d32d1bf4b2924673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568754a17af8d731d2f58814ef9745b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e6f92210b32c251ddfbeade76af6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1dfee3871fdc11e89faa63f5267bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d3d0461a2d91c0c3abaab9f0c7aaf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c9351664267c9215e116d70045d80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e45c31d9d95062a617ae59555d1859679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b803336c1e97c6b27b85ee79cbe80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b988b685a78a27df86e75b6f70954b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f96da0db838337c26499bf99fd31d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a04951fab52183d492b9802e5a1762683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce02f4f25b9d94eaa3e29cfe2856865684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fb4f0bfa5d2938037e0f439fa91ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd9f2041a1489100728e311d1c43a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28112c6086e605259434da65598097a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedacd75959528f10fa2d04cb9d8e5ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f259e8bababe2781e58bb351b06a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3f36f7659c9fea382cb49df0d1247690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527281ca21845546d52d36636c63972691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60889681d0f6107e883a33fa052339692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89386102a40be6403575907c44514f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b188f45384b56668336d4800648d7f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdc310abc26af2c98900fcecfc743d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2924ae11c459c97e8f6cb376cc44985696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0aae13d4807be32da71d5c586878b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf30b1f78bf0e3cc16056372614cac3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b4e3165d57cb67b27983d73a1472b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde4017e75ad185de2c7caeb496c4f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30e0ff0d4e7d19abc1ed17edc3ef3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcebdb8e234a98cceea04ece62c31b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0fa5fcab537d6fe4d361bd63a047b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c88baee85b069d629847aebfc808ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149875f747ce213d1f758cb455656e90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67b447d290384c1198ec4402e20e52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad25f81ed462e4103a1d15125270bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b607a63b5cef492e856733819be6a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619be6b5ddf3fdd8c1658290ba6b4c8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0deb88c92f915eba850d01417dca94710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c8b87516d9d0c9b1a95ae39556fa5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb61b67f2ec1487d43e298fa2fc86c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1145548d64ffd345252b8b19c1f00b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682cccd4b2b00d23237bd7a83c90c1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e7240774041b144c3404484e98db7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768abe74b68b5271a97eff57e245fb65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fea3b7c7739e25918c543f8fb6e158717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d448bc405e1b507b267edb089f40fd0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd71a6af1ea9b8d65b47cebb817d6a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c5cd6fcb10326e7514a707ff2133c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac1f8be57a678bfec7fc622efdc677721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ef3d511d601fa8e05894f48b91a1b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27439686c75e5035ea707ec6cadba569723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3691b9e61e2e7c9ac33646a70faadf7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c336bb5871b60316dd97b5926b7e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496f9f953b282364436a1f072d21beb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e26ea571730604a8fe6afbb851749727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9990c30965ec9ba154b3bf0a91cb4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d12e3caaa718b80b51bd6dd4c0f7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031fc820031ba5598180440d5da7941730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc5edf81e31b7716b81762bc4a1f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049603212dc37ffa718ef7cadfa01ae6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9f9f5672f05271a776ace9379091c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff16dcb181dbb5814cc62052a8baca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb43ee240e77e528d6af12b6c8388bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac8a92bf27f7e507922ccfb49e790e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdecb20166f245cad48b7fdc42651e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478650e7eeb3f47d61d20760108bab58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad681ce8030168157aaeb3a360beee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc716220d28fb5730ddf0514305020740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8128755b9db05d3b3e152f65d1a9f39741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97558ad0cb216b0a92a569799d0bed2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f7ef68d0e8d9beadd6fcef45398be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c993dc54239bee31a37bde95240bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1d0b46df3c40ae9415faf05e6077a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6d24fe6510809418cae46213479b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126092c1d2013805f8eedf0259676685747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559c9b6f3b9fe720238e1430c7fba51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c9cc2f9ce632f89b0c0fbfd942793749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a8939ce9a000a801b29dfed35d520750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7e1a9c2007f38f21db0bcc7794c27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35757d326292910fc6f4293810b55d8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0810b65485ef8d7c1c114d6d4c4e95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e1a76bb4db6dfada953e46a3b25cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53bea86c7947094966ee6a25fca98c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141282a1a35a48e33835bd8c9c5ab43c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7574e8bf221b784d06e8d71ff2cc09f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef383a64cc3fb28a2827c6299727ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a608f998a06a9952706b5752946adf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>