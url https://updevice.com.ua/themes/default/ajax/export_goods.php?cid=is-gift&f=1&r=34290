--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd8c48036d9eded9c53b50221c302e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fc65973dab84b56aa1967ab96982a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fb6a521868ac5da40d22de56293993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95970baa29b03f8d1e80e1cbad54d83a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f4f57d09fdc58d979f63a77338cfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58848b9dadc025805b9e61ecfd2ef32e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a3d2db8a84a66c07dce12277399ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9ec2956416e453aebb5e778f2bfb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dfc4af478e6d4a0733195b0f874fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf651895236d6acdc84d9ee3888e197e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa698d8626bcfba3574916fd6296241a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49e0466c312b9ec734dda5c9e9ec5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c75111cf510c3057c32f7444bac1b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5ab4f93d1c13c36c72dd2c6dbb9ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ea96a97f67b367c83e3e6ee68225015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9f3bf10366377393df04aa1b3d56716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4930a4a681c1a91d434c658af818417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c96ef2519ba94a1672570729d221fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ca9c7b9854fa59ce7590f4e005c5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21831ad76237134ce41ad31fd7b60bad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b242020ed48b6cedc90659353da30021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5998e3690ad6c61d0c1dc8cf2ac5fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e507f4955aa3218454d14e328665123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe45458a7daa549032330268af26c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b6446bb3d63008f7067ab7441681c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c76ae90fa5821ab24ded70bd70894c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40aa95f0628509a20181ee64229e7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de760f11fa76667ad0a0cfd85461657c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb9fd2d6634d084071e6aa9657b3c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706a1a17cc5c766cf3f9b017ffca01830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4833c2c7abcb1f23fdc139fba7828f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf28c6a1597a1e3e718f944e99675d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e839f81766080bfebe8b95157834d3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28868cd6112336e1fe4fc08ae43b49e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ba134c27db3e1a0ade9371f0214f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7d1266fc2455ab35197d11aabd62c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165a9c89568657c155de0346f2fa20c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912923b90a482dafacb867dfbf91a3ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b944a9f68bd8d4ee0e3d44908e69b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badc58c37434c9b44e520af6fbb030440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c889175d7432148ab5b21f92ba29441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259fa31f3c87b985468ea023d2bb5d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafcaa4359f2986ded11e279a38cb6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6595e0e1d638b3ea3b2ff2318211d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fe3bbf9e1e9975c14d04e78caf1b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f161ec128aa8c29966adae7195509746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de6cc7ee3a03642c9e9911d0c0e16847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d5537e184075c7a6967790de9dc3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19477c7b554d75bffb3ac8839838e29449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b638bc2459a342a25ff2bc9bd7e9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3c4ec88a72c71d6d5bf204f352ff951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582fc9bac8a828299e8db272181651152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede81451c8a40c96ab67cffc063302ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab033942cd941fdeabbe72f7e14122e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0a6cdf65dd06f01e812a5b340904955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0efefe965c21374752028f640478f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efe2eb90fc168070d1fa8b3a8d065657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaf04c65101778ebbc2ab990406f6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd566417def2f96c8a34b4aa7ebc0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135457bf3805b62d9ab8189a3718c58860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f167e991ac999b09ca64931356149ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4c8784a9128616c760ae818223bb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd1db26a90b0c2cf4bc99eed69b54263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cbb2b60dacd56755f8fd77398b87e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2a13676112c45bde90386d931915665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5b1589d39f10467d7e653418603f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab4cf2b48370f6ec2bcafdafb28ac667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362ce305f157efa9e2181bbdcd63b0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f4bd194ee0143d5daaf49eac024a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ce4f7bd10fcef961ee7f36b545c6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4652dc1031bc6ea03625b9fa2010ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2276be20091a0e32f04d47c46617f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fea0beb96e7f225154b7e7b42e9beb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5743f71a3b12b3c420733b62f7db7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498b6aeb1ce6225e252ef74863f915575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529114ed00a2dad7dfc5626f6dae90876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59746fc7e908f79588ac48b19073c3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ed29f023c446240950ad5819dd8be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160458b6a301723141d4a094c442663e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e289d24374f91fb3cdffe48e5504380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24661adc0b037c40d997a983582fc3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d5885fc23a2417d3f783b89db6f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ed92dcc9231edd44a4b63c4ede8b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea788ae8a09e6a445882b689d5303684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412427318eaccabbbb7352f0112e67085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573d38a4275ab0bf6dc4e3b5ba473fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79dfb5f90145410e7f912bed7713987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07ccd1492411d546330039ce504ec588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004ee2a16c60d6ac8799f5b022e9bdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6457b070ff717821ba01aebdf8151db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8669aa257f946810d500e02a67ff5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0947aaa22e9c0ecde731967cd5a08a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a236d07c53e8a3db59de47327eceb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761b4bd49c4325f52e88aba286889d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e087e69a7033be5cd2626cae8e5ac7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d8ebcc6cce25c55e782a285c8db996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28575f1e7c4bcb00ebc92e6d98a116c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d049810c7c2344a78ded6e3686439ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6e32ce3a408f4cd14caa20758d3c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8531ddd803b32d861f6f17664828ae8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a15a0cda3e17efc82f2b8497458ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f79495817398534bcdcee7febc425102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40074491b45abb1d248ea2cf9f2e8dc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6b7cecc5987c161e06cee3a04586d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee983516345f4e3a06a9cfb6306edbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf305a8463199feb1ed7850b75a175106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a17e950e637652177c9051d240e88a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a192f8bbd81be31e5cc92adc444bc6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47499dac4390328f9decb541719e32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e197b98a606fc30c08028770b3ccf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1a3ba39d8d6431ab146385997c78a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a5d91f0ed48b56238947a896cc502112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eeee3e6c1c79e444cf54e952573eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8324f3483f3c1a7f1515647d4dc365114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c39d94a7273deac40abe56873537a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c3d4db7d9c8eee9c3fd80fe5d6ba8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b179f793b102c5845d8e5b154fb657b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d54f98c815fafd564ab3cbe42d372e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac534d25b3b1f9282ae80f16b8163df0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739a8f9aee0aba16a9986e1f6dbbaf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35246629c5c040e7ce31b76e4f3b2e51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240b4c54b89d93f939508e8a57083ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0424ad470d2d4cc011742a40e11001123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea140ce49c0c009f2ec5281da5fe89a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3c6edb629bacc2ff10ad08d5c5e4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb7141c4da75d36cc361aea4094037126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d5b453793530ff97b0c6523734a86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfb545c5125a4847ab697d48653ad1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc731710a5a4be0cd68e52786f4ad54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7adac625e881208b85c39a1e9e6e26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6f05cd2eee4a69730197c774b4f38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258980169cbb85f2df87e796f13c9c2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df39327b0c53f69da96dac908584d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adb994b8672de3c39748f3d8e5de5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff241ce74c81daf32f61dc22be4f17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe490fdc3a70c64a1fe075acb7e12cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9e3bc506e75d532d3f85dc57393bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d9729d8b95dfc859898562b78d895138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a766a9a48ff1b17a3abfadefc1977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865592c9ebe63c401aac4e7e6f99bec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c281a7bf9379b108538b05ad744800141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d81b23f1b672d523b1224c12c3cf2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac229c38c8eceb7b6bba713c4c566c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ef87d60b5e65c932a5cff827da8bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300324ed81e0fecd8c0e9cc3db6d0f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66a003d3865955ddca5bb0ad279268146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0dc8414add38b1b584ebf2dfa2cd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c37c7f5e686eb31b2fc4d58bb05e67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf590575f9bd53bcf828144912cab343149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74962348602931289088fd447c656a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0cbdcd417ef2629e1e575882d66d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b7fd4f40ff5e588d6225745d153a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191266f14306b976a44222264aa79bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ee4026c6697e7c2d9395cc14af4d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe42670cfaaa0486d915e6cd21633d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fb3ad7182d2e2fd1049331aa3068c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8195b163f7ab730ae1fba6f8bf7cc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db874fd995e9c64809d50e53d9d1dd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e22a81aa7becbb03359325484a7df4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfd0e9e98232800766c3ceb0e112e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6769bd397086b454734d3b7ab0d32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a721523160c1705b593ddf0c0e25cea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d7ad405a53fcf75570bd4874e53a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dba0193297805806a824c5e0005e39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0736e0f9d4be6e8ebe80df5c351443165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa126f50a4a40eede0f254f987ef4965166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2c30f790c157f58c962aa6e9a38ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e885222f6482f414635f6c62d964a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca26d21b4f97fa5e7b3cbbe650a592169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7183caed38481a14e738749a92b12c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafc02b63788abd9e5156a246ddd7a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c60d060f12174278ab8a6c3c9a9ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96057f89a8c5fbcc4fda9fe3a489038d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a1c5cc993764d435a27dd9728db15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c60811f793b56817c3ff246237120175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ccce737813c2b629cc37d9dbacd62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef299f73c3e7093f6d4db1c279b71b5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8fc0c922bed11457b3c87cfbfab0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ac4fa30c4a730b1abc877f92c224c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cb814eee0569d0eea465c9bc4491a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b5f5cc04f45e6af47877188f303fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e25d94ce6726eb6116830f5e04456182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8528ecf1364425a6a9cf366cafb8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3b7b3bc3832601a474a86318f8c43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543da3a4169b74e80b215d6bd3c383f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4873a0a9c3d9aedb30e72ebace386d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184ed8afac068da663993886be248f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc983294290c5223b30a3d62dd10f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196e6710219d6a18f2c04b78ca201c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7ac4269f426b168b493011b5e65c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07111aebfbd2e42f99ffd57d05589a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04315a52a378c877a8b7623479a245192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1f51e4e9428b857ce3598123dbe78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf74ca1a90e3d724f911e06d512db74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b39a22bc030889ae05ef3539565e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677d57fb4efe8f4d10a45425793bcb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb66f0b80ce0fac1e8d7036c34165e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9564231b3c59eda41b1561558033d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54443e9c23ee3404871aa14170a98713199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c51d957095eccc90cf788d3125376c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6b2deee7855a719ca7313019206c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c8c94cf3c0502453cfce5d565f5b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103024586ebc22d2a82758bb41de060203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683128eb7519cd19ae65da66d869a86f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df89aed75d5f531c39321975ed1519b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e00f2e4846d3c2c13a4e9d1762b8b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe287729a3c3269054d98a7dd12c4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428c3513a1be7eb4b01a0094d9d2aeb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d313b78e4c7e748dcf4b329615689c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad784232a0d4c05abfd94241d18f998e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593f23ee1c8ad00a277e6e46eae15cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb51bdbd608afa256879796e644bdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6a605bd8eee550eaac782169b1777213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa0f8d28ad1c4d5f4ee467820e3da7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ce32553104d2f17ea6ba159b774a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f7cf0e33d7f21566109a30adb06cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12474d738b9147ebe6fdba06437d892217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b77a78144b7c2bdcc6b409a1bd558c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40556642d54fee1ff5bc132cca1b3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755bab6fe93ccdc399449ef0a744f31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e841d8affcce47b29673e23acc2a9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c0aa63efa61c9247950a9617cb7db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5f161239acc72aebc93d71d311e86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a22626e332c4ca55d2bfc301647695224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017948e0149db49f35ea00fa1ae080f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1681f9978d96e7343d812cc01284704226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b3b9fad6e2dd8e551db81733c8ed3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f950f821ef668e8f62545c49b441f63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1c1b28ea138edc66a216ace25599b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee91013a278cad00b1c047d8ca562c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f7d14a19b49675f9dcca1d86888b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7787abdebc2737cce88307101de6eb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9cbfcd4ef88a31d67fca88e2bc1f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02943ef6c11796b0c04ac67070cfa52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db56aa970a7ad719490b7e653305e92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bc9d2cb0c83a3bf3944cda1bf9633236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf31e2e8be2ffb1c1bd753cba59c913237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdba58e1b4e3e283092029f707e06e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6190c4ef9a1bb9f03267b6b59c69f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd9d554293536b880b796cebae42d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a5626918108ae819eea55ce3c53dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fb41de5c425a70085a7bbca6dd933242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84864a8a25fab961785ea679955aaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73770f57c9c3da556d1c02bee0420f2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa7f044ca3ca07146577d20e257058245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57cd1541d32009f6850a954f937ac3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3dec299259e95e703b3806f8156fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd33745b061f410aa444290b6d06538248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add4ca57fc330363da03310ab6ada16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52616017a6ba0dc43d4d938302689c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f148370e8298ebcd93f3bba99e415b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adce91f6186ada2bc6dd6e89cefff5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28a56b7540f43ca4bf000986349f6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52780a3918ab50b051897bcddfd67e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8f2524828deb1bd8e3972f129aedf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f377c093fa9ab9234bc71f72268b2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b059d027f950bd82a06329cac715a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e3311189a11d45dd93f8db88673f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea29dfb2a1f152f5a7f765fe457910259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15fbd9ce56ff28c63d81249f13da6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6814f60ef1ebc8019691dcbd9a1db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669d75e920d93c192372b9179664d02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a039b7ae662bc74868db82026a64b9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239da816e80ab0b736c03a7801032b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035a0b79a52f8f05ca8821ee1e3b59f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff3df15b085f404300a298df1ce7cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ddfc1852bfd72afd9360f19782d03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23d212723cade9dd2309a93856735a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31128ebc1da37e5ac5fe1b484f6b080d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7027108385885f0e06f3054a9fabc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fc0bdd6f4f38417f3f443d0e790f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b17eb4ca9320d37e55ed7fafa4a5a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c476ec8f7c12f4233be64b57dcb0cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23485ad94be90a1b5d039f632d9931274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1aab0c5b086e608933f2f720e093d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd108d2710ecc70972ee588e417f91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ec357645797ba7776ded75239f025277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc722e27b025ce09ed374bbee85859c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76c0ffeed08df6067a464f8abb150b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eda97a8b8aefbb5fc52400446f9670280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef373e649382e087b35ab1d1604027d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a4aac9474e41e50c9e8fe2024fe48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72742c509d313c530a6123b00e71fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9f0cb1711d8288acfd2beab47177c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9440cd1f2233bad9ca40ae43bf4bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88547f2b0e0d55b3d75d5ac0ca47184286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb0a3e4b73cb554b0a3ba7d68bba64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e54eabcc4a3d60cd723aadd34c48b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd834ced78608d9b4f72eb728df61965289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18594ca8ccbc904e1186a32240014a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ebcb4dec46c8cfcc9609340de057e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67805cf414830e6742b39cadee614eed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec31aa441acf93af0bf3a2c74138ac9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6e473dcb24ce7c89cadaaa895d440294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004368e9e05a4d550f6f39d0f54898e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f76bdb85419a6b096e35645ede6eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae7be4f9b3f24ff0c954029cdf7297297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0905b997ee24c2c12a7fb1624768c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64dd7ccac61dc48057add8fe6a4983299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df4e2d35050ceb26aaa3410055bedb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbce020a1c574269dc42a2560f3ff78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d43d7e462214245c330513079250a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d514609028b363503ea331be44614303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36605d87b611f2a31c1d0313a39e20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01344e1919e6a99be3438fcd7f329d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fde43b0cd39f9b595c3223c1c0d199306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a015d8965a38c1e0b58fdae8f7e83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888576dddd92aa5b3d966d692627a74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097820520c2ad1a7e6389fc7457bf185309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93888cf7e85c85122c50b714466ce3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e8ea83d451088ff438331141fc253311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47262aa7ac9270c24f2fc28d8af73b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277f479f7dff5c7f099f40d58b4c71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2a84e407b9cf43f02e37a8f4c34b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56b7a933eddc47394105b22ba2a380315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f6df6ebb1306867f92e128e993ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0e1d9b209ded6c961fe4acc16588a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3368106d9007886e01dfd948b7e5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baf0b77c600dab83538f9e8f087fb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5260179371cd1ea5d5d738287937c34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca64bdbb42d61a237cbe2f9b8e5c94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3853e902b2c343859adde932d3a91d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68558b72e4f527f51e4a97ea9808fd30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749920957410c77e8c2025ec1770a60e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649522a0a38334408dbb6744f60d1a28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d442d179e7bc2f2a8bea7ee56e38484326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e43341c693d86e25122d265f6f5e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afd5301e4456792e42975e6cffd43f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad27c67c1988d0aa2374bcb14c9f26e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad33893108bb39ef821877bccad40f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f2ca75a72a206d0d2c1769a12608e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972d43005b864dcb80d2bf27fb7755a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0623e725ebfd7e0c5c67466029c2b2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009f944303da58f5884fbeb57e4084f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203f13d04aa04662a36504f7fd4f442335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc94c8875968a992d9fe972000942bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c7861d9c4ebc95cfdab02f97d9a05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1597a9a8e841cd8fcea0172742ce24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e5bea055caa52f4eea3a5aaa0d33b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825f5ec6f4cff36e20f5ff68c553b65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee717fabaa311f0153f44adbf0929d07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38651412db58288fb8c40b08493b4734342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd79953c952767495f53f50be52a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703f4e0f6075bd25d96362aa2f65879344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156378775d89332bd66dd4756865248345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a2681c9ed5de8f6f6545923a1c22d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeff453c8afade82910028057f5fb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46cfb0bae5acc56ec264999fc75cbf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c84f815b15eb159d3af62748fb8544349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7119cd9d95f3157a7d9c796db8355dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026509d91050ee5fd0008dd737558def351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993a92a7da18bea57faef1100fb56a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d52746c62e9b50608ed3c1df1dace353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e32426159f3f516aa0aa915fbe0b5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b7bd12c501138183865b9bdac2a0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccefd155537cfd1f098804372696a5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e143647bc4b052dac1cf28350e5011e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da5f732038324292523e0669f927bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17533eb0a0d0808fe2c0156e94537cc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a88f6aca8076bbcd532854dfecd0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e147d72901ca219a385840dfb30ecab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eed22993a631d3d7fc35aa27c95a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a7f8359866c1854047d235a21959f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc94286207fcfa3c43544b146f11603364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d05f7ea6585cfa939632c320a9a16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78e4d01bad0106385782bc28b0ea52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7325e120e48f4a3926af21388ff8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c19fda94413436baa8b195edca2a50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5527d58460e65930eb2b7117a601369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc222d83fd4559c6ac3d5ebe1f60cb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c6fd542e696161d24627e2ef6c03d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9e9a851473cce0b6c14d93d69fd49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01208d26251808380d407eb733109a6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fd1785ddf55c3108d04535772af4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dbadd74f78758a3a58e587f818db4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e984436baefe1b1e7f971dd5d9a5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9549dee3898ab4c6c62bca0f09996b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc2dc4489f2393e9573f7cd6750e5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2706aad14ab10e1c7664838c45182379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ed7ba5e689b58087ab82ba7b33259380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6be71cae2418621782218db764d62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2241d15a70970795efec71245d6472382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfe1fd544ebf281f0f6b1a9978c023383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abf8adf9b62182e360ee1103ff74f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c8adc73e6e3acd68c893a6cf15c25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac91cf39727d21baea2d76f8907639386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dfb6b235bd48c5879480407f55767387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bbddf83d43ab72f99961ce58ac617388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b91926c338c4f5e14fd9879f6af9e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b7625d58e08e359f925b58222ab6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76a86fbe303feeeb7be05ba4d9d43b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31825d8aaed8ee5f90cb2e6b46146ae2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0dfa7eb0aa5b35ca1da52af821d98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6690dedff6f76eddd4c6df6c9fa6ea6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122c40e64d23221cc086d8e8cea61ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e32f0c0d52aa332322151120e1165c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8ea46c4d7d8b61b95cb44899c13f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bdf1b870d8977c800a72ced1e0db6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9379a9d2dc406024bd2b58f5eaf2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118af011a34eff76d2d43f533d875f12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0142804a436f5e76048191d5c274f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932df8bcca48664b4fe698e8c4f32b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce0c26424f23b371dddda91ce5090d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e2aa296b36d0dea9e347cc63569f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5939c884a947f7b473952a4f4eecf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5d70440ac8fa445496885c5fdedd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48e3890c4c1d6e2961cb5832aade8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481bfe49acdc572c54e6ce1382b16b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236f9ee29b74b82187529075da2266c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb316b7629f91d291dc18ff267299b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46bc421a50411de3f659cdfdddc585411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37f12e20643662420097700c0a69e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bba69ba82f57d5c826472696ae5e35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2268da9cc7a5ff5d6db464c3a5a974a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4254fb2f52bd8f0633827ec9a7915415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d77c727225c4d63c620a933168faa2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d15afb94e1191457c91a5edb240d29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e53b650e3d06c24dc16ad2078408d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5fc28c8d2430a1badfe4d0101eac3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaff2143349053fd06ac6244b1b151420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4394d9accd383fca043a3c5c2e6b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f613cc4813623d0fb87103aa22da9ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb67b22ed12af3119f17cc7b64a83ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc318253bc6e21961b48b9d09a803251424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9a63b530dd67df412e40160d2b3f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06f8e31a9f07364ae65434ab07ecb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a0c2f04365c1b9eda155c6d4e2740427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd02f37707cabf30329a80e3d119fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10555aab7d8b2e034cf34ae6cd592eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1c3d77eeef09a344e5e331f370eb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01372100f39c9584ad30a397dec7c41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855f895d603002fe46db9a760471996432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec0ffdd472f5e169ef610cdc116578433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5231f4b99acf2f59a343321d9d7d016434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c1510ffe7140436de6039d7db1f37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a65ad4b75fd21f1e78793eeb265e3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef86bc42913e28b2dad4466a6b9d360437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e68fb1ff195275992e20aab53dda56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838203df996cd451e31a0825745bed9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55756a559d86f2bd54af695273fd37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38db3fcfcd772e00c64569fe01698e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba4b69d832e9537b02e68d8c0530a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff787d5147d6567f286abb64fee3c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5a62aa4351319927a2cf65571e247444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d46a9b6dd0ff893af94a49cc980a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca70f5b0eb9a67d9560173e94ff65f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace877a002ddf2f9942dff82ed19c6fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f27db007b4ad5ffe8bcb9188fe66e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d71b027773907f74605646b53d2fe5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ac559aebaf5d496a313a992db0901450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0051de5ef9387f5f27f8c589ca286451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522e6b2872beee3026f4f2526ae3982452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc15a6350efb837092017e903fc383453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e7111348feeb5c98606b3f55d49e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3ebca7c545fa8af2c0db43a972004455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff36c0ef80025dfeb83fe5f592ad580456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673368f3b040d30952ab5674386e25a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977c5076e8d415b914cb32901660652458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef908a74da56d20d9f3a36dfbad72a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc220955852bb8011086bb98e484fca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20119b523cafe15a678007b51455f81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbf5ec45e4412ef35ed3d6d786229f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a41b2418f3abdc32eab7f51d7289bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46344858cb80d0ac495a47968c1ad9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6904150e522833000f58634480df7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfae7061778f8f6313b60e5b967168466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dc3f9baefd0f988def91d8d89801e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0ffb9b3dec5ac0cdd9166a8c8c19b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5972d758d07b71b8a3542dae79cfd55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026291d7b7e3dcee76dd630c71e40f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab5c6beef3334407ed07b96718d127471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce4f747ec584dbf45d8fcaba7892a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678382350e614a870ee8600bf2f3ce62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417458d5a6b9599ac9ac19daf4fa98fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114f7fbaa0efb31414ad46941a72964475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303de3c9b6d16818879faf45e737d250476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23924903f6da9fbf4290c16c781123ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1f0f54e5eb39db84f774ba8c63a9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc893ce532e8c6718686d0f88adb214479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fd512fea4b78e4d36d015359c131f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80d9987d40c7159732267b9263ff2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e13114e301ae29e74bd0bcd07bb0b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13d94f847d3fe27bf05581a04e8aae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bceeb718512b6292bb9a241eb0bad3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c910029b0b89640c66cd82f6027ca0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a30568657515d60e2396baa6653b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5880ecedb335d24591c0b8f6a672b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05219875e838e0ba9c8cf9fe655ba70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78df3293d54434ee031f5e46d9275ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43854fa267b359c43e8a915fc291f210490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f77d6781e4fce0bb11c4e184c564491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7234fba25abbec7c2b7736b21076916492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0e26f62273dbc80a422c2b731c95c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5271599a88d5fa9a822e09e59c8c01b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65719596e89d8178c6ca76b6b80cf0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b4a5f6239cce66a5de7e3cdc5b600496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd574bef50ad2b8bca232c2c56b46edd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb68c59e3a23d1b0c11b947315febf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520360fb540b417f265c3526b9c0759499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad1e80ac8b83debc19df1e8d1e975b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2b2859023bc2740b874c0ca1c9e2c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c2c607090c5281fe0afdbb01255b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac02070ebd30cf7d9baae6d412526f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780f373f75b1f2c521a55e826d32ae8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c046eaddc8e8b59ba099749377550505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf53a61f63020d3446db980eb46ad5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cb5bf07789a4232fe2f4b5a2fe054507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ae4418c9cd37f842568715ebe738d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474a0d8caab55bf9bbaeb102634a00a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f5b68bedfd850892b45f014525603510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ed3d2ba721e769abf7c4acad03571511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505399c601bcc8c383636811fdb4dfeb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788555db37d5312d736fba2bfd0ef232513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83d0014e3fff75ca98a497ef0645dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52562b69208565fb25698af8ec1101d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770b445dc34a4a700e2a1bcd8d0442b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bf2e40ee0ddca8a835354cb7c0801517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d5fd13f75a35c240dcca9923898a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc893a4c0cb7aa55901985c701fffe4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e98fcf700287454f678b1092db2503520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858b2d1a7714464296db30c33a7844c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc362f0c53947dc5b2d6ca91eb103a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c95c3ec67555652b34fb87df2ce1c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b9b3825c31616bf2e8cc31929282f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1bcdac4d81d24555745020da0bbaf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63906900c37a3f0d024258485b3c6197526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ccb33d3e7189159c90c373362acae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55adb7fbbfe5eb001e77264ad7d710528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e53c5d48a793e5d9ed517a31ae51a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e658bde398e98d96ad4b87ad342ee38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb24878600e8e43c37e7a0f0a2a694531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3271a8e64ec27d3d1e7c32886ec64a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7498c71a0190461dad002009210925533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff2bed993a2a38fba5b0678a66c3c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5017e5f573ab7028feef0f4f3f6e88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3a86fc3e8356811d7ef22b58a3f3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9de15a1745a5514dff9a8481ce90f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8c3fb69048bfbfbf4301b2e6737e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17354ae43d369af9fb5865a7bc4dab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a727d099f9d69f596afd0f0a11513540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfda6042563ab0fc9ab3f435cd1569541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609263a7997548b9c821ccb1d878de7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d6501bcef602a23fc67aa4a12c297543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f406ae304ce72e6e4d1a114b5de670544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89353bb0a8cd171c3316d755143a1a98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043450356de928461d87993dbdacde3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57c28d60b38b7f0a72e93ada0a5ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fb6df8959d92a71297d71e50b73c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd219cc452896a39926471f8090648549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb17f4f9117a78bc82c012a5619dc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849934b82455f60d803dda287861be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2aad7f26e80ff3516b38b84920966552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcd934830dfec5e6e259953947f80d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28147675b451edcbc0cc88d0c0115813554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aa2c685a1262ef308923280a1c4c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c454a275178176f6519346e3438562d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9209798ee8f6b09f9cd85bda24190bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc5df86d437449730e829d4776bdc5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97b219cbe9adae6bc80a0c86a97e1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64acdd2106efbe82ce783322becd16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6221ff800e786024679e603087854561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb22ae2569c44755a676fbe3a2363b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa78e8ff2fce4d3e13ca983372c20aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27278bd9eb284d6502601aa032392c18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbca5f5ea0879f77dfdbe8394bf67e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cac122b7b6d9b3715267b8aaba8f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec33aab626537ac0e6a411305231ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefc700005a4cc3cd75b5979fad6f7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9101e45776c9374778160314fb9ad7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1f87e2163e4b3160e4256020ec965570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f1261d269702c029cd655332b956e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb610889a2b41a1e3aa01bc1692746572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84138ecaad1905e22c0b59e84b0172c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c895a8834a397915ee74258e586dd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c1734c7e43ee91289eadfb2bec041575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c4932e33f63ddf6341fe796700a0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001b8f17352e5f5cb3a2b2f044b926a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7384614638245241f865178b65258e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3223b424be98be90c37b2d6bf4e591e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5be99fd65b7c11aa33a3b5757b3847580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5c39c46cb9b077a6f08f2ee5c81dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33348e7621dff1e752c58c30a6376f34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4610f9082e7a7ec3506ed2d7a09d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008971f7d36d6b537be551df5697644584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2580223aabb54160ad2432d16b724585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e0b9ea7434bd16117b1ca2fbb91f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c396f646f09984fbae19fbd6e930b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52b399837cb9c6d1de1a1ff0747a6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20de3a93d6004c7655829aa7cb243e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde59389cfad8261820585a3e6608984590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca537834a2de526cd0393bdd4fb550b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02282236d33747963c69327087cede592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b954b1d8eba44d91378ffa05fd57eaa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03efbb77be685a9f83569efe69bc6e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deeeb75ba826e8c6cd91582107a85b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ccca1341eee07092b38e46e869b70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35820bbec37554ac839d4b30367755597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bb6760bd87836e86a1eb6a239500b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcd50dd55a3561c9da3912373c4eac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1fa603c68812264eda102d2d3f244600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87744c4bc0094889367fdeba62419601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80c0eeef3b11c745366002bb0ff57f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9239ef0badf55b32c6bcd2dc89c43c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44e0aa91e54d2fa676c9ce01c39293604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a106f469b94338cd6785b2fa8f82acd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9f4f715c48f50b4d2e6114e58c7f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2e60e0a2eb458b657d2ddd842119f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ca6d15ec22c70937608574f79e117608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fed316fe0e4441d6fe2d38723765d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17498d080661ff90c9f9ed9dd5396610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e67ea0385805250b6c5c20a60498c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126eed4de5e3d084a0ad2f175c8219c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254601fcd06891a0c1f9feb26acb654613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38b99212e97538e7cc902fc4f49759614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e07014e6708e7594960759e8fc179615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274010b92c71171431cc74081b21deb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f93a7bf847b3068fe2caa65272d8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5274bf3ece701832d51a2bc602ec87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5addf5d6a6651161f149613169d2a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f481af125306dc5a1987f6b0dafd4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9cb23cd64085999c2798dfc9e6d3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e52e4b818f4482b55635960e88a68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e79cde2db55c108d5f25e8048732da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c849a4ef74260d49d5e26e896dfb520624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af4a17a96aa0828197da97517a7ebb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776e39dcd007ad696b37515a3b42b7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798ac366c228d22a0dc08552de4492e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb50a291a0036662894a6d5b6f4649628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be957e4510f6908c533a40752905aad0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0d741d47601a0f12488f88757cca7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa45c388dd6609b41ffa99d68db8cc6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27935662938c3e5df460787956b52b57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3371206d4f6b6c67eaf5de2489a7fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460dcbf82623aa5f3dc534114a78452634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a7d2582bcc4bdc5670b736633c361635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ab73699edf2eddcbc4dc2ce8429bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eba9f68fdb45ad0cce9e66fc3bf021637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514729f02c8ac83ba3d506798428632638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b776e3e46b905fd2ffe83962eb72d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42491653c0ffb9f489561c6c9b8a1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d8ac6d059d3c8280a6450afd8e43a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59e1a93ffa25c454c1d821018c528c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d6b674a73518e993b5e9ae6b86108643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0549bc363495b361ac9b87b9481158644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff538993b0f8db0047a928ddcdfeede645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca5a80f054fdacfc59c21e75f269c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5742c6c55a6b90cb126e364aa3646ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c801487e3ea6179c1643656f70f9dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12419c713ae91dcc84fcc3ca2d52e0d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d4aa8f400a4efae6884c466543e7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea354ecd9bf727d465b6ed23479dbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3504d019d65aba9e81a97dec42629b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ded24bf8636f98246374a9b748ac9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c58b424a28ca72f95e38ad911600f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611ac59279d3ef162f0be7d070c3c62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae25c50d16be99fc0ca0d3a56c3a97e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50bce4ecb2a747b93d300d0240817c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0991ff31c4a65f5e83cc9b358d85665658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de485358140b79f829a970b55c1a922659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caca0ee0b71d39b482881a9c806bc34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dcb2606c2749cd00582559a17f91f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62c64d78245b996aba0d17445c9e29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a2575bafec054e29013e0f0d90be6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff519e9c8a163612fb8086e1906751a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e854e04b1e950e0fd9e3720c3e231b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c50882d789e6f6be8652dc7f493cc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050aa960f1c76bdb7af6d0761070456667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77df9aadf2f94af06768db4359ced0c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f82befb72d982f54bb7cbca869932e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cb64bf652cfe2a0079d1aad0815f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cebd243b660dc0d75b6133825b402a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30680cdc26177a6cb09502e85699bc30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28f84d3bbc9572b87cb57b2a271dfd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6c0746a7444745f91ae0884b301d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cbe3a6e6331d29a57fd3ef28ed54a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0069f8eab7b834bfcd626bb7d3803ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4d44a086582124853558ec1140164677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a89559e4c2cdb7c2b548dd4ea09a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0bd291c7cfa624d3fa2724f34e57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b285403500a159fdd722584ff0a350680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec837684445debc6a792889c3c08e9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed212a22f7d419d41dda1bd3ae54829682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db397196993764bd391e5fd9231eea6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a74b2cfa462ecab72db87bf6d0ff59684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e34b453fc8e4ff9c3302c9f74371a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd1ea96190c73f3c256b954e2b40b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b3a93af693287b89cf63dda44573a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b942deb5fdd556153a994e2d1497f3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df6e3cc8d694ddc1b3dde4b2e06211689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bff47ba879e27698df7b1b605f688b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a342e02b4843f31d684c2bb86cdafc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e57cd7884c459cf22887fac85a395692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e70bb418f79c940eaec2e56bbf1b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fa7b5a11ed8b89b4d7dcb17cd3f03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09943fe38183e4a3e8b52a8281012e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53e152c9821f2f61a54b4685267915696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0a4b340eed5f9515586c8986bb267697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78418f924927b767da3b2ce6163b6083698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f10f04193c1dcb2b462a61c293dd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985caec617bdc7df2a9f577907860da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4b8d1d56fe3e52e736f1819d017f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53894f058540ce2be6f71f2dbc04d0c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a62597e799cac2014f6779920bee0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36918118f17b7ed75be2c3f74a959afc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3296c1e81892070344180dfcba8b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33b315d3cfecebf5654f6a6aeb9739706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e919d6d1e4ea382c57cd435ae318e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73c32723c6d60a4d16fc4e81123048708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e7ced489e701d759afa2bf3338c07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66553262e1371a88acc441a7b2ff245710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17460ec3bf51b637fc40502df0c9f2bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eda85b4d3f508a659be33b2bd961b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df48caa4d430b0776cbb2d1203394c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91194d294259f385f047aef79623c849714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb379db9d9efd45d3f398e41c6f7155715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474a760764816dce893f20862c3b71f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec0010858fa1354b78394e830f850f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfe2360bf89e51e50f5d65f39e5cd9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9ed1a4bc944d40d453fe4e1bc86cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07511284bd2eb347fdcf410f6f7c05f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d4163c54d6d54488e4babdeb04743721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f91411820c1a914c831ec86f591dc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024d2ad2f3341d198ae44faa5e358fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c30e5409f81c0d7ca5194a42a275724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17a74eca09d6694f2d7ee07aa4ecf3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c583b19171a101ca28910eab1bc63c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1f4dbad9935cfccd973dec0708fa7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cc7bdf0e9de1ddc1207b6031e1335728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd124654238c116d06c4c8c87f55e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e365a79d781f6cf52990e954ca249730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dd18018f5cb634caf571bde0a3d3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2a2c38a2e1c05b7d8b354f6b43a1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf830a726ad74cd1d51212612dd59fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204316396f9c0ce30eb6acc3b366ed2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8130fb529adb0de79a03b2b2f0de7e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d83284a4460c17c3c244e2203507c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa5d78811a0492be2ea0c1b26bccc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644001451085288f4616403949c4dad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd6c238daeb625a4e52499044969da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dafb13b38228098f5ca1e8b56f4db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360fd72fc18014e90117e677718819b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79affe1af828a820bebac0434b1883da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ae86f07b5c01877b8a7e43b2d7a1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c356bb450c7fb8b8f24d8ddd30c8a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d60922fdb681c83e516a5739b72f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a6dcbc10cf75f72a9ad63b0fe216e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58cfba961a80d0d01c50b6d38394d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a5e9e6f2bdf0715e7911f59c1da9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13826fd773b679993cd5718e54090b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbbef932aa38a6d3cd174b0793eb15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d904f0c6b29a85f328567b8b00d4d73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f386a6ebb00b295d0ea941358efbd8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475333f849c21869cfccf90bde9a032a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf9df2f2c38401fddc2fd33b213c2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646dc6a597fd563b372c01101e68ee1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474afedde068f6d5e88a574744256f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e855a80e779757253290b783d845f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b66ceadb25f7f4148310324982645a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8a3d26b22ff9a3d44bbee4aac7c7b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63ea81c6b918485cb81f622e975c4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d44a938a61717d5874c7d435c040f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a558974b23f1df4a778786ad825e993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864cda2d4749ba10af9b95c46da66c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821b59a87159f2ddf64e63390e6722d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2826b9f8c50d4bce8df0e16250f8ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ed877711d88ec39e18fe4226008c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09dcdb027ac5982928d2f5d734fd4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22b033ba272fa185e4074be0eb22139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09061ee7b1d17a40cc4e677c0a669910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaffeed32097ab04b17577df1efe7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be6023a77428da7ea61baef14e0c5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b0ad984494669642cc547399bf76c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523ef8d3dacd368abe9cdc6a4abc48614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f8863a12f55ff458752af12906e1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168400381eae550747777ecb4755240a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab4519f0f130d1dbb041b565dab77c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a322fffe0826a8237bb35b6191464ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db87a3e02a6f9cee1252af4d1f5e25c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980bc967519cb5f749b8784f3a2019e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb6d3a925932dabe9827443e4471da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8b65241cbb624b2735a3ac1a89fb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f7da6dd3e1d66beb93cb11975b0c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653a97ac4ac11a894834a5a3479f40324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346ecdf72d8def371a4e91fb80b513025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd86c114f956ee8b5d0a7bd1dbee72626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43e74babe6fbf3bf385db2252a7a5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205ed30c8e76ff8c5f06306008278a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32443800e7f4dc0ee1b47de0372d6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefc59326d76ed8b8a72829ef78ab9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12612f49cbf9ae0c1c1de0737c92a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3c38ae4058a302ea926faed2eacf732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984651d0eb3b1141ebc9112a7f25b7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31551f4678b72984bf58568d4469b96634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab4efd648d3ff9e057b662a382737635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9265dcc86e0960dd0d1f077c205b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f5de604efabaaa2cfc299e28e0a5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143afc7f7f46d9899f362c14646708b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c534ab76cd9efba0907f85914c33c8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d69b5fe24c27f797086a5b9acf611740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fcbb219931bce4ae4a55aa69234b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feee9c6935875b9d50beb97d618fa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e336652decf68d3d65eaca8f2cea9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaf883ab1f9374cf401be7e813b9fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c1558954502a70c6e0e47b536658a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce946590eb233e9235446b6ca98495e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c91594a049204944df5bfae4b3b2df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d4dd3d8a4ba34169a55302e7aa7f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fffc1a7ea5cbfb82c05fcc21561c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6358a7d020c0327f99bd9af50814a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714011d9b361d036ae370db1e19d1af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccc438c7f637aaf37d71294c91b15852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0242c24e6fcfb5a8523908986364a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad33d4043f620003e454162bc58fd9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c09c61397a1b5ca0da857a261569455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d596965f7779e47c9483070885189eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab9308b6bcb7b28435b43804e99c1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc98abac928b778a0a523dc6e30a6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506f44bafd2b98301a2813ec4fc84bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bef81d7800a869e7cd59a2abcaabb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52fa4f0b88a1c97bf97093efe2c1bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d013f59de3e184f05d79ed5aec979f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd92722fae37621c47b201a9cabb0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c81d2f5e33c60efdb4c7398f301c4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3264615943030938adcefe661e828665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c0102db29d982163cf62010c026e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ee597f45579d6d8969974263a947c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5e69fef5a5260b1049ea73652a79368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d1706e3e2b06b21f01c30bc4dab2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9638c15505b2852fc824f5b441089c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab0df117423332549b40d06ea81c9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04e1fba69202214ec70776ba96ff0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67935b20de51b5e25a84fa6ab4bd60973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ad4a9f29607006f404c657cd90d0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3023ce1fd4165d3b1a27c6c98d1d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722056a4a5bca85577c863d3ee940b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf67568b696f9db7413a4155c5ce9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c5be2c410120aabcfa04de7c4336278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9780ac5349da13a23cf0b7ff8eb9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69de46d8f6b4595a0676df29805e90080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f0e7b9ac527bf54be47764c4739d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce3573c6efe95a842064c7d2ea1b1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322403a944f56059520dbef61e71c84c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b173974adf7c0e3a3740eb87d64b81784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf7b47edb347be359406b0ce3f04ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35571aee7ff697b00f97080a1b1ac686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa643fafd94a5c683b94e74381fbd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174e4dcd4d0a324aa8cf5a5dc7515fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cf80e4366216bfb0acf66a9730a0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976e6fb75c02549c4a44516aec0711990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1612c0c4949c7b31a36774c050cfaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259ca141224e3c6d268b3368212af5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1a4eec2c2b0ff8e1237b6ccf72f1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37411d507c0f8d9df2d083e3c211b46394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911057bd215d9ce409cfbbc2656d1cdf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce594760fec238aa223ccce92e454796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdabeb64f489ffb237dfbaa47de19eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2795e61cc4cff8488aa50b6710869198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b4b7439134484ba01b1ab2ab6297799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f58c67fef3760734f25c8da92f1e0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c6f0a5a038e1f08e20a8cdf4993bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa19f931efce53425655371e7dc68d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d9373484b72e3e4293d2ef5b3d97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fa6a0d352097823eea76037830c04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2cb88e20391da36127a56d8854b71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f93af11683514a1c16cdb0d54c507c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309132c41a37467495af3a0143bb5e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a8568a3ceb98a8606b6d62df755ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6648474b049e26aa4030ab3aee4b916109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb946e01675769b282740dfd56c68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdc762e75fb8ae94da7873068dd63c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327e4dcd8a0f83ea17936f359ea5240112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cba7cb0e337924125a63a5a22eeec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b333bd54bdd073666ae7db5996d5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1aa7f84fd1d65b201038ec5052805115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf559b0a6ab4f65f668c12e4ce3fa985116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf4cb960949d068edb24c5cf552a05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e87bdad60087cad128b34b40359c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d2bb820eb7649358c68b49a0699b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584289eae6315c5494d8a8dfa16e5c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25ca94a039b12ca29b7757ce10b0e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19a39c938ecf9d8600474b65ef2998122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a432eab1a100f685c7e67132b60e99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f74ebc86f6195ec4464ffabe03e3bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33b7c9baee1eb80fb6e249501f2dc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d24ceb0030eb47f7bb333c02fae6c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c7715bedb5e30a2d535c8edcc49d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d021bed845d325d65e4829c5fa0dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a059abb9f5afd6997a999f57500533129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce12b99aec16211e0a2c75bc3d79a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3121b4a541bac063d0e8dd91c8306131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7d0b8465054a573a09e6dfbaa6c6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f2c6bd587723919799fef3f2e4204133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d60b9657e557f6cbde984dcaa69387134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6a94abe98127ea105b683b4de08db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ea30b9a57817cfcc46a909e5af306136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db522ae06092810364ae690fc7d6feb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b645df370e40ab81e2d5f0295f9431138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b468158cfe8d166958d1ee53bf37a7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0cc515e8e237b3289c9a651551fda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef659386800c84bec3951532a181cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5a272d3bbc319cc43aecd5256837c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bfe9d0b25c7bbaaaab077ce10c544143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e16b6bca93953eaf987a60b9202c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef9e317701390c387bf88aff9b2309145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe696cdff1c110206de762faeebe8ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66480edab388666a6256f0f9f7328f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9037372764dddc3504c5025ba600b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a26c41f4a87119eab4de0dbb35b24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11db31ae05bb1065893cdb95e77903150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfd9a13a1c81abda80f517885e8ed2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776fd4d67a435defdc57b241771b827152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9441418ccb55b42fe785a51d3e53e98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a8d15b5046ee6df48cd3d86bd6ca4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b72db86fe0bee0a7f014542bc75a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3d8bbc9af8b2d582ad9a6f528c62a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140b91fa64c297cc49ce5766597b2ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f4dea209eaa06f8e0227f950742a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026418601fdce678f43c482b3fa5537159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf803bf72de381d94d91e6bdc769cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba9fb883e2536b9f1394e97e74d951161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05957dddda9a3133e9be550b1b8a4640162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd69027b02726c0a5c38004b09f8fcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49489898fbebaeb3541dea8671d99e5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098175e4d9b2df8f203f8707f9a522e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1cdb66864800b92b3162bee6c00f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72830c271d0d15a74063ced97c857cec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc486b590881548dfee19b0cad794dc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295005d9377a2a2a89cbc3833a5da63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563d009b46887d9b2ac290e3c2e4174170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2bec1d5975a6f57d0207d13c7060a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3df7edeeafa705bcbf3f1bc69b3522172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd018536a9e8f4aa0694e7746bc37fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b996bbe2253424ee84e58a97031bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532dabfae28fb84aadc7877a955479d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86289a6f63d95e5601e9bafc16174bdb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa791051d2710dfeff7493a929caea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55adaa773c74ee8c7a9f847821507f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5ef02c33ecd64e3acd415f15d7b32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b262d11779a4f4571dde2c74661803180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74c439b8c8e1e06a6f19320190a6fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe2c6f253091f86a671f2d983e7c1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffcaf1aae69749e4dfd9fbd769d81c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1552008416476e9c1e14c9a2b251ef2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1615cd88c6890306cbc11161b4d82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329aec79784e66c53fedad3bd3dd536186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f9978fd024f75169ef40d0af47b75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84f7718ce6e8344df587a109f33903188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f22ae6a4d67c7e56b8f49f9539e1b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02ada934127fa664a4513929370937190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92458333fde2f50cd16e94142e3392191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcccb40f0d86aabe84116b1eb93b97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6635c605600f7add0d40a8a46dde6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc74ca89d9abb8519ec40a968ff2a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4181eef9ef5d0d36bfe4ba066a04c11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ddd53f6172f6f7e433c673cf982af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f896ddfac7869911d48437eb546d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c12ecf98e1b2bd00c2f8eb4b02a7a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c883a98bcf9cb9155ff5dcbb5e3babb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2583a45287868377175c4ba1cb3d26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb6e6477a59d4f822bcd2835642538201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b4a80b82cdb2df4e6205f86f9fd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1673a8f9757557e495b20a729b599b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d4aef8af5e130961912d9b7da9d90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a3d5e507b30be06cab531758ce980205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd900274d5a6bdb8140bc49041499d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653546d1387f1a98a22927da3a222f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732878978037820e226a0610a41db92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce093fa778f0431235c801bfb94fe8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d28b2b2e181196c2922a28ccec300c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc7311c23647cce0a3949ceb4a80b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da853015cc94d6c478f8b38d0658d2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5ae1151dfd9b50d9e8e2be87b3792213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d54a0b3f877c877e5e44b8f4f70de4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc95254be767c7da09aaf729677c88f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e49be0ee51af0a9843ca2f9126afcd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fc5ae897f2d790702961bebdecc63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eea3f621e9d5f59a2f24498d8420f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecc6071211fb20a1b9cb4388b272f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a78243423d8c018fa081aaa7b8fb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e904a8d284d3dd8452ba5472ec8757a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06f358c97d3fa88bb855f7e6f79deb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f26d743816a841f2ff812f5f40a24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283d1644d6a78da473efe6b6e79966f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3603338c7b9986d8c799910fcc43bb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7028585651148ab90e9bb9995713d14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ae1ae275ba9436d6ff0b410083c9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8d3951dad179d80c9e691e4ddc0ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a2c007f1547f912d1b990fabd84e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292c34c8d668587f93e87874851a3e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669582162181520f1808e3384c2757e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86139237e382295364e50c8df2ea34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67629d506866eb91027b68286a2338bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0435c6a83956fa1b1870c32f3ae35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384fdcd08d82c88eef10fd698b30f80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7404265741c76c72031ef03a12665b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c312f9a808237d10c7ccec745c9be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23605a88854093703861151aa5299d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26032830ed3cde7ad87e7891001f72e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fd6278c5bb2ba2e8675053527887a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f5b83c7bdd886fd8a894dbee26e13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f5b5236026514e82e2bc212393733242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488257e43d9a1d0d55817232a7d3c3ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390b0c6fb670ab34f80aca609eb8ee8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a910b4f9363acfadde478adba55e47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c04d94c8f6a7e765dc9df1489e256246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074268d54f2928f1147e482223d2236247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fd527be5b8490b1d9c1f74e25aa72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a3ab3233afc4d189fe05b716f0d1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b8cb713833e2a652b90f4a4054bee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a258482a30b47168dba415841bb48fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638de8b49b7221959cdd6a2da6620d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afc0f0c5b231c860e03323602dc394253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aef3ffd649307c857ddb95d362611a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d0d7e734a72d5a47c7e5891bbca1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804d3c8afef5cbf5e4a7f6d4e8ed999256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3fc12574858b03150bf24566c42f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185c698e36ba26f8f202340606ada73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264035bfca86772e084cd93ec359bb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573afca1540b9b306bd5654e21a3c530260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498e3aad9fe4cc7b34a09eceeb3fcf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba345799d2f2e39725c9725e16c14cee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d0896e8e911deb5f28bd67c2d2a65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a4161ba0a3137c58bea86b5863bb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93b7ea3af580a0f798795af0a11174265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ad40837a38ebde9055afc4c0d6bd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2e75846e6d213c16e600920877ae5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72f2784221c23438753ab640c149f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba8dbdf31d71216fb85036f2b5948269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca51472ec40d7290be74e88cea918ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e808588b26bb5626aece6fec447a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bb8249e58fb1e99c99ddd6feb2455272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d268bde30e5522dc10e69fb3dc1ec8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4189f92780c2cfce4415aeef194ea3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e505bc700a1945a181be21f79c73ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfbef1eb0b644f1f912cb5b0b1900c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeb46f4e82b6a3ccffb5c747d230ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd46194eee3fce6f6075729a8a472e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3e5d6c53b3eb6e84006d3b5276ca1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c8707f91e0c2db2f05c41f01f9952280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720493df7ecc8e0dc172c3bc980582c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e78f1f44134df3ddecd6d0757dabf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48968bbb4333222dab7ee890d320a96a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac266f80452ea9b0ad0d48b521e54d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fdc099d992efbb5be1e94a9c8ebec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a2da2d6a24eafd7b70dadd8dd3875286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5b7d4fe47769e87966c525d17e460287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486203b9ddb744c9f1b1f8b82036807b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61c59ae035640ac5ecf252f62c50a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696679eb14ba4ad4fa57a209557c9678290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292e951ed7cf4b789eb4ca07e163067291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699d7d92e4d4abd610d364818e307d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e021446b22e169f15e8205204f7eb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d9827fdd25ec774f47fb234af5bd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5710cf49384029afae9afba52fdc82a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104fc1e54135ba8d1767418d45ba28c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243a35ae0846aca66bb6c5acf25167c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397642f98a3566684b15210d0b59731298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dca9247a3471c3d875bd8ccb003426299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e9dc718ee44e54ab809e3e1d63c81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92891905fdc69be579160f1c54aa438301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c8802c0ae81faf40c42692d0c4c0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65154ddcc400927ab061544ef1cde78c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb83ed8152ffd99dcc1f4f9accb4a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1a1e6bd033c22350d2dc8e39cd6e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab75a57d51f88c1d0b2bf25a5709a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a934ee71fc02659efd3587e444485c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277533869282af1056e09c609b404ac6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6a996326721d07c477c747d3d5ce9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e204952cba2c7b321d899a4e6a40262310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf66692bd7f0faf63feb440a656e01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9bfea902766192820cbc17942c210312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15614dfac353c865d03f4b87b87ab6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c3a312d9bf8685bcb2650d03dd853314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a394798bc2e6f2ed2a50083ff0bb7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91827a3d4a1e5368772331779765093316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f54789d80017eadbde2ac1c897957317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4b0f3d1add89dde01ea4ba65fe7d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffef866207690e4f622aae8042949d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcdea517954cf5f648c1e628df667e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16bb26f115d075670a8015aa4c8e6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5ea5690de7b8b8a42826042025097322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31399b47864fc84c360b921dc7700f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcce80108de2d9bced9296216bdf9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04d0b730e9a454aa9ad077f14b9114325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa48c3f9837dfaadf0121f27845eb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296360aac574cfd61909e1f51b9d9976327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31db03e1c35b269d57a41b5c0b221da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287f8cec3820936a36ead94acaeae56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d4a03bd3903416789fb2c3b1a5caf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c947e1ba6fc1b12ab43d5c16bdeea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11967f224d5594e32e7899240721f13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf54d357b9146e4647f4d67ab8e7ccf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc8fb155374fafdde21e195d91b543334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495fe36f06d6e4fef24db1f0217fc6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cab8f1f60263aa9a4f4507c7a5e4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbdea6c847a6c261903905fe635137337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9050c09e04a0f36dbdf091f110513338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254718b5d756213648c20fb470e87018339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe2a290568d22c0d3f9eabed319ba1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d185554135397ef8b84573ad15d4b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5242cfb891627a547290a046bfe8c23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8934cc462f4d03bad873f29735c4dc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3f22b2ab9afa3f6115986463c6057344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061438304c4a87dc2323a47267bac740345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a915c3ae5f284e2176520067e6065346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ded8485fe91e419b4f7b9e40025e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beb638f5355f5248e4f2740b5456fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fdc6df6df4b274fb68321b7fcaa5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db891569a1a15be3adf2ee16204f55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e314cdc802178c7428caf98c81748351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ac44a16def05827928832288b6c8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fe537b157dd973d8ab2e352669a11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ce1209a819996488d4d5696a32808354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba03a220fe35135861eb3899a6dc02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79de992cdb43db74b966e5bace6e02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fcd67982d54c5d49c613c97e48541357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702e45efeb0890a67bb91929c251ca4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e2cf227f59c433c2859053a2ec6c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf08b1e3a83ea1736dc4bcdc7b0cd9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfbf0a34afaf5a032dc94a98892532361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139121945ddfc81ae3b9cc35b12497362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b666fd26b24d2f07582214cd5ab9d8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b325afbbd6012399fc234349994bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7877f4bb9cf29f0474eaf37e85e93e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c547f0c6e407e00b613162504a195b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b190b5fe8655aa1fafd4658ba479509367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85463574e14fd7bc13b2f3ecb90a8d5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a5d400f758d0e9e3d7c92cdb91782369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cef2cfd1b617b79a8b9a308f2ccdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c43d178b9f8d03c9302ef6ca280e44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfc2db41e627e6af965bcdda3f859e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e13b0559fb7f1e965090bc8820da64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfead9e5b2f1ff02da8221d8613d356a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a619c4d2ef05795b20cd306c6f326375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d46d69c02cc18b46aa99793c255c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105b5f666dd51c6f140c516dc1fe84c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbaef07c468a1b8e60fee25de05065378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76649ef664d37c025962a48f3fb8f4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592abd33fa270f01b628a0bbb342fa1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063357efd2c8226c48273f333b158ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d152f7d72d0be8628f4164ba87941382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06101d46c006140a3d863e32e7ba7ecc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5f412d85e7ee5ff84147390a15a15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f35203fb05ab3fe03cf71d4760377385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890b394c9d045a2ec7abaae3d77ced1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b12ae94b301400b6473cd05a413951387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ad0b35960013416bb9e186951ddfa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234fd5d08670ebc8ff5df227401e1f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3db518045b05fe09da27097c975208390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940b27eae8123273dae25877e17b67e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26804717848e3aafc19a169c2b89cf90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cdb6136aa5b4c6f43525da6b60075393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3acfc16087c7ac6619f5f205dee38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a6ab7d46fdaf350c1ec1fd23dd32c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dd736472745c02607abf81a0395e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4aa8c7139565f84b52856e29e79aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f327445bf1ba799e64f9a0e48af4c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb334d1bd6976274296347b33c161fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e625c9c3953294e2a07ae01a8d3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff622222ba0870f9567b021f7e9ccd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b89914345acb8d7b5ee081d6a1754402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549d491423eeeedf4a1a86c1565be6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbad79710a0b8514a3e271580c5ec9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b762972d2d2325fe1ca69d511ffbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbbfbf90b3c02ad64d400906cb7934406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7ff98db4379ec888dd9579282752d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3469a5dcfd037163255373fbd89951b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec051b6a680b5cdaebcbc12582927e4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900b741497f73e875d50cf60c2ae880410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7da885a7b0a184538c0b1dd498fd65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c4516a9b01d2b5ba01975c4c4ccfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3594c636b64255f85505108143196413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12582d84e47b31db5aa341c5abefafb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1f619994be8eb370a575be6786b98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256eb6cba99016a05cc8fb7d19850bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07520dd0f9b4460fe22d7c855afd6988417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93933b0ba6c76da9b39f8b1e54a80a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d46cab4596ff8af3438c1124f9e1ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd85a76cbc83184dbbced0eed77dcf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1a9238e8cd74fa9a168bcc9c43bad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222b279d6b884e87af5311471d6edd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff023a72c0b9481dbc5c6516e225ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae193e822dc2473064ec47bbc4c6fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66865f5e8195c07f46a82820cff21218425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e03457fb3448b633d3602760004b9f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4678679060903d4c332b817bf685a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57985750b09454264d05304ae0997765428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a553a3b7ba424bff33e24ef8274bdca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dab93b3312b2314b2df80614dcd68a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994432352f035adbd00ece8d6a40207b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318751521b2f2b5d79ef69c1a8a6ff04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0528dc8452f36b839364f901ca4f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15f1b9796299a4998a814571570a7a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16590ac0b15499713cae29d3816440fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56760f8b3669a134f60da587b94fb1b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde950a846b3f85dfe74b92e6dad47bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18894789a00b47f648eab2c34bcaaf0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0bc284141fdd2eff9034c4d5d100e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb594b625fe518003372d7183859e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712f84dce962c84e82b8cff5cfe72e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae05820dbacd2c46cf891d822347751442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c58ef8a7e4222f1d1cc2cc6725cc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e541c8be836c59aab83b27367213377444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a300a3f808ebec5f1636c2d9c75cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc00e0b25f67c6857e52218804d4cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d164f66ff3e8de2f70fd5734820cefe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328db602f07d6d4046512c7682654bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92bb98b47e821db94d18901dc1dedc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89191824a88ebc8ea5c89fee763605c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743cf17ed9dccecc4cfe726eac573d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2ace5deeea168a36b40a3a3ed0488452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbade2edbec8e9c96f33ff20637c54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac87e477f4a5c1dfb85bee033b22d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846ad76fbf451ec9d4c08c1001f3653455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72370bf21c1b3a890d8473e2f39eec62456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911d3e1cb533e57662429e093231b7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a064fc43d972e6977d49057d79e8d85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e58b47ddcf97656c11c0299cb7e10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6d6c8284ee71f9c65246ce2c46eac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5563feae80b7a05b9e87aab4f6a364f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40deda3a08118c7d19d80f7b6e84606462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ad4ec9ac06a64354fb6ef7352640e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9b99d1ebc9adbafbd399fa0314b67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a85d85451a809bdd266398f4637d93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2ea14736808255aeb775db937aed5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d427c87439be4b273da701550363391467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562b75ccbcdefd00f0e378ec3f3abe9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c70ce2799c790b3349d578cdf7bf2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3306ce57251b96c1b99d70788a373470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854aed86e8c874609edebcae13fb14b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c106a12009dd36973f745cf2dd196e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c366899f78c69425c9293d581a06124473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abe14b50adc1ec429ea2caff4e09e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb1411f7305a6bff9664ad48bbc463475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1da1a4b50b92d61eac15eb81dfbae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91947ff445bb793e413e16f6cce6ef87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e6e5876f589776b60c3848edc6ca3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271ba78b7f7a41c8d5a3fde8c92c9ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41155d45c5534bcced83dd7721c77d81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35e18a40cc1b38de98c29f9ec1ca51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6a57f1823eb152d207b40297b614a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a62962592f06ca0b9ca619a2cba8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606b537686088ed6f831f8759c0dc8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a20e0ece49191848f68dba2cee5b7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c200ea56045670eedbc1aee64b2fdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916508236d769f16794dedbfa45e39e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31ed1513cd86d7bed53822cef2ca5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dfaf9c505accaefe27d2a8c26f7f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268dfaac0f5dcebea98f2a941f9f065490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69240933fa7e9997ee15f5973b93e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8b932a9589563c4b61643e35974df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f578f22f56fc928da30f4df12263b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf165abbfab1ffb2de37134d92685634494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee5adca4d3a97b31905c603e96dccc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fefcf44870209e69d3df2d487782ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cec6400bff22bdc665ff53a4fedd22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f9060fb9f3d052e9d970f0de882be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac680e0483f99d523268ca648b1a6f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b79c2af70da668f80184acebfd6a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30bf91b443dfcdc88a2a13a8dcfb34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eb6c9107d36d9ffb7a7bffc66fbba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb433d8381c2700b163abd0f40e1ded5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8af791da044f4fbe9def23f358919504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb432709a9c493d64fd457a5ea4d84e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668a0e97cb7a51252db611df87fb18e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ef940fe52a80a06ce7ee9026b256e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7c15795e5c412b79608425acdfca2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38e250616765e783f9f43520cb23ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ccd7b4e16b13f471ae357bc6f89ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4e82fd4590637238368a3ece84c87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d57d727cf89e34f03c65daa387dad9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c82f2191f6d072d7ee581a54acf0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b9a6fe9e3f65c51b1a52969b10fc0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a932504ff0f822337e73b35063245e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698606180b85c0f88a737d4fe44321c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2feb6cad54490f8c83839020d53d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0529cad0d252cf703f3292a2c8df37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc3a67968015ceccf657ac85db5872519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e23929a0c76e590393e2a749970b7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f97ef6d9e367ab3df8c5565c7c512521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf0ed505c477ab0875c38deaa827cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9e3c6a63bf2a8b9f0039caa751960523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccf4ff49e6d47d4f4f19ca9a6f5555524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b432160318a3b98ec0a37c08e7a0d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44676856648ae1196b40dcb3d3458f76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6da3ed8f30d2dfe4aed610c7516cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c518f5aa7a5e39d8a002960a5532ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5eb97ba95e39b15e0c916a7649455529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243748e75137a196bff1e3e16c5ce47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afff101939a32dc068bf8183e1ba642531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2957e89d04c3febe099ec14bfda48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc15abd6c64e8a6ac45e9492b8557e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50aec4d611ce3809837a465a65a81e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305e159f919e6fd3b8fe2f883f136c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3aa43445ab2bbc4545e89dd49b5cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9d05060b8e76fbcbe070a52276937537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b15a623ee7f7b3afc30f68ca069fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2714a516e6cfb7cd445e018ccf23a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead82e47685a4898d7ecc873020a741b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef116d81ba81c94bb60a044537c55d84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5e3f634be6db76343a5a5e1f229ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f00819e075b094381bff6ad7073732543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444f17098259509928d40fbdadb0e2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e44cc49b20e8f21063e050a59d3f6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc541ed835a6b2ad75737a9fb1215ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e8558274676bd3c0fe52d1df78b0f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b205a044cefd6c50654605a478f20d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc26e15a01f154f80693faa369c6f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723f9ea20d1ad9c34a72922cbaad88a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01670d831c2d3cf3e68cdf2ffd676c80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f6af0a067ac085b7fe191238d74f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de2041586cad1cc86f0abbee5418ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e6ff1cba248d39faad09c4a21cce7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b28fa03f7da989e39dfba02d106b6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842f59e24db0d4da0622b09f8a8b410556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44971d875532dcc60279228e3fd1c44c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327344454654397b147fbae3dd5c199558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e790baf17e0a9a755478fe22a198c27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201911f33af430b3c2468c4ff5bc011560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec683e8ba794b885c185f6aa83886ccc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47d5dd471467876d1b28b8f072c678562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4740fbf7aa04e884b363627205a0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274dc3b987c100f4a1640162c320392564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8ef618c71835f53df5b1d15befa19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708e73550b8126c0df7e05518b82648566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9340fcf1290a600c3a91e983244ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f16a38c4da00ddc798a603d707755568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06766e8b8a7009b80a2fda7bb50324569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299eadfb31117eda32f88a366081e04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6384d30d54ac0df3fffdc5ca01fc8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933fd80b0158a2af7281a730f026ebd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540208e71081aeec7b2e90cd847b8bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b679937f25861b268706d77061ef54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42902a4a574dfe1b16c034c3339e318b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9fe86ebcd0c5a947967d0121f58c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aab43e1d48f563af23dbcd33b2961577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426c0c3824a5da7a97ead696d4742b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d00cafa6b8f516031bbf9749beff8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e83ab9e04a1596eaf2b1549fddde6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cd23e77325b08b3b6b199ef929925581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d96413e4ae9a1b784afc7e0d32f7a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17317cd23709e8ea02176ccb8780e8c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffefb687dddb85c84147a1dc18ce83c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7893841eb384df8afaff003c611df0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccc9a445f343d20a63ada4d9bd56b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fcadd104e6c19464fb05430d6734d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ea37e948d59e57fe65db0542549de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa273b0d7a00fbd1b565fd6b912eed3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d1d6d4c05ee354ac5aed088b110b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7b98e0ecab77ef28f13c20163de41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e166c39e089f4324712033f2a440a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b442c0437a4f46e85435ec5530581593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31876b1b607cbfcf00bd415435fd860594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fd07b5d022c06353d1a59636fff64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6532e46dd33898124395d0aac6018596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20772840cd8fbc77dab37cb6287c9539597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded7b62120521e0f84380f183d6e2ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88059524833ef6193b6873bd8d6aa5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcea2096a7a5c23cc7e26a2b0cff75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b314a12c5884bb9e87006642ba49af4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1daa9925aa534bc11ded01fe696b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c934df5b099c73c6dc2da9ab67c73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b750ec0a142ef55dbd94ede8a37289604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4dd79649e228e32e0517aa4c39279605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28289756d3a8eaadc140699754efee7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0168cd5fdf595dbfba372af933da8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77071d5839b767f5511552c1ecb33fdd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd92c8ecbd53efcbaa8cb4577ed9f7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778568071c7ba703de554ccd7252703610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee8f44416a931c646597eb364d67c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52073d9b0a4c8c35907de6a8cfbb9ff9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b041901800ad49616032f9d282b1af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8cfd02969344ded2ed341807d3bff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cbd0cb35f1a8a68e3543e64432386615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279efc587cd836d701e808bd5ee878d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fabbf667e2f0ac5332eeeb44fd8c4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36424597c40a1c5d03dcdfb056778a7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079269848c93a44cbdaa51e8aaaeb1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6788f7a03c02c712f95f35b8da0fa89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfea2d4170474548d6146d1f69bad8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f9ea8e97eb3fc6a8b76d07bc8a4c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01f1d94bb8d016c63513e8becf7597623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc15be41142c52af90744b2c0b225e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410209b76e09a36c82f5d5282690e72f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d46ac8ed54e23590143c97883aa9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78c97515bd5da624aebab51cc572a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825682e24d885437e8fcce1d4cd5af7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b91405f338cc40ce36c3a496d2dff7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe577b5c14aacb3849709ce3070371c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301a1e4223044aab6d72404da433c59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb869b6702db2767e9caae22a2804054632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f3d3fcd3d20cb79e1d1c0b1a4b10a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8cbe2f370c6b797572f2065e464bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49abdb4ae402ff98998c5ee00dbcf2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045f7118f35f6df2502adfeabcd4011636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206a5494488af5f9dbff8b75fc20c55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68da866752af64d411f2b77c946379638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dabf44a936993545c61c83ec648e67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4de29731f27f298d9778b2bdfa75a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40ead334be8bae6994064ecb7265ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb08c3132b2bc7ff44e7c8cd99c20d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdde38b3a565f12a37c8e755be873f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e806055d0286a9fb2506c1cc250f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead8b45d95fd6798c977505408723e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e11d86e7c15614a6853bab6ea3785646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71bc7d1c8f32b14074f4b8dd959eec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc073abe78c88e0d16f80f36dae4fd82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401eb2b31d4e801627e1193a99ca544649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae5e2e10e9df58997e8339b27a0889650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e394d135c599635ade4a8113768626651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e5f6c0ec418a9d48fbbb0d1eeb219652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25519afed10d79cb173edbc7efe4acf9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf3b5724b14151aa711edc8d4567f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537a4e8cf90c46181f519ecb6a155c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd44dfc714315231ae19e8f2991c029656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2194c1acd150c2a64f97a5f659bde4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368e5b6ed88cf7412757d4ceac1e118658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28412f40b199d674a4be27c49a0567c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84100946b336645270a6951bae64d6f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd87d4e11adcb47e2885ce1dd50ace661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd89cbebc27847bc6d7ea1d51349b6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ee1e56113dbb1ca2d36c8a6d592bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63196b59a23c202a810e1cdf1c9e6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8a01de46228219a55893f463fbe0d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dfdc8fc3cdbb31b9b1db37ea2db98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8da908fbd5489f8a16eba8495f8402667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2af04a6fc4e330d0f1b96192c138d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f719ffb612cf9be0a5f79918db1d54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b12197fbcb3965950203a6835f7aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36e2d41336aafe7dd383d32b417f12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc73397af2490ceececc1f252374283672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16f19b87f8ddec86f6d8abbff8b356673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0250848e3116b4bd906e49fd40dd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c4d902fdf5d0cd57ae04c87dfe0af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f915caba88969b480ec265090b54786676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe4519bb791b08cc3fd159d2fb5dab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b1bd86d5b31a7a272c020af4e057d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de00667b92e72c84cda3f323ec7e07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead3d78ef418ab4d5c20a626f2acfdd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850811f83cacda6d490def64e8649ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a435809bccb13459861309e7def69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da9288f3bd1ef9d655be0ca00d6ec1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddb2bc5642ea8a924b2ee26491e529684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dddde16c0a924d628783fb98b5625a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a1f06f429ed9888b6355f0054b1c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf63c0ea8b35105e9255a885d1e186687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d925b563aa51a7ad989213ec84ca6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee666a591efc0b02d0655d1713f594b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807df29f77387a239dcbb881927c6bc3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a60669a535f8c2d656d58d645d8b20691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d46c974941b26832ce568bc55bcfae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11194492b8a4421f7868a75cdb88e365693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c45a5e344390e9cdb2ea3db40971fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc008c6c491e10f33a3f54f6d56e3b8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095693533fd1656d123b1d2aed5b188696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0fecee29fb1c2a57650015f56a6e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d69334f9207fbf303b9bda4a44f6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca9f218a904d631dfc593e3c1f8a10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2593a048f37e1b6a453b4a34118bb76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732113c9c953b6a81f083e81bfc4eb2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46761533879f4336409668beb12c745c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f084e83ff3d58b68d37a97118bad2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd1e1d11797a2456710e9f31e2e4d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd57ca867e701c039b1cbe352158666705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2d7a29d659f14a47df0a4ac9581af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3d1483881f644f57f2f92b5732808707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dda3d288f1a1144d80986cc2bb068708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609566f6740b6bf7c4468076af8b51ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e29aeccf23c2098a94e1299c03c97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafaaf1f847cc7012fa158dbcd25712711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654a586d0f31bd85de1aeabcc40ccbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533b1ec8447ec26757a2fc3ee705b91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e68b1d5ad20b617297495bdd1d85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d22e9ca89b0b625d10c6e85e51a95715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fc44cba40d1162c5c79943785345b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9d07bb82e892927d0cae28a4807a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63c72f23b245434764131b440c6c95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e93ae31c567d5e736da0a4360af578719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad49f70bde7d6e4b0375e8b695d4b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bbe4cbb444e1186102fdbf281780e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c2aa5ecc847bf9a2fef7f6e7682ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1478749f506dcc7e6ee7260a394932723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4979cf43dd4f44e7639a9d0a639941724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa507629a8c2151a3a0383b31df978725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00f0c1566d375b43f9859a4085e78b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351a46801b731b900e84c30d20b2a52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e67bc31b5018cf5d220fec5bfd430728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfab2a44ce3384b6da896fbecc6cd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942b3c10d1bcffbfa5b47688a7e25f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506a9dda9b48f802a88a4d27b6ebc7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa629ed7655fb0edb838b044cdb1995732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32543943692623917cf9b1e3d9cfd6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024656832dfcb9dd48f511d71078448734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b56cfb52365f09c6765dd5d94ab6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228bedb8d2c97319222ca8f8f957a9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99bb0f316b0a8d54efacb018365c6e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c791250543bc439b1c949f7ac4d08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191dd0d17f4156bca9338fcb6192420739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b0e074cd9727d883224f730aba985740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae083f0f7eb39732465845076afb22e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd44f9326981b7f857b4dacf39848b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aed2394f8436fe77b013a596448cfe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5d89476ecc9ee6ec738605e0ab047744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf4f6e7602513267319a08552f228f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04104b5e0e444475e889b89f08fa450746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56b3312182b7cb9cfb7c550773e5f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a10703bd7ceded07fdb63025c8bbcd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48148118b72427cdb02b1f66a692c4a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab1aa78a6e934f852150625c95896c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3c88be9ba4fa00bde615f84e1fdbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c068f560c10198dbc98d186442681752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e51c8683271e22bba9b0f024e4cf3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7083206c01b7d79da917fb29d7d4cf1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb5e597188631be635f72492f42178755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bb3a53459b5868b754f9b06c0a343756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701b35bdab10c089773ee05b5921ed5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f03f45e6a146141f21e480f8842ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f4b941681a69fff364c5f14ef3b1a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>