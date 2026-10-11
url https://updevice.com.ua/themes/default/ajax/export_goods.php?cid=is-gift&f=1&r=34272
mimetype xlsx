--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f605856075a66dba4635fbecb2c3a131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672a6e6e7ba88415c93f79dc276f5972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18056894b2ba916f6ec70c30ade20a933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492d556a8cd4c7f164941d62f622cba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed722151bc3dd98c91610beca1e181e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33145395cd3291b6f179be1b7de104616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f12556a5fb172c3c7818a4b2231ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44d2b0b7d76e817db45c1165b4ae6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f34c55c81954fed04af23cce2543b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2c708747b1871f572fc1ce517da4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc43ee1f2db88b21544851b3fbc5b2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da7bc720490e661e9e4fd45de7e66e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8bb7ab8ccaf8b3e830fd89f40f61813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a90167fddcd3007f91b75a51dd75a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7169395ae20b6630f85661ce3630d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355328b5fbbffd40efb9e2adb4bac81e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76a317ccb913f3ec3bf33a9cefcf6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbee8f62f7d28bdf5977d8a30a4447f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74639df8c8d681d693087cdbc38b72da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbe3a3b314b1e3966479d036061e0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c859d0f96b5fde306f68267b9e60c8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75031cf48f5d0b70a797caa14ba274922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b55d155676d5d9be7535004619286023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833698e2f77f643c4c8e06d7c9a0dd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc96133dada5790d590ad2113ebf17f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eef9cc694932489cd6f2fad8c82ffb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a807494f4054cbb8b0fc1d057b7f2ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fb5005b6fdf5e0b581a6fb445035d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b04bdb0b27f273e48c0fce3b21c4c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db02fa78f44df890d79e826f11de27730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08696f042758e549dfdd0dcd75dc283831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd42b5c9a4562f77aa5dfe06e064ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860d2218a7ebebc3b3a9d17087659cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdaf2f766f9e2272ef110c7cbb88b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03751165c23e2ed948aa4b1656672a4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab752a6850188e6d4c6592777e8429f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3ca4ea8c507bc2dafe4eca0dab21837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d3664aa89d5d9f237c586e894d22538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c3909e84fcd35066aba58dd77cc1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e31234c6e9307bd0856f14e3e6b3ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921170485cafa710eae5947baa263bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9237050ddc23808ee5f43530d75bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbe4b981d2534ede6cb37fddbbb5ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a344550ad4d7c70bc2f59c0cad216444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3b02cb5117aeb5074e486079edf6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dedeaee27e938f87a130a9821222c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfda42edf34245ecb664f586814543747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46541276e96548e9fa2ddb0f60b9956948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e50afc29c06fd6d206ae2f91f05e8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cd93a94ec187f1ad6516430822a7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed5ff7a0013faef6812533c466ae1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a93c6b92fb6d0e07abde8948f40ed952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ffce823a33e063369520ef659f1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47281f4ccf1d08e29f6cc8a65b85871c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1245dddcc5cb4df6b35954ece9b3b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e58b86b7f02ecee5ce197c13a4e9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc01950f8b8a1cf93ab399b118442457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b97e126b08c2db654a81566ba321758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed03b56382a7298df3b56a8d0dd181b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105d1e333d5a4b687ebb871c3ca13b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afe5cb4f004e3e5e347dd333e0874961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92077390979ed1051cd1c9edf17d0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bbb72821674b9c0392ad52835a84f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd356d5bd9c79147ebd1adedec748164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cc020e1ba3c542a37742a46e601e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab85880a7626c7293fa55deb0cd3a2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea71eeace74c781ae1b08bec30d88c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217694ebaaa92193715aa92e6aa442868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457b047bfc1eb8167c0ed73602206e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad759ea4559c4d219994233bc8809d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917ec955b46b57944c353746f88a1fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1b03fb823c0aab0ed9624773731b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58bf27ffd71d9724696526b13f8ffc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441879d9f698a052a6b28ba993c56d3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646b929f1719687aa109e32e40e5f4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a14c82ffcbb7832e71bee372415eeb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313797013e76ef147a2a0ca7e809101d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b99d49359b1fecefd9fa2a5822a7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7eefcbaf5dae5cabd1c35bb696e6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824c1f72abc8450782429429cd05dde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746fda14f18521be60e48663cf3704181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546e57817cf5c0eaa12d2126f47032782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c95ac9648ab54322ef4845f4a5826f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4f34194fb270155030a0060df10cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dd06c7f275fd3d3aaee8104213ea785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9317ee5c0a0aed971b9e4f2fdfe47886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0879dab6cdeb6daa6d5269a80be89a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc592f09237f0d092bcff289c2ca359788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07d50c3303c8e2d47f507c74f4c52c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d03a73d150eebecde4a6b900853e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e211a950ca2c7f5ea577741cedec8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977a38c19c6b0fa850c618e3a30a0a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16a38205bca955a875dd6fa873f3cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4623108d774838050f5a966e44b3eb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c15461f9cb5f7f81dc455eedac8f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f4aa4eefe1e7384fef3749f4fb04796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03c829db225dca423e080219f50cb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f18e8cadc6d69abff85e38fa823c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791343e68b800340dd5acd9b7568876a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5315a444f34aa5d6d0496194aa190100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41dbf8cd12301b9c7bbb34a0ef8914101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cc3c9bf5fea0a43b8c7bcc9138b6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21977d10a9da81a6c4c308ea1d6be9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8eb270b5d43f550a2023f2551adf9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56258e60f0ea759a4832f261a5b396a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf24d03608ac870fd4394895cf8df0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4615ac0696ca95ac6b36d458f7a697107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45247884095e9736095589afe6c842108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7757866988632449394cada7faaa075109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59cd8ca33449206f2b5965b64d0f7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6c9cff64bcaf9d869cd1c1de627ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fc5fffb9ae967cacd272fa19dbbd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbcc92d70963464dafe8990a55ef39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825cd6958ed947b5b4988d5d8858c7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357735d04e354e050a25f9edbbf88067115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad78c094218a4016dddae7d0f6da00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f82b7a0da37b6a76eccf3fa6be6d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f970ee00d794f2be31f663493ab9914118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e03e59f6087ad755f28ccb98c4dd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20469a068ec847711f6826bdb4a2117120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f46d2396c744f8a68ca6d3ae2af89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de440e2459a1b95c219995a59072061f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66982a5c6a516c0864e7759f15bd5c94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d339f99937d4c74e73c39968ae989e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312d93d56147025a7975fcd045b85b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff713f349e955d983714a443d1cb13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c6a6ab8088dc4480e22488b669880127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d84268f5373b064210a5140402383b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846876c42d8e6c2ab0bb9e70bfb7882129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689a6d0ae36e72acab6e618d485e034130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6bfa495d7d334d3d6fdffa51ccb59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd345bfa71db5c1ac97a2eab38e4b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cd9c787f6ba1073bddf6bff18352f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba27270d195088552295d7e306584d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e329d09897d77bccc85a2e2aa9e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13244ff19f1574428aaaa184f65ab3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d237b1a1f1c9343d5f47da8b9988708137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c73b7151c336a309ed85c8647a1b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764102a20d57543b799acb9b6153e31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67ac31d849945dad9606d26c8f71d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d5564e1e491f83dc1f42d5765c3a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc1566767ccc40503cbef3d1cca288142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527a379b94e052ce77966107333e3bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7845c9ab33760357afa6efd97bd3b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d077b295c3835d6eeb6e7a335b2f5b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fc86ea07ab6df414123ef039a5dca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553be3f328d2332c039286ced283b2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528084138d7005bc6547f8372f527dc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852812c03007d3a02e31752f473b7526149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbabde1b37c83b1bbaddb305df48f5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f64e825f08e0ec0c64cbb4594e135151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b29dad379f6f87d653affa70b998ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb96a7da8ccd083c740012189e1ddac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f90190145358c6ae6078760115421154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488db58854e4de90aecdea5358a6d09d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc3cf678b0479de67135ad854775aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9728f9b364c2fc194158f79c745baa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63994229760fac3509a1774125a5ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3078d73d31345dff846b42f822429a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d4c8be3fec6906697fa0d7abcce5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f02af77bdb3fed58aea4b65812f567161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c764ac98b88bda787ace0605a77e2fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfa95b2e7e885ac9700cfc55b62ac5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19284d57cf1db16b883fc8c6b46cc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c56a47553afead28aa1cc675cf84a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b212517b046c5b6bf58b61121ad8f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a791ae986b07f57b03f3a4e9250c1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340470db6973b8af20f7e488eaebce6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50e910761c7ee62ccf6dfb0287743b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78ebec1fa4268a8e17bf997a08edb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b1a3e5d61871da0a8fb851c22ee46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb691b57b1ab6e611e826c3f82a85ac0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122dbc7a9e710fffcc6fb74715ee15c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b835954e7febb44f9271d56a7223a52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb391b18ce12c82356a53b009e0ca914175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2f73bbeb71af52b7950e1e9dc4383176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63292762dc530cb51f0b1f9420d83908177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6445a1e943d975726ffdc9e6cec26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e79c83c5979b05c097811ef2a86ac3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8e5032e997ed4e2b1ef7a779bc67c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f63ec1163139c04fcc8f8cd921928181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcf4a88c5a95b7653cb8faee4347f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d888947e45052d7c2fa78dcfe1a0afb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7144c85f3049adb890f4ee47af8b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245ccdc6120df29d99ff2ea056516e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b72790356b9f2660300a42c0bbd66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a349346c9ac29e8781c24c8a71dc6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599e05ffbc5f859ce966b5d162acd0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae7b82d2d577316f39782f2c311019189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c35fe79ebdae8a67f38a30bcfe455b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530762309640076ea7a0c8addc059a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b4f696d9b7e20325e45b4c9f8d402192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a713de0f386590417a539c8662004193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c528c4e5c08544049bfa29a5039e442194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d39f08e966c8eba7ed8e12afb5b87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88c3543c6c74ed0d3502431b404c30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac609b79526c07b7bdcf83f06b389468197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236d68f9fd86285cfd934fd28206ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d017b167c8635137cda5c5e0ae100199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480f24e6ab63ac4440a322556674389200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d1711a86a8a81cbbeab5c6fab36a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58844e7f52048663be1bb36b49c877202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8410e965df2c47b6c4c38f4b51347d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f59ec7f259150a9aeff8928ac1407d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f1a2475e690e95f619dc04dca8b3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e84223fe5e231280eac119108b5b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4e3626870c178f83d20523ef91d2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134ed9ee4283d612de50ec8a043c412208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40dc588e8474997f633076306e373e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39fb88800554715a10fff0b715c068210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4bceba9f83e5d717704e5795f5082211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7f9da259400aacc75645065920ddc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6015affa5bb142757f9cbbd68c4232213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f68de4f89c218cc7a72a2adce04662214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157a7777552b7721611cd27885e2bec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d866468c679ecc61bd8638df5684da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171af501b2e3dc3509fd5db7493f71d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae532da0a27b76a8b5d910bf9519e52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f29e408ad999a4922259de94af01b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3388189962d4fbbbb9c13a971f36fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51810933f8a44a4754a4b8a8c6b0525221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce413b889c779813ae2e1df4e3d3788222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964b486cc62027fccd245703a2121df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fca46a3816a37f11a6a7abf0b97d4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cf245b42d699a37a2672127c5f217225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ba011eaa9efbe77bdcfe61034ffd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fcfd037d75c67c645585b0275627b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcc025a78ee2f846d94ccd9822025e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7548cdd2dfbb1505899e1ec5cedda4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920d16627a422cf68b701cec672722d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20d3d294b59ef55dda3c44d16d1e94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279ab8774f0e12b694c5f0f3a2b232f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40093335504a861580061ce0c13001233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e5356ab9d9aec4f4a486006b890bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b739e93de1a4653ef0a3774d5d54a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e54111d626b5dabcf1174650c750c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f655f7c7f59b96bdee29e4ee5dff70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda686f3c87c2a0ce5726270c7a57b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b992f1fd0c7c0d9f1ba50034cf9be5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33061bfd951142c0d2c223d8fce512e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397c620a1dad20f479d0506e7fc687f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4ff6a4af5d4a6bedd8e53fb545729242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600027eed53ea38d230d1861e546eaf7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326b6cafefe940bad3ebfa11c7a51b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd99e9e9976fd042968710f149a8a7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3713212ff3026a7807fe55b1fb94f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1763eec48cb8b91e93aaaaf99e381e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f0ae83668ba8655ef7b0851be16a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757360cd9c7187c0c22bd322666676fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531c1625f4c1812963dc25fd030d9a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ee888768e4b557697bfe8790c119e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e067df9cd26cd9db06ab4e44b124a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd1ebaded9fe916dd8c63a93b694b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89d8877d456c7437a1780d86649222254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fb8fc5e61dd0ee1dd0f74dc64e798255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f65cac94686c8a289f3807e5a4e2ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf917088814cddb9dd8c4ba39fae167257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e3712cc0d72d21d80c3696326e142258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a407e86d77e303a97e5403743e2d85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b7eba4bfa5db1490a9e447e03669e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18013b2aae7d81d0a66c57792d841c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6779fe336edcc531f4ec44d5dcf249262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2739eb95eec01e76cbc794c81b193263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0373ae6f778c2275bf7d248c5fe0c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776f23f52c3d0a057be2114d2a8e675265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1324af8ae0125f5656ff4159edaa4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bf750483da5103ed49692f4653b13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7273801e0e20875f025a122cb329c58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e60751f838c4ccd8814aef3edb58e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e16306876284d33dbfd48df9da81e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea366289251f82a65d0990f3cda161271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2ef20e5a5e1e9596fbe46e2385a55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df93001a0d639c691fe436f9c99767273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c038f97087acf5dd3a5e986b17c2ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7674d89c511f042135e73fd11c566275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5da9fa5636e3c79d42ae6985cdee0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2453f43a8e34f51e40e649a8a0ded0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388fcd99d0007202e84e8817e34f612278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fe94ea63682a458a6131f14891100279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a16978c1c88cbfe726d18bbdf84e1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec4ade74b12ceeebd48852584b1536281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be697ff404666d01efe0bf8936dfd8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782dca15c537958dd74748417eaba01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd408b409e19539481239c05ac343d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e202a9e4c55a7bbafa2a951ce44e5da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654110737cedc8c6e27b55ccd229162c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5b21b6c348a9465cab08e90320899287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d743b8d3b3f74822275d9e5581828b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321792d14961128593905ee8f6f47fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee955809f7453c32f968ff5cdf0f2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f95f39cdccd910baace0e547ece59f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fef1455f6577fc49a9e84d35ce5a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0014fc2dd5f4a92b52e80e94ae0fc8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb96186b4b93ea39d19ff43a79cdbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92a4cf854eb6a0f53cbb4a5cea6534295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7ff177efc2bc19293569d876c58a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff586224226f06c7c988d1f6540c4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7318e159baf72358a099df675c8947298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961ffdc57faa51227be5afd8307b064299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aa90cdbd10f643e34315601a78c78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2247cfcb954c6a4aa69d43ff520cfd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c44011cc85ce62966af7bdd9122e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39869fd08236eeeec7357dc54bb93e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e51f51762c34829023f3e8006101a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7f1103aa51095d305ae3b780459f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b516250ec96a1c16a39fd37ffb79e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa2236aae0a706f969a00db6156081307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362c310e426b6f0a8e071be500bee6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddecece3677b4758343424fce26cf12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58072cfa5825615ee0c924b3b4cf4d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72464696064e56e1804a8d59ebc86f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc15ea6da0db943010a12dc16c3c46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcb61464a39c4181ea2b18ec5cffb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18b0e5dfc233735dd4eba20a1ce3dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf70442ff864df3255e0a580920c3dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca7983004765cabfb6cb954419a635316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39812e29e177379387fc235f43e64978317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a5642cda697a4ea074ae6f21cd8a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892032e796284d1eaa273d5edb550f41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c80aed1482d0191e078de47be4468320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b1f0a2e0650d447e4c71578e4c072321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b437166189fa437eb5cdd0e8bdb07d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4499765fc0d2544497411d54a949f90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299398731706dc31f584b819f026f823324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3d9ad262863d644b9b0f9e302d4d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f541d1e70760aa9b51fbcb13e16830326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab079c55f8f9261bee0d2a3ecf16d485327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc898387530be47021e8b6da9b020fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818efc161e354809355b4a892a45c37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07130c8f231488fd12bc6bf91fc8974330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428e0bd279dfabc8136806dff924b08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c0ba570369e8ebe9e67ae13c8c74f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca04a57e9d72d2aec7461aea0066a9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a9cebfe217a0aa2d57483d17042e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a024382273f2a55470d8d7cba2b28d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288c63302888dc605f6639135e586cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c59238d2f89400adc3bd8b4a62613337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28ea056902d312eaa1c14da448e0a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec9420e969a40109fb9587f092ceae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda6057463495307fefa283f4412477340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ed9a015cb6f6f744e148a6a70c184341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a53c542fc05a201be272179ccdbaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a479ad54a73cc18db7f4fb8c52357343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67942d96e4443d23f59f946dee27aef7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49170c5e855ec3af2761f9b259661bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec4ec10498c0f9bbe4d7581c30066f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ea2174710b85808f06c1c487f9295347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5d97a9e357fe7af7eabe2f9a48cd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bd6804fbcc3fd3a759ddf0157959e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a0467bee80f9d658ba70609cd3820350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a05ca7afee9ea78c3e60115aba933351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068e228dd1e4daecac09a5c9ccc0f2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8baa8ef70dd33369edd00e0ed8178353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02ddde787cd94366d1891a903c07f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8322eeabf334f7e4747437203be3ca3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ae00ec1191328f177e834433e26ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edae7dd68704b746c72e0cca21a83e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ab669e61067c25d74dc99a31e1ab5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451c67d2d01226270ac4a11aca3e2bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09c065ff1cc6c27e0369a52947769d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8697da68bf582bf00cb99f7a6ceeff4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3588bfaea732513f03ab0bce630e086362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9371d2631cd06b14ca68db738023d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516d1c70be6aea272881117a8e76ae3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafaf1b9655b56f89ae9e756470aca4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffa061e1a5acc8707ed7431e86a6b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd8b7fad2c2fa6a7c36a0acfd6e798367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef405a1ec6c8fc7baccb04fff03859f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c469d87f896b32e1b697e31d51d8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea235ab3d483b7508b8d1d0c339d1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c34a2b7ade96085db977c83a332f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dff781d77e69795dbccf3583990ea8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660586a316b37ac69b51933b34eabd43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa447bcdc60696dfc096cb2734a5aaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaa6187144cd451729c69b45961b88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45936e1f768581df0e81bed9ec830a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361654871aef53546bee243d9596bf9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3456fe629f79836173bcd7e300aebcd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab608e48af8c40efa51f0a8ea43c9dc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc2fa5dc1fe2b3ac28ad59b641bd10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e640741079e6e9018275a469ad000381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc80b050f4151bf1292ffc515688b97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d55a8ecd51e7ec1972fae8649729a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54783c56869e6a706981b3e6bab08cc2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58a386ee64e91b072307d9d740c538385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe169f6f60647719c3a364fced7f3714386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f84f3e37fb81269ac5279b8e355124387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc60f82bcd38ec8090a1ffb9eb4e9c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fa45bc399dc535387af891607b5c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc8c20bfa20325c82779862aebcbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02661797d0313cf791f7d9cf597893391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a720fbd955c632821b684f7d40f85c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba87010dae11f2a937279a6bdab4d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96584aa0d1875df318ff51a1ee4f83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecaa17afa8c4f83710e5172ea9719a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdf363f1f0ea04fb05c3c52f2e7960396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadbde0e880bad47d567a88d25f223a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4c5af134a4e616ab91efa189dd38e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2176ff0253ab0b3d1b920873a0ac5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e78d4fa2115c01b7269afbf8b3f6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486e25768996e71da2af82e29a7c8de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f06c183b6810c49992865c26e4f67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd0aa0459e1f534cf2dee4bba0f2e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab69a6f9a10038a2eaa05b6910b4d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df86a2bb587e27fafd99f4ef305275405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a348d9971a7a1af60b81570159b65c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec162f487fda70ba07db265c7a4dcd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0820081c36cf308ca59856086816d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a49e0d813058aa7f600434b99b5f59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a2572c51964783675fc4d7b0e9773410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45038fca6fc1931ee99dbef2b1bea391411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493a853e18966abf56fb94b697d79f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14543d6718b921786cc8f523afa16bcb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcae76513e138c2da5ee48752b4c2e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1d272d270d038c5c5a67051be0fa6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbffb99e4c8b97d0dfddb660d52924416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3607ba0a3ee3447dd084f51e354dee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cc90a1b1181d52928fd74fe7829b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10d5a4c8214893e776c385c27e6d09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da6e3cc49d353dd51a7704a507c6f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac81cb4923c37b96063f3df3e96065f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aea0ad442062b4d932b1e0fa6cb02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feb11f14fcdee2ecdf01b14f5bca25423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aefcf3decd2cd4770f281c929445dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb470b40983ee04b8f32ffc726f56d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b65a500504fb1387d780ca315e76d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2343d1afa70cb2cb76019d8bbad256427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd688187e1aae55d70ee56b5bd8fbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b493cef2cf9025beab25f11cdadea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa1c1718e92765f3a088991db36af8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bca1678add1db2fa37f418f045a8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974728874eb2806d8eafa672a7b3c8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c41093a1cb8a947fed8925199841b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ea3f55f2f80e19d658ac34d424070434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad306f5cede3cd95ffcc4f34e92bbd24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97643abf7069adec7837a1d279e5a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037148497bb33fd8183833f4e7661c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde60cd1d5bb1de4d141011aa2e03c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ad8f272fc8e039f156916ca95337439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9117ea7a30064c0230005a67045065440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c188e2a1270a7baa15aa8a59883aab3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42f6c73140047083f30669fbfe54da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8af964f29e3d3b47e28000dbf788b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d5b0c8d5724f3e5b44f9bb55c82f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7d24b72614cc83389c569bbb56139445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ead20153f67123936548e1be93d563446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdc1d52be9a65bf7d57a8d4fe9d974447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182118ea6c64f65daf3777e65aa07ca5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d696250e7db10f9f3ab1af04528a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d8b442d81efedc8bb7bde1c6d563e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5a6d2e9a0972ac9be18998e417d4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203a811b3c66b60360458e7212e4ccc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b4c12001938777275fa42b93eea02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff6ef9b5dd7d77970d89507e21de73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1428576caa585d62839f987c2c69c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a54b4254d602c7030536a501412788456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd5a861a1091f4ee521cc5ed11300f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770e1d39e3e85738555eca38c061e16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daa4fb256d71b8bac1da45b6198911459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c4498007aabd61afce032f295bbfa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345df5cb5353d769d9faba4d84370584461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe72389e7d4a940babbcb8491734808462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64190344a8f0d4c264e422a34247cd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe7787ec7acbd8a28b71ad79bec068464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac01dc90ad473f1bdcdc28ab9328e32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65216f22042bd4d9c0d25f5d9afcde1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1cdbffc0521bf7f964100fc2b4eba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a33171739e82773f2c5e20574e05e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e74c4f0f52c35ae697b008f7ed111e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20e8051e01372ef45135a7e3814d73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072e5e8bbdc8b5b9028a0f5d73adc68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90031412f11d4c8737d7a7110bcfee85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b056f03932eb58f52cc28efde165c60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6862ec9f17ac2fc39250327bd354021474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f772f12ff89c2bccdafaa9db3d6dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee1ed8d3e1e7f6a2de2dd7a2179f34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7077af4dbcbfa9c677182f9e7c946477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516b488a49d38b1aef91b713838b389478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdfa3f310d351bac7b0e70ee6e1981479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24e65a766d5f11cdfabafae1cb032d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2521cc6c384052a1eec107cd241baa5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727f3cc239aba985432368345426cdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5e698b84631630891721f8557c72d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d27b4c6a5d4c1c06231d026a44cb47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aeab71cf94d53d273fc3621b7839e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a29ee61fe779bae6e220df888dd387486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08c3ea08cd47efeb56afdca47d1ae7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e923b447a8570afab3c14464f13c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9591eb2b1ac11ed3c9c0b9f3167da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f23b87ddfd039ae8d53925f4f102aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbb82b5d207dcf073c5ea1ab5b886b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e5213727a850a130d2991177bb75c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903902b81aaeb56d077f3d041bb9ad04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a7bf95a49668ccfe6bedd9f628e12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4776132d696f56bf305bc91db77bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12824b03b9b306d729b0aafab50fd81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611a1aa26f8c589ce19dc0f8c4130cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb2f931d7ffd5deaa7940e8d13211498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d692aa02897ec2058705cb1bd2826b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055e4d592b27a0b032fa649effa1a21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf672999c2c5db86c87a781aaf084f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cd83048bdc21bb2328a1b1b018c59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec93d1da868d5b92226e239567ee26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e781d2ca3a43b869853b6e747ffc2d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28c58a3330d753bf2d1d88b8f407eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca288b9169dd4ef451e1f491834e176506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93365cb2a543c8b513b0019777a78e67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5389da3773e98a9869ab76d62f8301a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47146ba733b8b99656af0570c7f31c76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8507c033a6dbfa59ec73f33d74c3b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41eb3d2d5d7528cc4f7707428eef43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b5dd0453bcba485020cf3f6f369d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c59be5feedbf5b22697ce91fdaeb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f0007fa96ec81f938786fcb997ad7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455d890172b78f1a3fc21fe9c6442da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c70418a00537d329b694aaf411d629516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632c0e3678eb02135532c92d1603776517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2f2d41c7c35de54ef8dd07017cae3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1929f40a92997d4fb674c70157c86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3da1265867e775bfd9065f5c1f2ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d56f4416538e740a7b520790fbbf9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db638250812b77e31e5e212a8ed8f2db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c399a71d394d1525419db9a31dab3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce4b6fbf1898f7362bbeb24f1fb48c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3be8377e410cefdfda7aca3aabf8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4330b92a9120b5a5925d3b345203e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f65c57293e4c453a367f64f0726a9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748b2ee0ee94f5be32fda4187b4dbe0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec90e92ccdd65a71cc3662f65d7258529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6f7cde2906793ab2cd6c5b266d152530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f40146d9adf178dcee9fa457c5ad37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46c826ac7f5af2802179449b7e566c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2cbe087d580086a38608facfeae97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae2fb1c3ad6172aede7fe3d71bb055534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d220ddd1a27aa02c8ad61b88834258535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8c7dc284606990f3fb093d8b78f22536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d27178724a5c689c15f9a3461728537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8631b6f1272e0b9bf6c4b4bc3512b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859de789f76ea10f3a1fa22d06682d89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ed5f9df725be40a9dc0b5417a6d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d001254e17a26e23453c2d26a43695541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98522dcdcdd3e3b932c0e3715652e2db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b4586cfc2d3bab99e690267531ebf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55772f445689989b8472e022b1462fff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265eed89f5fecaaf76bbfe160e276bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b66e2261e6f5b266cbc4f69e1aa66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dfdfdf66194ae4a801073f8909554547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaf036a7a2c5d34f32ada4bed667ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda792a1bee78b4668cf6b8bcb63aa02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2d25b8a963a5542b8dd9568d0dca9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb86a8054b84fae24c8695dd594027f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618ecc9b9c8728ad297f98528bfa488552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff1eb46df70ff716b7cb44ba7f992e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a68fb0e712652cff90f0650527a79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff754e046ceeb792fced5775c87e3add555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa35dcba8846031ed5351e932ade3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fb71d4765c0ad161433786abed6c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b5f39619efc8610db5b1570a37727558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18f11896a9c2ba37f4a0bad07d8b1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103a3f16909b34e269b285782ee0388560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65134e20c7bb13663a79e22560648fe9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d24796c349987316a86b438b4ab73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8ad2b3edf378ad51ad5bb40274d4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb390f21c72bb92119cf7f7faf2cd8de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e65bb7e9ae79de6ff582021b0c82e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee38fa105491d650b0c33d87e19833a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed551b91dcdc294fa03304a887ddeef8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec9a4b363a07ed8b19e82bb92e4d9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c1b014bebc6ec60ea2cf0d0c83b9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95b9e14ce87095c4a2559379b719e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa954b39e70ecf55896524cdb3a6aed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de93533f2a8545c321bf366403a88a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88febee15edf28ac667b05ef0646c8fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39902c641c1a6dd39c278af9e96822c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6077a2e124d2e007974dd2b86edd8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a31ef43c20fd6bbee5f13a9838e0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0f0492d62f0f88bc69b67f3cd8d00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e6630b923a412799428d9ec713cc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b10becd5e68cb41a7bc65b2cc06545579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e939cfbf6bfc68fe22ebb2b73d65d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bd98d2edd3082173889d860532841581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195c3df95d831ba8c1878c629cf6547582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afe4332d699a1fb78fdf86da5d734c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba55ed973235b7706fb8ac18fe50e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e474d9bfb9d7bb821bf303e96f9a8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cd9d4d89550da3c1e16a3874ffb25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa6ca9df0f892627690919077e7b57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a622d718478810bfe9e5df8ac2b181588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950e2469cc20563b27786704f12eb55589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5928b343290f0ab72001486996fa22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb552dff7abca9111a67765f39fd90591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a35d9261981a50ef223888333f37f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e88c7e08c3d2313c780ed3de970c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15130c94c20c865c29fd676873660161594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7ff393c5e611427ec9ede26daa7b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939993eaae583d65fd8137460f33329d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28483cfcd6cfeffb55a411825584902a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473007ea6dc8bdfed653113c862eae5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35098320c8c602cbc075cd808771ec9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d03ebfcea51fdee866e9752b61833600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28064a2962c719f8bca2e53b25e286601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a91ba189a9fb72f38d1510990503c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb4d5823b9d604b3a2ee3b04ba68b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888922bad9bfc884ef42c9cfbd4e7c28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb04440aa594fe581bd4a9268361f1f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc77297b9e2ec598f41ae0c03ae4a2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4d8b9505d78d77840ff40a833d36f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d082f6039774e928aec1634bed0ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d8a29d3813bbfe99d01f8660ec3a2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51a9bac5c68d76e78f27bf7740ade6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d5fa67e91b0eddeaa56b10c4d082e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2891ed0dd9d76c443d0b35b9bea0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725dc256be718857994c6f07794de84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba78126b1bedb757bceb69d7629b77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844e27cf03b84862a4566b23d433a16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fb13e3f2a232f78264a22c246df6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dbfad3cf49477ca38ddab55bdf81e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbd2765b39279e39a1b1813f747e08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54d670bfde3d8f3af44c909b772043619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873b038b7ebda47cefa9c12d464e560620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871bf1098908c1966f8abe95ac6473d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbac1c582b9f65a9e28d2db17fa15d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bcdbe6257fc08f1eca0310773dfd2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630d2dcf002eb437f322b11e22e5792624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cb21c2c2f37f4958998ec63d17b26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb6d40106d54a0cfa2cc6774b00725626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6b7ef5d16e79c216d8c71361a3d1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606804bb615af11fdd4c4a933732fe2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2678a59a906948d446d57498d5ddb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e842e434409283f4fd560357bdf3200630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddaf872e1a1b62bdb4340e90ea8773631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911d5a8b2022fbd2fa72ea49f8efe38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98b6a762b4482d72ca45a587ee36c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734027bcccfa1213f5156ecae534f46b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54956b28e20789751a50741dec7dcf56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81769354fe95736e7980f936700c295e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbace914d2abac2988dd0443eb4d743637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42404ea37979a30566026da32c6cad7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541281b4846e87685214d03d92020c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694155bce720bf09adf552e44e543390640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cc1b83c8080e3128a8ad8594077c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3b1b623f5211ea20001df5f913b00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e199caeb8c16e2a16442cfd4516f7c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f259b775a457c259902ae33be60d2bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25d6b8ce7ede1b4f250e01b6084d6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5548a2e8a33fc48a9674d21255bacfd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92988b05e383b09cb3555f24a50312c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58622f367ab0e40a36e8e63479ce88c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8db5d30ba8ff233d2a4edab54ec000649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b255f51a7ab0c33de5540eb7aac1324650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82267cfa4041d1858faed4d1e87df52a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a93eb7c6302c4d44843434b5080376652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ab5f126aa50ac10bd5d4ef7abed69653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ed5fc34975344c6a636d960661786654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af71aa5fc0a086d36c2d1e8bb141312655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0aa0cae450bb104f088eee8f546aa0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12253f2d9e1417c70bef71bd405a6e72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b7dfc9394dbde3aaebd611ec66184658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc336c842dd1635aa96f8f8828447e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404aaea7bde8e1d3f465a6cf0d733ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bc54c1596730eeaf0ac775a31a0cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df7b7e9a9a495837ea60d5559389fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f991763699b33f9a8e9fdd28da12d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923402ac4bcc386951e5c6988a49343664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708641398e1d6521a172831c01cd9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cdb6d3800f7e5dc85cd94a9be4557666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e9cec1b098312f8756431449e8a11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37418b52026cab85bb2e495ba84285ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16877c41c23acaa84dfad1fc8a7f6dae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e02d6de5cdd6b396af40de74c34ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed0a2175e19a8fe8f1522b9edb0ab5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c885315e7b90f974538212137d8f3f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770e24df75bac1441db801762981a69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90bf2268c23ea53b21ad5fdf64b510674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ebfb324f36c94ccff376d5a10b331675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57cfe45f6ffbcfb10a6a07340eeaf0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b330e0e4455b6bc429157544438549677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7a06baaf97336a211379d02e9e9d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293aa80bf2035bec6053d05e3c1505f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bcbc1f76d0e393847b3a9e44c5cc9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6419b8ebc26bbe4813c3f92005a7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7f49b1251490cface675be9bd3b7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611a0f334e356dc386c8bd5965ac834683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8ff09c280ab93d18ab02dee7fdb18684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83224dfae63318bccd06c6c33903b21f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529122042369ecaf759bb5d504bfc06f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18f2d28402b8fbafb0fa0b6bb88480687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00cbe2c0125d5bb378aa21399396cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28546d3073f01b534e22d46d5477d64d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a037454dade4d846bfcd05a0767cdc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba67540ba8daaa68e41083ee156de0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85e4676d389ad4c8d54a4704a19396692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdf59fac49618a7b039f0e36b92f59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac2047ab3987f414549aebc1d83fa5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4944aeb1267efa8dce922993373b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31d6f7d26c76c67363f1e3ce6c402c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26919419056bc6eda8226ff4df8c6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab74086150628b5b93800be0d5196e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9152a8418cb764a7a1058c5f6edf844699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc146f4c0e486c718ef38ee684209e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9708284873a515ef40f83a5179d3b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec90d41126a5acb4c0a5eb846ae19b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689f659cffbb81498f6887abb41d2d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849c165a1a46bd32f4f5b204c0fe062704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bd6aae90ddca840d1cdbb269a0e1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab10ff6d344cbb8706b46efdebaa9c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b107dbcf260608d473f50afbdf563707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c406a6990c97ab64ed951937d910ed8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611daac1c5d27def0aba96c73243b18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f70db9a6bc26e469f527c136b9ce54710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281b51518a9ab5ce1676add15bb96c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c490386c490c923e08b432878f075712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09061a5cd51b16091b54f03e67b6f507713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3873a484796cef7a6f466914616a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab30fb8dbbc6ce5a33ed366fea16f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83031fb5fb6a968b48d49f345db79c7c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f6d2aed34ecb3de05fcaabe5f6db3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22862b1ae516f1d60e6f84012171c867718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7cc8ff8461a28b9ed8c4a1f805aca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d3e11d688e602803d0db567bd7237720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1f8ae2f3c8df880c0419f0040b4a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff494c196181d70d96ed5e2bc3f546b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ef95e0d42ba1a48448ff985c9136f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219cdfeea3347cd657c24adf45f6627724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acc7e10367f49743ddbf6d5f94a574725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abd945a8ae80459d5353165b830271726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1885276abefe27c6dfc0bff60d59d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45b899da7416a5371a3a83d21b6516728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a992c2d9b9b1f6f71458b541abf1d27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0889c7372490d47864b8725143de6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bdd6362d99267710bd689eb2922b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc996bb9c121b14cd5425cee38965a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302509603ac10561c07974da2f67ced7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373f8a1d98afbb653aed903b9d7dd64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca5ecaabe0eea646fd1b7d2e9ff445735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37660e93cef3d4cb6563f5d0e6fb1ac4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf41b07c8de0248fb717e940d5f97de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fffd89b892919fe769035af319157738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9c2f9e2c0b91351006fe8e7e18100739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30470ff94b11912f9175e1c086c8ecc4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503aa0b6d4d349cb125f59c0b96d23d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4388b4b9b90ac1aea8c2ca7c34d69d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8c7e7a1394519207b48d4c38857e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e02531be820e3b5a18d60489097a82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9fc5cdb315869f323c148d5a42bba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bf2ce1358707b1b7f328a940643ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c302a8f46cb71dfbc9ec50ed83636e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e1f031ca711a7ddf887237bf359bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f784cb56a0695e241086474739b06749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b092a978f6dbfb17a54abad2ae57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0394dca09db8b58e2516f5614641b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b341f44cecc9c50270cae6cf2bfc7ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22835301a2cbf1fa0c24734e2848a975753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36534c931a6720fcb3dd86b897bd39901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a421d9697dd4256aaf422255ef68102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d48e87a194efed13dc28109b4266e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3d13f07af50df3519409513226aeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55335063f7fb55bdfc21a15081473de55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e336284da5363b181dd77019082356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130969ea966dae4f722d5d8f253ccf507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb0a5c2ecb1bb6e9c3cc69545f91ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b813c8714d1fd2226f899eb863642e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d178639c0ee0d920b832c0faa7f53610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a753c00359217991f27da4b77d70b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1ba48c09316a35fdef406348c86fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09350e9a9d19ccc962ee94acf5d9e72113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53ee657efb0b777a52580490ba929514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045982d2c4ffb714021d5569c930778215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de69d7c25a44e917174aea68d59c4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60130ec1cc8683e54c9553370af5b0d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fb79254e3bf3e21732a7620bb974f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194065a48bcaa54ee6683f05dbe629d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fa863dd1fa31fac5bc6fa63ad538f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984f0c981b074507baa4fb72d0b15b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63511e3536a76352f69a4a2cb7dd5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cf0bda2a79fea148bac485c93404b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1bf5498c265e350e8228187c3f0f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd922431c7cc02386934c47d0ed07d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0508883441327b2ddea7782132707d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f10b77816c39f22472a50e553201c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14185f1c3340bbd8288d4666e7bce25428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab34742c5de9d952e9d97c58c7ed47429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0c63ee0795d756be85f950668c14230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa180610928cb12d7c24862423c3eed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e21cfba0d518ed5d742fa4af9fb4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05210c869ffe6dd3683acf8593d73e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b503104d436b17e6fba30b59ce6403e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e558465a8fc3d9eace8181254fd6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ada1f0cf803e726c08f47f8cf4fd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb033fbcef7034a85210fe19a86bbfc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06d6f6a2009dc21d49f8045fc0302338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255744a0787bf98ce71076a634193dcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529a1532c5bed12e56c5d44e097d37340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a1ae2dab6f7282e37d3b9a59ec05241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee683e85c0711da5b62f22d8c63212fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8c13ffbfd29cb286e6544bc7fba0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9420f8df7f2025f74752bb181ae09244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9a89f645b7dc08bc114938185b4ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba853dcce018a7319e33f96239a37c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f366ce6f96afd0b4c586311ecccce947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857346803758d1070d7de51bed4f49b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fd743bb77c1b044a92045cb0810ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664e95928a73d84b7dcd74a82c6054250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db246351bab68569891046ca0bdeb7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf208057746742d9c53f2cdd14b32252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e01cedb72885d44d7ed5c9e872b4cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6af9170295b0f5f10230994e8af6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bac2e75227b14ce968b1840db0999755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715e8f079fdc68700625cfbee80d87056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f305dfe6618c5a844f99d7d508121fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47da54eebf82ec01799c9d07df0587758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a47e5f9a3f3e5239ebc68802c091c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6a562c977281caa5f00671db1f26860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b00395e5bb7b6542493c307261a4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a0b2c094f8c11d221c49cab15a95b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662b82ab2c795497b14a2989608997563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6803b0ca1b0241913c0e0214600a19864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58708fbc1aa55fc618c3e7c38be213ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6834a9fd8bf1c667d6b37b64943d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89178f39887bea5f03f81c6ec76369b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5bd6455e29efc6d780915f340171e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a672bb72f20aa7f69a1860259555e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb9ec54e781fb395207a2e7fb493c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa46e0ef1ce3303ad7cb2df9bf993c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77037e5e9985a72474ee7d6633a30372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c21d37adeae02ff78ba31d0c72e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9e045d90536ed8ebb1b545ff7b11774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc10239046610a3384fd7a3191accc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a096d498913df51b06df388389f59d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021da3b77d808a7c267dd7d5cc8e775977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baaa16e331864b65832512f88346ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434197c7e179c82e5fea3127e69807d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452abafe01d009920d20c01612bc73280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c317767b68fff220e294155cf039f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3b40f56c7265e21ca746bec16f63482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b41e7be75f122b1a977442d2a6fef683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616f74216c1b10bb3f8de33ce71c91284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156a8ea638e95a17191e9f56eac205c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3bb965297fa36f08ab4bbed4b565d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01d11d15f461cb986d47859604950187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1ac988c05215a2eb7e5d7fbebe49a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de853fefadcd8058c9cacf86886cc5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ca48cc5124cfdc48be01b96a8488890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e319ea2120d2e0b4e4385231ae2e5c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127eaf55eb75acac47120963be269eeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49710555ee42209670944ea9023349f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66869e061fea422ca3c9bb80bcc6c74994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43bcced68aec18e7e75f694657c59995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cc2f93ca5318b79a387dca20e664d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e15d34512c52c74085e5f581ff41ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc47fd1019de46a51d170baf4a91d5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1656795e91af399b9f93e9ee04ec5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27613dd5c0747ebfeb80400ddf739100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42928173c923cd2b90db20a79eff97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518dba695209253b53239401d7ee227102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821915627adb316d18b2d59c26367cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda17e9744e6c3b1d79dae2617ec3698104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a1697129e7c9fa09dde670453d43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94023eb78ae761d011a7107c9ba422106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee389c8d3a1a1da208370a6a9cacf91a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d7281a00c2109cf088c7240083b6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825144c658a783e89dc1ae9102735a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da033b89a81ad4b00cbfd6679a6077110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d943f0769953d2d836557d73bbb49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7a5a5b9bf15f7b8201d21ebcdef13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4133f4586c279b54def63fe8cba81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178a7696445594c7442829ff63fc479114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99170f0f137b2ee31882f30c437941d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736309a162cb45995aad1eb4498713e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401ad59d23df0243de506865662f1d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b817df5cb6169b4cc00348b6ad9954118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5d1573bbd4d6e5ce9b08570dc1e3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda4f3bd35ab76bec5c4d8b08dc5647120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab079ac20e7d2474d28d4c2caea40391121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261db15ffc6ad45477e93fa0e400c606122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d5aaa844d56bc75a1e56dd2d178e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aa2a3355b4012dcc6a5d7b3996c14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416ecc09febb76db322dcca1ffb6ce8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f90b188bdeb5ec5ffd5a4ef0160991126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766a038630c8c921c8f9f55b6d02c3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660bfde02c9d3a0298885dfa2c52ad2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e76e1804c83509357a16bf7d2871129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf82ca7ac27eba6faf0c5dc61de688130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814644c86d6ff8bda719d5d65308188131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9279be696272596ac53654c97ba09a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42cf34c72c44fc9d52f6fe1c2351e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d702f3341dbf09751c01da76424c88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7a4b7e5bd1f58722cd7dec2877b00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d661a9f61a4fa8d507a743680a4d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d2f234843bac4d8381214acba091a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662ab8400957330482dce96d030b904138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c5cceaa00be89457112a89c061618139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa245c576bb7b5ab7a0d98678a852c41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da97a4a8ab411fe3efa009bfe7c5b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5fd3a98fd4cd2275c52a358aa2afc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057c2e84433419f58ff2d96699e5965143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1e41c73444a2669eb73f67593866c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75897a43e516d9c5e4c40ca1885365145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521a990965c7ad7976cb0cc1ffa857d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a360407e77e6dfac9a9b20ce32538d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30749f38bc7b524b11176d009597a68c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735750bdcabbf035716681030ae56ec0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133c9e4605088e863b14a582d8ef769150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd96d528807e34826c2ad8e2e8b5fff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09475480af7ce6942d3bf9b75a318c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cdeb6e060c43f89e135ab9389eb53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b930ddf32273d5ef66cfbd86f1cc037154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8c7d50b6d4d5a46429969d16c1bd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6781555fc9c2c9036cd58f77787a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d78bdb11a1fae6ff186b32fb0e4e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f70fc5f1a8f03a0ab779f2c167946158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39554cb7b96c9190bb8456c04da908159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5af727abe69e7e67b65cef28bcf09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0822795d792876b408fa72e68600e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f73944e9b607a4da4b03070d354a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7589f695ef059cdeebd64f3e95aece163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdc7d02e558672e5da006ccc33ebf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39846da953ec5971dbab24018422731b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae8733ead2be4d28a3aafb4240ba01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bddccdd82294338ea2dee01fb8814167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedeeb84c546359e032b87099d11772168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffdf69a648f18526786c6f1fc234b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea1e2f0d9f1b5c31b8fa7d84e3da2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1aaad90cb0a07c23cab7766739fd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4bde73a86db4605aaee3965b1c019172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ba86adedb50391ca108be388cb001173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68605023288559e5c6aaaa1ab6e4953174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ed0790cac8c5a2683a38215330658175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221d812805a6e2ea753a2df215c54bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434f9f4623a243a40589afd969cd1b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa4470f5c66424cb498b62355740da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6561ebcada3011ad9e08fa9f0d659179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8be878347e474ba201aa29e5dfb845180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774f6b3bfdd08284861f55e754163cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a572f5429318cd92206c5f27a866341182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcb880b2262214deb7d755a6332646183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be30accc6a57f38e4f88f2a60a80de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14993153c2ea9ad6d1e2c05bb46ba7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7367e7bfc63bb78e34338a63a3cb9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286d61ac00da53144cde08e39eefe4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194c42882c022e5a4fabf26dcabb4be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91aa658eabf554639db14497a89b24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274634a78b01305dc4b9bc7c75945c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf26e690d6ca6994e0c5071c386cf29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eabaf235f9eedfa7dad7c88b9a912192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c462ee41946ab8043ac85e000960501193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1e70b2fdd57a213a0b30dc25f9c36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b04067b6d1c95c5cc1384714977110195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3b0fb4751952b9b19d60c7be1ac7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa291c26ee3a11baff6a23d1bb5e2e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aca0efad3bb74820d3a0dcc342c91f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fb8079e6b9969e0ecb893908eed59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04970b50968621966efcb5c9fae51f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65e066fd6c0bdea9530640572fe777201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d698e27f1286e6def34c59855a49bd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30140c811ecf1c645d9bfcd3fc1125203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1268b1be801a012475db25552846204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131d4e85ad192e5bf62964bf913f44b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f1db29a926fc882bf80b64430c8a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2315af188a4a4a8df5b18ef38afcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19149aa9464353dc31751e0bb7b936208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64e1ef83d9c83e1598470c5ef0b4c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1c3644399408d564f5c5b0e81a184210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb93ac80476c22298d977d836d9556211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229bc40605f1e4c17b0fa6c471f82ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8144feaaaf9879e20c24da28edc72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f6eee89897ecd395877339770ca9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58758196c1cb87e7820e515f3d3daf9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49828bd750cd0b30663f147f5eb78bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c5456ad7b83fc70705adbb286b56b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6016a8baf5390572964ceaea551b51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bab87f001f8c2180d8733dc66bdf98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7db1cdf02ebcc140f56047d294de6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658099f3127f125134aa6ef81fa0367221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4894483b775f6f325e26ed97ba745b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd68cbc84b4a9babc1fc1adc718f3a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608ef4996059305eaa281fbcb0667b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e0bfd85d50daed7763580ac56a315225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d5d3ca3343050a47b5b74d4eeece3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762ac74583620d81a8fede395908eca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd4caff8b0e4bd6e22f0e0dca7cd48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77be4d6132e7073bb96d0c3269f1200229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55711fc3ad45b1e70c25d0720e01f43d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cb6ecdc3ed1f689b811fa599939c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072513cfe613d400a012cf43f08bbd18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41dd7c7886106ef516e5319a682164233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe8131b3c7d58e28e68b0d0773dd13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b615c13bcdeaf22f543c7c659302517235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a0beaa8902bff74893c7213db0424236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7701b61950380630aaf5514d8121355237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb6c165116b6d66a7d99f87613d9fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679e69c5178267cf5ab46fb18016e5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e16d187c7d5606a1d72dab48ae2a86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b3012ac2825ad17762c8212901687241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ab20a5b6e704e00d4d4088ec377df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f111b8afadf95883c1ddbd7a9ac2e7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3591fac81acff4e9bc3a0f654ea648244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1155078631f95318404b8713445c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b2b5a3d000cfd4004ac1191c99041246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc483490f8e45da452486184796453247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ecc823dba87c6bb5530c96a6d6c63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc743b7bfdf0387dfd419011c57aab2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5479ef2c68cdcea3d0da12983f88f4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7c9057c15ba1af544a43b0f9c2fd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d6ba2f6c2d396bcb418d525d896e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f292b028dd0efabdbb20d0e5a125a86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b6c1187a92e9dc7f189c3903543fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907619aee0bcfe1bd56976782ec3601255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1be66af2e52b4a9196a4d02582ee5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddcbf2637b9486cda576c93458f071257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb760164f46f38f8a65bc0bfa64b9b0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eefc3b38c3fe4d5816a1cbff71520259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed14d316fc2fc5421e81e768d03dfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6235229e1aa6d04a1f234aea3fcce5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46246b10fc61bdae62020f34a2aef52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf0b681194893b05fd807a332b4526263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601c25e81a6fc9a7e1a84de1efff8d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d10b5310a7ecf0b9943df8713c8e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babf7cf817916a7e2e229b01c80f20e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b47f37091b5189ef64755ea3d0807267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19556e709aeaae3add02e79964d42c27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f31935d983f9c58261ce490ebcad6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30838df34ec6a36b30593b6c30f41900270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8b9850b852e128dc324484345c2a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751d64b83192bb88c1761e00f66f0d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009d1b19910dac0a7ecb3feae59c726273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375c49c0c8061ea1d20d115e638bd2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f129be6be2a49a94ddcbf66d7d88f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48411d404357d88da8a746a02e37da4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05eab91f72fd1f6361a0789bd2c176277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b2b497f46340a331c56013a48887a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854629ee5176091668e7fb3ac1d22e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927c72c3438a8c02b2b0937b7a0dafe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9bac1203072a7e42299aee4a6873d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee9b3d3640304a8f3b6465e0728d0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493dcc0fe185fc15df675b36657a5bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f336eec6865d3cf89560acf86ff8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da104dff9800caa6868a4996b40e3abb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169a131b7c8b381dc255ca0f336495e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc25023010deee71088007b05e91e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42268571749db3e623a6b1c72ed1aed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5cc4c1ce082d66515dfa4090308bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36887ddd203e1c6d849550b87d06816e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64898a95033e8b6d2d72a0c19da97cd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f804095d873a51039ba8e2e61ef3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47fb98901d90a27d4edc42a021e62b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72a29eba034dc8d1a4d1eaee624aa2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c3661cdd8a5bf5bbf7b2b33dd0ef0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a9c1d5f0ddfc02bbe0a5194b64ce6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455c8e39e4227cde22beefc4fcadb0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88f83df6d1635352a356e0dc23a74e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fa21f1e2d02460b14e40c718cbb12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5158bc0a5a6f2133cab24e60b7cf8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b158a65ab2c3d0b350e97c68dd9123301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcce473b6d271bc1ca65d9c67f9af05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4280d24544323be4b2e4755e116d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b05b65bf2694e66d05744e60501694304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90149d85f4af0daf282996161aa220305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627c214d8ac4c449c68fadfaa193ace306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e117c7a4e326d72346042089f582f95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150b01cd4ced1e426bec7be191b29a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfdcb88af493cd9a3056673a2d6eb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d0cc27a99ed9d85b1e4196b6afdf3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcf54cf60c52ab17ae449c30a8cb18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be38ff98f6a4b1be7464062214df346312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eebd62c8d7be66552130f909eeaa0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b697ef16860764fbc93913f3a6817f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070282e9ed11a7c40f9546892710ece6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be979bef08bb76e7d6ceef3e2824f4cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d42cc81483894d8bb21dda9e5088ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d129dcf547040a50996e0ce95880a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b499ab5b8bb887b0813c131046fa4d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926500846bff92bf25ac20d585ed35b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c2c43cf8d60f9d42f09d699b10f68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c160587820dc17f1f7df2483e2a1002322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818ef5ccc92d44a2f82a7dba27258d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c980194fae5550288f23d25c2a6ea3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856bb260089a95ee06fb0f8ff54223b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e94840ac9152c3578c24aa5ed045e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28b141e9b8cfe98bd5dcf0e658e797327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f46f92b0254c2cfe6274e8198d856d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3b1a85c9ad3064f0bb2a376ff0a10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc842f9246a30b9459f763824d5fa9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6b274d451c1262baa52ace76cfe5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7d5110d51285ff48d24bf9553d955332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ccd0fd4955091792f3a15466b86ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d461f684f72243de603a7432ef06a87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee917c3e49ea479898156d78b2d785335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36db0a5db93c85ba8ab646fc1964192336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743261671c77441bb90b0e8f09ece1c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3a18e9d481cdb35a8ae02c169b3fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43863f702997ea8032e188fb9b8df61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942636f83f4f15c5d3375e6f60f6362340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9167dd882b9b1a959405c65aeb1e9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7ae419ded66641ea00102c8a07c43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a8b3acf44051c580e3b6114c9965e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ffa57b67a04ed72b93d336eea5d44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ae40b2aeaa00d01a885308b27f821345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b64aa7313ba34e5168187662ae27b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608084b4edf6ff8ba2e1fb1204b237c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4edda732a569cd457a24d803ba6a8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc2e070ea7e9459c642a0d47262582349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fac67a42a1254853ca6e25151eca9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e09ae0d1c628c4aca37bb98ba38d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba6c152085b0c9aafdca4e9b3b094e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9ea777055e56f03d5ff4364586651353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13cf39af8d2653125c26e2182659c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52587ec7c642a59b534993cf9c1ca698355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87259d69375351159d6f16726b3ee3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974147b101b9ea9832be5e09fd19ff61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5d424b28ff8d6ba8395003c0dad5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf706293c05b1c9affa56c22b2f6fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65003f656b64af14f41093d414fc596360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43c4a1a643e86ca6e107dc1e5e1ca2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671df79ef41345293a15de2311c7373f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6289669f50802db285bca1dfae39f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ac1ebb8dcbd3bb5329f9d37678a92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578887bdb722fe9b9c431d239917756365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3361f8b5d5406ebfd30e4f695da11d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4088238540b8408521287f831bbf3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5f26f9c2bcc1325afd7b4478c4b68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d597908b7f829a78c82a84e6e919e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5df672ba745cbbb18e81f36834733370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09583d1fdef293b667d7404c31eabe5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f376d2c5ebb591fe2e3c95d93a9180372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974195e441cef7feb4a66e536992aec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cfba0c37c478d468306dc9dbf8b5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966887c2dd18b75d6c446ce6747707f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709dca135e1719743d8b477ee239172376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475304f3dcf6b09ccc22acd9e81a239377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a825f9db49ded1df1126640a9a25c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef14ad9c27ef88a741e87a333715de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b35265986354e25175d75ec5e9691380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a906ed7e9381dfab2dc2d7fa052271381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23773c4941935070b68e4a3a000e630b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812661dde62294eadd867533c9c19427383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbbb37cf1f56ddd55b3402ac55a617384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011454d9cf361a61186d516db81b20a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993ac642cd151a5503602bd48643d1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137da61d60e6274e3a6caee0e3dfffc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80771f0d0fdf7a136225843b3acb78ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a342b4629a948180c956bc04de490389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f433116f957ddeca7decd7d9fd078390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1da247f66f123fff001840e30c27a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192acaff575795afd3773d7d3279884392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba801d78817fa4a39852dc537bc91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f3daf75f1ae26c669b84198a78e36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107666f7d818007eb4e41f3e2722481395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1faf8d7e4324b62c18e1336301a02d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8218bb96ab89a32e17ee9b084689f26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef541e011e87aa48b0b3d105fa821aa9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7daf99ad156828ca947ee1cbd3d317399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a79968230caf22225ba6ab3a434a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a05c78d7edcfcc307d95c40bde09e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f95db5dc53c751a2700a0a9f0c1e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348220a4b14ee5d4f84332866a952c94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08977cc859f4233fcf765f3604a6975404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234b2e769aff298958619778f8dc73e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05fd1e247805b8437d4937713e5066406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fc9ae3c8a471a7070226f91c62b05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e13ae776cf581074616880dde380fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02945dc0b59935fbb161862f7782e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1199a85e50818931eb5dc186211a40f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e556dddc6809e9ac78cfbf4910eb57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe0ce83f8c00845350d27ccd3ba45c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc339f870e8e9518fd3c479b5ba4a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32ceae692f0e274e4316be83920d09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bcf36a4f4eec84fc77d827ffc9560415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237be31ba29eb1c97680babc7304925c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca578a8f408b8e01ee9604cef2f07b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bc8a6b31ac36cbd4d4ee06e594464418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74def30c4c88dff644826bdfc022939419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e9f6e0a84ff964ed2614bf3f9dbf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012a20f1c80fe9e184f5acf463efa49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e437af94c962c45ef1355e9e4c30c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da37930613f58922ffdd97778656df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93749ef4f56041ac3a87d7db21b167424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ceeda14db91ff3be4d97b216078d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58206754fc90ced6137f89ebe3978dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1515655b200df109049fa105c5f4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a55945378305ef798a4b9662bfa23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5b9c92437dab32e43126928449c3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b21bbffd7630667608b582e570512430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329371ec05b1dbdafd923237111acdb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77ba01322e0db30ad40252fde7d34d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21c2e401cf50e2bcbf60065e43485d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b89fd232ba6307f03ec92b1948bd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11180bc25ee35cb47e192ae71d2cb252435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2502f64bc33e03d7feb12775b072930436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cc1bd014ec093c89adb17d441d83e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9efce63247071578044f915de7e6f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775e50dfe89fe5874d12ef79ebbbdcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5f6bf02a4cd80722d26afa226d976440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49db1bc7558b3979ee2e384a32d4c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7841c37eb204b3d95633c21af28dec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd5b291afed79e26603eee396ffd68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429249d628982f7986053d04a069322444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5a3ec1fef2cc2c65f6a2c2024b444445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5f94c6fe8681effab60e5dc85e1bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5c470f596a9a1a30c0ff2567fc9e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b67bbe1daaddcaa8686e67e3475408448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26043166998e372ff7ea8c3462507e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815490b5b81def41212f3f6b26e75ff0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5bba7a8d39a10cc0207a2e31dd74c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d13b8cacbce4bf0e0163d147d0194e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798bd6a7427c03d328175dd4a7f8dd4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e638d9a28f04679097abe37eeedcdd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e30998a9fb68158ea57fcd24128ccf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cac8fd6ee6f7709921da4bde57a7ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131f70ed5496a4146f6ef2c8dd91d54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c96fcfbfb35c042d229955174c2e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c72f9b060b590105f660ece1e59483459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcdb02095c63a30a0ecad2b86d9171460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d6b4e7f9c98be26ab1038b93cf8b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f65400e8a76e4c5b6ae3aac5308be0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697447541206520177a7a3dd9bc63fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9b1092bfdd95abd4c9d3f6a20fde9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cfd58c5cdf2d5da6801182d32fbbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bc0c9dbc335c4cc770b2fdc811550466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633189623b47e5dc4f4f49eb7eeefad7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86903244f8080592826764a284bb15f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18812b73ade522a5049d297c6f0a1f10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a387d9caf8a991deec07dc4e31e5c0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6737084f598505cf457f42f8d1ecb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2140e860d20d2a4105ac647c1640465472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c26b4d1224a82b6bbc4e8fb545f6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaefcfa4ac2dc8846952743c4a3a8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1fbd277a276d2fc3273262169e48e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aefcd9206cf8fe7d95ae724dc7375476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce23a9827b84cd4c8fa66d528a6a43b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f816fb2fe69cf9202c46644e34cfba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbbe8693c69c1c665b22b986c5bf8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161965eda07407d240a88bf2e9152fd6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3775fdca48b196368f01600b296e3c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd96859cd54097e084a8706075b2c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b417b507bbbcd078413904cc32d6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b5006fecddfb3ddb498ac79fbf0e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99258b597d5896b66499fb23c93cea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a01af4599f64b74c67dd593be2845486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e7b225fa25e79887a2c140e306086487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a46a4d90316726b5b322fd235ea33a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2591004624e7ea0fe73597c9bf7e042489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8dd0ad151b1d7a689aaed1ab2e0b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fe05c7db01d73253612462bbeec01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb031bc53ad47f1dae22f309adfe5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6acb92aefb8f0c16e73adde90c5f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82819629c9ad73f55692383c11500ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a51ad6e6a7aac445c9ed7d75891ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15131d501a90d4067dbf37b59c435ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1fe6b78ad335ccf753ed43c8c5b28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1bf005163499aa923e2749642297a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222367c2d26acdee85f5244e7c9c7fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b8df91eeee501bf57050460a904a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ab812dbf18e1fd44ebfc63fc51091501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635660852a6a30e4dc32359829b907b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203d2f44589a2359f69edcde2a5fd08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807183b7a110c13b05b2517632a66868504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d46e6c352f2eb2180fdfaa6340b834505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ca278de6a4bfdfe7806ea9c638146506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795ebd1fd3ea451cd169648099c442b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaeb0896b19c1520c805f9ae6faf7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ad856065e2fa82d1c4f69ba1d1e1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c92babf1781e5858ee82d7c70b1cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135604ae9b5101300307b95c5180ed23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863682b2abb6f20d99065f03e6dfd1cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf61446db3c3b09c335705050e9b8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacb4ce2eaa5864d27c305706a06bff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c17b366c16240965f5dc1f5b434e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562672a5ee8ae38a69a24835eb744f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bf069c3851b130b6b5224aef9d65a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634b2575b033fd1779056c3fecb7fe5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a300883a50c5aa1bead5c706039c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e3e412793bde661c517a626a0ad8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35e60060e6054d0821b85af1c8a0e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb343ccbfebe4576337deb4b7cd194a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df20e8f6de7c100140c3aaeee240546523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545f648c613f94d9d881e916ad591f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2bf0b7191b6b399918e1cddaf310c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d31266d06144d5f6714173f6098d37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c505b90be32891208bdb12a0ebe49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ddd1a557c536b6ebdfcd0ee20ca15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb787f235a4ee1d1c11a66743634e94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd5a6109ef487c6d1a69afcc662b9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aa9004f565e37b3696605b15a8799531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a595df2bcca9bed3f3f457abf49547d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9965f6b2fed6e54218e49f2f2da90d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c9a722363c22fb5ab63546ed6ac42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9101d8ffea042b33768f260ea8c7fb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadfd4150eb6275e380ee250b385ed9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5893c1635cdc1c2d6d1f252490416b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812b15211305a083669d9c36b88b070538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf72efd2767784037feba9e2e65b74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dee42da76f3a97c79d99d13177c7a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e98e8042d589b4c0b958105c218ca2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93dc924c8b0c17d97faf701cd5852e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2d413cda29319c18a7510ba09bd6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4830f21ff8a7c36a0673188ba1b2f7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72584ff7a6ff6f49ee41713b8857c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9f6ef0ae3c5778c961dd49cb1d832546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f82c130f07b09ce6a70157f1a58b09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d60ba3da13675c20fa1b0539024ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80a3b91eb62cc89c0dcf4e99b9d22f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90637d6c34044a9a4fc7da782dd216e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fdc8d23138aec1d53765e740fe58f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de348fb2fabbaba561c243f4ebc9ea80552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531c2ab81903ee96122ec012c245767553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6626e8ef850cb0ef63b5358444c243554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd283252bbe70e481fe7b4a715622b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a77517e1d075ba10f9e0ef757fac6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a8642b9a843605a09a47e9d8d558b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bf422b8dad9b1dff2f995753cfa3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa1c024abdf31f0d5a0364a200a60d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78f98268fb38c064b9054a44d5b6b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be13ef6fc81277537813966b34d3f16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb462d05b4dfb343eeb04cda57428f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8cccbcfd68c8e18db104ff2d38319563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0900fe0ebe1d9c80bc03f9feac05e87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c922f1c708841e8a3bd992e55733a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f46c242485fb0e3d25fcc8869b4802566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c10788d905ebe17e733ed2e3cbc6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fc2e22a3375d358683655b16d326d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b5e962b001e0a6c52ad2086d2c7d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be2e9c2b7dd19ee2eeb267c6c49405570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98572ebd4204f42d505a456f2591a205571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09db2c2f335f882a1c4e2560e914688572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce84e0995773a6fd5c97dc1bca2201b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a16ffc2d025130b4f63277da502945574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d00079959107ba00fc1fc6de33c31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2782050c2d1ad4506cc9ff9b38f67f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697d2269729a6e65a121ce4f79d1f53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f871f9b923c39837249f24589f35b9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b93bab80ea82487bdd244825a826f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e4eec6189ae7e188de38db2ff58f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41644af5a93bbed4a491654c4cb1ff5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0af9b415fb830164b2790d194e70a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a5c0e70084a94d51852ea22f21786583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c799cf3077eb0a383232dca731943584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace88e89d79e2959270e10aa0de6a07c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b9f3899a978edb0835077cbe1d4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e717a84b62cd5443ab9a2b71a05633587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff2e2923848959add87cbff876f82a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef58b8eb5897291dc66221e875e79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cabdde131e3f17255636d283d25ea0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b611d4763580da63995a310140fdb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90790b1351561e8f38c896bcea693c95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e9c43ba21e86e2b8db92e9c7739a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70d0aea1e4a01430f870949993c78f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07b3eaced3370751bff08f9f6b9ab5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebad4cd5f28f6fb1de99319c103981596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efb7ebfdd0997fe540a824ddef5f83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b1654be4da5d165a94a3be50c5021598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef772cb79d5cac011a61f138f60eadb9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaff7bc0ea9bd88d56fab5b719f8d23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566abecca32d73ee90c84aeff511dc0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9fdd7af36e2c3899ba352ba437a5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525cdb764591473e0e362bb0aeedc5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221fb99240e993900d68c12f551ae7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f457fceec31211e938ea3f498f21a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05e141c5204c7c9bb089f1824f5cdc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41736b5b0493877471c199853556300e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70133a8a45cb65a943b7fd393a94627608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8aac68e8fd78d54ef98f8d8a69afe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8d23c2c514cba6d57819e513f3a19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c3ed5ae67d7266cf125f5d3e70b40611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c30d22658b1b4db9a10619a5d875c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99c6097166c8b9ec5987ee0d48d6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c25a27dc4cfd45bf5b8caf942fd50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a51c969c51dfa527635e36fea47413615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c224f7162488e3eb138325e20acc3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4760603fe41ed02daf54cf7183f8220617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc9d032a86b26aebc55a1ecc23d9f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee1efd4c64cb8954ebc7a730c089e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434396a8991c19c9ad9e5a6c00dd6f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a37760d6debd3f9303b72858fefb29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1752cb72cfa5438732dfcb1bda1a008622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b83c9f9a44df12c7784212441c62fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c1b8cec185464e623cf549044a581624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecc4cef94866acea789c172f74d258625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82734e9c4932fb3ae68cdc10fefd89b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485ca767756cb8a89d215c00fd5100b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39221c4edeeeb70b69522cb4c23cc687628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49908ab17b2595d0aa8fe13ca12562629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bef5d28e27f268cb51f771ba378fde630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5ce994450aa862ec1b9568be38d93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a8b33672b7e38e9cf7c36abbce3e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880450cf4c483066d52561fa55b6a9cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cb37b9708fef2f6fb1f52f2dda33c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a712f89e3eaef09b386d2446c1f5b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fff13599fdab0d9aba23f3a9320599636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd387a2d9983e55a7b036f961a1957a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8add36f6d0ec891de3e53aa4e59c80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9d1dcb015f0c73133f752c7107381639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9fd540d273b8f835effb7f55d7dc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c90a9c4047d01272de385ec142f885641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662d3a7fa3f37aa226751208ce21e6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba768e1a46f86396b1edb5ccc5a70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3015be53f046ee8fa8238de55cd408644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c0572350b4db0f7e7c0f991b5ceb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c02f78c29833fceb850177f6b679e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b84f1fa64a07f8e353e345f627621647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80442d65654eb90b0ef87a90abe42841648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015e7b2640c90cbef0e7754efb30b25649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d900f4b017be2c35ca6de0f446e8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7514e5d97445f3ded745b5a8bd72c68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739caea25506877336c43bbb9f188f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404e0f02bf777f12d6771c9103edcd0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaef5df867db717b4dfee54a3ed461654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b30c2d2f74069ac89a5ae0e6bed0a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e093534da5cac623ece452f66d90b9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a4f80aaf13b9e73d1978588539002657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05846a347725f25f9a275497ae1b439b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e825814cd6e2a43329cc31ad952a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c83fb68b0e1b585f21edb02867ee2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f643ec0a55f019c71b33ac322c9a5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e012c3196594cd9f5d21dac912424662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d865fb8647c7b1fbe1d8c72792d2ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21830d19aa8ce452e1ad5898d64bf22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcef8d24fc72698423e754f6e6b69fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31868521445dc0165ddd34baa19667666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d28ab5193c7dd5aa39ad7578cc295667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8497c12580789ecf020dcd8e68fd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393e44a8b794a7f0e1b00ec0dea7742669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04c00ae67c559943d62503db3d6eb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28162f2c981b23f890a2fca9341cb985671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfad6ab8f2bf2d5182a2e956507b96e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75507cbaad1ce7f883ee98cc9ee6593f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad111d449ef95b0ef3e1d2e25d9b20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618a240c1a7995b61dbd71040a544a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434fdbafd4e1b9800d30bf89fe0229b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef1f973ec036c9ccfd36fd10e09c4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318516196bb2d4a3b566b9f81e513db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38eb5571b5ef81c13a31d55bcdf56a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ec2ef3bbaabe03666260afc330e23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d175ce3728d45d484635b9fbe553ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1611ed25da5f3ff1d8455253b1602d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5ec4e95dea8ddda2e8f5beeb6ee6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181d6e92132ab605c9cfddf9db93b61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5714f23e750e31678f81ba1bed264d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34431316ccf8604e7271ba763186f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f167a9762d6f527d68927ae90bea56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37238745e1410a3b28183769f1f9c59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598aa40f513e032f62975ffbc0deebe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe78925ab9c8be4469318db6320dba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21182a7778644112d9c33767d9d2f9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e4ddba1ee646e35a55525dbd59ef2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269393afaf245d3742aa9ee2ee082e71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2e1bd5b7220165fbdd22213fb9ad9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6855a7b721a1e3c1a1de46be44519f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae7b139f7359cbe5c7e6b54ca420d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88f32766f2cf785e980743a81f903a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceeb86c7a5f676879545bccaeea58b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938b6234ddf839346a20b0c722a6ee4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeac88e7cd2a7caa216aa4620d072c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff9c4b61a3152c4de83133d98df851701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f7cdbbde289317e9720420c102216702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055306ed9be7ea547260853ba559df83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04404d910d2de694da19f4a36964bd2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7f97ba33e88bf916063ee3156a959705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22a449fe77f4657b594c86df288ead706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea69c4e341a1697a833ff9dcc27a9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dddae5cc1b382fca658489c9751171708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6f205daf4027804c441f9496162fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc0ef5aac9804dc79ba358165c498b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775d3fc8e3bfcc778c33236d00d19ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9da2ddc716e2720e80d5dfb5c65ce2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d2c46033f96a1f1b4a5a0101e73f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23123d57eb93e4ff94e2798b523794b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05a868190af9dd7d04ecd3477e0b74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74fdbf983cad8e13106141e6a0c69b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a91f46548044bf1d784de72add055717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a8d85ed9f44dc1d2f2edd30eb28de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5768ce2e23a50dec855babe317ab4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ea530d1b87f62dc83f23691f5c15a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf443c4b717a1211cccaf3cf285f2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841bd73db49b08882407ee09af9dada722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9db009499f5759b3102cfaa24e5965723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a287be3721c23d38bdfdda0c2ae891724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d266776031c1c9b8abeac1329147338725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a8102babd3e38c1c299d576bf70e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa3c0c1379b13f8a54bee26f5236cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c10185ae8086140d47da300d4159cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28ef33746bbd580b72224219b9264b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cdd71002285ce88bb804f873f1219730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16786aa613dea0e99eecaf9261dab9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3203a9a9f0715a76184e5877908e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ebfa8cea9f4c05a25e5a74b4cca5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60137b4f86d71ad0c7132bc1b21c35d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113967797bdcbf587ae851b4b20eb634735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fca1f596ec3ed0cba06dcf81198ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b698e1bf11de98689f2239ff6dc65f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7787d1aee1002dd08fed4bfc1f4a824738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a5606e3f2d0729d1ae497d3c0c40a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4bb0bb826021b9f8c23c19e49414740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eed366a36ec054a8637571cc8013a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc4f9c8278aedb30a1bea4ee57a2a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb98e78f692b54f8fb15a271679c5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c34871bdf2c25618073fb65701d000744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e5cfe55e9df9438ac4c559d3f3644745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0746558d999d928a55339fa6cb8c7a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a91cada81ca1a30913d9c78ad0ef4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74386cc5460e224de346e3fcb08758748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b174bbc4c90dabde26f59dfa996e60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cdb0ab95c5305210223626c653683750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728581730280163003c233058458b729751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deb2b91f38614a4a6c2bc47c6c53ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb47a2088d1dbbf73677df67bef9da753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>