--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4ac0a10c598bf13c5eaad903c51491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc4b2eedcaa187e15281e21d7c21d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634831c1547156fd7eb7b60f0999b0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294778e75dee4c0a152c47b6c4c92cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d198e7a8c8f995536f40e77dc33e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80358c6a4b727b94ea82e4608a7ea7126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24225abf3a8c946bafd0fc187f9f7617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa733c3c0f1ac65cf1677752bc7df308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235a48b310e3ceb5ed2a6097e15c45d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf4f54099f57f3f01b76fd13b6325410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fb0a3d2665479c0039b1df614c77011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81fc2fc2b1bb250e1a6291d3a39d3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95c50839d545ea97a3d9901a46ffa713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a39b22240d49e656d1d83cf754ceca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12871568f85d0f29f82faa7bbe8c0e4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b62f7555c0441b906c4efeb2e7e14716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de307366fe21de6b687aee720f3602617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56cb2e5be4562c9d3d82d14ef3955718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db09721f31b4a0c8e08f5f240e4eaa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d936f510cf39f7be172cced2a4ef27b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f88f1f4150416fa7574bb677719c0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaaedc97a4e2525b2c7877a0fc014622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2f8674d31e4850155af33624fcb3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693e001c1b25fc73282a298655bd8df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e55b1a9f46317a8028a1e659828725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085472c9d50a859cd911084a77cd8b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d26db113081552fb39b2e23d5d7f0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3490f1a75edfd8d1034b2d8c79f7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93611a71302ce4f51c3241a148763df629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad597c66abad28d2439a6a4d18c7a8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5ebde4a455a280c20ad02dfe1bb0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f5af043733d11c0b3be9c888d06a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e34ca33851450b55474f71a027469d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85464300708d752b155729d811217034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb70b2958f16b95abb980a263e444a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b219fcab3b0b28bfbbf5e55741779eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdac690698e18919a30c2bb39b0f54137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cd2ebddaae953876c2e01b06a57e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a7d3ff3db40e8827affa0e06795d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197488686893ef86b53a95762ee353940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaed42cee8cd80256db0451a29b0b5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cdd23bb3bf9fca775091753b92a5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f66d3381c347be63eefc413102bc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfe8b246e0f0d867eb6e7c24ca680444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de667ca17dbc6ec5a2547db8b304a48e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d414aacf4dba41b63315de7ab780a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5062cfaa6f222081f1b076314cd6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c6111f19a2fbc929ecb95f0c44ba248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db6c94ebb8262913c971e778aa6b3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae83082ae8fdd029a7cfce5cd54168e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a5c23ff57fad25f4a33c307d3649a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ecd43ebebcbcace889d50c26d4e3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d4fc14c774e4a86e97752dba10dca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc251d68abcf4269f1550ec5b44694e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4b8886cdf73812eae6bb5bc1acdd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b96dec662ef100b4e87fe2f1018fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc225cab0ca7603e1c26a3f5dded34e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489ada50ceb108448ddbba12c203a7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0e050c1d11251a61a9a99bfb5c29059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2210d7cf91909204d640a4f00ebc7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27239ab73c153341e44f5049c98a86f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f832ac3b3fa7624919316d2161f5f2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cb921c8e62c9b44294c2fe592f42d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67eabe60cf697237d0df927cc39a7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34ef6da0367a6f2a3f1f0e6d43534865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7dd3b6dc49e4d630beea73aba604f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e6b078f69fe4c5e3f8a5fdf2c1ad667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ac101c2b2822c4993883e0dd82def68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d3005161161ac75573066b74e563769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6ae8767e0dd4f0cb1b31c95623b4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c204d0622357dae80b18b458ad22e7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8816d24bfe9c643076bab1194219e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac6d1696e6957ed3cf782289bccb8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d79c79c9975b6873ae81d4147bed4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d6b1c774ec7846decc18774fa552475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8f90c0220c92267bfba677d84c6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763e8fce3038e10859f908fc6a2039477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f85879dd79aca46f9f2cb549e9027578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7861fe5927b64e1bb542be1ab7d1f7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf90d0429488e98e2c721cc3e8df680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049224f78c51256826deee58e269e3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d6ffa7d8bc5e1bba16f7327d2f0c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866357394881b825ce573b461ffe4a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa7a12451dabbf2b90e46cc464166d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe749ca4641b25580da54cd669c24985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16b1c9432f7efc6510424fa1e4b39986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e223b80f617a16da2cc4a8581250f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacae8b397ab8e09ff45111db60da0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370094c97f507e24cb62be0b13f4c7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b8f40ce738529d152593936dd73c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a8bb911cf4c63076c8b28348fb0d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed22d317e8c067f804037cddddf09992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc0fe9b6648b4c504cb37e982f52ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573466530c9a2ece2b13a549e3253d8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6b37aa81fd1090e85e303c7d9f1ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f388ba3d5c1ea00919d05dd7601dc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06e0c0a29f687a77a894062ca07e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f135aa580baf4dda9c5cb91e0c8d1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7437232c1fb039c2170105ee9e55b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac3007104ed063fa1f04d85dee2c56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4575612f60160d7c2e73b046fce2831101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf961350e134e894c404018ec372587102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f25c37a45bb3ad12730bec37f86e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3635cfef9418607676112f956771a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fc20e7732d5e64263c638dc26204d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4a03e1d6f6ee9058f8b0d5710ba5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083980a6cf1c82a21710047123686c67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43543d3f77c2d5345c5d4ef55570c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e7bd9c0fc930a18418a19dafae12a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64475a1f0e91dc73923e229fb6cb668f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c47350e1f9ebebe04fbcf790ad1221111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da92134447207671ccaae373348d9b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421661d545cba1c8d2980869ca56b4eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e7ea5cfc1f89bc8d951da3059926c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580820dfc6f9c3c3999fa853fbc9540115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619584518d4e004424662d0bb114642a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3751b68a8b5cfb4f18e48b3ec58611c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e61a3609415ccf57a93e7fee9d04f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16b5c26df537d1df955da1abb57be1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e4becf848b8ba8c02f77f6f81e3e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232caceae9dd66c19964b7ba7f7b4ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752ebe3ccfd3f0527acf885b31111d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a0949501b446d133825380af85a01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc9e21aba6163d02451c4f3383a34a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9d36aeb7745aee7a1e6327f069e21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bfaf4a27b3fdb7645963708a70dd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055db75a2d09fd60c510130aceabaec2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba307d8156779c103b04f843a257081128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc338a0a933277f4f7a1134a6f50865129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd1e69ea51bb010a26d22a9c2d3bb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775245f44b360421e09f03ac7696a16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb85f5dd8907ecbafc0bf92c94fd01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee1cc4bfe72bd92a23501b510956b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51772145233fc589ebabc53bdeaafbe7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812974ee08a86a1271a221cab55083b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50358e32ecaccfadb56aeb33177034e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72545106054e137ebf8575e42883dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770f388e8f2a996751d7ae466c54e7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab1f48e01bd07453782a159c822ca7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52392037a9aea1d949395665c5618632140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cf5ea355e897eed052ac333c13c99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee739465dab8dc5a5f2013129ea158e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b483bdcf2aebd04dfef39208925288f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7c6e06c69560fe326ceb6a049e62b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6f3966d9abca76030a3f61b70e1b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edd1fd30447d04db1b9bf065e703cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6925707931d6eed962cdc6fa866b079147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179444788147a7d03475c93fb28b85a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49770f03c46279d0f9940f6d962ffb5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaec7f568c9bd4de46c7ed76473298150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d02e333ce765f168906f6fcf363d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b805ac9bad21cfc0531f39b3699dfd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1178407a86cf3d1baa2f05f92fca71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5714288aa9dadbcef149a168d40af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd09f7a76a27edfb8101ffb12036f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e49d515c69ae4a65c43a11ca77f53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a81b01d4643567524f82a22d7e2900157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f6e039f985637bb5ddc0029f7922a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396be64db4b68f5ccacd64412a031e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281684ed0edd0b165a300ba46c868cc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43a0d4bab8a48fee715d73b7434da7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c604d49ae60c00219b974484462114162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294e542b82990f87ac0c248e7471642163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb2208d849ce9f29cb239b4b2ea73b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054895a8fb11358e5e0ea0ae47eb8892165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f883d4bb7cc9e860325e476831bb4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe290c919ffeebf2d802ec33b9f20676167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6895ea703b80a3ab012904c6a3b9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762a281883746d2f84cccd7e7bf8e3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d997bd4403b708207848cc3bc03e97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b34fe90d764e130989e37029d6f08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681a41c2511dc03b3105dda80a1fda6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7486fdda0443648efaf402e102f43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5a7d284b7e262ef280a6999121988174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94f7695ac01a08dc4ac4ef44e70fd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e335a4d48ca129b3e0c87b9188815c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909b11bd3f80b3d2878b9cc9aaf6c1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e193e7f414b5bd70bf132fbec3b58b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb40d04ea2bc8579b6528c115cba4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe0fb3982de3d126df10708d2fd1dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbc567f2940721773e3062307ef9b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93bccdf2fbaa75235d01461f672a93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aa50686321144042b12680eaf14e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa292bc285ee4526ecb7805792f30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca102b24caf1bf065553d1ffa58b8869185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7eb7690e58b2821dbf4a660a00be2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2d97f81e50567d6b4e8a7b2cad42b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec742efff8537b813fc76c43f4aaf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32e36f239fd9beb57c86e913434490189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d15c187dba7e49f77efba8d81a737190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560d6785f017a782da0be19228242ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e010a44f5ba2f2918d21caf78c575192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f152c6ef596c19ce72e8fed97a3ede7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba65d2a4e5f77825ebdf82e103458b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96094375d322383a969f3b9fed80bd38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d6072f72796c46d8505cadfce291e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584bf40d69444c27cd7fd408197130e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b1e700223e3b40e07f3df4967bd70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd274061057ca1473b9cc1d4c37a0e31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be01aa8307c0fdbe816b6505380996200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94b32819b01f2d3e924341fa756407201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bc2e5f12d6857d4f421b277f36352202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503b61b624452b00c8d1fbaa181cc60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08ff13dc6e723282cf88a01c53d86c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca040ea376132603384e67008ac3608205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad831763dd90085dacc61648d71d7c5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac353d603ca1dbb66142ac8e9ccdd9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5454a8777ff02e0f5ba411a315a4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407d6f61b4a94585f57b9b1e8d868b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46545803e6c37bad9d9c1596701a9b68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a638348ef85ab822be0a83d591f78ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ace624d31499625e993caae31fee5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a66b0be8344940a66d59136324c2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806639dc33deb2727def6d77fd6145c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333bc15ea77e9ad86298c4bdfcc496a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94368a0631a3e58ba152ff628cc35b07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6879d78b6a44f3627a2ae2391a9e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fba441fcdbf203af40f5576e058c94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4680977b1500330c64340edb2a768d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c86ba039825862bd11215467d063a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9421d8dbb4a49a57d2bdca4e5bc7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a25ae57e4eb6c341e0191dd9fd917222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb8c84712fb56585546e9de5f08f93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eaf1e301533a407e7601e0221897e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cca110394a61d275fd33ccbd84d54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560a29dc8c25635a2b86c664b9c509b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47336d2ee1e69fbe1901d71bffd50f0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9268c00f92349125ab5ca00ab28a92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca52ae00c8c565dba3332f9acf1297c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e45f67d19bfecac441eb7787194f12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a27c9bd0ee6f885d77304e04b57c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d009a1cbc32043772d331ab700c36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb73e47b9dbb5b123a2378880e08518233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e0b012f470c9562b0d85e36827f47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfc8522653ca675f3a710d6adab743235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ef431ae788c48c0a077e8048ddf2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6842b4e96f01b7fb72d58f0a3e5140237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ebe86ea7e1093c1279d006bb460a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d1f70a885df47d857bd2768d96c6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757afc37f1f28cf179e10de651db6d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed96dd74a4cc651567bb85af029c27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7ffc361a7792ae69b1d733bcf54e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b463680623cd509417ea12e1d26d66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c1a947d4307417cb69f645e9a2d62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a14ee80da93c24ae99595591575bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9488aca6bcee8abec1799e1dac5e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d07079b55e766aeae0892b58cdddf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1696598aae65e471d4a131251d2cd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9845330e8fcf29d079e0f39932f3af6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2aea13ef35def7e70d21d45f22e14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e68bcf1b7287f0203bf99b5938080251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976ec368750d2e203f0c47963440b3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61b949370f9ee073f5d9482ac6c125253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0d0daa3e13e99183c5630d29ca5ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbf643d1845210aedb444f71639a94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ade233deb19f2e81f65a0ad68e0953256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dc87b7ea061e98acf9bd966e19c0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0866c126ff5ec91692a18a683fffca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c237a20c1092785d70c08cfda74a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273627d3cfb3c745fe18bbe8cbf06847260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99c9d89ad8ef05c8ff350e59e73b90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0eb69488bf54c8aed99fe109740b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f0d1e8c273a025f6ea3d4e1d630f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdb42ea2a2a203e52fd9a89cac3e92264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65318749b61805755a66db43bc1daaa7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d639db115f6c2340c127e4487af1a5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0ffc6ef33974318ade6a42df12f56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140c07dc53c5fc5670ad1980596d9ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c00efca601a5bf26e8458efdc4911269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226d709d10dc2a6797e6b2643953623270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e1d5b969728a61825278f2a02c8c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48054a982af2576eccfb1ac8a6320c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8696d7c1547d52a1fda4eb40a0b8502273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a89ef316aa3eb4389abef316374f6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0a5050301ede9c36a62b1d19cafe0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9df4ece18b7e3d1aa0e7d10df97043276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81f40710e947ea6c0c560217e114f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633204a869492b086a01a3126feda3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14289283ede433af389987d4f4313ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4e50907311ba8d76b337d64043e26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be800988a2512b7d8961168c060ad9c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63e48175f8d5ed393a43d6bd0c96aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac00f93315bf463d09a540558eabc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5eb57f0f55ad85a57bfedc84d003d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326b958b3cfd6d4a6505e77926c7994285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f03f395fcdae281f97aa9abdcb47a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e54401b65d787601c49686222ab335287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0c5af5fb568bc50bbf4e57dd2ff51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4ae26b13f3cb84741ed63ec132142289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee096b63540f5b0595fbdd3d3751109290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98054fdaa59fb5694005444e356374291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23adf3d66e3d0f08a94a6f289194bd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572ea4faabed91e32daf5bcae52d1ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31449447df4f2a728a911f90da21cfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c848dabc91c28396e076d51e119408295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8d81eefa082eb55d94f8f1020d481296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1f0591e9f46878bd1f2652ddbf3d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cd466ce7d1753837036b4b8d497eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8597d093a15b2fdf507d9e47f57b9d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15eee3f3644a05296951feeba4eaf1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ac45b4f4468d350ba6cad3b0111f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be727dbdd6c15f34c97879cd6dcbb901302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60da7e50b93b44592908a2ef81c0b37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5603507d6aa2be11416e245b86960304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030779bfb82418664f79c81d7f5b188305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e8f3cb88862936dc2a719086bcd5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fe9c60fb3b9960b3bde8de0723782307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9085f925152e33e8791897ebaed017308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa67bdbc7b0c4a2e71971097c8fd2e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166721d2086f659af58598e2a7c7319310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3169f725dc10bf1dd3d759f73c7fa41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf82d22e1f6b6a76a3ebaed3a8f2104312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483943054adc5dbab36f9c709b6b77a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a457ae73ea7eb324c342235b1477a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854835e44e978ae8d2e0fc6a75568a00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad823e38087e63daff72163072b6485316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe04d7a65f30a92e7aa9edf1359661317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0481ffde995d37b836c27316d2764b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ff13fb890e07876162053e1418cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade4d53f2a03690343d4291b89560b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc51fc7d3810f328d9d17c2a8a5b028321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9f4937858f4a6acef966575f460c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19762872696fa35688a82752c031a830323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451952c66f5d1f6c0d457c99409d0f1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78bbe6702af81b46f8ae8882bab63a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d48d17642025064d0ca21fe5387e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeae5cad12a4e119c1753243fa9987327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aca8e6d9b7dd75f1e1a5b62a9d60b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcf2be4442fc4ad920a1f17febba3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bda212d088f4c1fbdf5aa35909b60d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6ccf747bae01104ca8ce43ab0ce33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42598c554957de4b41cfefd46d3f4d01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b74a6cba9279836f072fe599c87f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16797f4887cc8400aa1af8da850cda0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67029079071861b88d19bb852c099c5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3864aff7e49e8a3c3566f66c08bdca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf54e642213ece527e4f9802fbc6d32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05b5509b5d7660fc97d54f2ec6a38a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fdce89021eebeabb84d383d8b3c3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46994e4c95c265224fc3d654293e23e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e5d44151073d7742a9465ec38c48e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa53f5dfc778d13b37632556af4fdb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b62a47f867cd0c281d7721308d8818343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d4ee8fc097714651ac36f59e48268344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2571dff1f048b79ba031998040343345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6c678977ae654b2c0aec242088c7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19211cc42772b4902fdaf252cce1b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad0e0f25deb330e53013e85e32d952348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a15d1459db46cabca71033427bb07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66831efc1b1e60d86afd4b1802544342350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a8326a938361b13ed74f8a298bd8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7a12c0d308c042be1aa3856edcbab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00f7a39ca32232671b288bf1e0a6d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad72d6f0376b93812eda83341acd80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b4b4712bbf9d9b25b5ea7dd4f322d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd25ccb4f63f4bff4420cd2b4ffac2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec162c1d4dc152651585d8ea758316d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277db0c54a5981c549d48263b5f3a02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f272505f187bcc2df1f134e57623d69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2551aca847c5ce687007f2160a31a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa362f1be2f5569969f88e5828cac4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ff008798230b1de0d5e3987b48a28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7a83f2c7b0422cd8155bfb73dfb77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b40029030044da785ad771ed3a0820364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8b90b43e495d5b826d5a1275688ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062acd54dfbd849e98b91419aa5ba568366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6500bbb2f05ae4dd01df38b2ca91a59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae420a9c0bf5161118ac4557525889c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966f14d7b55a36bbc25b60f0b12c340369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04a4a804afe20818192b48af42f156370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d42ef4fe116a6aaef5424bb5ed44c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee07cd5be4e693faba3877d0711c204372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d02254a08a3c360c441aae907a726373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535743b06749d54924eaceac7bd5e71b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f10c52c64c8432775fd0be4e582f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806cd513e88bebba638ece64dc37f3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f68df7be0829deae864a71c8d4ca8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a36cc9f5590335488a4c9cffc47f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc35da19449d1dbe136c3767274f308379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f609ffe052e6a4ee311b19752124380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8205b2ef100e1ec27b94c9e88b0d1d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed24bae879c1ec34162898e93faf13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd07357dca8c452b42aec59d6ade980383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe51c37cb7f9d0031a59f7ea347df86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79bbfc332860394a5390020273fdb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fac1883a037f5cc19bc49bdeca8842386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f456d2ee1f195a8786554ed18ef630387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dad2be12a69c95957fcceefb6697c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678c63758e5b63e9d1edac3eb8d3940389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33476e1868f9bb072a86a241158bb366390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac38f2f9776e8f4e39a1a45cc925b50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdca51e99aa4b09563f49dfb3295fec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35808f5d592d83d3e1110b4363198ef6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeca4d6dcec896cb8937e746335373a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3733c0eb0cd23143fb9cda778eb92e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482fcfe5ae650cc029f7737f0f996b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80140ebe873e03e1e432be308b798e00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325427b5682fbcadd7b682650f6bd71d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793663a19fcc22d2fa2b8aff75f998e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bc78b03f602e4898a17db0ad0ebf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3923d255b0eae1a157685f43ec575a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f733ec98cc8bbc982f468646b06879402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db11d6db376baddaf3c064ba1272a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5d9cc40997abc5b7febce312ddf32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aa53becf6fcf301965898b104bf8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e4218e99d60f7cfb92d0f3080874a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb986ff867925cd27c9f9c29f43dafd7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9969e6330ded0e5b1e97761e4b3b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83763720a95671053082af34911108409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c2b45b166ec895402965c41ac7fe6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7b6a64bbff80f61ddf07149627cfe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf916efd4fb3e39f5d736bdeb0b610412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea61bd3461eba5dae8184e7a13b899e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878126711087b38a59d738367bd13bf1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50c2cecb6bb4e5d1155f16bc2f84c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5088da20ac4c7558190fc7f6f0461416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34447f37b3629b889c40ec510a4a0f97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187c206c232df276effe5d792ec714f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff5d877827b8e3edd71ea81a8f68f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71bae66d3b4aae283eb110dc3f2f2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a374f072e315452023360d9cf0ea7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd937ac66da533e405e6d88cccd418422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6c585088c6dc45410da739a994e27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e857f51b0c30eeb414ff9ec45df73b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8a52698fa4e8cade43a1f5c45fce9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd0375a82a822bbaa91e7b21c84609426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d66133f21dc6cc70046e0820113b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4ca8370c8d3b45fc2f4c42e6dced5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ab3df5b2a1a1c4bdda7fb0fc5b11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b76c40e14d25551581518cfe406bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14989fc5409a6d020350c2ccbc8edb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658b758dc7c3b3b51aaeb5bc0093fe9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d7a7f4278db57c5df4e62f76f12a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69005b6dfe0937428f1e5fbdc003ef2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee61f4445fb147761ea366b13b4b88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b16c75c25e2ab5462596aac190c6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49ca2eae3472fa609b9f18c3a15ac7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710a50417db0410864d266032cbf540438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd4ed15c5582838027af41aa96ec63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16480d7b031eaf5e208e1043c9fef9bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d0a8e9b0a461e8971727b8c5a0a86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac2aa02b519c8c5f7633b247da5b32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c70c0bf78dbb253e645ddeb5e33a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d06b2cf9f6b121ed14d54bf42cc6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8809dbabbb98603390ff6b28891de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2c5a0bbcae031507ef907c10df8c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef795dd554648c06794124c28cf4fd37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e07c9016d66803a4cd14a358049edc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96411d3a67c47ac0e1fd67bda798737449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120e4915b99c870d89e6107747437b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cd23dd2fddfee74968aee965255b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12500f7c599c726962ff2c37a7aaad0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc741cb87175bae681cc103f2b7f539453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc666d90a0164c5361cd2c15de7cb45d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5ff0b40d8f10cc7a4cd67d171bff1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4d66db2e52a7dff90fdb5b0677ae9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd11537fc3e1227b1f5baeca8b5ec9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a853822c5f5a0b16bc6e4ea0c1f2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dd88bf6363f8f9c1cf09bc187bb77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d214b104b814864c0571cbfc580f1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea62d0b20f67286dd2a74d03aba22f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b43c3d11898af5ffc510400b40cd8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c403cab26b1473709a2b9cb21bae5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e422c5b9d76c5d8a60128f400a39e5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f245f480682bfef858a846684a2f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7105a31f1b27bdfd99213693fd36fbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbfd68bf683cdcdcfa033a27a38faf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f13f061469df3f1988f99516a4e456468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911533bdbc3bdc1ba3b192bb39492d22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e9138b233d6b53d3ad3f283409a0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6990308ec73ac9253873d4bd15f93b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65009834d6186c10c3937b5a184e3aaa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0537618beae6fbe9ddb5c43356703473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286d57e737d5f135a9ab1f637a9e1fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d6a75259f88754b9579348a35a1c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901294ee6b37fb74954f160698446bfc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9252c31fea7638add6cc355e67663477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089ce58bab8eefc4bcd6918f8de8fb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4103ec63b69c411c3bb6167832c4e8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594ac0175f32433ea3e5aaea10d07c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df238eaefb798c57d273d642b103b99f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa92032c72b2534a3f8847bc9537fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a57db085dc2349ea745d05b737841483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18018071c5d37172e917a88db203df0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496a2de7147a0d4863b925d1d90cd29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488d2ffcf763d2ecba6dd842daf6592486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd810a98b57abe2d7932f4a157c5d38c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7418cdcfb866f5da562f526e91efa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3372b194bcda2180f403a7ecf11499489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c040e72205e33879c777e65ef1c66a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e7c0cbb54f29bf410477d61d57db8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c650bd33fc1ef15a3e42deba35685492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf1f5820c1d9d77b42b9ec58b5030c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175c628cf713eb390e42032e1f1e027494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af4bd5b7e691f6c1dc2dfcee291d49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62ef6726ccea2099c0f3f21010b8a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b953480b1fcb65a83d3b02647411b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda054ffa7a0d090e60ddbb31a193ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43f14eb0ecc0328739c7a99edf6f07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d202e91c5488594a0ead5577250fa25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f936eb171690a6baf5782399cb75a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ec602fb429584935fd8a46015acd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbe9362f121610d79178f0cb288fa4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31151a4e21e67be770f71e2c93f993f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a191ffd03864d0ece75390bbb98a45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acddda72a7fdecda7e5a5d86187c393506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172da21546acfe5bbdc5b526ad2a467507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc1ad69acee17f1b04ed90fe9a46dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a6193e2f2544683cd853bd9ffb195509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f588052fbac887b308738b676944c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d06950354a21e853e25a5a349e5d22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d8a734a7dcfc40589bcdca4c22f27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61f5cbfacb47b9cf289a9994775928513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad1e9b9d4e6a0dc44140f7b05fc434514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7b3874f5ff7ca072d720a4f6dc5c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f78d0dbd1321a7fe3fb23efa1960516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46668b033a621403d30f93f1fc3532b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa489a7442b2f9d22ecb3695f6914a75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304c3ff377deaa446f72196043d1bc6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fd28281323e268e1eee36468a876d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cc78844e7f7e02bee699c476b4c08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165618ec1c4cfd46de3f1fbc4c9012c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd669dfc4847f7bea9b61f92840d103d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf92f080227fa821979d99c5699337c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444aa56135bccba32e9e2de37750b39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d007d1dd2656f939f6d348ce2ba888526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d047533ecaee9ff115402f88156bd8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62219cbeb7d276bc372e0f16e26cae86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935c5e12174f299859577c6e176bc3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf77dbcca6db62a0bbb037688fcd87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46389a8b5ddb6d067a99f5f58fb41be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692fe094baff439e088a67df78651c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506e1798e9b6c35f6dc79a707f31d97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647b62ef17e670da0531d43356c2409534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcff2ab4a718633a0cf78c3de1b341535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c673c29e522370624468aaf8d308309536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd9edd2e20ed5b5b652d41ef90298e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226f2a2d98707a850a509785db7aa85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb4dc0639956637bba6b141b603ac0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564618eb06eef30e8d9903a47ca48374540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adf543066517b208a83e2b0b988b5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c4470184b65234b541013c8f5a66c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52451471b1b4b36e1ee65ed0904a658b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c1ff674aa889a9b0a5d9356d1eeb4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec80895ac193c1247730f02b5d56a8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80c601011ee17d05d784449a8d4f1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fb6ef7f02223fe255150609860abe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65031b3d3508556612eeff84e4ec15b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946fcbe609764470906098bae2d6d87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba3cc413363323e239d07ed9d101e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa504f9308ba5f645dd85fc41eddb571551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8276f6bdd8ff00f6339c666fbfa28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d1459f207e2d86455c298cbf5cfc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84353e9e3e268f98a3857d484ebff302554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cf3f2346ac589988efb6457ef9d01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052f167c2be02ebe0927179850d724a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5c2b9267a9f9f200891a077e21ed5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536e2c24d7c9468b64c983ff82045c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23b0f732ad4467d572634286e2f463559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b525766b097fb1e2eeb5efec14fe475560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa21c7c564822035f08d3bc2e4d11b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b87c5bfc50a1e6875bf00ab91a98c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f11de7cd2f3fa79ff4b429338e38d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b46d5e7171401f2b76fa961a250a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da5d3bf3d3db26cecbfa8f692abb99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d864a4e630f1d026cbce23405112d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd3d62a408e9e4f4f5d25034826e3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17b874be3eb953e75ad4c26e70938d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db3b5d2eff89a9fd4d434de976de59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a94d8b47ebb3d97ff1840c3200a678570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17f134741b8e058af1c1388b740e67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667638137a6b4f695012db9ecc6f712572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff7569bd852540f632910598cd471f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf079dd76cf50a84f2d8def88303e09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762204565126758b918063486072584575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7669c47eb068bddec68db21eed774576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb15930c65611c3e904ce0db4c5eeb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002593d7675a8f3dc57577c686258241578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e94daac48613a6d3e10e1c2fd5c640579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0ec5a96f2338b7dec4e72a6308eab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c916bcfc3477fbda47391d961da2dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1b5732661599333ed5ab0cf2e78ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ff4e9b5b437d23256e244cb9062fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46524d354b9416b9bb9cb9f138ef8d23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654adb734f5f01e4dbe364cdf92fb270585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978a8bd564eb085bb682a4326a6ec05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29099336129076a4853589ef2ed9e536587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30542ffa380985416c55b89ffc2023af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4dccd2560aa02b8cc2c8c3bf03c2e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55249d5920823d41f5ebe7954587c5a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12cce2c21da7282bd6c209ef79ce1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4a31d02bd39a3369b0d3d776e8082592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7883d82218c4e2b0dd86e36ef0b6da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055b14a01cf8126fa053057b1a8bcc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170af3a838844e58af24a1f60d6d6d80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac7c7f3efb9229e3b976b35eb7ee3e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aa855b230bea8d2998b17a1d78580597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912088bcecea13125598d5e0d1b009598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfeb313443d9af994fe817198fbf37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba94a5510c88d09b0cf7f885ee395600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac62f02f7cd7d88e86ad2191bb4cf4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3e1a6810060207bea94e5e86f6a5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a922222005ac20fa2d523654918da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44effeadd5e0f7d3ac1cbcb403674a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5a57bb0e0438397f0bb858580ba46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374309424df97d5c9c7a7ea7e1d71a6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d144b44ee9f1159d493818e55fb45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89db12ab7f93c2728c34a2617e3c583608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09967b09ac9282e06ab5631722f85d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dad81d1f50335696d7eeec54351744610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f9eb93d6848f77fa5479646fd94fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4e5ebb4d1155c8350ca192c7e916b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260e4badab69b6f6207c3fe05b7eebb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9db69fd4f8055841b82e3c6a535a74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098625241e854c5ed0ae6279cecf31db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228651b799e7017060166fd430bb3215616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a3a136a95fff93bfb4545bf001715617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03060a483516df45aa95988b604efff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edcb4b10759da2e5771ec684135c1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2829c325793d0dd141fe3f6365316620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908a5e20a2531963c734f7f9b197d91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67edb9ea28da39a489ea21cb3861d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7befed370034622a77a2cae71445e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d793b1efb2f1623bc3c92a426ade7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76036cc2a6d5c25a6e17f04c882a177625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c040c69dbb61980be226851a4efbf1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a194eac7741ef641142c816804e208627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06082be749f92195b4ceed85d191e6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344721b1a64b2b9087232d6490f021f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e66aacd178d5959f70a8c21e5ac36d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3f509a1c79dce7494dc889d112b9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b8efb6adb1c9a1a90fc4ac2cb1a68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ced2ad2ab266a1f9250548f1c52050633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3095385df24c3f94868c4546f74983f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cf12576e79eead2054fe0b2bf49b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf050040c9321f6dcbf93fa99ce0aba2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36c398d6c73a375a27e342ffa34534637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f72c6504efa3922c8a5f33130dcca4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d021d19bb789541fca14ac697e69c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e01da62d02adb84613567fbd60480640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874543eeefe812b4529f12a32e37f26d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5298511fa623c9a9a403046942efc05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18aff9b37ff219f156bde7a8a8f34c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166d25708012f7a8b639ea013e76a4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441302c6e99440a5a0cb29ea7bff378645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b56c5a4f0b00e9b84f6e624ee396a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a56b64113a77803c0feeec7385396647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85d58001269fd7bb0d0b01701e63da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764113c55031644e178f68f7f969c3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a8513409ae71afe69f53439722c81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d064e0fa4b91ef5147715bad7d5a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d1a17b866d0a72b2502ee94702e6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df0533f85571f4d89482e8a2b0df7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3926167f87b9e3f3ea768cb4f1499f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ea447d4280d095aeddf41ec0fb469655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e30a1e9dc68192a1f49baa39f215a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9649aa1d6042fbfa64d6d0d406934e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49743e07ef7fd17e6f0142656ebc3fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9fc2c43181e80fa2271d69f5035e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca211a768531ba2791a2d45abfcc6b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91331ee33b78203fdac5e9cf27dd2b6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afbac9bfc735776023ebac4f163a33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bdb86812b37aeb1bcabf17ec6e786663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84e66fe0fc3194c67aef4f6f065bb4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6f6a3cf490ba9dcdf06567d296ff3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c872bd89dc53c5e91e4c27da4164a08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdda9afd10788d877186fe3b64d349667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38706034d83ac504996df3a4725ca5b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c63b7b0b519776bcdb881777c83672669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146c38de553e5c3faa3aea77377469b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210aa0b3a3e7b739a52ae82742853a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461d1a1096baedb060d063b1d16bf2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4424471feaec156739818a2241f17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530fa0cf50f12c5d265eefa44ddba30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd98f8d6ff7e6e2d1d40524c78f0e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f917bcf5ca6afcadb315ae67f2a27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf0f4795640084bf111740d6083a96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2e643228b2f168da115df1e205f79678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513da8046b526d2430df616c81f6c72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d2f773e1fa27cfe5a334de9399263680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fed4a2bc6c64993be9689fc61dc5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75c4d570e0ff8297e4794aa25d276a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f848e501ff4aa9e7cbaa50100ff3fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f93d3f3163478af377586bc7d20ded684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d2286e6af79128df8e76b503d0085685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f4e36dca59bd2b47899173f85b210686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd151cac48d64d1bb90355c8fd3aa2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e53cf2d12a7b25c401c428b94cf8a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027314378c675aecd8623f3a158c37b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f212df69d93d4f816722b3f5611c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39e8db3ab9394974e0585d88dbb2d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af541974a78dcb35917f5543a76dc800692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5353e17b5be447b0370696c1a5de7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db51913f636b8ed04a61cebe7b6439694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318e013e159c0b99da785b462e60d10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7061bba22c56ff36a9a2a67c566b53c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fe016ce0a84d904e1f1eb4ff9db4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4abdd86c27c121b7379e0e32ae6d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac9f6c688d0ed9f430a3f2665366c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670135ed0b646c98b60d504eb7c2460700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dbf32055f8ffe15f0212678c35f10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf00b64ca058247664ea4d1bbda652f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f4396ac4466ade56995720695b440703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf232caba26c772cffb029c9595dffb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7585a0c1a230de5c829427892a464de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad8790b6d17336a030220d0844180e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aba388100af31a878f07d421aa896707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b34603837ee6a14c4057b35e3b4f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dea09abafb0197428a1b11c0a9ff4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24176a219d65bbda928a8f22b4a88a96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50670eb34b8fe6b3b4de7e534f7180d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cc615b0c1b207c39a2c585371a51e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2f78341978224df4204d1b544097e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158848d4f65fa673892fb01f51e040ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01f13c5c0cbf0da52a9abb3a5502d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f1ee4cd3202a70a20b58d3f76695d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba8c876ad34fd03edd0f01c9222059717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72641d35be8acf5802683564404c122718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9301d4f1c7500d8ddebda9a6a752836719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62d05b8a9c4b6959329ddb95e56feb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe29350ed283b46e13c030d49efd4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d756de0f8275e559f77ef3e3707940722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fda976c9b3f069f0478bf13e4ff19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545150196c02d5f7c0271baa20ed185724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4ae6a9e6c553baaa50a97602e8641725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651906e8e02ff597c372bf37a782dc1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef63f2408a994e3a9b97c0b25b9b70d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed961fd675af3338a6f457f9c6cbb1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b424976639d8b816c91c9aece25a9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcae5f4a593bb0ad7f42840832998e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee28667c6b1834cbf09dcf1561a11ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba7a3c5f4e0ff25433e1cc3b345de9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31212fb66021550329c325a697278b14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d17c174745d06cb172b817f5ee7b41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebdaabe5e39fad3da9024d182fad24735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149a46e73f01e4a527696fea45095d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe04bce8c666edc9054f320dfad2bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c3c071d06d0d4ce0ecd670e3fc7f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868b177c7569d2b9141eeda6929f1b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9278f366d7f908eedcb849511e338740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cfc5d71f3e6e008724e8c66167cc6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a3ba708114b70325e0ea8f250f907742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429c0c6077fed28d9c0b169cb3a0aa6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d56d4f4a493177a92447ec211c85f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c62123d8ecd9f30225e0ef34713bc9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443e486e994fab8385bfd005442f38f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2943412a707d20f8d8ba139b2d19fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d92556d2c34a0441abff0d211c166b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662281e6dcd2c511c42dc7ed7cfdfd37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d5809e77031eca16cbb982818d968750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bcd1d754443c95d0e225b153d51d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494c15b830b6fe3430d35826e991d5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d5281b8fbb40fcb625f29a0432121753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9f9f63484a5cadfcbe74512808e7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503856ec70089f0bf7a76a25b240326755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beacd24dafc3ada96fd84bca177e12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d654e71a4e7ffe72fd7620ad8a7897b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d341460ac421190f5123b530fd14f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826ce326368d907d34945ed07f58b8b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe0c395b8be9eb6ae83f45a5b895591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071d1bd037a78dcb11db40db5fff3732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5000387b446a6a6ca8a4e45aa87f1e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f974dc59a249ec557249c0d204304e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f14fab0b56497de1c2c8b3bbf0d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d319e3de42b3d22dbf8247b5435f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493ad43f07bc3b9609320a2f458d7337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f17fa145489fb4a6979503ff8787218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36123f8d75ff8c01358aff341b1f8b619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392d9bb121774ee706be81d7f9f0a2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc264da7bd363aa9159c878af4b954211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5db17fb5505266507c1812913421ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c20b67515899f525fba84d2a7c03013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a3088dcd24a999a70a9e859d9a76e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e06477962d4f1481f73ec90428ef915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe313e5ca4ffebde21b282084e45b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fd1df8baa2994fbe8d2bf2668284617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9033ddc8b8c657aa3855455c1029718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6affcce7358d6d7053724653c931b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c54b027b6c9a98a200b71e4378bf5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab998d3073e5332f0c0e43e62edfc14121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4158ba85a60c2757767341fad1c6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573dffc52b296c3476c4e6e9f5615b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca4fb7ac39bf41556fbfe498c63dfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7fee04a71ca5404322e4e57479eca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb6ccbaa3fc6d9c3ff276908cf0c3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def12d3172b5973b3697e7345e2ad22c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9942cdf482147a40456ad837196aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962eeaa22fceca25d071eec7021aca229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446b9eb055160bf01f5bd1d5fedb44d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a33abcf8c68f35b3b643b4f38402631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e71ecc42b9fc2bb2cc3ca9a8e73dc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad7aba4223643c56ae403fabd486d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137fac109654d1d0f8648784ec14da034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb91c8ac54419d056d39ac0063ffb1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737f32f1e9984ad2189ffb428e3bae236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407e37403d35cbcc7bf17b1ce9525aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc239f4b20527b9d99abbbe4d597e09338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659981388944b90be304e65cc26132dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53ef4993bc558d78d478897c39c83040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e2bcd8d4578ca8731f519f146225341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ead14acbbf2c0c349ffd7a12d55a8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531fb5fd9c252ef444da5cb71350e1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a033d7fda2165069ed2e3154c3b6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70114a3782d324d481f4c52f697c3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d54e3809ab721462cfbb2d45aa636f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d79c32af5a49d19e6f8d06a63c2c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2455eb9b8d12e8468abfc0679924a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3cb64ae6e2e253263a6b08967079249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be28b44c0a27163cbcc110b66dec3b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a16d37c734d71ab52bd6db379636b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1488656b7ca4aec91bbbff7c05e5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd9e239ff4cdcd789288b57588b4a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900ed8bf664561f3a5724e3dfbce77e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dec08a622357beec2f2de7deb91a4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87821413382105b3b4c7807f887978c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157518c63ff576f68354f455f51ff8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef246e95e91c0f48880bf154b53f0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f1f0e866617f8c790cf450b99786e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3365efa188cce140de4de42d5964460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b45562c079ae425ed827ec3c71c66d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d96b8cb28cd5a0df2f01aaa45183d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7532204b996aa610b12ea701fce5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb17e9d3373504f166eeb3531e78464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab481ec5c66c5ccf842dfcc629e671165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544df9279160e94e3066698c0726abcb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014de38f9ff7f257ec096d7fdf2c1dd067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98118003c6e40534d1869be56adaa7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a36b96a27c6dcbf67adb1570fff7f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b791bc64f09becf3294ab040feadfb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc552e0bf5d5a4fa3bec493efa6b7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebb98095b10f76e5c14c1f1e3b7f7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c44fe2c059d619901baee186e623273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81e4cebdad43159dd09ade40c3d46074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5ca1ac8e7d44c33b4be851d8145c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9300d5242b1592b925d069d69db4a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ba34a28fa035f5f05558e4d01026e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b020a4cce31551a589baf241224d91f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66af93bc6cb802a85388269a402efe079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b12ec778c1084581ed04746ca8b6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1143e02124da255f707795bf992d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fad5559050bd112db20632ecbaf7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df59c644379835f0108f4cf74633e6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f55dc003d5f0d87a46f903245cb6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f525b70e92de624d89cf5c069c3f9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec58feea8934ca928fe8f1454fdaedf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2d1d1347296e9adb7f3122798f05587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e292a8fa88c036705d730a82dfccb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70c4953473727f99a1e09984cebf1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddff8229fef7a830f154468ce2b86390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e36837fdc62149148914c5d09c7e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c859c4e8ea08ecf42c6b33b4f850b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa89434092a3b0d7a92402933963fc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc512d8afc3c6f3a72bc6b8a137b81394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd59c125d0ca8f5614e76854656be9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669d8991190e002dd2c75641be8733296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3709d9052088bf8c1d6ab24e39787397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144199fe92d7f79b66b0839b7cdff2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03af8c56235f52313b56c0df69dc5c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9067c685f0ad6ad9a57b472e6d1a682100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62155b93597fb6458020fa10becd26e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31807940c485b3a7e2387b3e39300ddd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62565fa0ae41a47a6c3c1c6681b7dfcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86fee539dd143b542ff9cae5d2678a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1e34f96a1515b4e9dfa1064fd8a5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b810adc534518379f3844c60a1985106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3813ec2f9306b41a43cf4409576d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456216db6538b1f5d9251a58cc41ac8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e5c028e88a51c8e414604c4bf88bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5397e3a604f0508d26797e1e383d322110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3339fb7c9147c62617240eca23ab91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079febf80b5686924ddadae3db6248b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d53b670500d157eeebbb286469ad0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec001ad6e84e8231368715b2e6340e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bb6252525ff80754f79b9ef3ac6b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c652cb9b3bc26fb95c97ed96862a46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9ee88eeae4863b45a7ebf66478053117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208ba229f7d467de205311e8b8877f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce093b1b2733c1ab4c1441bbcb32f27c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036ff1db87bc1f859b17d16099b1dd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2be03ddbb62e43308585eb626c8557121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf602db4ae42edb63824870753f91d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dda7ef96395c2ba9080e66a90357b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27032a5bf5fc6079b6dd6f65c40337f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1a2d4db309ef21336293dc9a121cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270a7088d5c47fa93cec4d9bbd237d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3d7f0ebf91099237ccfb34f8f0350127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed80be87eb139a7d396842c43044d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697ef6b18208c24b5d24d93fdebef41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c664eeb1ba822e7140e0d2feb84cfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbf34a3ed682dd3250b3b4a8e84229131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303e48b62a77016ba93afc527d14018132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8cddac3b4582b0a72d1563c7ef4c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d689066955de6e5a00096d199e56d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ae491900ace9d83363b2e5a5b0a16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bba6587c1e92d3a8f12024e1d588a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc10e956822b244db8c54a6c37001137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d87ad922df951370aacfc21a030af9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f73acd792ac7f5a7b4fe9376120853139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed3655afb5b06758d603d826ae71c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b041b90b533f52a509f6d1c5b63bd65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae63f317d52c8b0b936571373bd7b0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b8d123682edc863fabe75c0320189143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877249799d151730d5a92f984a707a4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d964b39faf6dc8859ef51c3226dc21f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ee9d5913dec803f51bde438e4a8dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b7819e8652641e96635e69c8d5797147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54bd38b8d583c9fa868616b7aff720148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d0ebbad81f6ae7556a382e555fe8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddfe9a1570dd60728a1942de78aed3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf759195ec66b4bbab0b9eef8618770151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211088dea56b1ea5cb325244073b25e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c75a9b7b4cc8a720a76846bc660a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd33b3c23ca194809e10814bb71b2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e749a2aa83cb1567cee058e313a55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82b6e5e9ffc5b316b9f6652371b6d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c2c91980d7b8dd34102c9ff76ba08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97313be014a5c5fe414656a6a014ce7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82061a9f67f5ea257812c2e838a37832159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4f16202a563abba0890324e6c2605160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00f42f3ad055a7a0f5a78bb74ea7b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e033df8f4b87d24a34da6b00b199b9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78129b277a8b7858bb2eaf3de3a96965163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f0bbd0595db4743179c5adc5a31a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81889f0e837ae1912e5731f97cd55f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f89a9824110d0a3e48a8efe2840512166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ac795a5ddffb370ebd0f638aceafc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81e08a46848101a11cf34ce158c1af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8430d4b574ee0dec820cb73627c84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067a2d3ec0fd99b2502f2ae33bb0010170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4900e0570cba2d25be8a6d457c1ff7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73d6b6ac2e467cdb63e5d5067b0991172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21f941803c7401ab6ba0046df96852173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580e71be5b1ddcc41625642f2f6a7f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c211f4f422cadde917b0c6235edce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65434f3d1d2a77bc361fb575a1a91b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fe989c419097dae6b3cdb1141506d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ce42b7dba4ebda791e552b173efc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d999a146a51b12d5a6f8d78a4da8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29fef4194bc5299bc89fa9a4b14b1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f2701a05bfbb9b43ee6da36cbff70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b164af3bbe0f3c97b25c3fa437c002d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892f4d45d8ce6d5ffa543634464faae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37951cfadabcc0f7dc9f3ca024f7c699184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9329ed9b0a6a41ff10f1cd783a858185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b07aeda21155dedc38b5f783f73a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f409fa31f0e27cb7af9839b496805c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985536504c01a483a57278e65211007188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089bdc000169c93afb2824d501ccdd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af758aacfc2fb0c28502af0b03f9af2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce0af6cb703b4e16edd454ba033cf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c725cd7016a67db838f5c3fdb8e5e00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef83d1248451dfc88af9bb6fa2521f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de259bc03c523fa3e8e682b6aea13919194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fccd6fb8ab2bd8668e50e1c229a6ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504ab25224b7ef3eb5fd8a7b26a0899196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ff6cdd6d67f1e77a294caa7539907197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa95fb1e4baa21d51512c1471d8f1c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e5d9fbf7f173398b5d038c2866f5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09cb1d6eb05a968ab4d7ab15973935200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d9bbcab9f0aedbff6a57a73bef17f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56a75250daeb665e8a80355ece1285202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294eca5f729aeaf2c34b282af4f0e5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f59ec9345196255256d4070638f37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c1db0d7df15682fece0ed19f24459205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa4de4f6fb8dfbefdecd4a996ae6b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a466f7e607fed920f6d3fa2bd90748207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c20119b1561297328099d13d87e6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4cc285d6fcd4965957f84668a0efc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef1587a3d3e299f14926c3adb630e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41e106e899188f1f08794a1ba84f28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc3874582ee284fe3822de0827ea24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f473ebc040788ee531c3361e9fce865213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c700b9f2f67009213195655bdf21711214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a09e7430ebef00a2c130e29f7f13dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d84dc1a08a22f15d15cedd880f41fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654187ef63eb1a24a12e796abc70776e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85771abe77e3adbae3bb5a6f05f4c66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422325eb8f3f9c60d716fe6cb34d438219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738b70bc691fe171d1035925f134a58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f558a3fbe8b3d0499a8cab5632a61ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88d4f37407dc7edaa5492094a802cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc9cd5241aa2ace027333a7da44f2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdc47bdfaa8bb7430d3356a0cc40b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1489f7cb49b1b3b894301f2b088729225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a576880012b938c771f69ebc78780226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3405833b48dff3f6437793b6b4262227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fca0157f758140a11f9db67d5a4c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995481ce504ea749c2a3f721e7991a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249600b48e12e258a7803c9ca59b1f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6a998b16442c8648cad57a4ebfe4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca1193c269924fd373351caa737740232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab5d07024be5e008432913796a6761233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1e07872183ec00759557a1ccc9e49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be508b34e5ffc2c10b85b21eb43c5225235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd83fd41cca8b408f035cdc030fa581236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f534328b630b432c38ae3256e8ac9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f99f5f0ceee3520d6d3a931df771f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3d54d6690193f054f8d3e3e020e0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944a91d9beb6dea7dfc2e768016b99e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e1f25d33226bf5fa3b0e0a7487530241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ca2fe7cb602391736ea632094a9ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc419b0cb23efc55e76d7e5bb2f76f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372a278e1f29a373d43188166644282244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce46d76902514866733361b0676a257245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411a1285f05f2090e0fb7cba1640d13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050ab4d6e45ce7811590d4f27d0e1d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4dd86d6ddd3a72b2d996dc1f68abd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28c4248206703787135fc161af93f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daeb8ac2786a4d2cb31571fbed04d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bddb8503d274f642b1ae23738f9435251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83483489b0f4dba0c431ec7d12c223f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00acb150f348f263dc363dabc04409253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2eff5eaf158e2f698766d0deae044254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697aef6b62899fa24250552abf6c55b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fbac7ffe7daa1cd66e7c411449727256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb03d648526a3a31e31542a027d72db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c216cb4b90a19a81109f8306f54d5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e436fa6eb4863bc245f7a57eb18e87a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a35ac0278adf1a8c22a9be292f7d7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4901f4fde75949623454eb54d74b458261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d5fe396edb8de400d0229a20237c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17212ac986638c453c183e803b1483bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca086e27d80951859913840cf849d6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a685e0090ed7db65452e2446a7d93ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d187500f5d2a00e29a58350d3477be4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b834e3e662e523331d5abc883463a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43566e49e031b432c84a3a9421065e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6b4883719fde08cd90434dc86fb71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d8f65d6b2ec3cf4a47add19d9f32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a385d361d1e59a80a4b9e9706aea6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121ac3684a2eeefcb663efcb101369c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b890deecc72a353712394a4280871273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb590dc67dc50433831f29ab1df7d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad218977abd1e7c75752c2d755af6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ea95bf9d553daffd8c778abbbb2e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16ee86f7f3f0ec8e0fd30c24918d76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc06d4108ce3e2924d10505d3b4ab24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938526d2565398b01b9e47186feb2f49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934aff41872144afe88a03efd2eb786280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318630e595d40480df7e2aefccb4904281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa57104f3d83f86b99e9786dc1cccf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162b964ddfa47964c0baee622658fbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6a5574edaa7b1cf3373e7f496f90d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a4fe8ca7529dc6da2ab9f1ea639ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edb62046c3b2c1da4fbb1ecd32fea5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d943a05a8cbf8f0132eb949b07c35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653cb98379a583cb516dbd8eadd06e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eef01da06daed706aad7800f0f7f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5865f8da71ddad651d09ff429e0211290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defcd0d23295f1713fdd706a261b319291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bf93344cf309cb0c3d65d16bc1df1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d26c6ec7ddef11ebd6caccf7a5a16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20861037668bec3014914678e17f5a27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c959631f0a6788b5453faa6474fa7c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c9459410c2090273adfe7b4fabdc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd1977ce4323612b5d3f2870a64ca5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d51b97e182f7f89facbf1158bb739298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccacd9ff43ae9ad7b346fc503a9c1ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61494b04cf661b304281af403cd7fffc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fa9a7f7754d06867c067a06a7fddf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd507796e1bfdd3e38aafb29d2cae6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6327b063d286bd46caaa0158e70ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937ef7763f526fbca7b042d16e2ae81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f42ec23c0c9471c968b924b6317d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17a978928ba508807818ae632e527f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3684a6ee479c7028561e06df57d338307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1c0ce8a60b4b88c4d13bf89291ada308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a765f359d60b8813c5b3926d73278309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d35de3f22aa676b4dca389a64d5dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbb9189b58bd7f363fa802dbf002b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28f50daffdda4ee0070220a4f93d6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc465734ff8bc897bc0d036913dd1eb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b8d3504ea01401784e1113f61358e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54018a4d1b217875930720d946d71e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b959567c67e6a3888192583eef9ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c08f4a786e86070661c710762d05f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be91f4582db3d455a51bb151657578318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd208e33e8a663261115f4326d2f99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea243b1c99f2e75c65306445a1be2ebb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2024ca8d618ca8984e751d175fb629321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33a17fa46e55852bde7c3b5ff90ee4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06202f07d183d74cd46aa206a8dbfe4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33488e8f13debe84209cc5992c265934324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad320abc36f55e87b844e973c7895a69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75303bf9859f486d48f2011b50b501326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9982720b7f6ea83b8eab23fdce3db50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3984f9b68c2187eac186656b4037138328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b5e3a1493a68b16e210d5b38f250d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb06d389e1df160b77f19dc88d5e87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ba76d23c8c1c022ac60e6ab3101a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf1d8da31a3dda16ec5bc3254715dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda3f78a25829c737b59b69163ca8ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23418135ebdd7b1b599facda5fe841334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea3bbc3d1af281648e84cc894f09c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc6e297e5a42fceb5a7f9bca30eb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60199762d762593cda77ca1a8b842a37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f2e7469e87665c6782370bd87b77d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09df0f0e09e24a73743987b91731c26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9399f04d78cb17864f156f71990b43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124976746d70f0f31b5e062b3edfb203341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb476883eb38d49264a9a2f946ec1f4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3033dbc706c3b092b7cb9c1324a852343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27221553d274a7be280adc3f8edcdc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5454d57c59e4f9fb629980ebba22a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3858cddd8167eb189088ec85eb06a2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e4c887514c27ffbc2973b71b91138347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b78e4483e05f6c4fe57a363365ee8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ff5da0dbb852322953a0b960c5527349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ab5f8f92aa2aa7a5f82e0e83b7c55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403bf63c437dca54ef1ca84d1e17a67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e573af57fff0f726b98f8c387d9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d7834a33996ce187bf2ccfff857a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aaebbdb9a53dc992fa93af26ad0e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5816852061f52714713fa84f5d0177c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb643716248597c101be5d0637e48b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d286842cfa9be410f9f0605d58b28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364c8d212ed4d4280e64d1d2a91084d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67149d20242f3c2241df4cc2a453905359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01bffd8ac1ad600fec8904c5654ae5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70f2997e3c44f3b6c00f4bcad508e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea51913e396b67806fe32ced8d0a84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34108f573293487365660a9197f81659363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2348bbe32ef4c72999f025502c98b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21513c43321a9fc3e5ef5118c9184b09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b039f2e686018d825bd3adf1b547ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88680a1a6650c5c4b44df034a430b9d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa5358fce6a8584e0f7d5613a4cb85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83f4025d526ae1d2b906e28cec7a3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999afd9a9305fd57449783a9d31d0b45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbd432e3cc3437c1c49c8cd66c253e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9c3675e70a8c032df7e5e543badf5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68a3cbb995fae78eee3400ff3a68ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d609a7316e874eda07001c460fdfc53374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c7544cd45713529f7a8889ab57872375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221eb01c2a0e76ac95641cf103ec045376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dda7abf5bd5990c2028420c151a68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505846b9a00d1be085cf649af841c1ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a21507b7f9d291a87c855e688d8318379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c02ecd3132a280abb5632450bb58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fd9b79462b5f34964c8a7c46cb67f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59bd3877e8d058d7e20188dc8711fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24619e0b609683310ed7d100571629383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b825745b908b7b2d8c1d6d872a11e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a6c986aced54877cda7b53340d6c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3b21b4554d783562f36a8c032ce46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839883848433cbc2b3cde7c16420afb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10651bd5bf66527318af94143ca354c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a36b988c9bbe775f9a99418dcebe95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c5a90aab7254c540a210e72dbf979390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b4a58df6526928c47cbcd51c0e9d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd7ef006ac51660771e61ee74631f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afb0a3dcfa8d256902b751345a91e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e6f7e924c2a6b87392c920db1c35f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a98889c0eb81b28b649bbe8884fcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028269abc4a378476ff897612b3c7b74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72112d679c84c657cb813c1b1698a99e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b69daa5bd03b063677161a9d41a07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2ac878dc16111a1558c97f67feb84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4f902276976f4cc150b92792ff310400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854626fca381197072866c7fa3e660df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690286e7f8ef387e8b3c8a1056a1fab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ed1749b602c96744a0126e66d773a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dea04c147ad5e82802a7ecbc47206404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c87a9b802f3a726fb2912aa18cc2d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd9c72f222c8a27fa5e522b964be65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e1552d7cbd7b0baedf1813b0cca07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3973a96b67c7d41c18e34b4df415536408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd5b00af957edca853237fe2ced675409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d18033633e2e562ee9c1d2122f259f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b65f18e2facd7267894d31908c446411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604333a729b8d853673173c8ca426229412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994677d86e41251faa4b04acb13d06b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04d4502d632265337f880b780c8ad5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1fd62cbedb01bcd810c810dbbef32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76afa0791151e1d588cbe9052aa236b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f3336e5153d35f061cb42255a9283417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b521abc09155e0de2ea0f2725e14f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dfb8d4b8f2e71977b0c91f357320e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c61ed351257d6f9beee695fb83686c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525657934f6e5e75d56f670e863abc46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6a9420bc629b9a05a18d8683e8e0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc63aadf57e947ab096cbb948a65461423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142047c2d40424d24505a526bb6368f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a690436daa6e1e550247abf038d2c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51791a1591957660d7a2bd825196731b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7ba419878b944a6cdc4046ca66304427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9742c3495993b999d98ee9cf94150428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5100d09ca334b8e13a5367f4485209429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab20fea6eb5b84547b147364ba5470d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ef20571e3e8c7602e43db40872a67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda2bdcb4f491c1f47388c34b9d140e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843d537ec90984de0186b16f4d126dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915e45e6de699b89425fce912ab6183434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a606bca95217c80f92c2b9edf09fee6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9e4246794dfbc71d2a43bf1e757b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17ac462b4588dae4a390200e384ce1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a1e06185c6e34e3ef748188500605438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58188ce0e08229b16606072455a4a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5289e3774031983b00ac7ea495c78f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262bc071070780e1838bfbed0429ab8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee216d291bae4c2ee6f47d06a16265fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a1f06ee9a12f97cd93eedb43ef552443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642fe79606bad88b0835debd0f6e800444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea355fed351acb66ee83b2d3e7c3b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765327b0dbdb2f5f2ba8061f8eeca9d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001df985b0c7bae5f5c06aaab94beea5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aa5636cc38bda3b58cede43a7a386448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4d3f8274d48f7ad4d3d8a67eb6d87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8161a8fb780573020ecc3cece36af7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ad039109090743cd3ae52eba54cec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb44138115dab339c0afea19b56498452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0cc195867389106230bf77aeb2636453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258d87ac9908a94c57798b11ac18720454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e687c13e24820c6c67aaa23ee39fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53080daf411dfbe83a6178a34cc8ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957bba20033226adb494e5a16a2289f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51b13cd45787444343223d06cec45d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dbb5fcb64b23d54f080ce5c2480a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822abcd1f43a481fddb2f56879be18a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfc216b66306f1c95f4222ccef69a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587c2dba546b38428ba8c2d71fe3e19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaccc861ce4e0d8376d7d655f73406b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126913cce79ca9ca6e0c584e9c98196464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025490b6b230462f7e6e3627b02a5f9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328c136bab0857df5699aee783d0a0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b38361ef51deaa9ef157320da06494467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9955771817eabe41bf5ad47c2c6d281468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3ffc9400ffce4bc7e8beab9664fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a80c183ca3266e0af629ee71ca8e4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e91ca870e08f337b5e953ed59f7dd7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41123188936f0adcdc2f3e7c8b22fc4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e64b7633e032a5faacd1e697dd21cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155992bced983a790e7bb33d410698ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5209cee1a51e18f99c9655d2dfb8a9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905eaf249af63cf18cf1dbf319863f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e83b7ff8e88045cca91c7924428b00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2b12a195873fd058bd92263d4557b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6148320e0be782566735e31c92cdd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49f4288b2a5ef48d737ac21854e03f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a701a597f3a3ab2b53a9c86bee75ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d0071cdffcecb2bca7af05aac531c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a3373cd4fe1a4f5a523afb7b1dfb8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bc0c16a5aabf579bf92c62fedd42e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de233a6bac199c5959b44ea77b873e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff5b5795446cec123096c1dae21111486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd807db60c427c4caf725650ba6136487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7762c2c5f70a44b0c867617e6672e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f3a8cfc3b049d393044e390148a21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018627719cfd2676f4997639325b7c31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5840a9fd259c21bc3f241905ae2169491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215d7f08f30f6edc0dcb91406fc9d35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017386f801f6b0d051462f9e1362a68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842452fcce2153a1edc1787741e5f8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52efd81af268051796a47c7b5ed3e64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee42fbae288f3b9ca144b6a521665a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6c2deaa174b345cfae4befa2e6df1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba645ae9d0696731e3bb2bf823b486498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb0c941405554e52684211b45f55e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac5132778dcf4939aea260c70f6b4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e5f8d01219067388cfb0b80cf3969501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09153f8f362ac3afee1006fd6e6a36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545680b330be4f12e87d293b08ef84b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f832a4911b0323f3d163de14f5798504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d8cbdf2cd3fbce354f888dfb89851505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37862c1084d091884b69ddf8b0a52168506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed47e4c1bab6233dbd289f1b0a4c34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaada62754a2708c63cdd1b6f1c89b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177bee79ab38aa5347f33c6a045f90b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11b117c97faf05ca5a9ca262f8ad1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72168f879e7c51053739add82d3a0d12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83957d6fb2831d5b64c602e758ca5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bfad752b6a7d186e04e1472fc3b20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eb37b93a2019ed9a909492e289e60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb333c8788d66b34dd7c730c9dec3e49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223cb0d19ef7f2859f514d276499731516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb7f51a23ec1e2127ce37ba8097491517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9249d2dd0c9481d768c288f10d5fc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8e991bdd86b432e3cd9fdab67bcb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bea199ad80bdfbdd2f8311fb5c8f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0db63134fdef163737529b27bcc266521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731257047e72fccf428755448a7e1666522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b11ea7b24a05ed09f25ad1e5f83d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d5bdebe1f0b29f81fd793b19480b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c2080d24f1513156f4adb4834d815525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80664cd1f6efd64126f1be692ff33064526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f059327f923d9f99ab801f66110a3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3bff054a53022c88d593f1ceae77c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947fc686e567668ca85af80ab721611529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586edc62738655212185b52e166fc1b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a73ff579ab400d215e4560a28968f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a33b755741d41cc6cd91dca97481c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdefc1fec9e271430ebd773c0368910533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff7c953c9cb2854a6116ca7f1f7578534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb0f850bc67fbb3cadef83fe468fcf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc1d7958e71ccbfe27b154473623a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1d55c0483d6ab7ba18e5d21e89916537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394015d9f4e4bc76d99f907d355b56c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68085b176a50ef9303d7eaa793a29e5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb196c27a5ff09f4338ca3424e9e5f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434dcadaf1fe31fe19d80898c1e54c5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5492201aefe6ed71424fdaca99843542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65a71db759e0ac255fb568be0fc43e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc705c295a215eafc74bb946ce5b8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643bce9e64634f62f4f810968facce2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f1dc4a5c1573b4926f1620f3c2f4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5018ff99be551d560e8ebe05e4875547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1534d27dffcdabc837779f3beaf485548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa3683823721994426caf946aad0c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a08d7006e8b6dc90de36a253d449550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f087215bf00357c91110c38240742b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abaecf25c0829dd131064f70026be5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77b5a9149a9bc453dabd213e48a150553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826009d8c099f067bf71e82f8674f56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb74daa7b356b17886c359988f915ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80b74a646ba53cd88698a558407eb9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4df7ff49beed8849dc5e39eba7d02d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f71b6b2fdedbf9d0fe631d75a4f07558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d11f1a99c57f11bc2c56d9f0afd423559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1096e5eb40e8459f09537ad030fe5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc81afc6e1294bc4d9b73dfe7b61561561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f546968234903fef74f0dd1a5ab0df2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237184f0e3873cfe90f942a953728a89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdad1f87faa34d682db091602638dbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e3ce1162debfbd0c4a50f3ac592d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3c72400cf2e8d757da5e862ff8e11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59a65e63302aac07bb434d36a6b4fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6e98b3b867165f195e4de1581dc65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebd916013bc7402b74a1b68de80db7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67398fda528805adbe187fedbb1b78ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363d94f8bd7cbcd6ef38d6f661d9491571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739052c9d9b239c0948d5bd663ce329572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5a10314f413f16a74a8c6e32adce9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e8defc60abdad6f39eff8dfb5de18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe98b370301d96671b8545f5376782575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d856ec36777359c554cc5e29aee09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de028e5585d8c2ac7bcac6c2e1c5a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d891e0e1395757d4ec6f1a246a92e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2aedbfc39ea9be4d8303b80f2aea9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2639091f20132aadb50f7533a538450580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a35af1acf37865ad32782d4cd21a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904921e83bb7962a80ae508f84154842582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01678c866057bff5237067b312c403ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8baab677eeac57ab45b5d65582f1af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632644e5eff1655ed6f5a1f1b3b8f5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f68082d9d4ceb1d61752e128dd2972586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a3ed7530c89aadc8df9f86a1e7674587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065c6e6e38c28d2affb7a3c9178ada2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562bf023a15310ca7efabf748762976589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191325be18b2271c06b54e0b9b6fb79f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286809ad3e53ed1f1c918b5dde5ab4db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95e3a80352fa3a048ded47f6224a1e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c835d9c554ce005df4cf02cc8b991e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c547004d7224cc02d1fd4f1b3754863594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2260e1e75629953eabd5d260b312a24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ca3c75325a8b5cba17c5e9094d118596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0106c9030575ed726a24b356fdd7c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0353a776f54fd1b5ab8cabf70e7e3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65daf91643e010c04061c2d9ef81023599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f116a0650f2e27f0e067abaef4cf6b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aef868162395dbffc1ad138bebd52f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3800cb5ca8d1bb4d8ed962d05524175602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d1eaf5fa26c64f03007bf7de2fb81603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98861d063ea6020a65b12a8a6177ca51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb1e9262370499a3334f11bac1a948605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50477347ace684d6f4c33cf5f9b5ba6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c323112553c3ca505d320c5936b43ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f94d6680623937b1b31963bb927df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda10e5d6b87c6426968c62a76b3edf0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a3cff87fe7b8df5e2545a158a846c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00842ac34e5715a39eb8087583284c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbe4933df00a7db51d37a7ebe6960e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd164932d2cc6c6b21feab0b74da381613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81550e19672f11aa8f2eebea46b4ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440b9bb9947574ada2cdc4ed7105b24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bb0090986fb3f0c8819f655c865a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5d7d0a0651f1271adce561f6d626b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d382707f98bf3b83030202f5d226505618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203c62937fd5de53e64360fa3a582ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70246e93bc6f307dd48c009dbb8a5e91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ca241874769da49cb8b388f0f6849621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ff2676bac704eb3e357915fd6f7a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b0bf55c594ea22c135ade20c7bb76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97824b4e67936cf7c4f838877f3efaee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5ebe5ff365c268b337c7e8d467be2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13441f76ba8778d307a8ab4e44e2aba4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64455676390757203d090a018be4cff6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dffb6cf7c94b0d5953bbd54072b48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb9e6677c2f0b663dba8de91ebfedc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91179670e9a4da02a08076b3316bbe72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7393b979a6b129c491a3f631ab11614631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af61f60345264d665a40a6037bc0e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef072bc1df8d5ef0679b49bf0627c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1794314d4eca7a4ac1a647c96c573634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5669f6aa1df1fe4e0442972220092635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7195413baf5e211d462382e7859943636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4b43d144ba559bdc561c108e9eb7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a998d8f0c59ad16c44eef34246b0b22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7138a294bdf676206fffe8c7d76eee6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd92196e7a7de6963d1973409c08309640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb1810f2f3b40f4b7b77a673fa415641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586599d09920c8379d1f11a8b205154b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e632e091e07c81d52d45bad0101a199643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad9d4732908830ba057e300942c048644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62475b721a8795e81a67d8df0a983fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4680a3f609bb0593d21b608f6338205646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3690eccdd7dbdc029e36b7d944c50f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daaedd2664cb707d8acb4bd3606f9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ece93992ce86655478ee23580fa6e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12b30c639abb4f6065a05aecad0ae5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42acb262ff102a144608aebbf9b66b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536113b5968bff1afeb4d298e18429f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c35cba13634793fcc390a2b38f225d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433c452f73f82a0409fe48682b8d3d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cae691200c4a0f12f7c966f34acab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50226ca253445586640f10c58271cfd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315ce85b5b101c7cfcffc21d50cff1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f81920f64999cc2cb5ac533c9548fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85c1c70da77265ea2c5a0c8604a97c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ef3433c094ea6539075fc34064b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94630a5f4347967a3f4bc2820675baa2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d02ff58909c0ee87bc4d335310972662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f6a8c186cf33f5a6ba12c6c27544e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c91e2ee40a09d959ed52459be15716664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bba628381c298ed50b7b268e44fbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8b4a940d6868563f5afdf3350a869666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831109304658b81360d40a4b5997baa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79a216fe83c57ee1f99720c571ea37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897bb1c56049d55d9f6d24e4f68ff11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92f329788cc2fda02a5a111b963863670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774276f68e5492e9f6195929fef52b40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e9e77cb76eca84d78b0233558a916672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55cb1c42d0422993d0c4c63497ead4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bacea1a19212a40a1503e5c254b2a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aac570ba5adffc9db8e78adf147a99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd628aa99b389904d409cd8e757fd16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d9ca3e6cdee0226380bbf1990198677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fede1f78673e9b20b75c071ddb090e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd492e153d2f48fbb249a130c95d2d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019aeea57dc2f0e08e49c17a443ec61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf59ba7d4eaec22e84f977dcfff5b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60563d89315fba0929148b6312b5102682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6f0f5ef71aa74633201524a898cb6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e082f0145d07d211d3cad72cdfed989684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29d289e810e00db744f202d683cbf3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ccece02f6de587753fcfb2ab47f6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c876162da2bfcaad0759c4abfc854a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845d72ed89fbd22af90424aa234b161688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4da973e9f4bf2ccbbd55b75e0b590689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58868cade33c1ee882ccb74c2997b0e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96573da9e85e98a11405813d05292bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f022cc0e93f155143c8ff4ec925ded692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c88b2c6dd2e0a4cea11ba7901e95d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c545c8c03037f3e3d2d3eeffdd5c91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051062d298b65e489805b62ea5c8aeb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4cde2b0fc348abc399ae1b980e51b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd16ab8e166600eedfb85657351cc89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f020b90d3ff7c0034ceeb7b47c4b90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8d429fff2397f225aa751e839bf65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f010f6e80be2df3112de33e7502503700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746986cae411d75aa13406941a5be12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e2ee0a1592e92366ddc14450bf9ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db269455ac038628a7c4931abd7b232703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c0c391ce2d43cc7f47301e69ab64f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f80170400b779820876bd99ba93c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fc20dd528e5716a125ac242e94dca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27892a61288d23e4f2a5564c6ee5e70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b5a62df7a6cac2b39720224aea8c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32310851a6afa0168c998181f9b5f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec881f0a3819c0fb78bd0122c9a5a84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609dee513a8e1f35c054a01b7224a58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e076129ce6902d0f2d45d7ba69e35712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc165c7826cbec6e55dbce5db8f3a9f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0350d8346ed3c896ad03529e7dee9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77955cbae2be0a1783f9db8167360e54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4d6f6e964375df2f7df3b947e548c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3856df03e3e8e4fa1f10e0725478ace717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118620ae060a2a0011e8b71381bec00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37653a63be63c70c13d4a9f06b931e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a8119bff27edf620fb9921df2f3fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f8ddf6818bbc59274f131617a1aae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60a379749e6851e95e21f4a3998437722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f7d9dedc403654cc42849befc5470723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cda45f90bc95384e2cf8ca6a8536d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c026b58b742a1c2eb208f851f244942725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c1b0258dd12223b09577398802a10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5c924042a57cdf873f68dfa06697c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0657340c11c389e02d640f110f1c97728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c6ee2c26da40bd4e746adac8d5b94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70f83769b4cf0e5d563a439f9e47f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6328ae90df54c7175c400ad46734e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804ce3ba1ecd5fb0588956245a2f7d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9166e47ad9f184e988262f84ca3933733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cfa8b030169d883196351b987c9cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0002cd122caba00e7b607590f8b078735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b017130be1b7e70f76869b65922ab3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac63391ab87f89518d380af9755461737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa047b2cb7e878388acdc8c9c9e1d771738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686a8fcf7a07180eb7e4942885951e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0314a34695aac85d0d4c09e63c9135740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b085be2146f003e47e7b4a39fb752d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42324e74f9049dacfee747793a0a843e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa4919a3ec3aa228cf63ffec453c37743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb532ce2340104bb5dfe5e497b0e1162744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a380e2d89401ba1b2cea39dae958745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc0df0474e03f490d626a0037754d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb283bea8d06feab171721f5c3dad54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975e2748bb96a31b4c95d0d0d1f1a63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac2b2a0b01e6f0ff21d84970c907c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfd0afb1febfc133f2ae06d0e44224750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcc1d7b53fbd20157effdf832ae837751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbf85c7f2b7dae1ea24849792d78b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85cdf6619df2cf197a475d3b3fa8ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6611f0cb0d6fdc32245eeb6a250492754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263143d8a9756e00f6d5e4c45f346f41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75698782e0da215a6ebc4f76ba0dddd9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5295dd274897ea9bc4c59dbf94ab71757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa70f1941a7155f3d990cdc9257770758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60242f5b00371dcb511e5789a2f6afd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>