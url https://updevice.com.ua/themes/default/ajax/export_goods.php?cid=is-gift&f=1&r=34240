--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140f76f8a3eafebc93dbb2af4064a8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69440a289a3f9591d7db24f3282802c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b851fa7e50d8203a39d147d5fab4833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2095cd844310dff1e7fe8659d878f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ce1e37f9b067d1c43d1a3ea95901b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a79ee011aa6709db31fae3ee4956e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f849a4551b47efa6e88b8d3bb5d357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c83dffe23b5abbcf00b84c02bc91668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c88d4ba48fb0699e3ec218c6d30a5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906244a453e47c05316c281303ff4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa140076e9712f60c434faf2225b72a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6733c1d06cb4f33f16b8ac8dda6e42e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2cdc7e2b887798fc5923467e50a6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10215cdb91e6d48ae400bcd2be94988b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55d9b8701a996b717dc2c9dd9d85b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367c56e599319a2f051e93f8695d8cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eec012c04b2dcdef0fc7e7e97ca69b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bee94e648b531afcc71f931efc138318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703678049618bc94360aba825539d29d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d6981cbda4f5e6e0336374875f35520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f56b8ea2f64b5b79dcaf4006f79ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849e95d690c126abf32ad9714a07f7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0aadaf27ec8540cf17de86c9b213523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9fe3ef2db298219db211532d97e4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb32a69d5cef85963ed1e430e0217a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a5c984897a6136adcadb0c2cc619026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e0e0324e2da7278689a09f87f496227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3ec1687a942703cd762f3d35e897028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49fd2ae1f59bacc962a2b59e300f2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f0dc1af7ed750c1e9ec2342f6c88e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c158e481b62a700c9d57ef804e8306631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3074689da8773d1de4a212b7f03d14832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb6cd5623ff1e2dd2c8a1116bbc2cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874e544dab6a91a0857f25fbbfe774634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2db727137164929b51edb8a910473c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4532c2932b4cfa2d9c79dbea061ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb179675ba449541921e4b128b2f39d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5e91c415f1ebf4fdd1cc468dc1b2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b58419427dba32a70c7539e7c8018c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b046493e0a3ea9cacc8770550667d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb1993f7e5aedd014c4d984344755b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6236d7bcf9dd452f935420780c42a7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860cf5bb39b5176ed15e9a1cb4b744643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb94e0550413be11cb75bbb803eac0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f79d4a04a4f0b6232fd4c589dff3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3244072a4118cd8fe0677fb6c25c6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4981e53b62a10db40aceed162e9bd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485a9259df5e67951cc2bd4228f986448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927d6cf57aebea136e63d0c78863c1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe2bcadc7087c9a612a5508276807c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5a8727389cba22815af0dddc8c74f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004df24cb84e88d2e485f14698ebdcf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff680a761619ffad23fe65ca4fc111253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec431c8d45cbc9fddab485b9558ed9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18309ce4d5117fc8daddb12744b683855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543165f6a704295b59af63586ef79ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac097d59c30b3f2bf64f022daeef0f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e7cb0ded49359d401e9370c6a476e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81dab20fa25cf448d4dc6b49cad47559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f91cb5b2a9161d24b114d140a561fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c0212c31668984da43a4dc9e1296661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a430ed4886078bc50680f789454d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687952999756cd393ed9fd150e164c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3ada156e461619752556b62d244c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf7381bbb6fdb416aba6287184e20c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920994e8c48e30173a46176b19524f8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006af2abd65a76a5a85228b31d3b1e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28a1ec9df3b918075ae461923800f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46205cbdf06f666eff5cc2561442a6b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0ea65862c60dc4a21424fa3a1e4ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28fd4618d2dcd5562f6749f440b71571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b19c7fa0407733618e89e803f8484c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e71904b7d3ec0aff0c0abeda2c8ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2c077416a6f17733c96311af3257f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f6ceefbffe46c66839cf78f9354c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e405b15b9f60114cba93b663dfbf576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4f6dbeb00cd20fd5a1b546829c2d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe12b6a3dfb9ef3c22e662ba8a333f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff3af1d8cd3630060c72b2aab497579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8757216c4eea2ea5c44038858450f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9a460c67bc9c33ac11d59469f2d5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64d6a7b40d2f571e7b40d735007b6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc548a00f990e0c96c63441025604083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275b3e637aee05e74e6d58ff5c9891284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e82360a432b016e2861b7b2e37fe085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aa4cadb9bf640e79408912888d3eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa7cfd6f3e249708199e736b8b814f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee57b8cbf5d79f38ee90e82d0126d6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d864d0577cc9d75c27fc2d429a733889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5986304426298ed0e6151ac244f789590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfa3cd98e65e1ac49f25e33d8798b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ba59f077c0dfb3ddf3941c053dca592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e2af956b949d8d1cdc2742939cf9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282e75ca16fd72da2d1a695e069f94b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dbc032c4fb3501c420230dcde664495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf5bf01fb4920e0d509198630b7f5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34a44e3757be541afdae169440627c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc2681150656a58d0c7501866501c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7ecd7a046df1a1d89d807c948e4f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48354751960a0dda398bfe8f4e2ce65f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6f74d361f3afce3e3efae91e74bf6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619df0f96196e4f1e2707d22d3631250102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a509089a1e13b2dde18a35453f0c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c972ccaefb15518675437c53bb0550a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76334713c198eafbf62363ac34e5ba93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b385e7e3a8e3dfed0d09e14e3c29a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1375e392951f719672a6ad21333eee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a28cbb917ab3e1e81be18af312866108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60705cd5760aa3d8bc39d061aa249507109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b5c3329ab7f7687f94e1f187c6500110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f690c01bb9c09ba15a5074e7aee76d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e2fcd6554024752ca1d171fc6222c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccca32d7303bbc41211937cc5330570113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b17f61062dfd4fadfefa8134018c23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09632e8d2f14b2d201ceb4ab24a64bc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee1bd3fb369343b3420c69aaf489ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32423dc07444529cbd80d2bd55bdb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44bf4d5af7d0dda12aeac6a07bd84b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8323f1193f49d362e9e6c7e02bd34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580c81c6f8b9efe1b66dc5ec25a4a5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42498f6678453bf83ade6e8508a6b26e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d4b88b2c5b3f0b2e3cf09ca129bc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e0bd6a8bb31d8bc7ed1cdd5fc0a37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624c4861811a5f45c7d20019dd76428124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d966752de7f833edb565c9421fa94c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0f93b040b0282ca265226fbb91769126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc762dbd1f71182a139df1ca10ca939127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfde650969127744b893dff0adc415f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149d5b6bcc5d6e643a1f0f70900cde2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b23ba8d1febd08b34ee8ab9b9ca27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18a3c333d01fcf9429961d4da194c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a870f9b079fcd963fc5ac106525298a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03604f5ddacc7fe7aaa497fe9aae57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d689d18bdc1e088043e2032275fde4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349241f44ec3657e2b53e68fcd21748135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5da941ad094b686ceb8cb7241dba4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774496d93cf6ff9dac4b07040461a357137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafe0edfe4bfbc3de54014e7eed192c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ec148907eb50dc514aacd592b2a35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c09593ea5276d22333fc6c7f243f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aa72ed2ab1d7b379574a904fe3618141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf722e543b99dea958e8b7a965a918142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8d78c3ed43006467b3b834efce461143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f856c7fcc6c54f99c9570de33546c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878002baf478b3c0cd3831ed23971dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c732d28dc7e64366d3c866bf0f5cb9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2082e28f0b1522cdd3baed18d94745147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db917f0b24f504c7898458421e0820c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98abc73e0c5e6e8da2e04726af4aa4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d41c8d23e30e8cd45fe71ee12070f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8273def0da4f0f37c3d8f576e23f397151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd55189cff92ffb2588340c6f8e02b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f796940550ea26071b2fefdc951c46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff728cb973312172e1937da466969f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d804b997b388def515edba0381483155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb04447b203fa781df5ac504e5fde8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2158d30567bff2ed291d2056b08037157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294656b904770263aecbff3cbb224028158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8849b5166763a15565e82de1030ad4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd2e34421910a8c2e573b33aac0e71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13418c46b45ed59a76389445adbf0460161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceb6c16d8b82b781e6cc5f005af0fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633d8ce3b53cd899558822f7e2bed46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616fc4427f54e5d57fea798dca8d669164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d0bbb3f287d297e085bdd6f08715c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32e8ace6ba6f54a4fc90b8e501d491166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaafbad2d63f6e5b8bf6f64cd2a325167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765f194b3ae8c562afcd51c050bea37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f90ccfa0c889b0c0956dd101e59a32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1498dd5b4b84e8b1c26d2d1b258fdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4697ee5f92262c951e12ab57e5df05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fd6b131564072dbf4269ddb611a39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e43c25d53f18745c679ea9797dcaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccc9cc48defc4379161e5ec0203d0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601327571f9a84177d47e3dbb434b595175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504d3d1fb9f5c312ae43409539ce62f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66c7924b8c5526444eee21aa621cc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998724eb85e5530251bb2d16b36e0b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb498741ee97786fe965cb6f49531a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520e1a085c7814ac7e1644a056000f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580116d2e65edf2e4d873788de95ceba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dc2f5382708a420923e5dc1811e87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00872ec6ed84e2c383c6cd31e6d2e16b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97471210e3870b632038dcce9e074dbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6ccff525f2d94ca6bf48147034fe1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc663c835fc3e1cbd30b653a83ceca4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecba6829bef3c7f272082d5b2adb2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29ae94ff9987900a97a188c0ef2d42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f8da51759d599770f1da0caf05859189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e6a86e81273430a39258f96fdc714190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ca8fc8bc92db7fd25334fb85e949c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fbd2f5dc5335c0c0f80eee8b9fd58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0358c4a90e9461ff634b626230986ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff52e2c66cb9d713a85df3d85a9668194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f18c95a7b1bb964e8d7460c126e60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a8bc8b7a63926efcee03145103d97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ef53a80e76e8d4f4d5683b41fe700197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692d154859764b7f7847bcd40f76ff8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8b0d6bd8d9db239fbff9a1cd313f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93cdb085638417ebe855b238810312200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b00e3064c1528091eb4ba716be133201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50beeee856479b8bbb3cbe0f234e25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550827bad395ebc233fb2c63c6c8819f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15713d31b1e7e25bc5cb8ed19f5e2477204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dfa0eba5e5d3998e3bbb5469e37a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff59447418d899446ef2164e7e6699206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c184efc31a8f731a45bf32ace6412207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c62ec02834bf289f0e710939e0c05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb03c4e1371a1709969843ce096164e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96785e05eddb599e55885fd5dc1e0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cba21db33ac2ec9980d72eb0094b4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6751dcd0530b1cb6a0743384c42817212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17c6bcaa3a8870cf68d1069b53f580213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb1769e91dede26e0dd9abd42b3013214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4afb16c57954bdd9d3fc109a415e9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a55f37821d25f5b1465a6a887a66fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5862028815753d64d29b1355d8c1e4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13138e0a5659eb0ada2d18f314abdd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad411aa39460271be8defb5ec4305ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc48f396368be759825d4e70dfe9f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a64aa183f58e120e61d783e0aa1bfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de25e8199c3a11350284621408dff6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7e80e7107adaed97a85f50a112e1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fedd6dc84b169f31d8c2af5740a92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d4965c5899f7927571ebd7e69dc1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc7e504533986b62e2f4d20dc138ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acc4d7030b750e57e5580f881cb20c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c2b851294bd3f90f6aa87a6e15f4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edd3871eec49a102901d310388a52b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a8db535d8175e3b12adb0ab58f618230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef016bc887391e2d2e3629e87a1b7a0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6759d1baf5e783b976494b527f8e36d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e5853d248c2b3ef39140f9c74db1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cd14c523f42e6c02e8b83368fd7c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851991b8ac1e467ef4d06503a41e26f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e58ccc59e0fb6db81687fde145cd8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49667e4f24fe6cd3dbba0255873e1306237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6fe58819a25f2f8fbaba3dfb4257a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ced201a372bc3b31e0227a57ba24c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61026c2aefc91372c0343c6b4e0411240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cec4de0123b792df94cd9e8a847ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd7dfe5fd0075781b62f3b0b9bd108242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9970af7240ccf9c7b3035254d09281f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08410c86d1aa6e49ee7b6b4a7af896c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53e4b7f0d783e0ec1a659979d00ccd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b1e1071bd8a3a56b6760a5374119d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a7bd55e4cb88db798cdec7d859a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb59864865301222c9d882790faeb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0248a8bc8f7a9f70d53b326607a06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530557657e3e45a33a61b25e4bba193250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475d238dd06150f9ab49ad4547d043f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d4399f3e20660f00765a20e04bd41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c092e8bf8505667fd0ecafe7c5491253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa612328167e4ba46ddecb5419c71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588516ff1a8a3955d603468d5284f70b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b10dc73ba697ff4a2f25ac01a1a7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703387c2a6e8c5ade2327129b69ef6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3820cdcf1aeb7d9b4ff83ec5fc11bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf8143ba6c7a5261640f7199ba3819259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee7a84799d431815fd9da4ea51ce24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dabec7590ff9281ea4cbc4265e6a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e256aa7fb169bdc515c345d8afc795f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ac665ef42d1f946f7128b65268d38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c856679ecad0c66366c2bca91206f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ca870b51fd4db91b3b687a84c41a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5bf9ce1f650816435db2efdb20ce9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d418be2f593ad62834a2fc2c0f2da3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b5196f55a94d029d3c735623ecb1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ebe29438f872949a08f57fa83c480269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684fc6c8ce9d55ae9ba3e71d2341380270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb227bcc328662bfe374392d9d96c04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed2446abbab5d870d955eb2785530f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791accdcb37876d8dea0f30c1e34c6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089446051ef0a35971d1658df46857274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aef439c041a82f00b955931eb6f62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f6b2332c48d4f93faecb1cd30b1ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea06917edcb8c2e9f6a5e17720ef7f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e4408a8acb22c3acbfee903da82bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa4d7afeb74e06ee3893eb58c41b2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e429d7233967865b02100edab2c31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aebcf0098f3fba8b9a085b958a1c5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caee4f465f0e432723bc5750cc45de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c2c26062e59f2c223a296703e11dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7680e5b756b489d01e3b9d05add8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633074716475edb058fc02f4ef7e624285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb6df162174b1e96400703f875b37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddaecb0082dbd28e93a2df2407382b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f06a35e4b0e147d96f5898fceb9fb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d1beca8c4f8243c26b50de8f043f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8297a8f0466840cb8f9d12e86fc1c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d6077336166bdd5b7777913c950c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6c1e36a6cc71d02d805f976a4fb4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586f6c4c4878b3eb59d10fe402bf173293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c174b03a66e28fc19f2ea27b5f86a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5744b757a9efa59d5fa5fbc6247817a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e372fe9f8260109a04b56041b86f448296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2e4212d50e8e8176186464a03f810297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb851b9d00378128c4a39d7ed65a578c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36a8d49986f7306c791c63be8a97fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721d328b30aed4c109cdbc61dcf5a09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98181b8ae6430cfaa06740c054e1d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d468f0e599cc1d40a2482d4774ac69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83968ebd6fdcd41aa1a1168a0f400d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c6f2363386349f1b6ef161ca4b86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed239b7103cddbe1ebbf665f903ad0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4c3767aa67ebcbed6f126a2cb2b93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514b0a4c58f33508933b9f9e34951b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951aa300129e309ac55265644bd2585308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619aaed7d68233470877b0b993fb351309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c2e86e95a5d883daa5f9b5cfd9780310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42206381e8dbd3cb1f640f3b62cd0798311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e346511a8cb4a899d69d41457e34a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2355515dddf0c5fd3fc4708dd21586a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc10ab14165c4b0648fc1a4f4247d8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6d207f2736865b826161df02dd327315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03039edc32580d7c8ec38670dba51354316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3af797797e127d4c53ba0e0ada2d5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3101a9243ab7883033c750116262097318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdecdd31cdb659d1373c88e0fe6372d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b8fafc6dd91725183dd53487c4dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2591145f98c29c5e3f62ae5ccaa09fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5659f434bfa82844e9313c2339b946322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2ca23e2db8577aa081a877985020b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1264b84ea4d4c0dbe84599e14abb4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72808238d25005a7fa12ea2815892b47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b43d8d9bd82706f30b077672ba943326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202ea76328444d634675c23346eec83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e286e53979541a29d5a9195dd502800328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76733a60c1372a14504fecebda5ac68c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4fb7f081091031d524c2ea1971ceb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d886073a5bbed3e491cffe275ed968331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4df35ac93fdbc3f7b094bf05ad54b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c38d37abb2047b3027444ca9b1800333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02be000e7f19b540b5e9ed8c30c652334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165926921459fdf8dfa1095cc2f9b65d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241e0fd55bdf2db789231facc543106336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269f5752f0092aae701147065fcc230337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29efb3ffee9383305d3244f180905bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44f73ec30064088b7e00260981bb82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1357e9b0b8f067ed72621ee54d1b862340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6645adf972fe3ae5dd1808fc32ce4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912204f4ade52878f9569e58adcab57a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed5d08cf758620c35c1f4fa438c0ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7100781ae811868bb2335177863b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bd002839ed6da5fa82582407bf5d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe588f47dd276090b85a445a479d5c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61021888fd8c6828e95f5b8755fe682347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21d9c7d55e7e88bf226d9bb0ef46ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edf91f5d437ccf1e4e6358cc7ed4fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448d022f364bb97213339de710215b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda872f19da104d72158bf20aa6cb85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a3c5b3e98aa5fb21e6ea0c156431352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8f7d6676a654aa87496f39cd79a3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c348ad36c511f54d9d22d3c728c2b31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144856d247c71729357e7a401278c1a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513f81da9a9d90c89e4d8d46ef540c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acfc64618c2eab303f309203ff0bec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dd342f2b776557cc2bd449ffb02e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74451bfe9f850c66899e68fc69fd8cd2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbe7a34379e4499bffe989347f0930360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037af343af30de133b9553fc66935a01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f430f1a1bb368630bf366164eaeea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8037d95aedd26ec32decc2e3f53dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26a6808f0ef3d67c6ef3a38031acc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b05ec94a5fb9229692467443e6c40a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd743ee6ce1f8ee04d2b9d4f11addb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78f7ce6afad33b99fcd20acb1e8e14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46a8ce5e93bdcfc9b99623ec2a7cf8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e525e65b79eff4dd5dc819d491c524369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffeeccd77722fc90ead88b969b13f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df72030eaff3968eff837fb9a786249371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695bd1925fb6bf3da9bd96b92cb5dfa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e44730de0d8d431194cb2463496a6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51edea2830df1478289ff46be9d89b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06158a63231e462e2cd8276179b9f4cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14805d2b6bf3311a03605e9ad072709376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430c3d27a08fd1ee0a3c4c63c4fc300377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfb0d7244f517a3281d8fa128dcdef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29742e2f8085b533a8d2b486fc6bde5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e95c3184e7331683f1cc17233b4017380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e53c1da9967f54bd509c158e6380fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd92f095ef58420d6cc2a94eeeaae29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8600820326fd7f6ef2088c6aae4688383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77e7e80f74a014391970a5f1caa34b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e0a76fbf3ba7403e99d0cae4d34c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e13c923b26ae852a183d1df906bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd233614fc29f55ec7fe6d92567da03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82412e498e626215a505da79a5657dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfebe686f352d1cc87f7c5b25d6543c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49212676170271fb7d72139048e4eb6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730a9ad30331df867f3dffed3605a41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f9018d8c4c7deb556f31a4f5ee8c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e54ca2e1f5601fcb073b25ac6e102393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1051b4bbbbd0b59906d7480c0f25a06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32daf91a787af02239009ffcde5858395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28087186481d4a91ac67e4823d2806396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e032e1c458b056e1c0ec03b573b38ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86ca7ea345afffd5346199bda60e23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e9fdd3b9906c5e825fcf4f4da9b91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5aed3a8f0325c460e2bcf0236dc2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcde51f22eaa209e38f17572c1e5153401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a770f9a552b61fc74058fb927db0b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03dacb3972755cd418f5557be1be76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c540d0f1e56f03d47e2cdfcb0bfbc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4cecada8f241d73cafbb981414d98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184e6d9cde083fec7133e18d27a36ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5725d91e45517b902e28e1a91e58a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eaed2ef814160ab3f655c93101817408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1bcdf4508b386aafb2fbbff520c38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfc09bf9f55245a95cec532b3456db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b352c75fd14d3ff738ab9549f1c9bb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e255e78a506cda314e570816ad168412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a1f4d921b8dac9db931b745137b3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880474daf763c4953a1b8c28ab87430414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02360b597eddee9588b925c24fabe4cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a400c5c8b7900a24e494a2434c3752416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d253ad2cfcca4b5b4edd79a3aac643417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc6fcc00833461e0028a35257e44d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cf7194050f429348bcc6864dfac4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84d9b07f931f61c789ca0f46d817e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a33a2cc4be4a48721c9ea8111c8e3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952d1ac7c44ed1c9cb1110af5b66068422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c23c7793d2eee9e002b20fbdf4873423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3761b5b6301978fe128a7a92d8f70e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ad2ea9b14c5fbfcb1f1ed1f657c94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80230e61b0f04c671260e2bdd6703c40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78150b6ef84ca4c4c1ad73800d74037e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a491d914e12a18201fd29aa6b978b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d2563ede8949f0b7cf4a81a2e14c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462b2ab542dfd0d1256f4f8134f71d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ee6fe3fad8f0583bd2e2095976a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffece0121c9f7ee9233dc696abf888432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d69c05a7a2099ef674d76a4b2e5e1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a5903c3203d63c30dbfe5e891f81d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b999ee7862b0e0b4d7d957035991a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1239316254adb084c8324baf7420dc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53217c3dea9a7b8e499ecbbb444fea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017202d026810e99ee514267c55faaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfead7aaf5aefd8c7b58f64b7a47ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f40f1fd2546fe4dc4b96291e05562440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0f2c7e19178b842159f12c940cfbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddda62e8e8090df25bcb8379a89666c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152df0e21b197776c6d17321b55e05ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea649579992dccdf23f9126c83f6682444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1d8daf82959961730636eb8814e6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812f81f901b46e1d817c01b789a7a27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c44016cc90ee4a25e26d0ae06fab3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfb2a75455b0f3d2065a840b5c7ccd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947911c52e5eb6b1cffefae5208b211449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff35dd3bacde3763a7df2fc465a8ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d4533242f0ba777f4eea83dfc6586451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c726d556634ae26dc4038b4abb6885452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2ed009ca19d7b357112c7384d322d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c522dbc93584d06fd803a6bd3d813c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71067db9730c1a3fb0b50b5ce72ebe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241fa426be5803ba65dc79df1d04227456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d4ff399b259825c6c7b7840d79c82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483850db068f5be8fb0bedad7f174c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904273616ef749b44d7a06ab9bd5210f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a84e001613a5401509097c47c502fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791299e2ea55e7da3c9fb57e84d60b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d262f6d0604b4d7462a896f2bf1f3ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ca1da9c2d13fd8b65551b377eaf4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4ba2a7ae67f0ee4061529d6eba994464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abae8d13bda7345bb143ea2fc27d729465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa6e1040d02663bef0644dc70ac29c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa452bea7340ae113ffc640dd10ffc52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6860c1c74f74c3bd13df0eb5738ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc6ccfbaf35a1ba8a3712eedcb44e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f1cc120f3ae5990d5b12df0cf3a9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce466b539f6e77758a496454fa4775471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd9107da92be5ed4a6a2061a866d7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90b50586469fc058a33d79d702d30b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb9dbaab212d7a5a9dd5f46f07b331474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cc79563cf6dd23360dc74c92a0964475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ec9c144421fffdbca2988d5174c90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c021e78a194f6fed8a4a7a3b90100477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3269a21720f23a49979de68b63b058478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a6aaecf412247645d0f67f44be877479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bdf1f94604529ce67db2c940494e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3001153913e1542a8d336730ae3ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943436a8033ee56e027ed659937a8530482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c839f7c73e72bbd2be404ac2557f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eec20f294f6ff9274c8d2843533e8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5250c0aa7a14497cb911000dcb1fc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c9dc2127859d89d13c52e67e5f285486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588062e182541ea1e22e4e1398931b58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b9ee8dadfb5a30245d9ff44436b8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43a90ed58b5477efa1236d52e6af50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce1456294e094cb8b5fae50ebab93b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2062096605268ad14fb12a947bf5506491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b64815e510470193eeaae69f392e49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3016e9df2d10fda6d84b9beb74e2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d585e66c6aa975322b855bc84b1b127494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ec80077aaddfab5b28a290ed4a56c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d0507f397d7cac967590114e860e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aa90c260257380cefb258cf434a08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33c061d8a92e055195a9a34bd4ca9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ae1c84885e727cfe032be909ad7ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f271cd4212d8536ab4323566fb92069500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c99bb2f31140b43478c6ca72ddb09d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aa6096f740d5a50f0310bd86b04ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3f61afb4389a312aaafa0069ffd03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cab87a49d3391638dda84f75a1e90e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11621a070f3df66b27b0e43aa59000505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce663b1851058368619af868e5e52fd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f4d1ee729591651104d1a86695b3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dca3a15da95c9f3323d6e271b2512508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fef27e4ce2a923db1a2f18e78ab3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b6f4a6a0a1a89073c9e39a6bf1524510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6f51c6407468b3f2ad6d9aec10680511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3b0232153bd17d63b6d47cf493cbf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ef59641c0867737097ee0d50a1085513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a7ac53fdd75f22c698c832d28ea0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dea71f1f15af922483c0bdd965f7ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6011d3c15bf23895acc44f72e77a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b8469fbd190c55e2544ad92b5972a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a497f92150c7330235ace64cc1f90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130b83779916b4cdadb06f1834f6fbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26492ee6547c6df4ee3d85d2fad09bc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fc101f172fb1285b491d1631a77c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0568fd14d28a1ae8529957e4b923cb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749db4453a23d56deba9607edfea08c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3d546315a75bf09d57bd397a29720524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d770ced58770cbeb91997117707f71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182171a8c91cd3927f6fd95c60731da1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3a6919d2f8576acbe698a252a4322527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190e754d9b22acb11dacba4d6a4f291528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f41e66e2f487ace99cffe3a44cb4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe59f0e90ae640e4ac7722c7a2708fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e360d60a1ac2d1a8a37ef6d452408c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee75ee144634985989500139ed2055532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb7520e687db3c289d5cf2e081448e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df945d827f7de8e5a47defeb9013736e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab0fab9ff476fca98c78361f5b359a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2914bebd1520508cb523169f6884a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdf15b740a1fe28db0e778cabe09d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb4770518cae89f027f44c140b7a3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854615eaa7b11f49e52fd53de9e3dd65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a8cc414e753adf637d553a9a60a68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff4218e10a091365d71f5bace26520541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e756ea67b27ea210c190a67b7c5de1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7d27f977ec43ddd05a19250720a22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028e7fcb2122eee6cb9f660d248f487544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e30c8436af47c6236e309313f7305545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb23ac2a414ad07b71149084b905db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89f3af93293b987c3c378829c512cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e09cd2ac7c6bea97dcc92a31a7a8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846c06450c7b2634148ab5e0e005b32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcb439d1761d0cbb413084b4dec34b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cee82c5ce3e3148b10112b7ca6e63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d352887064ac25365b334e525390b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27991f688b1a8f0d5e7299b546bb7e89553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ab7cdc22bcbe860357b83ceb169c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2750bdbcb5567aef0f5651395a47b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fa965c7a471e1fa12e826d9929b8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10232de30c64c053b2be2a6a2d4917c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128b620f074127c9e162999d3ee2cad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db296dfe62261ec6a4419b29881e81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe0266558d5255d8b108a8ea0445a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cea350aec0710002fe8dc816e4b9ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3dc1ff6431cbc595cd9bef56ca5c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0047c3c33f269a09cdd735fef84ca9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753519d35fa130f0ff80ce6dccd8db9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d97fe7d351f82ab1e61c28906d36f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28d06480ea5986710cbcbb2fb2ba35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e514f273177291f776198bc7e4b2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50aba568f868d302a4e08ae2454cc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e21615cf679a4d983c7ac0e68f7520569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d958110b3f97772c7fbbf015cccfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891ad869fd9d11cda888c655db84c8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcd098170436e0864a48fd08c33b40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeeac1e6e8cf7c3d50eb120f582618573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd70eee0cb31af4773f6a1d3418621574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef893abf055fccdc96fbafbd2ea356575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb341442a9467b30d12b5c12e3d4507576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57155f26e10385535eeb40ceb363f7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a6f0446fc3864d3b149408d3b94e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359cc9e64d337ec1b180a5e2880d3e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827da3a4c77e0d545b74d9b89a7f4ad2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfb7346cf9077b26a22e3440b2d89d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3228deb0e692d3d7c444e05c9a4cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1ca5847e906f06446380a2816801c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd07dbafd2ad4ae9a5335a803a7a90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1f03cebdbe3d03122ee089f0221de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38934d249abdeccaea7f587d0a8f085f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0121659f4896c4bcf8e872641cec5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff51e7b533bf2122b1ad4eae1fd234588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030258739d1b2417cb39dd200af8c94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e3e3a874108256dcc42c92fab3733590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e1b007126c6534a8ec95da4b95991591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d88b79a7a14c1eb0e357d4fdc77c54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472e2969bae4ae006f6de66248244f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94a2484aad185995dcf0cd2c471339594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad47371bb6a179f40e7966c81c541d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb817dfc644d00d8336f514508d310596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bb008d3a49b9762f17d7d7bd3d632597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac0104e9dc6ef9da7c1ed54feb571f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1b7c252aad916ba88b45ee3f2570b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41b189393b98f2ffab524712e676ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9c4714e34f4ca11dee8946e2b0a22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba9565c6f198eef8d1fbfbb663c8fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1181e6fb5708a9e8ac1b9b0fb943c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5775946bb0e0d3467200ed922f660cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c4087155c7bc1ccbb41d28c4c0862605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490c18d9c5df8350aab12b77ca379c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb2f0a934f9a0c76e1d4519cd348b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa168a2521bf04f35e97c72a7139f21f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015969fa67ec87e7240410cb137aa380609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb425fad0ce13fbcf04f882327d6057610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e110ea0fdf22d41cfe57306ceb360b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e595b392ed2a977ba31a6d353c99bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a188e23ba9948962a0771088c30426613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30973a53227cfcb40125dafb52e8f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9ccb1f9bb0e298c0372400539ef9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df9ebad5150fbf173dd0bad20d8b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b09b7c4ce038bb574dfcbf439bfa29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a07cb145ba15548660d549fbdb04f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e36b5dff1202c53cea828e86ec81d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8408cad77d9de804d29d5056e60ca82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0c1fa2a756c36ae5f6290daaf46a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd69dcc627090d394a891a986bac06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6e6d0e99175cee79560f2937b4631623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647736d2eb669767fe9a4237b5fd8412624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e45b8f27432f513bdaffb2ab1fd9f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1d1ec096e982a2b9c7f62f38bd2c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ab942f9f4083353e3a0b60257ce34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566832cf01031f8889efc80ce6fff96d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f72d4dff02e18dc9643aacaeccec74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dd4e5e638619c6b273ce1015840ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6251c90f7162bc53389eef7febd3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3955877491d18e1e7c3a74db93ccd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74ae9ad4b2f4283e760f6fb5296852633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0f0ee7a6ddf1dc98582d3d785f335634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7567879ea92222e0cbc576fae95d3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4ed84981aeed294b0e83d1193831c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309c9997307d9fa608a050bb1d4a6b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71188e908f5c701dfe4b18dbf99ba859638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecf759d85c6350065bb193fd3f9fc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4070b961934199ff940091889d70e64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e55ca488a419720cbdd1dbde259c35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abc482278a4b34774583c0a3ea06b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a53304293b397bb2b400fddc911e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b527c16b046a4da0c08ec5bfc946a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a30d78507a5e648bda1cbe4726b15d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f7c51fb2879f34b5d7a41a07c343c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0e2e2d3484986284462fadb274d6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd02fdf9c0c81b8a06c24a6005f2182648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad904d4b893957593696a6003a7129d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84685978b5e3cbb391a06241699c62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c25cddca6bb59d305376dda476033c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0063c5aa8b46c4ba7c7f09f13866e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aec6f81a3236dce6cc9ec126bcbfee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f17520f33a0ab1c634b4ab14b28dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b738d3585c33aa4640c62cfa91c50655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621322872fe89977c3dc0c26a5c6c3bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc6143928055886f5ed4ad828e8b39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1c2bec24d3ac04ead009096dc1141658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09366fb6b4b7b8239d1ce877eaee6bb3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b5e29ae510703d12f6894c37ccbbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5e2215c0eff3ff52319ba99965ac6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06150b509bf33a59fc722db166921e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d29c28401a1745984e26526fc3cbce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0362390d6dfda822f2cd6a45d0dc58f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ec40463fbb8f576e906b5e90c74ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899e110b82bd67d19cd7b77aee08e32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe75c784d6d3b321c8233e5b8a274a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a985e89b7601f2ad9efef6e50bb2b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eca606b9e079b8ca4a9ca3ee5cf14c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd51ccb651b681f844b13e8d16ce6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f210f2d1903312a43a4a7851d09879671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfb79b2a75aa9b69cf1ee2eaf715a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e998f3b09d34e7365224646d642c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4c5169b883916411950e982a46082674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01be92369f772d1f48bcca20a9ae61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82ddb658b56f1d54e2a2e89439e195676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c23ecab018a628ada3fe8738f01b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e9b4458839fcd3a1a39e9fe0506bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bea5664b309d7526f04003b0d60332679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34d74dfdc8f1d9b8bf095ef02c1188680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30a5cd1a2257bab81cb67b7c6de6a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371d8cc73cef8e5b7f0c4def84e8899682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550d2ca8388cd9fcf9bd8e853e9ebf2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f787403d0c8fd613e446cffc71e3740684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509055f2fad28db99c308b0828221c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea01901765b155fb6dcae7f527880b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ad4c1fe63b87154413b6948b3fab0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cdb593f449d679ec3ec6565a8678e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e19b2e295da552db034cf66d57943a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68c1efdb40a5d79355c6e5b980817f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4640ae0fb90364dd13657e3106904df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe490b7d909332c76d3e4418602fd2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eb136cc4342c24dd7452153deeb43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48231cd94ab8955eb081f777d7a87e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8140dfa2d39b1466c09778bc81c1bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ba0a1c1c03a6b8121d10749aeb5a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1827ca6c61229c41d5e52a10d1f6265697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06601a36624050d088c256168f0dfeed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b68901f3acf5629b54047b03c3a8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfcd588603a009803fd072ea36dc04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e03e8b3d3f45ce3983f29c7269d4af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a49d573970de96af57a1e24c3f68e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de0456d57706ee83ad918f0cec7b05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed614a04d81a451cce926266c3065ea2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c6f63bf6472b07c100cf8189e06bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76bc87dd4c32faa87be831f36d82b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5414cf94ba35e1fc0c977dfbde1c87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa098f4b175634a70fe1e654549e50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90487d9566f3d0745b4f55d5649b6939709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18a4dc86f9325fa2944afb107a5aaf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56117add536ee323a2899129bbac1b61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea307665eb65b0b63b024aa3dc8048a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21e7df52a97c9ea1ae9849cac393d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca9b5de6e041034d1c7d6b827984ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd77a1be44bf04b53e148b9f1ab0dfe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62025a8efb2f38062508d8f5d4dae8f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83373db4a8f74dc8d9863f941d0fab45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e62bd5160043b7ae189ef72fa057fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a1dc6606ca1b7ab0a4a047416ccb5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e815be16b9c07ca02265d9e010e888e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142c90bfc09c048efa5df79397d7327721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce545f429d55a3f7ae4dc276268de84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adda60e929553b157ce0ed19fcf5964723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f1f8d575b790498348dfb71a6a7d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7621700ba65f0ce07d1c9c6d6c057c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61683fe0e28ec2beb9e953b4acd126726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe375f120bba83120dd86b483cdcab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d7e864303b74c8a8499ea2782bce7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2b8fbd1cb9854b62b7c1cb940e158729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228f4f8b7d0ff447e86f305ca706500730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce7623cede524b2a7a4aec2926607e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6015049f73e7ad848892943805270732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973af399f76228162f4242bd6c2b43d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320ed5e840940b1f0b1ed2ef45f3ab6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df466bc1623f5dd6bd93b75a688c1cf1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259aa01ca145ec622efe9f2f33b01c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b350868d581f8f32d8381c7f1f16314737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99932c5e40e05c46814a5ed5a575d2ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb1c8549017bb327b6a70d4416a2a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7c219b235da2d19bc038b0cc4940c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92381902227112dc7c698ae44f7aaa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe21e5b86ce18e47cb0dc6bc791ba0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648306a2c95570a2b4e1c4863a642c79743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9f8457b6bf219244b5848a4b1f6ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37717d6418ddfe4229e308d0d7c157745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c991d1acc2739d1da9ade75e547a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3778d588d64960e67379cd490584a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c5b8d13b2e4283e5d66e244cff4e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651173de7e1153b2cc182296f4c6791a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f970881d86b10a204d57800c78100750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ff6195ae8bfb430b0cfc40009b0d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0026f90b2ea2cf865f51e0a4065448b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368a749d083c7c20b80246ee7df9a16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f71838006eee6ce17201d957dbc3b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa01d2b6019d6b8af7b7b33814847aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73434bdd4b7ea37f495e9996d7762aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8bab9dd052aeabc13d910554a5dd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855866c0e1cf0ad1f5552e39b6c22e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e827ba2b94810b282f490766538682759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426941bd1946d3a5408bb981fd143eb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eba9a716c98bda1f899bdd27d30a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6201674d44a3b6eec4d16ab1a9b1c333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac020f7c28f1aaa954a4edbc097b2084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2e2e74f5611bf5ffe1a17692b2d6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aba4638682f401603beac0d2d2997d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d41b27fb8b849e04baf0038ad5a20e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcb3fb223f72704b85d24c66b17eee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215c067c57930b4a6d61d175a3187009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f004f84ee9ad165192639cce1e2f55110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a88d82653a15c6b5b89464ead7153b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490db90aa07dbde95d44d9a950c72ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4bdcfa669472890545fbe52e4306213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3594b597dfa96256ab507d5f2943514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97172f6229a042a33133847ac1a4be6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21596b73647f18eb28be96fe2ffc17216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9daff2888a31fedb1540a32b86b4df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47ad68748dde8f5f8427a305d7468618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df344e06c22710ffc453445faca02f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6669ebbca4250bd1cd48df04e64b00a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97656cf3fa911543f43728661d0a2a3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027877265ecd3fdddf9e78ee2d6b27522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae8a89222f6674e5fd1c837b2ebe7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c18ba46c6bf67e9f5355b08c1cb6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441579aa0aea1224b7d3628d6057041225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9290f512804a68059d5a690b2b8beb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed794739eab2c4786b7b49075c07aef527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8177b72f1d0a8d92cf972f652974e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662add7ce94518061e8f650b5387a9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38c1e51b701a33447c3bf0ba93a98630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d49442e8e5bfcf67c374d0125f03b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be39855244bd5cbb3859212b6c567e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368fd6b59f1f8b95682903bf60f870833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb16de742f8a0244aa17e3d3a3db41e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481e46aeb46ea020cb43e3e4822f78735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea55e34b6152e75ff8e367737c5b9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b403f58e7fb0b8380a41f59da0ada37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4ae390dff61da052e0ff2f07e7d0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f388a13350ec5ba59c54871ac25c2fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b31e0441dcdf77bea8cfc881bdbbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e909431b349a653d471ba2f39474c6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d6830a9af181a7471f0fb766089ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784a31625ea1ec9c1777218c3b48b4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3a6b10dad63f4acb5d4380f13454a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb05313862863f4f7d480bd0ec455e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dcd83890986d1d323c97894d44b8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5a9a15f1dfd8288c5b86b3b4eadd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe148862369d864c3f58eb7edc27d3f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a51665f35dda19c26669b648ced6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a749849a1aab3f85423f0b38d387c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e7568da4bd34612f0051c5f3b936e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab240a5517dc85917a96f431e6aff26852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd381bfdf8c1c402e6f2083ccbf895153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cacb7f3e3fe9fb861adb4f9d754bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12555d911438552c9f94943c468aa39e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fb15c849ba241d3ba5abf2175191356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e8f626cba5a45d9b23eb33a791ebc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558e66fe92e8c08247a9a33e6e9487058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037da19a79400cd73dbe5bbd2d68ea459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29261328d432cce58c3925bf7c7d3bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7964771b30769dfb291e068352acd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cbad9be9123b23075a03a5332ef5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85d2029c5092b8febad389d513133f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d26c5aba49baba5284d31740ea083164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26af08cb1a494387c3f5c33782ed8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42201170424f3db220d09315d516285d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd453e6dda6a4e6313177254ef42e6b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848a3a6de363b1413aa73cca4b24fd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc8f5a2e39a75f81e15542dce7811569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363d7ff47952ac61f54aa5f8af3111670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500cfdd889b04eee3ed8130c5c33d2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1868202789400595c353d4df6598b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913174ea4d584e67c2796876e99df9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef0f1c848c88d774fe3e064233ce4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487426ff56064f956ee2979ecfee8d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220bdcb53d9a278e5606811f56f76cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446a3e34331419615d11f29f4db709177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b121e65f40bdf3962c34f8441188078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31030019e9d28101a4084fadbf10db8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d25929d53216eeff4fbe98811ca54980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1b94f85da116cceb3a84bc0937ffe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792614259174428e25bbf7e877ac57382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254426ea97220da9f2a37440ea2664083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4c9a736430cab90ace999816bbaed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3091eb2a9940b12efdfd0fa0d97211b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912410138f56620ea2327476263fb2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f266b7266fca092405361d0260c29b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d98fe63e9d62564b84957fdace366d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af77d4800ee25d7980ca621272fdaf089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0fa99f8076c9406dbdd2e9d2a9fde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812ec4ada718d5c9f23e1aceccf50d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840bea66efd2928db255c4e873cab3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab65ecf46d146b203a6131e9f6b090f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479be9afdb23378fbc8a0332ae8187f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c334780f5516d968f9f893d656c6a7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121078de4eb494226053c1bbbc74a3d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07842de51f2884811b9d9f5eb16d020597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db9dafcbea1842054555fc87570e3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d6a9e2b0013a96be0912cc3a3fbbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604a51d63ab8854e18f66ec6319d67f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e2d6a0e96f63c681f39421e7bc685101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4320cd5afa940b98cc533381e4f037102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d8841130e05656a093f9a8acd4e07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdb322058ab0c8157c4c0f0c05df7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214361e9ad02ea49ea1b23204a9be48a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf157ee6963fb3875d42cbb6f02dc6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d67efd7dcfc8f45f9f4c671713a9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeec28eea35dc44a5dcd9508975e98f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c53413158415fdba12c51b3b6f91aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c3bb7e2cc603382288632e8ae26f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad801dbe274a5aaf7005d5f9fadfa39f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d214604d18ea847839bb9004ccd6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b679ca4db5c75504bbcd07f24d79577113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6cad79d6e1d63def95d40c1de5316114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978889154859a12cc3063afa5e02a9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e510080a26c777e65f48ca970f47e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb395caf549807f2fa6ad5d43d853a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a063b3db283a5721baace12639fc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbf315e5a41b9ec0376473cd33b561119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a84527671f92c2e83e7045ce029a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d751f5d462a3e5ccb25c23a382e15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821ca30654132e0e26f8474a3e6da85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25542681d91d2a74e61da15d8e659a88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89554016369d76cc4f80a714093ddf8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab526a2d42a5975422c0edd3f165f71c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b77683c166cbb03e32c32bbca7f51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c865a23be1553af24920005d48d2524127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22195ba6fa49847ae835c75891abcf1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c2539e9e766380f73a07994e66e36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db80a87d42340d23dbab6ec5561fe0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e6537fbd1ce56a716726cd7ed92d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c1436a44569a9b060543d4ab8e38e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133ae30198e24b9108f39ed75184d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639a9a297bc529e0b11772375f9bfa9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247d5db949caab9970f26326f410dee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151d2b5077365fc075dec987598d3fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2da529164af6ca79956e9e34ef312c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46dfe83bc5f2c7a23cfd1afb32ab5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5972a5c51f9cf071442afef936584139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffd9be1bf9ac7f9f096e71278bcf74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ef63150b98121a3f478c4d177acd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b51b6b5c250f3ebead59a046798e45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf8109ce5c62215ed9430060346588143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e884182792abd5737ac73448bb4df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d2b3deae7f65a326038152113ec22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30965293cc978a1ffa25fef0b11f4a42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98273d33067a5ce66f0e420a4613a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef052f4b1b1ff0fd463340dfb37061f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fb6190894e78c90478d2c8ea7b719149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fc24634e65077d872c850176ad1f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6bbe0292d2901c786f9b93f3e7bfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01decc334c31e3b2de10d4586dd98260152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1ad6f32da9f4c517efe743a070d58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b39fdc4e131b68a1c4cbd7f352fec6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ececa7f5137db3e91ea26c6b3a76336155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8c37898e018ac6bb03afa51a15ab8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebcae7453c2ec116169b029504a8ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a408e314a830e765c8c348452ad194158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98322e24592318a7db2bba9e64bbf39d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaec08a1b9d6848a6739a7b019e1b82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6e93c76177621611d34668e89f9a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44eaad0de0953f328e9c288a8d8c4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2784668be7fffc647d3e16afe4a9357163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16b49b3ddbbfc110500516312ef34c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e812670ce55e603201b0c3cd05c3bad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f16c70af892649bced44d03a11ea0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccdb1fa8e1ac1af7831d29e4de942c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68475b42b25f4176bd1a4bbe77fc088a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cf360cc11b87632e8a0ae4fe351d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c089004807a52986910a81999a37afa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f28886688c55c0106f1f6ffe6e4583171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7573cd9a1f49b70eb0e5a3206573974172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fd3a0ec3d8375c39f39a618470f5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c5e5aaa740389bc10840aeb3967f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607b38c2e3fd6727a9fe281383961c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f3e06e48c84c6cc509f010d49bb48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade03885c0f102a8bd723f278e355a7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47afbca20b0f1d83220fc98ec6fbe2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bb27f677dccca7dd2bb2820eb909e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcd8fe5b308d65c4bae9d27b3c81ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f492e3ca20dc862e179297a3463422181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940a9a6326d71b4e45c380f24e34d7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcb3cd8532a04e5aeac31744ddf29b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42abea1cc0eeed215cfa4e598a87de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0450e0e6a2456d40da931be9b75d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be438c38e0959061c4d5a3fb2c2b0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115931604f6fb9ad23ad5c19f4de8359187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601d768567e70c7e747635208380a98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6397f4d72671d11c9ef66ec49050a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a62db7a2c0043dce6a7b0ffbe899d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da9c7667bdd92dc824772a00f2a519191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f056ee38d7f232b510885140472b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb512b7a23dcf00863f32b2133061b59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0d1bee7b02e08afc9e1ccb68f85c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8a4b439e5752ba0dd2b126640d3f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a02ec71b34a77bec376a2d59acd400196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cdc24263b7f6a69b80a9b69a21c61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280b5a0e37351c80c6dba2a3cbb63c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345283ccf803283de5ac57887754c4d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350995e5649a30baf57611862febee5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eee49f19bf27017e726c96b0e5940201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2badba1201e8326e113bc2966c022e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02d7471669a17580ef766d34439e1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95babfc1b1cf2ab5d40efcc3c9e592a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708794073b1eacbaf8fa82b2ce4e6c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1a1c0231ac96ab464cfa9812c8da1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f7fed2ea9586fa90b343e00437e52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4d2e7136241cc2908df6cd5c65864208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea424400bded1554861eb56293161b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eec3b8e4ecde600ecd578fdf07fe7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8854e674c40f40879b469e8b13cb95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aefd03f949205dc426e18f744fcda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff852baada9d85067883941af22e99c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6770e84318bd17f09decd3e5cd255214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9248a94bb14857997b83a8a487250b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f045655c1cb1e4cebf72e5376bdeb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a417a881948eee2db5fef9d1a7fd6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620baa71afcc0bdc302b2c2af793804218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75b3cc9a0bfa38d37133e3c080ec52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b9c4f9cc9855cd67f72edcc418569220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc86d229fea29e640cc0bfba4c1f1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db130a943c08a7af6f83284536b1f8f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6b39e9f468de23c0f24a42895306b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f3322b368443b3e6ddc83d4fefc3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e5eb21ae999e7e554046aa193c3b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2380310cb03aef9e55cd7e628a29cdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24a40ad4772cf24d0050392e16719c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a53537ba21a5d126e7bd186fd3e0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317ace34ec6ff4d7b96a328084d0474229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d9e310edb4535c08dce54622e95f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a6e183e8c767f2ce8a96df65cad2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ea687e9edca7e2c6fbe6b10882d90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3ccd9e98b162dd55d294b54cf3241233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf659e041d4292472b1436f4a9101de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d857841fd7b96515f70eb014b25ac9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d1b4a76482f3d4ebe3ba35fdc77ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3f91b42c801e77b53e36d359af60f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f7ddfc15fa7baceadc4df2b85c06f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fce413786eaf30e79b3cb90521853239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611cdc8ade23d9ce15f342fed20376d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53646f239592136888fefe6ecab97f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a9968c72dfcbca7ed2fb304375e2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564e5ca8a22a8f63f29b4e965b263b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466ad7fd683695d469a45dc162d2e98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca935fef013d21c21cdeaf083e175ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285c196cc060303877b3b11758a44be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50d6d9d9c814f86e8e1435c7be58ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af168949f032cbcb14c71d25dd0821d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c38f809d58c0c3c4e07bba729bd580249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7d2d64b03b37e27667a73aa8143be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bfe5f74353fc17929172d89333f14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf8b3a51561d308279936ea7761de4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc04dc992d7ce262d1a199bde1cf6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d4b3ebec3c1c1bd1be72100bafdcb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe7923374fc6bf4b3a2b2e94250e49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd1aa455c5855c298f141def11be39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5d43f22c010b70b8f68289b632d7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9538a62939108e8b351ce5e5ffacc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f81c3098fa631fee33f1674964c819259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6d8f3b3296a1dd21045a732b091d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bcf5e504131bf862923d59344ef68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0470cd6054cd3987c0870593a04c48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1283b9f8e402e0aeab4452e0a88ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb3f061eb128c51b30324d66811002264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d3e3c82a6c3fec53642daed1f2a1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d512a33a00ef64398124877aea609266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3761a8fce05355fa2109334686ae1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6f60188fd4c795886f79dac270be4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f455263fd9886f931b19d958052deeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e538943c993e03efe9a0a3232365a4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d3378e2ac8a6cc5dbe3860680cc6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b36c2665325d915b98aea1938ae1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18256e749ee5141e5b70e86683bdb5b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989793c8f12e48fbf47a5c19a00b7983274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e109cf9861708d5d88879959d8154a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad54bfd533480ba07febb898efa691276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87c1e47e2d7dba9cecb45b6f08135f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa41bc9aa36b75da64c9a96ef2da3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581aaade3f234baff40fc32ba43c03d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daae46c08acc222a14c8aff7e0dd89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41269bc52c385f6f34b28e5ffbb67981281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac5fdd64ce54277d51fdaf5d1950cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae8bb73f7030f97a2f177b60152239283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c46cdd3edb5a2a2e3c6a0c031a098e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef851ae8662a63852410d9606fc1fb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcb0e0616afabd18e15495ca0471ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a5a3f187ce3e4a0184dab86adf354287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127366fc65674a7622500f8ee5b1a1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de213918350264244330e6b3fc113e63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207c13c6d0921e3704f1e15da953a64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68898c4ebd148868cf0c77d209cb2b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59a5baa72e859c6b6f0a1acd328480292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e2fe420ef3e6e3109fda958e9eff9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96e110ba4681d76d6e4d1bcdb8288d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50085593b8d9629c43e5813d413e92ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ad4491bc050b69f8a87b430678cdb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5903fe8a89d35f66150cdc9b3effb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e1a279b12657d01ce79097e8af159298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8bc716d1af640a3709cd764a8d9a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc083a98c6ea3c15430fe9a9ecea6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52397221ddba0c86a37ce08524005dab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8172c804d90b4d969f3d0789ee33b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51baadce7b16d4c9008b8e69aed1d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7520d6f4c2a753da2475248bd4f013304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd102cbd3b2464b62a8288b2ad172903305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375db5750a316cc44a9c0127065fb6f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ed7192cb0b7aab42aa2a91d3838f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e061e6c3d5911d6611dae982e693ecd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e865c67e2a50ae22cb05127884b1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0e4043c5cbffcb268df80a0b8ff30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be767a5f5f8e2354731dcf311be210f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718235843b6bf21ef122abddd801150d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee1b4f0ccae822bb4389c10d3ec34d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639421b89939ab1f31987bd962dc6807314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef612fc1fc81b2e7b4799792bc87cda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb186c7450e07f33bcfca9ee29719316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551648499fb32e83b1151101194a9789317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e49d2d924b6ba17915aad8e044c73f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f0fc92d23bcd3abe6a04833833385319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34495986779fe45a7719df5499f7c797320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5632abcd3c5db51d0ed491a6cced19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a93f6ee9dd69eeec75cf4fadf4a9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9a2a0e08794b83347cb84a2a2764e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4274aeacacc4d91b5011789d596a258324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf96cf88171ae04f9fe109634fbb1fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c213ebe017d85c986356eb7ba9ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f4cc9c8e086141dbb597a1d567d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed041c1163c52ece1b8f21f88937f391328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea702ef6e4a37381f61baadb542fe16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1981aa2b3de928b14d5446c33c8ca83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b9e3bd8e6da595b5484bae566f6ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9614c0786698534a2c11a5cc5b81a4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22a79a0c0906423d21eaca027816cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ea579459ac65af45b0649ebb41f09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649119834ade8262170ce30a7505c6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d266d31cc13b8e5221caadb5ea86c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d782aca7f27a859d16bcad1fa686792337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b7377e8e5570b9194be81665009db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b0814cd456671c0d9ea6c8790f3fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1267cd49acb1f9c69e85fb6f0576e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8338cac511968909916350e931b72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62668655e17117752b59ac8d0d02c0ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2f32fc23721fa279a2764621222fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750618edb4d31730f173086e2ada2b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99879d92889d3e142d4acbaea4cb7e0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef9d93fd8c0ed1c719854d5f352a7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c39b8f5a1d8c98c050eccfa74dfc06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f19a0faf5a46704bc531fa09dcee02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf276a513d7ab6251eb3be3661fc81e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32581f6ceb1475bdd1d694d406b8503350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6853c52c8908dff21c77edceb5960b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b500d0ae8873871ac1f6be8cec6763352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3a4bf88542e65977a5083ed99640e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9346c314e0b933c29cf75cbd12b05eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344339254ba1d6c062fb0ad717e55cf0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccacb2ec86db791ada729d2120a590356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff9a16ed666fa268eeef7fe229e985357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7435bd06c5cc88c2fd22a415b44e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785d28d7537c9c294164f03db123a5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270acf9f2e79c0e8cf8cf85b3b7b05d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65418e360a612c43f32f34995ecd38e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c4b16c93a232d7c301b00d06cc74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20936d2777b2d7e4575ff31411d4c0fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f17b6b10918fab82bd1e04bd350cc2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791d9e7689b918a7d494409d42b2010365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f5f5a1707962d0d2bcbe2732268e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff1cd56cbdb0cf4dab4db62de40ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825e46b076548e1dad41f9eb9cb8fca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f2e2feea74c4738404e3918a8ee7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc791325f77f7fcb6eda2f0ea9b173f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaa0c3824b2312a37475d80504d3ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97d2b6c37b939be1c501efbdbd6f9f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f324f5e6ee88f80e404f43a7757252e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc9723890e9ab52bc99b35b24cf5b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3b1fc4dbc5e8e4bc0ee687acf6215375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb8400489cb002b22c93a8a654093376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26163bd91a58fdfa6b2fa6a0e01ef4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403700d946a88b319bb2fe9b0f21a51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10d41f11b1b3f11cb04710566ca2e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f8eeecba2a1c42cb41ad7a1032a8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082d294fd9eca45942d61501da3ab43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f12602b585b2626037862a854b9c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a3a4305e32549983a49c6db9bd9b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ccb5f00723ba8150c4ea15d8fc38a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e41cd97f6a3cae2104c898fb22de97385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779dc143a001ad4dd29d45a52095de8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374a65adf48a20ad9be63249ff04254387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfc0631c2d0cbc12a827e5432d83fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff475227ea1d0675fd5379474dea36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e6f4ee2673be3ee9579a0a569e027390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134a44df62ad3213def6e29f80565d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b251e110c6ebdb923f77d83c1f90cbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f8016461480c861a699fe49cdd6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc509403815e6695700351de7ccdb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37164b0cb1f0e9aac2fdc34f9787856d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959374f6c0daa84d0a3a722948dbce9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c517d0ae736f4121cd06c7c9f980625397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dde577f03846bf0e1dcb7d220fc89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db17a5eafaec5daff68d6ae5f08e5ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aa971f4c657bf9136c7640b908c7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7758d3b5494927c397daa3c9b4a1b91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a6c9767c233c98a7e63e5ce4419b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c92c0330875c3839af018f3942b28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ef19050e75ca08c9b909e393dd8f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4026735ebd56058ae2f86a27c87f064405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39455f80228c591955475dc947ee47a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99026eb11546c9f3aa0086c6fab05db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f3900ff4b8f186167375aa9b43150408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eae7481926f2299af66ec164495c7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977eb8b32f66be11d3c1e9e79fd777e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f9f112387e4cd3f0dee0c23963cbd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d22e3060b80c553968b2172ac0c5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170ca6e1802c8fcb126ec7ca0759710413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b2308f90f0ea2f61d6edcfa18a714414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfdc1206ad2469ffc3428e2077635e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a8e972f4260bf0e49034b1b02fad0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79264bf243e02800dca9336da6a15c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f2c6a29d9b094b3ba7241658786c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b0301e866464a884145279195ee0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91423f3a38265d328dacc6fcfe09fa9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe084123097e061972597129406f270421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f813f297b65cbf2a89f8c7d837d1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a807209c8ed3ead18c4d48319757f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e51c46361b7cb5964bd3509af84f9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95b4c229715f31f1d80f138217d357425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc290b3e6407608d6be6a2a3f8383fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c39567d6cbca355d5f0135f3d271427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71881e7b4b6d484bfff1496517d69cbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e170dd78f7ade2481584abdac81aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f7b0bb61ae54da653ba6c21b78c85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad5101f9dd605485b96eb597b0520f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b3042c693d8c52c5c8c8b7a1fe9f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d10dc36f0d11d517dc0b8d509284c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d4efc20a6c3b7efed67c2e0c1305d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1529a28d75c136d779c309a77337d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44621503a801a99446187c31e6d26efa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05e3ce2ed10d14860c14f2a664546d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed06459c7fc2cb6c47f8002595f7fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f34a88a4665991857a779b87bd61e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618208b48d7d8b4899aa076b901acd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5bb24d4f264720c215d913b54e2b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7194854f3f5079fecd00eb583946f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfed58a1724cae227fa2ed52560c89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d55a895d871a3de8b9106ed0a81b82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06dfa936e81ee9f9185a08eb294f38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1be50b3fce049f060be058307c073d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558226fd59fac1297c10fad19b265d82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95630b6dfcc31566a4cc8b145aaf614b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfe52a01b657fca41219bd9f0b9f03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82bd2fac36d16ec82922bf10ed2c9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd8baa9ec775d3bd5c439a671a0e27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280ff33a814caf785ad4625e81d5606452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbbe99b55c91dfe7fff85e5a97dbb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf5bfd3a7bdfec710dc3f87ec1e472454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f6a0de7aadc18104b0f9245209089455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe91b51fbde19db9123c2ba9cdea2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e64a24f8a0e4d5ddf38f8a85a23b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ef7ff42d899b9f71dc73a21aaf33d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb74af02799b2c617d7d6e436ffdb5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee28bb7980f503d1d7dc05bb1942ecc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25bc566be3ff5ae6de048db6bdde00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b778e95c50aac577a673b655d6ba2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563b0d552e31e170e6ec8aa978583ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d26611c564b5e1d7fcc4520dd52ada464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add9eec72cf71edc75590d846872bd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913498168216ff996060219eb6304a3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505f7e42c969b2dec3a3ba06cfc4c92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94797c0cb3567d385ec385a6c324f80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98f3333422afeb4dc959b69187ec29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc8e5d4a717c6075ad4a0c79a230ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9b5aa23530e175697ccf2af882e29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d4a9ff9ac9a7ec785c585f57e8c68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc79c5d9b2d0da568c508f7dc0fe63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e551bdcd98668dafcd5dd86a4b04f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eec31e8a81864ee8e4ff3d585c85f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ba40c1fb025c1a3ead7a7d6df46a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969bfe47aed72bc41ce11faaa10d8e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96240884a55f4b3e8ba02d6a908b8d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0e28731d05375409fe849014d807e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7414411499da0b9fd2b229514df1e9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aa159bb84436fe102b1d774428c31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1891313d209555a592685b0cb42c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914313c3fbedc79a91bbb40ace465b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e1105f133279984aa4c710ad05d62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c473ad085084aba1eb2200b703184485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ea94eb36796028cc9cc3aca71ea6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c547d3951e2e02ca52d40742100bd9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f0ea6609041a57bed29bf07a34452488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcaeea8bbc38c3e23d6d4859f7256d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee81b53444928164a9e4a0ab7c32a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a51c80f566d6ad5c020f7bcc80588a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5f201cd46dc14ec1850d92a2970dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd22e0c40c2dad9b0f09c9ba597ebe5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ab00c782d295130888bad93ff1f36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d978a5675c0018c5c1ed1e729261b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339865c7d02e0d5f61835718bcbe76e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01306a7535e57e5271b76985896cc1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b45cdca4d1f922738b055ea1b44878498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d6cad66a68b8765fc468eb7244a0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ab2f9c4c6a8527c4013514cdd49a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b500b553f534076bd3069467c245ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924e44f5ffe20491c6d22e6b619f4d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69449d98ff31ccd2a765a8cf42d75f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6687e41d922fc8a95d100c8fa00d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30071cd900fe9962d0e7dcc874f76a60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37989184899c9248338290980fbf1b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e593c58ea8a2ed2e589bc4b52106e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d2766919b9bbe249c15beb081b315508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20ed0503ed1d2c5bc32ad82e251574509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9972d03ae960a7c7129a0c23857136510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee47a169f5eab9cb61f826b9b95446511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eecaa0a0074737100d1fee5e30f3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4bb1bdffb5a2eadf312df3961e520513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65c148ad8acf0782ba166471254b66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb1a11a3add24da914227ef0d1006b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab9781858af5e063b73745eb7d9539516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018fb67c59b8a4bebd0704a6eb7d22d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed9b0260e6ffa3a706f090ff5dcb1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75630731a26000d67bf4212d055104e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd92fa26e2ec4aaaa3e893343de866520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9988a8980144cffab540ca7bc009b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578028be08a7edac6b26c3dfaee18083522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee2462dd9c9bd0ef5325c737334cb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e02f729d97e740d5206c69b24d1e23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490730d354957daab7408a86f3d6141525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c50c54496edccaafbc035fe1df0e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19593a6fcfbebfceaacb9b221c39e0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76bbbc0ddb400dd52fc6eb6c91b8e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd315e65f2f70445c5859cace10b27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681f5272bf6a500e4b78f985f0e01b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1f64b3d00fba8072bd9770ad127ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d7cb60705ef6cc73f8fd15fe19eff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897abb1b2ec209bf153589a5458917cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597ae0e9ffcbe4aff73f9d49d37a0ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ed520558819b186e6780c1f12d109535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6842abbd0f4f15b11c7570b6084a95536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1dc878e7ecb5acbb2d616896b4a5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45c9e6fcb504b9cf26b6a82a093338538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac699a8c3dbbb329e25cebe3653070539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001719532678d568fa075a44afbfb3e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbec182b788545261702ab9baf9cff1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6d601409116097ee9ab4ccc509368542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc52d5e0b80bb68041fad6cd428304b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc29b5d4330deae44548131916031c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981349010067c9a41b7aeb30a514ae41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fef97dab30bb82c2b60c2ef376a531546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00f66ccc5ee8b2bcc2a44e33964d18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fd75cbb87cf2ef16650b31316c812548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0a6eff3cb341764dc4f5033f65687549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24a4ff6e3ed51540b4450f143f3a75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495cfb16751ffa98b70a8d417a8ffb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b075378dbc2ce5e89d4e535159e72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274d5cd4589c869843816009b62be12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da708d732cd7ce008bcec44a88884f17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc80e6acdd2b5d26ba263a25e40ccf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b51d506494993396f76cdddb1acca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93218415a1e51284a490622ea50bea4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d44e952f1a3f5871180ebf98b8833558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931619753dc3dd0e2e584761faae90a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4435e57f6cdea2a19dbc3b8e7d855560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3e98835e33ae9ce0244df56fe3f2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a65ee277f6a74c8de27671236f281562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fe5838f764c1b2a3d0b1dca3b797d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70562e8888fd737ffefdbd02a7652b2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb53f7c4b6a176224d876df0689d71c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731c39baa089d13e4ff2f1624e552cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a57d9ec59ded4d831959c1400e01e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf1259ac58fd05de2b59746b46baa2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8c15d168f56cc18083944a1afcb57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777a979a24b54e04f58c820704ea485570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480a082bec20f9de13fe201e530fdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e6e9deb16c003c2b366e302e379e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae17b7f2fa6213703b90ece9edd1e04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e649ba47880d8c2087352f226f92f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74760a88699d41a93187b54ec7abc80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822edc8a7112ffb5581397f216c12f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a07fba64afef976ff40dffcc4ad84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079caa7992ebd4553a840e8009aa0347578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b1bf0b9ca1f117dc44454f5868d45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae0f5b6284c29d43a5e61086cd086f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b1b9d8778e0423b847077db8f9f58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294e2e2a2277a603849047bd75a1992582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6db653e0a281672ce169ee2f2ccc2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd901d00453e1caa4424eb641bc9f66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a330a9f9f4f8769b06c397290832083585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23888bb4f8c18519dcc9250ce70b10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d99275fd334af899e37c3b5d824ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6c65c4f9f2bc5e478768b7e71896f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be51587895b326e603cdcb1aa188d30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd155c6ae68d8c172e7b94aa22c3dd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf79d81a07d04685fa84c14c7a85aaa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba52fcd241adabcb697232d24049dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c31e0066382abd04fa825587c5b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3ad6396af3083e75daceed1f396bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50e0a3de0a0a06de25b2cd3ebf859b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eee700be7ef38ab03b8f023f7bc6df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fd47481adb2d8a9627125a76e33b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a68542a4461b8cec336c47e693948598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d3df9fd12ac95ffef5808b6108be2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ddc2c9237502ad2b726a029139af5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b47037b3883115a962a307eabded77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708d8b80ed80af9d86a8764081bee94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b1a881fed841d7cd7f66458364def603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badc82a18354ddb3c7e5697fafe5696604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b90e29c14d757efb5af46f144a0ea5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b49dfbd062c0a6852db337805289f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e27ebd18924280bc3bb77156d4e06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d56be5341a3ec24b60c80dd354263608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c69616d71f80bb14f751640fdb2413609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9e6c495334949479a7d190121de61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173319ab574b3d9221445331fa49ae1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20399b0a8907bf4859c4b92ac54cc86e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35432399d6661e6a235f658627014f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f6cd4bbc36ad3ee3ee6a15c6e6c7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9e1c09bc16bbd4ff392863c52344a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca948b59c1fee58f68b6fd6712301ffe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b7c26dd571578b1f7d462bb9d732f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bb58e506da8ea118716cb421fc551618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349f701733a93dbcb15cab099c0f48e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427d8f3c7114a5cf2acf2101d98db45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8cc57717b3d0a199ca85f0fd501fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c448094145f4017d6495191aef0c684622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbd86bc13b292d7845a678252bd368623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fca54ca5a8689562753216c64e8652624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c7e5d14bc845619bb4e4bce6af8ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185735aa321eac0a87642fadf6e9ab6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feff9d3943031e0529c6ba1f3afc65c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4530c69907a91818c8fac38477109628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f30fd0c92e7362444577dd6b427776629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09267b1a0e8cc5a1f0628eb78d546ee5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d57863ba8add304caf0811da51060f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9301b08314596c53b4e2aadef10009632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0257f490eb501dae020eaa58430bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bff37a59e78cf4932f708aa739e82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4dfa1b78056f7126d5738620e3ec5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6640e8ed8925f8938e543d3683e837636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a15a2d345aacce8e7107963ba82b63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501cf99f26db716585bf5e6a5268ee2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893db0946f4c4cbef84702fd0488207639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ac05974b0e056e29c4bd231447db8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d2b3948da8772ca2b4b1e38f9abaa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561f9f87c9397c91c2d27627aac582f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd155f5f0f31abaac1400a6aa058d30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2f0a35a2b7a794d3fbc924ae76034644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e1511874b6d60a0163b7e25375654645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39b04d3814d7529d996efa0cca601f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c63d42bd48b2b23c7fd9c121d44704647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a50d02ecb48c24fadef18ae44dae6b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e671dda947cb6e2a19970f042c3ddb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920e814d0d9ab4dcece3f209710b9d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792036dca7c0daf44c711e18dd9bcf3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975f0d7e0f52f011f9abe3ec6e9236c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400226b54acf46077311e03e0249b5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ef44574a653beb688725435f5b180654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bec6af33e5d043488b80124b9f12f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6f543403af6221e419221be0bb400656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576732a71f47a46e642185b854d5994657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9159570f5c9f96e16880ca160b68749658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627d84a4bd8ab0128299976fbd8afb0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374e7d6bf77455829845a2bc5c43c5c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f21b6baa972b934612ce0acba2a30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13b35b9ab1fc6601d2e7f8349ffcf2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aa57cd0f6f9cfd89318919e392d09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10c0056d83242dc918900924325120664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01642766338fe96fd73b0ee12388e9b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945df82019912099b2a2866b65a8e60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f579fb27926ffd326373d71994ed3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a9def50c3caca11ac6c01fa7de0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6b0adf4a8a557c822975b5e67e0b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8251d0590fa20ba634508aefc5e0f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a33db505464fa79021654505bc4fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ae14387da2b742a91bd908b9b977672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae720276456e4a7a7c99df98eb272b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924248c96f539504e06ab94fd50787b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d51748129b92535d1fb6af6ebf1c9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a0fa9c4d63e0837a69b97069fba26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d08ed7b311b946a05f9445b9682cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e80840d43d85d4aa1545ff4d2cf7de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b847e33674a15b349737343f8d1000679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ad4d213d6c931ddbc51bd2a3a57d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649599032dd482e89ea4d86f58d22eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6a281c11a25afd44813aa7840618d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ba47faeba9cf4f251d9cff1df781a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981c92cce513892dd91aca6d4cb8ce5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d316ce1b10595eb9b52a6bdc4b0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e793b60de06ca3f95117aafb4752b2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95ba8aed11212efb3eb08c0ed7b891687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e247f9d7c4e462b1d324f450aaa42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74479773e6490bd25aa21c2126c79fa2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1d50f8f7c81685a97c08384921247690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e49694a7d5807a74b18c7ebadc26d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91872fdbb4d47502232cdfe2d76d93f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cc26a44a8a29376aa9ee471392d6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3d0f21ab5da004bb7db6ec054b1c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94036dd5a16512049235ca595b6df69c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca815c6ccf0736e7b2cc439cbf9efc5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b08d0e22cd6cca3858512c3c50ef8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6b526d62c13826b2f1a80f1dade47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e95496296c43a0681eb8efaf1d9edb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1556b7f8a175fa99cd42f4e0f25ba5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004baa0d29cdf75f38e79c64520bbf7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79117ef62d3813e5089e2a3f8802927702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21fe81609296da30e5ad09c80599d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c37bd2f6866d2521a66e9c1715fcce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca68ecae4480edf9fb5d9a5da061ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8b6f83aa65d15e7972aefe7ced21d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1fc76002637b6d31d599c7eae73d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b08262450b9bd9fa22eb4ade27003a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fd297aa69d514ee865565b6ee0836709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabae1c471d7dee3c1bb152142f74cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afd4d772d5bdaae838ced0a77cb0bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eb8cf46c40e2841f5b37bd5efa61d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26221c7696e4865c2bff38ae32d72b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729a165fa8ddffb0a2acdabe75485a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271c09964fd23fd6d7698591b2ff986715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268d9cb38632773e311c07f3b40757c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e947cba96cc5bada1e4442b7daa1d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3d37c1cc7fe9ef93011be3e9248b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbf6653db86de59868c5fe92c02c9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166b28d6d460e517fb94703c1b9fa54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e5d29b38899a74381f77fd561d3a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fc68fba19f1cb344916a86408f4a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd649d1412dd5651ae40ee0f0d0566723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61737bc55fcd2d3787f07fdea0a5b535724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda1751c9e0a385c2add80d2cd3aaee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb22425b4fea234d5b217a876a59d3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1c5817b79a814f1297c005d6a15be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec39917c63f3236e6e5981854eadf9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e7ca445d1caece9a4c41f9d16b1a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc9085d744209b237ca3fa804407d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc169d6f605ba956b48b8c6c4b3102731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c61b96f04423db2ceca1c9f9be7c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02927ddc6926f2f501e47868ed276178733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e5eae66d0f6569d8bf5fbdb4e25c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f86d2bec29696aea77ef2c4b784a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbadda0ce012f165ad14bc5b367b5b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc27c399bc794e5bf83ff33b7e14c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f777d858fc14ecaf57587aac8b3b71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9474d6dd9ab9308c5e7f197706460a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191d87a9e50d4892edfbcee2e480b13740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680846f108daf620f7ec9417eac782f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f14e0b91216a98a52ba66925e2ae5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414daa25bbfa7ad3e7d186dbbad8c8f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c730de7efaedd41b444f3730c95e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d49f725b1e809c384c019d5cef71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d47ec65ddef8e6cb28a251b6683fe0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afa87c238226559a4c614e37fe9646747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f10d4e0bb55992198dd4ef0f3bfbe9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312db828747cb50175e240451ae2ba95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a45c3bce0b68d3d3e1b345e86c4ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed867195e3ac9dd937b161e2658989751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f6760fa361696fe182bf09aa6b60a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775efd33c2253a5de6eb563d54a2edf2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38863fd2abcf3798b3e7abb03aa425d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e698e1ec86deb1f3fbcd3207dd049b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10617568055e22d9bd591a1800c716da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aed03629b070c8efcb18ccb8543059757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35519ad7e4c6b4e757831835015ed5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8942254c197cd54aa7ffcf1069bc7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>