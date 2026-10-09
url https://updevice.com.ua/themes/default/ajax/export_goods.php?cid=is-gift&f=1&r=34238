--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cade8f3f06cf48f366702d8e111a3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7ea854f2703c39e084bf3005a78ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7d22ad6305e063ccb3bdd8b68050c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508287402d1947cf959cacf0202dc104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c7aa1e9c07efe6f3140c6102252b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2289b254b5d6ac4a43d99c65463a976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a011566c82ce9283f9ab263fcc9f5d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d2e8f9d2ddb7d9158954495ca85d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaab93c94b6088ce3d85757ef23e1859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f44fb6c16ff8db3deeed14ee7d77b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600abeb57f4e4e50bd7d6b1ab9439ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bf334bf7a66d0acb23f87fb4e1a1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088471c535dbc19ab676191d3716538013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68809d85bb82787bfc7d1670f88cb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a1dd1f45340796308da11614040f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f9747c380c9c7a3e1707c34769c3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f21a564bad634980354ce8e42de6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693e4fdbd074cc827da1b2ac895584618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f583f8b43961d3d564ff27d828f4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae6737a8d844c9599ff5e93d4750a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54302443559f4e0412a1b406b57e3a7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ddddaee84851677540e81b30f929122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372327d45dc3bc265d4e1f1debdc1cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad791867d1b79e10ed9249c7748f453524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309680d752839d47a0cb8bbcfd0fe3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a158565a10378730fd9b25644d89326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778b9c00d73f83ed2b576711788a45427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c109f836c27a936753c060b4d3bf028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b0f9b008e5665e71790d7445e87cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cde1f34860550b1c8cbad09628b01030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168a6ecf6e2c1720704cec52ffc584231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3950034c7eb0b483e4e563b609bebef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780122b1d7dfbedfdbeb830a749dd7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32070f2a39e3f9f6897e837bd3a92c5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1180ac7822d71ee9d05b4fedc60e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d9e6e3ae45b92b5fc77bbf305ac2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fb081f4afbfbac18f43ab607cad5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7598e8f8191687831435116311b0fa038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108417d78a0c7cd9e46e1d5004562c1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35ac1fd9bd818bfd2dc006d77194e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d8b39c584096d0150eed233ac243741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051d3624051f2e88e97d6e56c93053442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d827566e4dd208e085deedd1bd2de4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dadf4ae7b5aaca5b57aec5dd10c5d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbf3faf680fe2d5aa160fc9f00bdea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f772adff33c779effb1e4d214053546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb856354db76e4c04ef26b51057c5c6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a92684b2bb3791177be4d0288988f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431ec105e4b1293ac1668dc5e563c9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f74c9fb573c061cc24c0c573067ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca3eeabf3dafe56dc3f5a0925c389551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9db388c2883d6820ed9c5f39ea2a8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a101935ad42cfc80c13212d2d2b7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c346fa49860ae7a08aafc7ff80d9d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f619019a00f9f67eecb137736e6d7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43664f266365024786005b161bdf6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54aad2066d47a3117d8ec970fde5c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4dbf827dad121b340bcb38ffbb01058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6ed4dfc46f46f72cfb64e8715d79f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1869c8ec67649ea77a1e902ad88c6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19d8964ffaceff2206d2d0a99ab51b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0bb48f00443563c069e2f243c988e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8225d4c1b15dd3d9a721db82fbd8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9cc36b5a533a4b9e33f244c620ca564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0fe046d984cdab9a54dde2eb2d94265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874505832f9b8ac081841978435536c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a30bb421f14f527e34a4871d300cf767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb4b950e029305b73bc2956145bde268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2cb6521ce5fafde0ea2adf86d9a1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de3516c3d9feb6a4e269d27ff4368670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9653156ca4c63b2e0a499f61d5cf08071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e40f16aa2e80f0ccffefd188b0db0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dd0b12c29d30f44ca6d3947225bf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c5720c29759f11e4447d3e62c6b7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769d7ce8b64ec63da3dd379d2d18c0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace4afcd8e3893fd2465c5671925f3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa43cc4a85a1641bf55327d1fa5f1aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3113ca5213118d4e06646c454eb79378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f585084be3a74fbed56e302e0cec02779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071782884d0aed31d45235c76f7efb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb460d62dc2375bfb3702fa9fe6de5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec254aaf7724dae948e5d713cb0f8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472d5f89e2662c5f310aa3ec801c4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d42ce9912c7b9f6f195206ec919fbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2be3781691e8cb10e0897dc58a7fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7585f5a2ff491e5804d8cd8005db0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21db8a4ebe259f2078ccc522aea471687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260720d63be0b38d5dd1ece394e56b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041393eee5d254be128fd27554302bf189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d066faa039c86c32dad9036ab8a8a2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e224c7c75826c5313e5af1cf9bd4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aca8629bcd82e1760d0872341dd8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3108ed03c22c12abfa88691754c90693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a95006c04001ccab56ccdc27f13a5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bea32cd7e86c52cf7a87c060f520a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59290e96ec6b6059135b16794779102296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db919a615223e7f2eb405397209b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d475d9f53f32db6cf0f8b68f4eb49e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceb776edd206bc8e74a9bcaf46993099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187e074ae614af7901b20a6df8eb241100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e2fc6c88b1a84ab494070f0b00d51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca51322d936845d9c832cba6b73a61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58554fdda2068f947fa6ff80e20de0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395c02cdd74f455ad45cb1855aa2c96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c140c448047e1e66bb6e285527970105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac40e71ed6af74c01b789b2601592a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657a4e72753c0c94d62c67a3601fb9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7e47aeb756198131fd7519735e115108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36cffbceb40d8afbbbd622ce5ac661109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58095a5c6dc0c4db063f6e7d7520c45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d190aa22c06a7852f89899fb734b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87806c82b2a040092f594833d440e93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27783482188dbee2492b34debfb4ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ef3db1186e1debca16a6d64c89cf8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dced3c03a6b8f664bd01575eb89f65d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde0e6e2d00508bab673eebdddc7e2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e8004cb0d7080426ca1a4474d3a40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd6129ac97b7ee8779fd046072ba25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b3fc22e7a4e0853e5e9aa32f74d55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f117a8241decf0307ce08d532cb1c50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c73b4d3e76e8b8b1ab73d8dbd3d058121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa04fdb860db924ebe09d39a8b526f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58ac0d2a4fc5cdb80d704022fe61d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6217ebb99cd3534f93ac0633e66cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12e55f3e3a82589d63f16675d7c80d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682c7de42190c7ef90791adce0bc502126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee2c98bb37b825c049536f641eb7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75bf85e987e70b898f8086b815f4a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf976ac19a6b57debd3789a164fd58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b100f2b40f03191f56b203497a9fba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8823b635336f3cfe32ce62b2d65d833131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab5e448d11056bff06b71351254d97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f834b99f11a070148e41c155b231ef7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705f0dc974080d414ded41cb3dd7480134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0662ce19ad37d476f991746d7c4fff0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6533c73b95379cb1e8a9867fae4d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6617d9b5be86577de1d8d44ae9458af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da7053e732f6ea2b70d2ca08439a5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da03245d9a415f7feeec0cdfc9c4f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a5572f0b7bebb9567aecc8c51ff19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe81e267d78f22ae9846b6b02bc608b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84c815f15d55e3b0919941128c84fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eeb05602fe319ee059520ced3502c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871d2e9b007977bff7e06dbda737d27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddb83376b9221e4d8c98ad4cc6f470145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1805844ce1413999ccd7214f0d9f47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b3d8b66d198006bf5cd06f970d012147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b764c56e815fef64f6f7d75c525220148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774088560407d518e2573507243b9df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff0e141e23fd0d0a155dd77bbc7f54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161563bb7999830a38df8c0ef2dd4e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d74a1f298009e16839823ba9ac1a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74394b7f242d0aa3328232c8a13a6941153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac341beff3814409eee8c7f51d568e60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03442bae89995e040caaa1bd349dcb91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81760e56d334e3502384792bdb09541156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54626345e5e094cf3dd70e61de0c65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea886026fe3d0eb0911ade3a6c15aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c1a4d5e5bee023b72a8f867a06b6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c06c9a3ef244a9dbce719ddedde2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704546e6106b72ed26646a867636048161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d19dddb4d303ecaf790c150e8b0edf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696e853d68e7d3b7a78b6aff53fc3db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72add0d314bdb58bb7e1172b68bec6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b70989ffa08617868719a0b0c8cc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aba6203fbb7778928df76813ea9839166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803847108a6c599493a97226835c11d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c655fb12faf7bbaf45239b7ee2cbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4f442915c7f65a2fc328a37e83b0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76003fc499c04f6a1ab6c56a042ae63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f2f81fe316311ff51870fa48dbabc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae17bb6863b3cbd1009594ac7cfc3b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd76358bcb7366050ccd65897769849173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddcff563449d34ef608086781b1f44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ec9cbabfa252405e498e4d06d0f9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de5ebf8c74c1ef27e07936b035d315176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ef4933d8cf9dabb1f2bd9be59e658177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c239ab50252447265c62fe111336b0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d948606dc3cb2c3880d9f74e743c44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aedef0f82d9b87fde5afac7d48920180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6506e928c370e539c0f6c51ed0be7c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118ff0c19edcf324467c9395bb93ba3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa90aba1dd118b20f6ac3f4b80ab66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864891afb0f7947e03f8460673a56005184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3556e2fdfaa19741444a4493ea7647185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c705d97be53517f4bfdc13ea164fdc6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593f547c5ac512ce1681e04a5f3aafe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625a5d87af84a0b14dad7cde9a4ef44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabcf75a0935d91dd5b8bfd74ef8d65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff8807ff5220a3bbcc95f82918401f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db1747c0c2e8a78cd30fca5e9aa5ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f359c5d5e38e99bcb5dc30a96e242192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7098ea216af3aba76370580dd05d20f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a07440ca79c8180a5c317a6d68f0c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbfb18b8be9d7ffc8257a6009038c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642432dfb570070d690481e0392890f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c0cdbc6649498b53aa57c7934b0ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee36426f383fd242b24077c50c91395198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a888370f7ecb0fc21646634ff3634199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e7cdbbd6e666d1b2184347b5bde5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97841d0e27210856954e2a78ca1948201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6066a1b8d29a51e52905650fda161f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f409bf6f2be0346a62b3eb37d73f70a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c9edbec3a3715c7c3b088f99db005204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953af92bb0a1a22f9ae47886d9ecbf0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05034f71cba371f5da5ff1172eabddc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990153cccff3c4baafcfdb52f46fc585207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82c19e63adb8d43d27e917e333f9db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789f455e7a3a70cfafe47f046fa988d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f1f5567db31fe9736ddd296ddc70b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47af7a6fc4620d2a432a88fe6d87b7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73e0e1ac86e49f129ca952dcf71746212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12710800e8cb46a5ca38c4520095ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637783716e86cb5dc18bdbfd906c2be7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccf7f6f2e9d8861ded9d0c25b80c91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8841f13fe8f03813cfbef531fa6fb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959914a3ba180e3038b2bac4493f822e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a08e026635caea200360f865a279d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82af4e3a76f0253266d81a7dc37c6cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6af0c3907c05cf4996e8280a2fd3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5ee86d8ac6fec9e0ea18936899644221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f88b683b4f5332737114c5a3e4824222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b36218607b919e30172e8f47d9242223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248a66a039b288819d67746870a9382224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de381ef4885c61a3dbfb6e575dab0eed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527b48094960538dc6a3e39ea2f7258226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c406c89a562b875142cdd734a3269227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb6cce182799888324fc2e4bd1e16c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d16d4270930c52a27008026d9084e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00538f52be851448ddd278b563aa78b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91350d199570e730f74a3f469237edd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a27a9b7a4bfe01f635169f2521b843232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5952e04670680383ca86faf5ed3eaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b61831e1f8ad7991066d06ad35308234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eead183e1273c30479896bb0fe6f4e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c660010aa689552abc18e064aa5aca2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bf6ec082214e030a6ac1e9c00d808237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87445899d61d0ecd1d06630401c99cf2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd98ca29595646a9896a742132c3363239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae822aeef3ab044194bb8f7c74f73862240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9d8b8cf4515316c757ab7a5bb9d76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf034f92c14bc3485d476f39eca8a27b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137fdb656e24f926277f9d4d1190120243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809ad3c90c7476006c29a309051babc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a887ea050985b758c2a82b8c5b717b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548037a00b8b2a544db1d98fa2f190b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92427dab9c09bc66d90f751518deaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228b0c6fc840946586eaef8bb50b5e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3e011a8d27979d439aa038fb4ab70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad4c8116e020f2f5edf9ab489584c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2b9f38e0bd9ab6728995b3e665ee2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52796306ec46f3af3b7a0a6b10891d28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bfbae613f6951fe353b189022ce3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477ce6498b33b72c0f7fe2509f1a72a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b490a2e2d4226721ee6d3bae53a6c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6693e290b51a9dc7600dbd1e920874256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574083a1f885aeaea427cd20b66a49f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304a3eb24c84a6d3173be5fa6b9688b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b73cad0dea3a6f0ad6fd5219baa0c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc18e6dc30bf62e1164cb88862de981260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14564e4228b99aa2ebf26ad6d9bffd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1214b50e38caf5736a7317eea305a84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13eca3e79c65889c474ca0277ce6fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680f04de0191684ba6a61fad7ba3350264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56319f3afc8a1450e81786b37ecaf10d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12d855d85b90413ada891edf5297d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830f14e3121ef5c4bb6b83f1956beb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2afa2914ecc5b466d2763729fe0b70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bddc5b8a8c7f7d122b00e5f92ed8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc8d4aee684993afd42984945df52b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481b419ee388cc5066dc22214b30c4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11d28e1cb87f6596597d1399b018f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebdb863b7737eae30db34eee4e6cd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42868559d36fa3039067cf5675e937c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afa7e0f9705b923a1bdeac3590aa12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee5031a4efe48874188e43a8b633e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86606509bdce2a997215bca671a3f521277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ec4bccaa130d471a82128ff215aa6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41162f8106514211732a7d4ae47cf39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a09c6223e0d17c4a0e7164d720653c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63688e07c4ef41794c239fe8f358a605281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7adb83f2e91bb22fde62d6a545b96f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964cb6c6e223119fb2c3cc2ebf82774283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f915bd14202435b6b946f1247c1af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd29f9f1843b3dfc7a35ab397d48c07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cef3c4a71d9fdf81c2fa3b2c11670286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848201be2d132f345d57a93138ee5cba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145db5fc3c4ded9c6a73b36b294fa2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c631dfd186301f431ba7a309390bbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60e9a33050d54d1d393db33249afbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55271dab3df84347d531d35633d463291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a89eee32fd73a5bb4721e6a5b805e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2a9245243a791117ae69e257c0d4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be507e6cd1799351c39361490a886e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172d8ad55a8df7774dbf5568899e7ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afeb795d10fedbcba3321a96aac2aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5bc1eb7696478117dc15957bf1a55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af485562b384fe05cdb0a8000b1baf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f71172acde49cbab968bd3ce92d564299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139ea1a70fd30b08378222d120f1903300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127dd1702498204623663806978f58f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f59a87b15c2d9fb69c2c479ca86e52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43026547072089b5f161f29af8a019303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637f1e08c7c1d4f6e9f6a105e0e447304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde12a9e59eca55c7cea72bba5b8b23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b4228cd9752f381dcd5b16bb7f8b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cba6be71a52e573277fa9bc2b2dbda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055993cceaa54231f27f26f94cbaacc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543040e99ab960e6309a4b314b445675309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405edd826ef011446389580c822e0fc2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b525544cf0e8842117748cc4939afb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6dcd31dd2e319ea01b6fffad20c5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c23bbed2a4bc77afb51328df0f6cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a8b250cf4479306e61a562af0d2bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ab2ae35a772aa4a2505f0835f7e58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57c741d2b1c04f03de058d134ce0fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc00975fbbabcd9c24c6efcaaa6637317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0ff65568500b43e684e81ab001ae5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987369aa8b8322b6a017b553981846d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c8b3f95c80e1b3f252554da1ad86a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96811a9ffeb674bbebb27277a6f6f78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170528b75dda4db9654cb03a54943d14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b27cf7710950b1e712c1284c336ccf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b8230e3b47bea3f1c0d7086d871dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bac561438e9870c790ad5fc90fdd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d4c11e4cd763b6c96018ac2f19534326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4c77a004d8f630e8ce78d25380209327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4206c7b8d768275e17d277e3cae9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa7d1ea5947dbe9d44d6e45ae86821329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfff85f3a5f1c762b5541888d16f0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad075cbd40c7088aa9ead582a717360331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2aee47ef0b9f9b59cee661b1485bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72702ad1c2f5a334068055dcae032aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1202008fc1f52f21d904ad9da6e1d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c75a9d531ae3dd0df14c2e7eb47ff4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7534a3b9a212052be0f69dcc2f8000336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd95b704cbc28fae0e32aa2da7e4e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c35c90430ec7a852dda951d37c3420338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e9cf0b582a9b6f146057657ad1480339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cb3ac5a88170d22d779bdd8eb5812340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b65c4b6dab4543d69a8885306f20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dcdf2d0b758c6eb12beb9c92077a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188fb2e8074056bee7c587075f5d7fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bef628d222736549f22474dedc6b09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54641c6370cef9cc6769f30262331f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bd39e3ca6d6e2a0b062db6edb6742346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b416d4ef206d344a321a7d6122d9df0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d84c7cedb7c5113dce860e8e5be3d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c844a1c9528a3748cc4a0bb7e4d42d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10689122fb954f7ced8a8720622160c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1579cb6b9f4413d7a2bd3696dddc79e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7ebc0d0d5033ae15aca6885d50c3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9b56603cf31d0eec2c43029db31a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4d42fdd760f1fbf3b2325aae29572354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840c491d90abb4f14119458ce656e83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06ed1e789eaa25086de68867913192356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd057b73fa754bb7110444430962663357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858de944499ca256063dd0c988f7f928358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725ad6b6d5390ed0895a51742b51d7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950306c22623769e2a7706afdfb82e09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428e72a20151c4c861b0ddee2f916b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2cf9454952118737fa7ea162fef0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08aa327dd061d57adfa7253caffdc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf1c1d791a984a07f4b06d7b04b38b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aba59caf11d20c4724171f911608d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a99c148d5e84296dbde9976deb959366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375640a91fec87dc9f41f47a5591812367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df50c0c9073bf0e41b71419fbd3167368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02633a8b67405adb2685dd952bcdb8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ee23bc94f54674521acd9a469d247370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc3dac266fb3ec578ef56a76d4e43b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ac83862243a320dce065fdd3becc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704f557698d5598d13284b68bd18503373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e2d43e2c08daf379eb6396a6ac6af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ae6c491dd994fcd890a01df2e1dcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd90fd83a35f7d8b39ee97e362f9985376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46af1bedef3daf3bb9ba82256d639d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b3aa26ed53a742648e5788b1f80bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c9f252d1fc3fc900ae2194f9b33f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caee3e72a6ac4a06cf36233b778798380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596165a177ec532aae5c4965e9dab2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45217f06ce831e9951f172eda1b96416382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555c88c37139df458c0ef12699f6207383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8df313f1d8c32f389ba31f1031f438384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c4c76d647bec5a241e4a48d99021b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd519b13f9a769662433cb58a9e35f79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd91bb2c5b96011ba13f3667c3d07bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296829104127ae00730706e16e7a8ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba455b716a1d9d4e1de8222b925736389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb3b8ae8c56c9400daa053c91a4562390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356902216a32aac0fe3199f2ecf8373391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7bd374956490d7bae688a35c30e7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a16df8c013c5df32b01830ce38ae6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce6c433cd194d6741030744fe509b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751da8be4a064d9f6ab1f50f69cb86e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce371183ccf98460d46460594a8214396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc051996841b0a9b3d3bf1e64886dd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ec0f6ce76510e466fb199601de97a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed44509e1433cdc4175c8833f88e0d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f10db9ed11800b5bdf4b7d5c2edd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f406c79e38cd279417f0a48243fbfa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4808f479ec28ffc4ba6ddab4ec8d420402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6980ad438675947ee863438df463736403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db77addf5dca8ffae9741df4a4c5b7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded09a9d9a75dfc530b63f03a23e4e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45bc0abd8fd762ec479516eaf22a73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663d19aefa68afaf72af9bb9db6d867407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fed6c555bd8fea6035ba89f2e22632408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94effc038110529ffa77c2d93807fc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdee81ecc505627967fdca2d106570410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4efd6818a78ac3531ff947a06d7583411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a560a933b34471061184722d2ff13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b11e9b8d8c2577c1b6d1aa7e278508413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2061d2cf2eab3711c63221f93135ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cb07d37f8fa04511b87b2b6147f07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2b6b8f8543b02346ecdae406f28b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f41599a53054104ff200277f9e4a33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9eff979b9832b6344b33b6b31ea0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad989e9e797fa956b08d6680bb173078419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f083621002e56078e5bb83d9902fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d7721f3d7d5002e0cda9cc805e75f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d15088397424eda3561f78cc258a77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e1abe09ca8738a9602ab7578b42a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796a3f88f17905b322ff7cfa21553eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129b9afc524eed35e6d7bc41c833889425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b2a51155ba403ab9751be9a92815b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dbef7e97658bea1ade67f6c240aee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3ffd08f3b55e843c9de6e3554d512428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6144063d3bb93fd63a2efb96339776429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339b630a24b107de49faa4bdcd51885430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988edbad8e0a3aef3102c37c2ee3480b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc1884980f2aba2c6c140ed7128c6f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad841adbb29474de8f4059318005fce0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71246064f8fa7714b356cfb1479a08aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4b181e4b856a5fce9b4385f0f2a58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e9eed35c6c31758d7dfb9f7bc4a4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b6198102131ef105285fbf17a9e14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeff57eaaa6515bd10caeab06271296438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524dff65bb8290fbbeca0f4ce8c07e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d531440ad9626d936332ebe4dc26bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e46ec27f1a11fb971198f40c8b961441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375c5918a954a1bd1ae6849da745172442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e6d6e714fdb47398be8a8a0323c48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798f788409146a5fd29b870f9becc3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715aa40c9af094c9e5b779e73e88101445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20422bf46253ff946ff08ea9614678d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321cdc7c86eb641e7ced6fc0f76b2ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fdc825fa6be60edccf77d9f2e1676448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d7389d8273b36656f276a4e961c7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e21e16157c8496f53668bb02938f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b762370dd0fbe78b4e48bbc525e13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee48f3e0994752da97161e157c3f124452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e706a71c3e4137eb918f4b841dddf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60bb4bfb923a32d71d1a8df84653c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42e5a5ddf752808ab916906174fb20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15736a52bc2d6458b1aefd054d339d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe168889cd0a8a96112d922f89d3869e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bb63187b00c86de83b881311c6244458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb5e869a3cf51626d1ee6a6fcf1fb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d257fe19af2b86c7483110fe528e9dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436a5877127d3caf2e0b47bb44cd01f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b05a84bd930ace51299c10fe332389462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb217f8efe2c6c02dc5919fa4a5f7b79463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75299cb2d4f13a4e14b668047bd029cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733735fab27c727c409617b2499a0dbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9d9d7fc22301b4afc8e575ed3af9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e06529b3d6027ff5416b951a94e90c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fde67c661f34beefcae7d087e2c190468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2b541f23678692c58f98af6b0fc1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364c88e944e25ff8c8fb727eaaa857b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc03371a1e02e017e062b7888fa68c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d6e2f94ecac227405bc65f409e2f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474af70748f8a3921a8d8349ae7d2e96473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0ea2492cbecabdb5144ed9a0d4355474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96c200ca4a74faa559cfbcc2e14728475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d79e2da9e21659550cd0bd24bf4445476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52bba0722f399faef6c5842bfd5850477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5f8892ac07a55591543d3df55b8cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b9164027af158c802d493c3b5d0af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7be14454fb3ed8fe9e023e4c683e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9bbad957010ed7a2b068eb8e746ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cca69e3f72b9ac2b418c524619dc47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fa09875b346429d2c53c6eaab30f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75e314a33311456a5e8f2c9b2f7388484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c7741646ba80141485fed44e525c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09831ef7c6028179c132c5957cab5b3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758dc9283b59866b514bcc31c1647b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da147e90da08fa01865668fc755212f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab7b9ed37ac0fef9ed0fc12a1a4753489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031fabcabb5e563d67682fe15e3d19c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931e69c40c041e0e04d0f3584ac0077491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8067cde81807ad4a1e8cd6e373df47d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce935ec8282a7f6dd3714dc237d682c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aff898ad26c0f11e9489af371eb923494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a69714006ff0176e5d366185449eb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbf75fb2e3a285059ea40da93d296b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c1aaacac7e49cedeb9cc65eca9b1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc20d5ead25e1aeaee5e34232fc4d28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d912a4b334c1a166449501c046f4b41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b937d1ba0bbe6e09b054880717473500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d6ad6a99d959a7246945ac9f8fab0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb98b98a119de2678f1c3041861440d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077655969d84e0efe21ffd5769133bd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e883c55008c858e789bef58bb16a5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280c8210180185cb97ff9503df70ff0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423f3897c247951dfd7b058abf1d647506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588e8aa079a0e77581b748c06945e25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636246c41dfc3490346d59ba8583c370508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc3867158eaceeaea5cbc9612e4a19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277182586a19d800cad71d33327b6482510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698360bfada8b48519b481dc16e20a04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3640637e8d4e8d689385225722c90e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c6a1b3c6c44a43082d8726f5d84c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e7e03f0d9b1b242e457257f24faa0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d615fb319f32508e7fd4c7df4a39d13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e9ce3b92c548ce7bc49e4a0e0f925516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6012ff5f80cfc71f3c4a2dc1bebe0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a4e669dd267376039613df1f1fd48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90786dde6af870ce84bdefbba79049be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3685de1179185e68664b1da11b9633520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e2b9910457c42a787b935e6611d03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2460cec83d3f9f61db108219b318d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354667c38d556070e59df07569a69140523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723404bdc277e714b7c96a031c00bce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca31ced132b35a5bd7c3783584cc57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eaba618c3a1e377b21eb575368b4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1613548c3b2c1ce9811e22f9e82c41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1465d3fd2e32c2595f34507809e379528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee2455bf4a664e7a6ca1aaa36480a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba0eb1613657465745a4907a5eb82f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a187058614c01d30614efc15a8877531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64fbde9d7dfa3b91e9b4859c4096d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e66fc4785023576a93502061fbb94c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bc5b902ae8a463aa84112dab96d63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af42a31de78b9fa8e9270ef5104571535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68346f88a41a645e7bee205961b87067536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ca28e1d0bc407cba52141724c5140537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50052b866efd18d4da2c9b7dae478bbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3955ff54540766baf5f814a5241b1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182679827ca0cfa7735d86a18bb8082540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51149d2ca71419c779079cdcd8d31ded541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42912f4c73315648c8ed6fcc9c70a2f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb331519c0db92204daf0c58459ea2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372f35f9b05f3971b22fe829e4fca74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a5ead4cc307775e3d396b2862f1bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b9acfcdb85f29639ef243551b6352546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c11e2df627056b4cbeea3ed601178547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c293ff66771196fced0133e4f11d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9949b3e882d43b1736f0feb7af9c0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00c8ebbeb8c806803d9ed65fa60551550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb8cda59c5f251b55f3b74abbcbb6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750d7b2b5760ce5312562ee2f310704552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94605eda023f0e4c0ccc503d204dc8a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3d98a6d38c3c44462d745bc870b17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08532bf573a4db184318a9a255838594555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b57386350d649c75e99bacea321474556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42383f976a1366e13e952b7916932de7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9330bb0e7f27f9cdb8862ce9fee4f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567669e85ee26da8924947d9e1bb321559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c86b5f562de1bc16f1448c11c17a32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8972f83ace6ecaaab85cf2496b597e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5d7d3fec19b23dda962ec65b1803d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840461feb2310a8b3dcd92747ec06449563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e12dd3003725831b5cb6a9f6b646fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd4acd522f13eac08bc44f8d4223b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c002f7551d2b2e167241047f9365ef6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00706f3a4e0398e2bc8264c4eb35dd8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3d240dea13fb0db72efe721811f39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b662060787a412a6e985be50128db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db6b0addba6ce11140b030040cbd7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f23aa45d71c8b2e8ff946976586f21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b09bfaf94fa1e6eeb3966c4f38987572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911ef9a2ef650ca743617fc986ad576573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441dd877e6b6dd8193ca97602fdc6bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e880ef9f3dc90d7c2ff86af214de81e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b063eb77ed3b5cc9d3e3f82f37b6ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f306c7dd5677da9dddef6249fee58a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c0e71021a7911163b6194b1fb109e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29415bc7296540416f30e7faae886c93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc7f4954628846a631463f0595de50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb471f4f3a9d7f2d823f2bcac0ba5c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119637860f9f4ec8fbcfa06d8b34a0da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3301fc958f4c0c137ab636c0cd09ab1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc372e6861889bcf5c523dd5eb67b7a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979051818b2700c3cd23a8956c2a4b13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68facea0fab6e21312fc9c59db1b1240586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0857047a2fd865856f6f3fc95ddc15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8c29f3224e47349ebf41a688b578d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe436a11d829bc0e922bdfea66850b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfcbd517ab4a96ae6e50f33fa36a10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961128494d74640db25e234b5d6324a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45968f4e33a610a996616492395398592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabef44757c8521ffd11d9186a4a710593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214ac7bbb7be3318f47030fdd62d386594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caba5a093671fb24bba0a682b506de9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced201ba94d66b7d4227a84723318ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43725c090008fe4819efba462e08671d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0559a803632827fa84d8129521e43bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf041c43c543045e5bc6f67fc151c423599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aa15dde65a6be0478719b30e78d38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb041c330c97737ff75502200c45f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d66c2e170385863d67d58394e65fc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397b5472a03f8bc3bfd369fb4c97176603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cc0d43a5fdac4ae348dcbddc6981a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a31d40f2dcd99bf4d9a83a47cfbe8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec2bd582a83f3b24aa78b90de9523f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7699d582c1638959e00a6d74bcf03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17320aa7e69a68b7c824772fa46cb8d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462a7037d98588f2df71a202677259d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f67973cdd6ade5e58e0af1c132065610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee60c22821b01ca7e6436b13e53e755611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55659c0e1ed3b90fdbc4d645546c1464612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45461709caeb6f1d37c6b561d2c86c58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e991409af91c785025c6e15fa46ea19614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0697629a7c5277065613a79671bf439615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cc86b9a305128322aff9c4a809fb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a278038da970fa814f03f78d3038404617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95682c88aab6a8f8bd714cbd457e16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d06bc0fa36d0d9023d1e4f0ceefdc1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49d88960a31fb966b012ba714c67bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afdd69a9391b606dd6662e62616491621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e5e155921fb8293b530804e183f56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb2b393b906c29c523d043893791c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54af1ff6790281c86d9eefb8f67025624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c10e34d626c21e33986680df2b7ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3036745a6bb0e47f8ea35239c56c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4685662e501d90ceb5e087d5d01bae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd94384869b8029b7ad2c919799b176628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09814d4971ca7e8250fe43e8b348c45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92202c7d5e83202890e53c78311bb9c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe765f59f704cb1d67b73edaf3e744b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b4ea708fbaa52249450b9a4ac6ed1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7121d6e3fc17289b72aa99b991240633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188177fceb50e58b3d199bc6415ee294634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa38fb6169a3e095524d8bafff830e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ca1f82112674a0f24ea3042e1bd10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01d173259aea1522f9b8dfabf69494637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6a8661837dfcff7b7c5fb08044171638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb3796567f3d6122bf563320d38f60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c45eaa7c098ca2a03dd323bee0b654640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fa0015177a61fe57fdfd87847298b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7aa845165c8f565555621aa7b117e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901a1c121af2f1422bd037277af5d5d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3a17e191842ce9a2593aa63da4d95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840b48d69d10487dd056f617550df10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89df4cd09c505a112909c7278b9aea7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98466749901813b1ddfd9961e3d0df12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af84f41c1e0276842a0e110d60a939648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcfff4e015c5712596fb82f155c397649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f470985589f6f51d7a07845020c461650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d39b1c079a96a3245016ee4b8fe20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a356b1d3e6caf2f5aa040a8b4fe62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2d509187db4b149daac8cfe8ced3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c740e3bf6dddfa672600d03480d6c48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34cb42ad4452635918ec72f66cb728655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277b1a7252d09cbf38298d0d176277f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac3829d31a91aba596b1a47e2d46f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405721ce6d6980d1e06a8a5122997f8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4897530cb200247936456e865dedc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80a6eabb1301283fa8cdbe89815125660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3c64d97e7487d4157896965f71627661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dfd477bffb86a16ecbcd6aec43da0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ff0df853c58f911f0e008dd9a128e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b96dae837d3d1a44ab90c8ce784079664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a8ef5b42af7e8ab35de4a1c269786665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e453d9b94f155421426fae5882d250e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0d009ec597b6b8c1b2f027e9cf0ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f5ea030e95cb8011681543912049e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a38dd7fa6dba1e8897b7c8909a76f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43377429b658d68efca0d976dba79b9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02802e2533f24881fe6f870d604137f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd03c5f97fda7f760a6f731cac86d46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c28b06bbf10575eb67f52ac0ef409673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396bf2bb2a200f99458a62c4c2e6431674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8dec7dfa676440a7709d7f17f812a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a781f9f29fd991a32a43a397cba3ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e007c6a5c849c46837bdceae8466895677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5100f5c1fe42773cc62260575ae8a01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5006b2fb896fa54a2ca05189a908f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38abe2d95ae2faebcfd34fe3d3b9bd7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fe5c10733aba3b83d80499dc82920681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21670a3dae041b36b4f71f027d292ebc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beab54174c81e302d5d5b6e36071f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0281dc6e76f6c87a07b6fa17d7d10e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d45b6ce4b18e368c3508f6b6689f1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b697209dce9d7aa6ce7c9b58c00b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6573644c2bf77737f5dd3e0c361e6ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3e32437492a340ef535b3dbc0559d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d3c3303b0a76f5a230a0de0001fc8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dc4ea7125198e4c3b7afb2b1d4cfc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c83764b6ee19b646d81349649ebc00691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab4595e588547c1f935322f0a32802692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba26bdea999a235688eff5b61a4f59a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6528c980a75defeaf1fcd8f842dad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6e7e3eca90ad6f796ff67be65e493695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0165d3be457938c5b5e4181222ec7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fbe12841228b282f1951ab453c520697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67739633e59c2ca1c96424b3a0f71609698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069cfe294c097bac7cf98857da7189e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e99df5f996a9223e915ba3a0dc5f1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ec15488ec03b457ea674586c3b387701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f326a7abd6c33c3fe1f246739b3e9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be849d0cc5044adda690a11b714d51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f8e6eec6117943c65a4643575471c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb2ea2a3c00b740d4a44cd5517c972705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c733dcc5422178b4740bd3004315d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803ca5920b95d253528e979c6a1ddf5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e49caa5fe8b3726299c2b346dc2d55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce690294f237a58f68eb0cd1c3cd59709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fc0e6e3be55a7ac627dffa5214f8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9ee89714a04dd5685935dd88f52e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162640af9b9a2be7e27869804803883712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2df975527fd2db024f2ec514df3c8a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6158bd032465af96f900b6a5d3236ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7287a39bf4c477c5e42578bc25ee0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2b0ee883a96afb32dba868d7d8bb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a53eec8f9ca758ffc21b96c89cc7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6666e0ca558d88bcfc4b1624d9f305718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7214ab84b9290dd16c41302cc2685c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ec30c115b8a653fee5dd7f5509102720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4b33c2ba72af5595b57f39121fdfa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d14853cb2983814c9f3598b28992c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d1c1a77f22cfcb99adb34c8dcd181723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c4147cd747c2b9038e70dc2dcd682724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9489c7682b79dd166af5cefd7ddf2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5dcdde2bbd979f0c7f6502d18059d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dd52a0a11af40dfb44be10958b5b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50be6f1a73d2ac95d684375c1c166b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d18cb0593ac6de89bce1700cda1c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf44343570fca0b3ffb4c59ce6ecae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127b91e7c3d2595194bb4f8e9d6b9cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd725795d8c354a9adbccfdec7b8e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7ee519f83577ea571bf8b838a90ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98f87c21d9b7751689be04cca00e87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b26237629c33aa481c17696e50ff8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bb000538d546a497cfa76bcb3be9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd8947ac0d26c9987b73c34557a0ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed355bfdc5a7d30cf7ff517f3943c3f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17518ce2eca6418ead57b354b9fd28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8b805a5570c778bcdd5ffd12a7b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37378f0df6590178f8b8f3fc40350d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567adab6be496334f5e606523f09a06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7509ec18bcd630b6b2e0c815b2c0093743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020facc44ef069216ddf7cad889f1028744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5b0759ceb68ba8d16a9ef7bfa6eb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18bb56f52040b6ee468315540da929746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018da473e835401c827bbc297c957c39747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf84d9e36e353de8bccdbc7b326f35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f24ddc82414b3be6e514a8ac08dc9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79d4386164ba521b104fde897ac98a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae051ffbc4fe871dce975cc16335a4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3225390ef3086fe8ff64ccf376cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2c0fb2342ceab1b72e65eae2f1367753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c77c213f51250dc82cc11ef22a911f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f8652c852f56557f7dde01b78833d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c3a4a347f6aa367efc10cf1e45a91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b9851b7a8a5a9a820f72bc7a1e9dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e54f8554e238de9ea8a982405f35bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19667223f995bfbb69dea120ea35f777759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b615125cca1318b47d24b4b9ae0791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5f9c0fca07a166dfb6300333a95162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf250fb87f30fbb347b7be82dab2333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab089d11997b509c341acd067bc71524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04803ccf156c7803e0fc3469205e0355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd751def0da7b1417de7e95e6dda21e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce67198bc7240c38f57c7175f308cef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf62990b9c62623cb697e0891f25f9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7dead0a29271687f941fbdd70ea829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b719dfd6e52f59751828c30d55a4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d344e06b4b6a12d755d899d725db29711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7f7fefadd3c51e693399176ef3bff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72c0529baeaa54102ffeac41b65a7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea62a8575630523f66a4ad43041bd3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485df6a8bf8bdf5fd4306113b1a2ac515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18548963521aca33c278c7ea5315cf5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe52731de0a803d20dcb131f7be83c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93f82f92718a55ad3171706ec26b3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623b3137598f6b7f7fb0ba36d9b55b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e055b1f90ee49bdaf7cb9e5354d22e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235c88644a706465ae9356fbd020eb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69708c30445ca5be21796b1604b5452d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cf9675487411a9a7e33d39e645c9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19bf55d830a84ff672fc3acfcbc9e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5359c8fdeba2acbe78669224d4f55225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2341b3af391ff5d206b3e268bf7b9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5598add4d8fc7cd07ee92a493f9914f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022df24874eb4f4ca863f240589ebd4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a72faf8d6097bc10a6e0f936f469929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3ce2e1988e08d8c20fc48387c1cf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e0c1910eb07c88476a4ff60912b2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1f4055dda4001de32e1b7dcd4343a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191f690c517514bfe665e8a471fb4cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61577e4938e6ef868fefc9b682bc0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69059532a3d899c6adad0e4e579b7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afc774d57d58d6c44496f9b4f39ac536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb98c70db7efde60b06f2fdcbdea8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f75c20c210e53318b4f7d25754b30038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad6600afc66ebe9cb177e58ba4206839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcc10de340acc1688e98c34da6dc3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e970a72ca8f720be0ca1a406a9d3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742d021921c7d815282e23f6c7d1a6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47995ed52aa83ffa15f5c93d605b87df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52014dc224937a39d024034b86120aa444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5d78791c8fb22eb175e212e5cfd4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033295812a1b9bb8ecd995356e823d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f6bebbb1f3c26362b9edd2677a2b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d2d4f71e1c5f2e0e904641a3741348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194e7d3a864353a5e4c60e9b61bd1e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab779a84d3e5578230f861ac4936baa950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e37afe1220fc39640c0fb7265f5f8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76500f2ddd4d37b2978c0a2f8af9c30852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d5c98a26d5a187b239865a3be7f7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab1747f1781a5de236947becec978854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93946e59376da9f02a38af300d22528e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519b06d57d4f7f05508cc19d394328c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20975d9668351838590e91067c8eddf457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f35d810b8d8ceac3fe49c5816796158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dd72ef243a02fd3443f5fa72ada0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48e671b08344930480769f106c035b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908a143f044bf16dd7a637de77f432861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd851dfed701cb92feeea915694cd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9cd5bc1d620ea00fdff2d722eda3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b196d66ac24447694421ca6c53ffd7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711380a8ca03be189a2e257992f6a1ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692c472c95b7a545ca5d90c5438209a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c236eb9e79089990c8820ad20b1a5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc29826b8eabb895273e3dc4c02113d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c391b7856737a769a675dd01f81db0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1ee356f8236974cd0e684bbfe4bfa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555c5f2d34f542a82ffae0c0d1a387171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918244c70f75fae184d4101acabae1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad13c5ff71574697506b68fd92396173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1d4b4e5299ac24188f42a5eb3eeed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c1e34b05e611900b925065c5f212a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1de0d9c1cae8a95c581c898a7cd91276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe428f97e0409a7ac0358d16fc5b049277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8cd3847961a5bbbfca656294efba878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd814480daf4cde689d74e6d20f94679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb337af5300a834f95e536c67e778abb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd88d7f9b84ce502b54a8387a3a12881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99688a8f84a3915d67d74163c77df0f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595afb3c73beb3682f91eb73198b900883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84998973f9683ace5247086e481fbf284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10d8c8654ef1984306500346e80d3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bfe3fbd6fdbd91fe7c401da9de39c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dece4d38d6ba9925d348e2543d9333587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cea5c9aaeb70b64933ccde56ad81f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ceeb86397180d35184f7580d7a9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccc75b38ae1b24e7ee374ce9cd339f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f9431c68c777b6a5c10447ec0edf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea42163bf45bb70ad8d9bc031a3811e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7192fcd325f9486824a9f243c07e2c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe78b292fc436b8c225bfa109b888a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9dcca23f94a89d903716c001ff99b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7268b93a2bec2002c226c440ecbc196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849136b6edb5efbacb2b969b99cf0bfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80da21faab2d0ca47890303aca4c9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61432cedce3063237884f65c86c966199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1e4a5dc56636f5224e833b9c2f397100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88642db96b572db41b6f25b69b8c9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab66c086387c2b6764b4d32b7f177f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee33813607f98b827165b3292cb14dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0fb9cb0426c93034fa0ccdc6e84df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637627928c4acb532c348d50862eb79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993c19367e8c79481c6a7e12d2e69d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb992851b79b9ccef623246e702e3c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae645e35e01974504f22868dc438d50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f6e2b482317a64ed5c613007de232109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c1e970e12cde5473fbdf5229c910a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0087283bef154e26051893e858865111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6b67aa4f2065a86ffb14f1e53d13d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09f66380919d01a9d86b31f154599b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b441d3abd81cfbec028962e8aa60537114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44855936b08834fc88d8d309a9d011ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388d71e28189d7f61cfd33fa1365a7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694671c7292e4caba8b982bf641f17a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8cc9488aa7f03a83222ef2bd3fa49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d582a356bdea80c6f2de8429f40e3b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39f9e927694d52dff4a16c5e9cc1c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508b385adb012ecdc329ef4f0893af2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff405b8a9c3c3b7e2cb6bab926be73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b2d15f8a72f94771acf3bfeeaa561123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4639252ca107f95b9a792efa080db68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa3c6bd6b0ec41a14094f683871775125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761564a756d445e9d0010b593489b33c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fa26d4eab6909ad7684dfc4af7c0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab67aceb95cca07a2812a82bf6028f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72177b51f000a3658a690caf0dafc1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1b457ab150f0d8c6ec211acd6adc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d9ed6fbf7f973dba09f77bbe6f536131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cfa91d990fddec784ad5d4f74f4cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca4cc7fe991c254819fef4dad621b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cda733889d463cd98698eb5a277d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60059ea07d3190422a195cc1c9949f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8038237014e2ac26f8c4d8a155679de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502894f249906e799c8e10600fe196f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d51be3541443c160ca576b3d1cc92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be206d77f1ec309018b91beb11c4d92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc2c462734a739c596ebfeab5caca2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028de1f9699d8f7d1eecdf8e5a08af9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64157f8ccf39793ecb3ef8f2735c0210142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46a3ccaa7f2d0962a36baa1cc7998c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc34ab90f57472a71fec9728dd0bf9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692ad9a21bbeb891b621073662b6770145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d704b84e4e9359c1430f12314a5ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73f7ecd7b69ae199bd87439b1bb51d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5def227027b7b93f56da25173cbdcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf38cb2e54bc8bf28588630a210d7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6629b92f9aa80b2df46cc3d2f90c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e68dd0937257808425f9c29642a58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4465c4534efac48ceb677868f777756152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfc867cf5eed068ff3827b4cbafe6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80e907bc1b7c177df8333866823005154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bf0b21215dcb3f00748fc817cb909155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e528f34723369ceb9ec35a108a12c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063b2574a13a46d398091d24b201fad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73368bf95e3adc2766754cc05a4f2a2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe378a354ebb83141542b1ca5f97760159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6370414ea7bbe5841f0a01f1ecafd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9880252956fe3e27c549753e4608a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05b6af7a8a87de581d1054d235a402162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb005acade82ca9d09539cd36c1ab5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf906be546a30c66dd6447677168a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e942c8cc4225910e1dad0e57382bb5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f686f4f96310604ed20e0711e775dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e7dba761711498f690f91ba858a41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477bde4e462df81a3a6759f62e386c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749865295760975077433aaba0def11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4b0b62c1b91ec07c78126c53c29c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5c9c7db90f1530ea47880940ea190171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664351881178c930334119a4dde95128172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9d43f7dc4b3cb885e96ff2c080fab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ec00634cf33da52c9fa4b5e370511174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68fd1ab2322b38ee75722a339329ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363804df71c5a3d7aeb1bd4adc904b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181fcfd00f289f1949f0e61113a162f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cd24632c0ae416b6cb55335a561cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53638c7146637b0bca4b524959a6a82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e79b431e54f56e091fee645e0ec91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acced1f0dfa5d870f34ab8126deb10c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4af74f40a9e3ffba225a529c28b1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3391f6c3745bfb49f6bcb078a9f04f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd90bbc202ed11970d62e062fde282d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840ae47a3e4025d84f7c60b829c8f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9097d14e65a1f6d78df686db1d21f68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75708d6c69f43d01b75a5995ed707cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7b07a437ae63b0c7d8f52bdb78762188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083076e096bd32544808f0ee1bac826189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a0c70fa1b5d63aa7707445a977d3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85765b317f33ae262f121683836a32d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31775559078bfa9d78f5098bfcd2a9e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72945a2cd9faecf7816f25a048246359193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711f2c0884f6bb997317ac23aba18dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929e7d39096f26a83b853e5d4e9ee22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ba8d3081006aa9600c6758fda4783196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c532a4befd83b800afbee760bb26790197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b12ccfcbb2219fa35ac1ff08739ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f040f773d968b2a6055e9caec69448199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba4b858666e9ab505a1180f3251fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c046844dc50e1f6046e0d1818c465201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfc1322b1b03127feeaed2f112825e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340ed68a7405229567ddcef0d7c2379203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eae8cf847fb7b9848e23fecbcedf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660ea6a904eb6c87e41acd1bc43cfaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75981f162f416765d53e16417d67075c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafac1670c3d0fe1b70a4bd4e8726b66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39e77e874ef45c7a75b6b6a4e66c33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9c61204514090def899e1ba8cf80c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662acc725ae102e0762403cac76da05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222fa2249accb7eb4c2d043a19ef798211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dafdee84823994cb3275e403ea8e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118c3053ad0a9f4a4757cd1c34fd5c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbf057e5e3d508389db148542bb0c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fa14943551a9103639033018f1423215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791864502360d97371449b8d31913db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3911d68ea8b7afd263b1d4fcd0c450c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097abd8e42233c5c197931e741bcb9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd134e562c52ab548ec23c73ce23d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc89b8c57033500f8554f2fe13201df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36460e250223234eb1271a25f237077c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40858f12a35c7e399af3a717afdf7e62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997472d6b2c8e5850d3786ab87b4e76d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce6a3762282b80bdb24ce43f1f4763224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9d4fc017b4bc7da5107e5c2efdfa4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af41be362cf65993b67f8ca9eafb9e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c6472f18d11589febad9d63654639227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07d1cffb61ed0fb3bf5260626a863c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb112f79eddcf7acebd37b73bdc29910229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a837d943e3a0ea5b9425dda2fe3ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52769d4ae4de39925fb84b6f818e866231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e1b97a77596250bac4d94c7ea7d47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d53c9c16e3f17f18ef8164a92c3cad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bfb5714c6e3a8fe46ef4b24365939234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4420a7170868a0f5168c8d9c469bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede645062277278dbe008c6c37f0c36f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffa2c4a5d239e2e608d29506439035237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42f8d340c12a4407cdcad1a78979d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34b21e4d4d587b31aea06ec571bc38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2debf58445327b5667eb3402416ab51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d49103b599ed4b44d80fc6e87c5c05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643ec9d942a07b4e4f698ae21286a3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb0c79ab84ccb5126cbce20faadb52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131cac73f9ea93de3701038d119755a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa7d59e8d497962efbdf88316ae444245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6f084ce69425c56eb6ed99edf5223246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08b58965f3b5efd34a2dbe851ca796247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758896275344ec86c8b19e76e09d1da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de5f02bc9f8aea78b303487267e2ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43034352346dc3f2bde3d453fe0aac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d2431aa918b59aa3c00bd4949fd0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd064e9e614d050693da3d8f7d1a03ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1c6e60e72e569990d93f2a6996965253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b368ea5f4c3bba5f8e47ba7b281604f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac207052539ad6527016384c91a1f69a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cc4355be1819e8760109ef3d9e727256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefe8836aaf1971f9d827259ad76ee9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb481312560376fd237f69f2f183806258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0f8e932077f822b0f1680e9fe0be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d1633007950c0eed1fd49a3ec1aab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93be32078e60962aa3b260a0809fd50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84637e58329499ea2dee00940278b53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5160479baedd1bd3dc29a6d42c0b92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371e80c91baadebc03e6d23603602db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ff38476ad54a9941801c6e6aca0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630118dc40ee0f2e07dbb64f1da9fe05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a4d064f656a3305ccdb210fe0c2d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b06179452e7861fcca5d067c426a4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bef23151c4c81818987bb6dbd1e5ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b309660fd8694b945e122c294abee5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682abf67a90fa12ca3339d3675c086ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf74e48bae615dced81bb477cfcd50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46ad0797eebb6849be375fed0f1fa6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177cdc5a822d38666f050b8117fbfd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a0dd54fa8aaff6c4cdec5ef890ee4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6cbc0b97b247da374e24f7684fee8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69c34bc81fd1b4a4d374a689ae2d46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29527332abcc3eb99d156f6d7a5c3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ce42b1cd9f3e77500729e42199908279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002be1bd0d1625ff686aa4240b72bd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89096fb3ee1e5935502809445e41cd5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c4b34ce703226d66408b0bd48628c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb55d70d43d02aee3099c76853ea13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b53850e27c8c3b5e47c5917dae024284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd08744940c137e717d5346ac87c586285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452595d50683270dc425006bfd99a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a614a9b530ee251a0e4bcfa1284a64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4054503f47e48f9d4b74b12e0a514288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b829a8a9e6701991c3a14600a1f897289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd11e43dd341c755105bf59989a5d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec67817fe79eb76f41d65a4303b090291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cd684fd817408cdbdae1769dd1f8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2682de0cbe4c41f4848866839d5546293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4a544bd10eee852533996ac8cb3a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164e9b9b0b3e65c4a6522f5345a47e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458b61c3173a53885d04cdcb5620e41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e52a0ef11545b310073599ad3a5b8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b0baf866939c9531fcfc73f253f4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bfa57bb9377e5d8feabe4a562a0e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9863abf81e562e5074ae9acc0ce07b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e324c2bf5c713e6ca8195d0716818c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9058010f0929e3f198cfdd0f12fe7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145d131548ae782ad9d53aa08edf3c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a969dce744bb36e7dc2cbd28ce8e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daac86166b1e5eea02158584b79fff6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b8a1df91c5d250f63426c9e604509306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a51b8cc510960d41823ce87e40e635307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd293638c9951ca2a3021c427a8af79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bf3830da6527a39fc17109f59589c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7102d1482bf0b56cb7d563904aec7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcfd7936875d8e351fdbbb53991c4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb8585622b7af74a2eea85dc1d2097312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f8c0b163cbcd094aa7e35a2c37c17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfad8d24a51037f1619278871a873a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e30b5933e29c5363f5b77c7eaa86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b519bf007e3b801e62559ac87622b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4c32797b1b1e9e9a748ad885da84f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8387c4432bce669f3bf95aa0e1950318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627151dad91924bb2e62e4d805abf4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f31396afcb845a92dced12afd3b316320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a27f1fc2ad2237e8095dedf9e2c92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa55bb37ad8bc2f7bf56d98882e136322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec29612f3f6619dc3452950a180fa7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2081b0156421bb2665c7e87d57e7b99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b4b6884aaac279b8f6ff046eabe0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d663a304dabe56c625779c560e831326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc497d5478bbcc4a42433222908bdce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c910d14b3072132a6ab92acc80b8228328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948bd01805035b530292b7c93612ede329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a1c08aa69843875e0f39a9fe5762e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afb8dafb097c525b15362bb8b2e125331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea989733a9ce7ad7a3c62d9ae2ea19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ad6039ec6b39d92a619303fbdacff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8027c8a6b30e80f784ad708406a8b50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85428e830eeed1f0fbd4226cdb0a9f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54798519578013efdb124e018b673893336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28225cf92c04d31b411f5e8190c4c1c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fb1266fe4f93408ba3e6ecf7342d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38b546ca41c67331e816ec8443ee79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9600deafece16ee050d67d4fe0196f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb191d2bfdebfa276324b0cf48ae36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f637c56af8134c8f26c129ee6f704b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c76e81ae762da205e1b34eccced4aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb10ed58512ae3a917705606223367344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56746b7ccfadb404af32ac2cf20113f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748dfaf3f68daf94792abdbf878aaca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c6c6cd0afbd3406fdaace812bd8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03e15c544ca68cac72608f20330eb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1376db3063d09cdba184ac19e6df7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568e88c7d10fbc386fa5305a0aa51da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5c5549035ccbe16b597794408f74f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61c4e81ce16508fd89a2a2566571d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627f9a6ea58a1c885f389790e5a61b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac13a0a018444c85090fdf521b4af01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e1eb70634bc3676718c94e820a6cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307549df1355380d303ede3497c12f0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743b9ded5c4234cebc419cf694be76e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cf6655a2ba82ccc8420516efe6507358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f563e1f7687afe07ae418672d981829359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe25c526721566694f78c5e0cc0ed6d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd47b9bec542707e10798c483206ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6fda88e48acde53c2e87b78b0617e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ef2bde856589e69a99b586bd8e05c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182486609bb8d7170ba23d68677de01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917be5de77d9877c2d01ff1bca99df6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f726f641ce1e34f476e21ab181c10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1668d8701eb2c0ed5be88cf506c07d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8363c2e203049742b3507572c0fbaf4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bf3383578d2bb6357bd8aa176de6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03cd65de2162591c044d062b54a060370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6744afdd2123dd5ece7ae2b1a6c7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd9037b89bf014c2eff0fe5c760ef4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5d196fa0502a9388d3ab08e9f02de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca221ca72d4c6e021447f245afe7c98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce94e3ed24a460f6a02264b0ad353e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f61fc145e3312fb1f812e852f360b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fe811603ede594598f74a94fa6a72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba272b5e70261c9cd1b453fe77d71fd7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e3dda38cc3bfbea60b176ae85abfe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0ecdde75dce42363b64cdd0112390380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466f50b7019178340a6d59f4970e235381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714d2e228ce8bdccacae11bdd99d5dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abd9e280346dad48c3224b0ed6293e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd288da8ee6114c5863665d86df95cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4ef745f54f145345de2c2f233a791385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b25e057ecd4398780e4820019f6be6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4774cb0007448288d0f35e85ac300d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54c01be273a535dc1b06fdfc160d34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295bf63b2c2dc63401cc5c5b14e5027389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435469e97045f56a9a5f849c42f183c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d79dbd289aed346fcf7e80762b52a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d67df76b646d3ee51503adb61de38b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328c332ee2b163d528080bb742923ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e0183492b7f614ad51c9544fdb171394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91f143ae470a887312169b8e70e6cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c296e2169f8a0a2fc2428d0e3c074c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b296b47ccfd93012ce670372b0e67ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56dec5055569fb8b4b9b3b420179e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93331b15fc725bdd79267d7de9ba79a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99949aeb4915858c40eb9ac1d6136ad0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948efd6a2b12f9cb861b1490aa7964e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06165987feb8f468395dc741b5f149de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627df1ab55590e8f4e589b790ebfc4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ee82671c70d35b95c0ea8428b3350404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ded91fcd73a22f8611a2f3bc07bcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130131f35909043518b68d6f9033f97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9721b73afd5101370ea3f33e6a95d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73dfef32548404fbad19c394f4b868408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5fd96cc7b40a5bb1026e57485abff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1d9d192911a12af75f185c82adcb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd3ae7dc6fffea513971dc91b1f221411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a21e2d14cadc654895b4415975889d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530113fb3b3f2306766b7d59f075874413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01a3910c5621eb72c7560f7190e8a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc268759c308d572d82a95be593aec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b1ab7cd174ccde5499d722f098f42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a19ef683b81f9205175c73e6f4367417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c587dfc39c572300814fc173e8c18b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d54cb798cd0071cb862c99b94500b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580bd80acf01a946d3feb0f826adaac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e984c973acba48d05baeb7c1d4a1c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a11daa801dfdaa911272bcaf46ea7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898ab123d10207000816ef026b02015423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d5161b80e263e288696f21c6902be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93af78e9fe2f45079f13a2227947a3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ec152ecad01a462c863a8112b9b20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81582720b2beaaa1aa98e3c16f40c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee114d91274945905314590f00720e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d70f6b46aa3366e549b1d219bb8898429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e9366e611b7dd56e1702fa31a372d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ebf1193032cfc270d7b9359e0c13e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc4d10fa392eac9188f34ebf01750f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe75793b8274325b2281431441c6c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad6c2fa1004d4b0faf96ea9a0796d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107ab4d684388a9506757053605341a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e588d15b65f41548392b41e0f030e13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557386b226211909271659ddc2b95574437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f441a13965531bca250811e9f7821d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f9b5b8c5480e2bca03823ce2a50d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ca7894fc23d4e3b6eca0df4fd851e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913fe81522a08183531f16ae3e04853441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb788a81258e9c58bf60bdba96ad841442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0b8f661f15d9a523bbc0a797213b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bda4ebd4a8b831fb73da11ab4b91cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f4affb08a2e3e5ef52b6026d23723445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e76c69de8247c1f27341ffb0921d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b7e7f69591a19e0dbcb05ea3f535b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbe765f0aaac05f7bb041021592962448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc9f2ded3116b4964fe4a1252c307449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbef859be15077d9bf21c2caf0b8b09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819fc6a7c66c9f29db75647208041b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc339071de0425fdd538b10594104e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf426cf376137440447212ac2d990b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb3a2f1c02dd62a490211f6c316e5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a05f58c43e5f6fff4a15cd8018f70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef173af335fdec2c2590ba937260d337456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bd067abab4fb828480251283bccbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e97cc85901e18c1cb23c1c60091978458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cb193d77ed91f930ec3856e532d72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b744416875118f8d5f965187d2a2255460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f16ff2c9afa1a10d99229bc560e96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897da7bb34f172cc3b1400528d4742e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e72a556816ddf91fa317c61533086a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b5d15e2860a773592b1743a51a21b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb1b27cac4f3ddcfa2c57030785dd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a82ac03ebee0a0501d46176b25f2d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bb3c31ee707e36f7c713af17606b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eb81f957eb79fe260b804697c698d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d18f2b128f9fd9c511eb12e71cbd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9b22ee7a482af17caace3bed7eaf7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ab71c1ce679aeeded124a40f20425471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800bf961618fdff80e2bb1c48d9d9f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe47b3bb2f100bc183457984983151f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90101904e27da92f8ae97c722e293325474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dabda9e7bc15b74e2b562df9493b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720f3cf0d965e7b87404d2c6b21e9a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5ac98f441f362bf3edc238bfd5f69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af191a35e56b499186caeb0732edf970478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5823e7ba84f6101db0064a9a3ee74a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ef459350259acbc2e947db4ec191f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a351adef9c102a25bd50300eacf94a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400064af6f149e5bf221d4f4763db94d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d8906fb9c99a7afa76e74ca9b21dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04a305253e1f01d303a38393746696484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1c06f140dd93c9d3231b77118699a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc38320c20516e821fa8e80ddd595aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedd228f488da9ccdb98c9dfa42b091487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98652c7d6f90e036e13dec0702e55f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed6b697d3c5d1768e9b3aa5e61a024489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d6a6b268073e38c82ecde1621755f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61511a8dc753ea71defc63f426c9d1bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d020ea08c716f4be758790b9987ad1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846036f46f5335933796de64f71f4ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cb89060ee5d89703157dc095a5c3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804270322f1fd44292ba46ecc17c516d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99259da16b4ca14a65ddd0708b77b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941da15e1ffda778bb5f71a82fdeea3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3986e933d17f8256248187811fbbc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ffca636402e8495ff9c194ea70465499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dca732fcb4a43087db12f8c7aaa95500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4663f4f0824e1b683e9d4960f1b89f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759872f1ab25c702de8fc2ecce050ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8b8cfa5cea39965a13017333367de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d37b53e1559203c81578d60479c54c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d543b112e6a90e942ad70a0bc77fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2c6247cfedb1e86fae96c71a3a9a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a6c1f6bcc5480345e6c7eccf9838d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde0f2c6d211d1a81773809e31ce480508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5757524605230c808665d65c2440d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270c0c7aeb24851543d53ec39d79612510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bd7c9cef289fb3a2bf9a330104088511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12883c35fcd1ed6125db20334fcf7a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d623bfc9825da82a57087eae5b64f7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fd50586373d3f6a948b81c129ccad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454bf47fdcfb5990625f79f75c6fe69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe014e754f4f899fdea153aa6cc58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45fe1b39df9034ba8fe8140337a6f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a43b44049254f4b6427ee3f96eb6bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ce9f24bf1c55e9e56835e7e54be49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4880dae8aabe486adb78744bcc4bd34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b506841b69b48fc5555382d1f6b0a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987a0cd0ec211f2e74145a4866ba051522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437f7e61d75accf89c0c25e0e96701c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829de3782c1e16dc6d000e5eeeb2eb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5858156f0c9e0a77bed2833683763d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b13516f95d88a4012b4944661ea2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154453685d4ac66a598f5b2477a8405527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dac6ffd0f226ea5007e0b5f055760528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbd6c4c54aae867174b2c09b85bcea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0e2a7d3e55c4bcfcd7c9f8674e49b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb411840354c7223e297f1c2a26aba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648b08bce936e49e9c6d313e8a5d6f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccdba7b20cff048fab6122c0e5a833533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20687123a6ed7973264e54f039100e7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e3d2a7feeafdadb99b526b2a6b5f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065e04e0f27ebb19d926624357d0d13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388311d27c82783c0d8ff5c8aad2d77b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dc33c184e04dcffce9144a6aabf61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05606eda08d051e508c219c93238a39e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5fb7891cc3d9d8d89ea0755ae8e71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393928a905752d3ca4d25fd0c92fef2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe18b76004664a83128d18e84981aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93eeee6a664b5bc64676331d6d0ff3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f921e6530371e77b0a528385d3090b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c92a7f6fa128b63502be2fab4f7bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a82a3b99ff1ddc1a9faa3f7b461601546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a8fe4a093ba8add28ad3713b7e068547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b036a18340b6b7206b419162481588548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3258e78a569e7e94fd68f146ac1d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed77cd7471ae86fc52ddad890172c50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c97c2e7cd2634f12a44bd19d1119d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5de7ed8429fedc75b8e020d9cec29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f323fe4c51227d09c4c621954e185553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee835de2fed271fe3823fd341071f61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84985732cb34e58dff293114dcb238ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c07ca44d21a254ecb01728167f106556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f95cf43fe4c69abfa021f3f667dfc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bd33f43097a129316f91af0d308c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dcd6b36f8d3ad96f530ec1776c382559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a638e444003262688983bea7f7e3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cc18ac3f60f21fe0ceb6a625bc64a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7377399b9c74033a89015eb904d16a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dab4aa6925f21634b76b673b1e8828563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb7d6d39a26876270078f0407816f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf1230f72e6cca6aecffd20b12117565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb74e6184369a3b86f73439537a39d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560520e7640c4d84fc268ccdcfdeae42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdd3029df98b50f24c7ed88a080b72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a3552ff4d08b0ace302e058a68eb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f91346a32cd4372d525aa461f18e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059f518a2e1eb193f9f67b713efe865571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c58bab0d9ac6370fe768adc6af99a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1623f2b64ab2071dbbf1e37cc51a18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a78526f8681504876cbf6e1d0e50f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760d31bcfb74be653b7c95faf38b370575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050232433d5a13d402e566a8e821facf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431c4e73ca5075642c6354d671a8661577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d6d14ba83150844e6eb36632f647578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48685a7b3e93b7e36058607271fcd938579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa38be49b7b6f368d54b47fd0cdffe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff053dd176b693831f94dd419b42ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900c850fedf015a467cd3107dbadd76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4b63100a5ee8816ab773adc0a5cd8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af26f515a5cd633b39b21721178e30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f30bce189c5bb713ae54bf9ba86c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fc3788efb8c15685400ce5792223a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd50d231af9e020ccf67aaa43abfe43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a72e4859ae7e47dacf93339f09f49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471ab873acb7063a06d2e925ad62ad7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c91ff3d3cccc4750eacbacbdc1f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9a2ed5c996d5487471385a661c069591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944371d61a1d583df8194f935ce5bfa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfca70dcb871f0eab73647660b174a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d369b745e5909919af27ecd007349594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca8b581282094763d73cc5294f2258595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3382c119a06b580d54363ae9524c499596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbd9582f24e6a5d6fb110504c191af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ed6dbde0dea4ee5d562ff8b9dcbfb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fd856ec4b94ec018dcd051de61ce9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b69ff8948022748424478246bb2d91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde70158686c2c865e111dc050220fb4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b3b8ea43b1b62f324036bacf9fcca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9564191d87e00cb6d0d771a6880219603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1360fb7c6dc3e462ca3f5e4594bc559604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42f9f2c239e037bf3530571c85eb72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd9ae23a4b48e8fd774164dc8a8f62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2d025c745f01739acab58b22bdfc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6406bf677f470786ce85d316491507b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b39105378e9ce25a829b3e4075ddc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50d8ae6e753a53d0deaecc402a6a57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671c372cd77c768ff1c755c66f647b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31154466371e5db83222b160ba3a0be4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53e3e2575e9fbec59d28c17395cf75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7928247e4ac746a8182f82b57b1baa8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c5b570d37625ae8338bb434edca7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8165c1f4c584450a72e797af64bd818616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0770df0b542bb64f4a8d711b137faac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede90654b8d70a38634f1fe2a2b2c062618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9be3b538ebe6505a5ae52f9d5d2b14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621a2ad889adf28483966bf844c531f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959c92e384d8000e3d047ccb520b976621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91570adece510d3471969bfa4b0b0be9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5dcfe83f929ce31d3dd802e24c609623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda90dc9b188319919048940dba9841624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7b8ebeaae27042e117cb689435955625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e23af6f9c6ff864228f5a0594590f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aada43a6162dde2c759c0477cc29dba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ad77df268733221701eb7d56d0ddf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35892676a526c5bcf6a88f5ee7aec8c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31652a7e2d16fb05345f0696bb2e8f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f1d5d6dd37b346d4a528bee6849dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bbf00ca8ec8e283d80b07285b777d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd015608641bea2fdd21921661374633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735770b6cac9fdfcc455840abdd2ebf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a5fc4ca8d2e03c1d44f755f969b38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b917af04900f985081648d23697655636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603af48a6073575e807f822d3db767637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad88dbc437078ffe595105b3c6495d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43629ed9ca2e4d663eecc714bfc0e053639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74a755514a7819b579dc1e679116e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba239f29e00bfc11468181a02d1236641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec0346fbeb9fc7b78792d292a6c29e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c49019d161e874b3e56946fbde30a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabaf137b5dc08d4d5adfc5010e6eae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845ff4ac63faf95415d851e1b73e098645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59ee1849c3775deb73be21e7211d87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aee9c8f32cee4d53dc4a185471e3ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f521827546277ac23332fcfaa287b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1226d8fe00299e36597f6d3725850649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45c1cc0fb96cbd149313fb413d35a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91a6d7b152f733d66567f2261fc796651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817525a5a6df4eaaf4f6dad32e35ac4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234417972e2c0abcbbb2044c2613eed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c547c55480dd14b861595d070f7d71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722f37a6881b3deea985ced2a20c5a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e373af68dbf15c8d8c048fff7c003656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299c7bf65cb9ecb40f7a7d423e5c33d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f135be0d434a148af0e8e0a92b9103658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3459404e1bd2566fe13dbe34171a604659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b85302e64dfa574675f93d331edbd4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e672e6094ea96a16617207baac663661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b760f1efb58dd8d1bb219d7294a4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be77342a4472a2eac8d556b98b9e9a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d53735a3b7ffad55f1df0e97c2ba2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051db7a22ebe3fad067168fae1d10919665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21de0fafc543a121db3de1bf30d77b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d53ba403fccbce552af71031972e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa20f29027211f6f54aa896a4be5d75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114480a5d6c36a1e20c2fab1dcd3bd8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278248026f6eae3da5afac758c81595670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b5694082f19cd5c442f58c2083393671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c876829e565363a215c7a143c2c3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fadd9a9aa6d4daf62387dbac6baf5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d6c58b0c26126139569a88260f7ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708813213b70447d0bf57404cf14642675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a98b7b6a40ac7dead19b32146a556676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f04192d5d373cce904b30feb5b0b16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46bdbcceb24abc5cd33f922648e538678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d72ca96b23b611e5a2150738e92662679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660f1d1b8cd9f403e5d115f989c07e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b95bbec563d8cf3a68ca65ac206b1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f1b1e68bcaff8c23610c3174afbb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106002bef1957b780c81e3db93fb472683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8f8f5d525f0f67a31ab9e5aaecddd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b64c4fa209c8c600b134a81028477685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915e40821ae475a84469cac1bca76d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8f422109cb86c2bd908f7120211bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bdfa0acd7c856b4f0b5fe0e2826e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91462295a307143063fea997a12503aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344d00cdcd5ad054cba9529fe0acda2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377df5e9cbd7c6fd01c6161480c168d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fde90ade7f6e25adf045b00e8315d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765cac378f390148b9c1411b63e1643693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a29555e7a213688a3cac8bb693f227694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54170eeb2166dad7b20d761df2c11d85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce355cba28223fd186c15cc8ce309e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4770180c925db67506ce8b04ccdac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861da697eef79e35c4aa2b92726bf9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3150d71717e34d01a474f88a352c8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aca681e0263699e96eab348218c29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bd8ed88d8738af3960fd021223cc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4138ff6424a21bb08091d2563db61a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74866c06b4767186042e96d5bdf0abf7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53560e0de39ba2a7a06200e6702cee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5ccb84f5018627984b3e710c9545b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f84c37ed9b20b59bc3753b35938388706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b586764caebdbbd9159bfe0618f27c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ab1f08cdaabc4945a22a086695bfb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58da92d482e693003a4735ae2661e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d468c6a1fd0ff8270415e6ae4db504710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c1482ea1f6f9b883fa6d5898d00d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba5bb487b87d18e1410104218fbd9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6ce39a199524ce96f39667b8ac13d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d422eba67f23b8b8947f41372418aa2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37419311ce51fdd5165903bc7bc46bb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b973ff31983aeddfd8d469cb3eac3b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb80b5906eaeefe404a85ec9a401dad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fd2d59da7f5f9db1fea1740cfb0da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275474fc4c287ddff7ddaa2ecd47955719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1aa7b6213cb902dbca208ea6a7eae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193402466bfdc8c43b7bd36189d117f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c30080e974eaabae93fd5b601af79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2110c42ecb426bbb969fc1bde4ad15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcf80167488effa9afb795a58ac378724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ebbeadc0aa675a33367567c0fe854725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a91c17426114aee52b32fa6b5e6f03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8c207e171bd5f5eeaf959726bbf77727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41d992766d69208841acc016c94ca1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d288399bd9aa21374f44aa6a9ba637a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd1d6c9332fcbb09b923fc37c01a04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a87a8ca4c40844ae0000bfb172ee2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8257409e0f4edf8f6b878fb31f20ee7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd58cef408460a1d0b76d537471b153733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bbe8a833c718fb0b564232342e8d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db75aa634b3f05e9f15d6714146035735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30342f03bb3c717a03db9dbfca5ae3ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc3318fa97b898041cc7ee33c9776737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc6c30d9710c3a260b4c72d94b7ec3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffa746867f1b587ace862c862c2837739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618c796e286ad50345288ab99585bf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360b9acf827a549b6182847357057c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adede32b1e14201c45b5e18671681eda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe975e44bc3338b398a24944ff8ef1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814d572b90f2f1a00bea8c85d700ca5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c338db1b996a796aa6fdc3cabc17b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34794e26ea0a1188b96e42915902e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828fb583f55b978f309c75c606df3c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332698aa4ac09065e965ef7a023235a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e942c82c9ac9eeb71b08045391bbd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b01ca71f8f87cdd555ef3b2e2bf4f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d652837640dce17494cef952263a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d9af561d28c30aaaabf3127e39097752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5511673bdb69d07b1afd1e7996f6cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a315ea55f1fc3c41e98100055f2f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b9d68b44784d33d19c2125cecc4ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcd7ecd47813e43960e62f59fb077d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f512635906ec6686cfc5ac7a62b6ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db205bb5a7f561d062eb15bc411a86e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a39eb596e91808ad1af6e2a211979759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>