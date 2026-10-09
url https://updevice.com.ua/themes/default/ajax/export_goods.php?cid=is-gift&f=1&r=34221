--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a06e840c7d4caa75498d420df36c401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ca606720bddaa9325ce7a6f91d78b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b336c4150d672537a017fe848ea21c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d508ecf2fb14131a8520de59d863544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e8feb026fa9fbcd96b908581d4ba95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e907ecf325299ca548cf135f1f696c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321ff50d1754c8f7bc1525398c61da07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce80d238c50eab7c5a1fe85099ae5f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f168c08400bea6fffe75d4b6164e719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f4620bf6f92f3f4f6e9a3403a2cc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecdc9858761badb1eee9056904c0a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ab61d7e60fa2f4ee2bfcf350bfe212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2e18294ec16e6a377bafee12e18ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12170310ce2df65caf181a350645abf914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e148478c366cae03544e625d9016015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f56aab6976526721e6babbcb28ee6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63643c9bd0f5600357f925f36502c2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c157d676d47d17b95c8911194baf0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5b5cf447e2dfdcd38a3a8c43f640119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be34e500f5aa7fcb239d7a4b8e8205620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ffa676b17a4afc3fa9a84cb6b8b0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea62cec346d646c4c503e1eb1b3c1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dbfdc577dc9d51c617fd96fb290d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2220f75e30e590c8cff09f2a37e259524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864903a495e0078a3c29d80d8eea13d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07494dc7ee5c42f68474a52ad35b0e0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fea22d562532f9f3545f85e972a8d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed97c9b24162982b64c8c258ca8c2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b786d2119f126c3549809943a4184829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7330bf3eb4275fce69fac1f04541c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d420f19136e2c99309dffa52aab50f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333434115b55cfe35f4c1444582d8a0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3262e95586cbfb9e948721dbade8f2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6c64751a2bc9a94cfd43d4ce4e21b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dbbd7ef9121b809801d1ab3a4a8fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3459581e8941df0873fd7518dc1f5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1422749ece616efa9be6e15add58937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a331f0a27b455e69f909ef775f2007f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daa57af43e9dc4fd741bd908d52aa339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8020285dab816629592b22b158c032140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63439564a56fb599b17daf14e205e9ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d8080ea827258d5ec2f30ec7fc39a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729360cdf1a6fb71f2c46511451d5ba143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696056a398f67befe9ce7a4bf81022d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd94e3ce3c799fdcaa727b50f3a33fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf966c342211bb7937bb5bc2c7cf6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be25cc505188a398c9d6f761b76902447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2737f22ff24e159cdb36500542f22548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f16ffbbc41e63aee5361b352182bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c3def7b25f89a997974382b1d011b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2dc3719b3f3fb587f486d39e2ccfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa74503661a16e4534e166262f6072a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99819f7ddc5eec54a22ff79833703c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cc0940120ff91b7e06093c83bf25754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e535fa282d7b515b3dace5bab1f49f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb04a2c2a23dbbb3d70897f50f292f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70713699fd98551845594bb3a0ccc1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7ba59a451da4475767436387efe6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f351bd9e92881e07664cb3a4f7ead59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f9bbfd633f348b5ad4ba84fae209960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294b65dbc0943414ede51745388afc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b1f4a378ac5429368d3fed649b4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357deb22e22665e86ff4924d035c8ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b66a76f8cd9a8b7a995ca923cd54e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b916f0235b67d5f6ac810e5fcd8a69165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34cf4e5735b08e268025cbd4de092a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a1832bd65008db7eb03911bc240ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67316c655399a1817c1b5af58a5fa7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd3ca44ac6759888ebecd5552f467869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a887d6b17f4bbe1db209eebfaeb0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9236befa820c6b153bb922fa98537071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d639975086db64d221ffd26b7ad11a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251359076c7a990a97f35529372871d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ebad11c47a8131f850e58c34b289f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc25cdf69c9268a872848d9d4f47d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94865aadbf1f3b7ed86614bb6412fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c3707bfc9efbc5dc36f2cc6d5772677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e258fdaf47f2f0ef25ee20a25a85a0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c2c0f27b4e4f5232d2ffc237db2a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65934ff554175f85227fbbcd5693b25380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da5d04a1cab4588a9d2e388aad75a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db08d826a0c8cd15c51519da981f7a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09704313e8d6304464b5334b06a1d9bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cdb53e658a60585719c166785213b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c781330467b1513ec7840e865e89f5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24a4762f51867362b0ad84ece1474286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475190ff82512276e8b6019f90d429ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef338bc2e72eb3d5738bf8c136fd7eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3f74bee6eeeae2542c569fe21f48a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9396a314a35e73115617fe84450acf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdde94f626ce6862bd2db2d06fd611b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ffbef62f5d04f60ec826e9e6d957f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794841ce842e02f059e560cb96ff6e6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3cabfe06c410fc9c2ab3eb5d9856e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e00e35fb5873597431a36bcfdf9cd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284b848bbead264af5b9314d607cdba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd98e51f49feb1701ad5b984b8817ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de56b2be26296aac20308dfb24a911598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04879d9df9706653fbe37ca4a54d701e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6bdab37c24fbedb3c812022ba8219100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4825eb15d2cf563e46aa2ef16b0d81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a80871fefb188e0faa61c8ffcad18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f6b532fbb87ca03ac221a8f109d6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd85ba02e81a2e2360d1729b99dde4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5821d6354de300e5745a1934570af7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee550bfefdf6d159f903059d41fb57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c7d19c03a82a39e637240eb87548c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cad4d4cfd21822263d50352d613f57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf46778b6ade3a50dd08338f893beb6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfab131eebfcd59c3c6dedcb66f81f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ab32bb204278db4a936d65d4f38fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b351f97ffec71efddb31796061de3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0a44309922493c7c721a308bbd224113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e772d5780de03979486523bdbabd4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a9112cb7551a9ddea6c863002ad5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aaa3cee0e79ed1f0765ddd3ce2312116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94168868001b739e9869b718986b5245117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ee313967d873f767e95f003ce51a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed53b60d4eeffdc71c39b653f92447119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84678c52ccb2e1e8aedace8e9290d64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93b27bd54350fc63e1609cc4382e17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a694ae41168fd7d5b9dc9574596232122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c415ca017eef66e3e3689d2ffd1c54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fdceda404c1b76fe9449d72e5543e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350bce1974ee534ac1ecbc8d8f73cba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d4bebbae22bf6a6815641be7df849126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f6b49e44a64bce1b6bbab2bf8d684127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8527a82fa2842aa7c050a41bf7312c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41e5d415c050a80cbdc266b98488ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5bf71c401dc8a48b2d5e17ff0be7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba335275088055ff42330a6e7fa37e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d51593d0ebf7e5dbc7683778907b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052a658bf89030c8d86eb0bba40dee5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a311e2faaae23ff14b9105063a4464134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a173a67c578ca6647eec8aca23d814d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bda3484714cbfaeab97074c03033e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64a73cbbadf3ca2ec7530d511ef339137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86044bef9137e333a588e489a41a06d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834ecfdefcab552612556e5b1e3103b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a6907e05c8e3f944148a043cf7d9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615823d36811df4a26172706404e8e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a4d353d3c6da7aba164494d8ca6fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335e27985dea9a74630a84b19780382143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8742db366a2f02aa280b3f7c888e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b6b7d774ee6aafb319cd804ef89c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbc62fe2263567eb9466ac1caed49d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256ad3cdc89d305fa1a63df24f22858147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb02140811a363141d57a9ac3cae55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df191916f236b948cee1496ab0b3a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbfa25fa79ea53250c866fca0353fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a65a9106e1c85a39bfaab6f21433bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb7deb1f5942f2ba5f4a18368e6ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb8b48a370fd7f4ff3398bba6ca694153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72863a66c21b0c24fb5de0092c6ceae4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f40fcb7d699eea4b9e1e8d2568d92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfff32619f4ef9f4ebf0a9a4d244352156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22315e4b6ca27490e8cca72cdf71ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044260815279be917c39b01ab73c19a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28494f0bfbcc67830352dc9abad61fe5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc31db4f33490bd0e8c012076c4a0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd90b80b26b669c62db6f4fae86cea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1f4329266a269187cbb0954c54683162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fef0970348304e126194520729e48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab64e609678e23d3737c41b1a45716164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7167dff4e1a1e2dd210bedc5b09300165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ad22c829258227798f0969e60c769166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934296fdff6de5f34062a5669f1cd0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89234cd6c6d36a7f22e885329ba062168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a397dd22ea2cf1a712fbbea2ea828a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3214717caa32b9947a62b0a80f3fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07df7ba28d9d279687da59285908c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e93403aef2a68cb3ef4341b145715172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea622f55d5d42ae9361c25ee873dd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e86f06dc1cf4c8708e1ed4603ae3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192424cbe630cf912e23ccf06979fe2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10932c7db9e75ee48b9e9a10d9753546176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018da71c7614b6dfe572b479aff4af9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f69c80f23a86b78cc711b7b89c2359178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d642d80d3ef975c32121fdab873d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cf1f4bbb988e7b62bd4e3d4568f43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431de44d87ddfa01a6826401c9ca78e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d4cad706ef91090b96817787224b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d828cc55de6b8c9df5bcf0edea82b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eabdfdc984585e960cc0579cc80e09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdbd85db8309dfd1010b6e9e1eb17e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2639adde41f11e1839cc4ad83fe0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cb0e1b4b33a60f98d54345463d9b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf39298b2b1d821350d8d1e3080de03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f83202cea36d70ef4477dd16c0d8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6382f17ebfbada3aefe6aef8896eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e04968446ffc2cecb3907abcbe111191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b419f9f1acaa01095119385f02cb8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a89aa06768a9f1ff57c311e371399193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d10b5a2f4aa2aba2f82f8263b71213194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c44d022256649b7f0ca2b2fda2d34e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d0527f870fcffbea212da4cf9dabb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca10fd9e8829bb240eb8f823182a8d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91e7fae013e1ecc2e08364cb1f6ddb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f8830bbfad7d68ba027af4f3dcf5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3f42e0956433369855febf471df39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aef39bd6ed28d61877f9b55e32c60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aa70398dc3d91efba09879ac87102202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dbac4c5778dd3b93c33a76bd3736b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664b9b3271982be0258c08f3c356314204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f1caa6748dd6bec2e463bb709bcdf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1323c549147ff31508b8cf0d08058f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb58878dc1ec44a5c30a4b792b01ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e622849f3197634bd3a231e0b64b73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b32edd4edff1688d2041a68dface8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971f2201cae5b3e037e313c9ebb027e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acee1967a1d417cfffe9843d581653211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d64ea82899884eb247f922e1475d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e6ed88549945fe7b09147077c714e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799c722f93d8542b674f088814db71b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19788958141ff38a29625d5674649e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666f2b80ed22cee16cbc19cbe88d9ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e81edba33040080bb9a393bed6134217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364e26038d97e397cb407c4c72be59b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1bacbf7590157b9f90689cff2baa8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978379020425a9a5c3c78878dbf6370220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8853b8b1ebbe77d5a94e9ff3ef6427221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b37acaa53443196310d3a5e2948543222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d61596c44b454ab64895de32171312223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9c549ff540d3789ad3e0846497075224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff10e5d2b35196b8178f642c90caff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626d50c695bda0e5ca28c0329b8a82e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99ad44fa9c4d59e8101073a69119be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618f9d4e6b3640a8a610e1e045d2149228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cc07b7efd6fb7a767980172065e75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e47b9302b681b0f3d984012670b0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c750605f0cb999c8d232a1b484cb24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c85311036451b3a40bb24eceee8778232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0436d39a06cb68f7e9925918350bb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5538a53a788fc9cd32a1ef700b5064234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71668c53b7da575cc9132fb1b8bf83e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5948160563d1998a0646daef63eae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bfcdb9ccc799f501dc9c53aa6a401237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29897f252662d8161e498be1212321d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b751f5b340b34188c73bada1f6a66e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c72e7ed8254a05155d0981250e8aa6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcfd80eb577ead8572351ad802ce7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43407d03ade171f0500da1bbe6f447b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0162351b88797e8a15f5fbe7dfad5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d305deb048f551b31257f8907a4d47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c16b1253dea50d996a933dfdea2f6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091234b91e3ef57520f6e6bbe3525c67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a2e424183690156dfaafa393fc407247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b4d15995c8b5e82773efc4d390d39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48f8fe363d14b12927d3ca961f49ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a275d76ae6b8db53e0c0afab2ef5d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6f37c1baa0c13b7ae7cd6d8232aa6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4cab97a2bb88dc75cb63082c2b194252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22434781e1795a1a3c3489c2ff9e4b80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffc5c6d1e18b6bdb60788305c550e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3216835acad697ea67108a41ebb430255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a2562357d8073abd9a9e8fea41b70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0942fb195939186739e0c16aa237257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dd909a017caf4718342e6f893ae83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3e3f0ff861d0682db4d0dd7c56574259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c058ec4f252677bf46c54a7b04358c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166701610e13446a219cb209758daa3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf37336ed294d524d14cd319a46a315262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc808f63590fe9162b58dcf0dcd03e09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf66d50f5310646ae3c85d1dcd6587264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405860913bc291b52497e6726e157f32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad499d03c34095a6967ca99aaa4cfaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30897ec6e42bef744c541915c6c81dd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17110e941f766b4a03f5e45c24ca815d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb063d3cf3acabc43902d71c787624269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6e032d940c2b81a0a28fbfbe7be2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4cee68eb399a69e33850a16ac24f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e578639547e6c41b65abf7628c6fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faad9e6c76f5e76dce3f4e48eb3d332273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261856fda59e066cc35648a600ff890d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d48455b31cfbb2922ceab8ce671a97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff485121baaa7cd932f24d114c5587f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4407a5104b78e361f11c04e147291af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd7ed493d15e65e8ac7002fc5427ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9994532b84ddb3cf7ba0405668af16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51481f7a1b6cdd24bb7b1f8944b102280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc77903463303e3e084d14468405d51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d67ed0ada166c05ca36649f86ab82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f228f0cbd7aff7e13e15d58102bdbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08647bfdda05652572326e410f4040c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fb598a93477dc46ff30fcd7e42f1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233fec49092afe4c19b9ae8390280e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7275546dd3c2934099a77d658b7c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed667d8ee7eb9708a17ef0f185bb43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea888b419ef85a3f509437e3a65f328d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4ec0bab07b66b09dd5ba735189698290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16ea46ac0bb9ac8a1e9419779eff42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d8ce7a03682f24273add7ec15ed4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f445e289034ed4932ee72c99e48ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186caab7b1c5422fa9cf8bb7d8a2d9e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa840bbce48998890eb964250abfd3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a7e752eb93a06bb1641b2cb857335296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c00cdf6defe1a06cdb8809140c1ae1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9695cc54d848c0817969c35db4b484a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbac816f1d045a3d39b4424f73c028a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a09d824d4165830f693c2a8978f54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345d4b9f3e8fd35af2c33644b30ea9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55bfcd4aff30e250aca2658bdb9cc1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df9c962a1e6662654421f452495eb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a47d236f547e62b5785396e32a660304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6e0253e7ece8929ec96bc5925cccf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd143efaee6f5c9803ae1800eed2aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56a79e0dd696c4e53d9072ab6a13be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60726a2a11d009968a0d282debd7ce73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8f69289aa44dff786d918ecd3b99f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae3afdcbadfe4dfd6fc01e6cde3611310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a4b93251c7fca4320afb5a4528993311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73032a2dd03033a4b9f6a2030a2c65a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55a8be21787d92bed6bbb0f96ff580313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb59e6b290098a55a0c498bfae905b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd517eda670dff5b689d25ce2bea831315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbd8ed7477595382344b765b7fed56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaa3dc90d51fbeae47fa1fca190a29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb1ff78449205026f9c3360dc507be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60fade36f54604d6f9bf2570d32c62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff049c49e484713a4b8e3528a07048320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82808a1f3360efa28a884a54f60dab8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece56062c70e5987a2fa0cd8d7f00d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc921caffde82fcb899225bc067cf61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cf7579d667e15911d05c358e26171324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515451ab7e33bbc20244f361aa42c808325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca01a1abc6d64d9583bddabf7fad93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baf04c56767b1cef6932356cf895a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbffd4d1e2dc69a15bbe0108cb6a3b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33e4594f015ec2960c13045942b9d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0e1e39890f56e1a6b803d703576a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba95a0676751301495000f57dbbb3b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655fe419aa825b760ccd15f82259a48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b45ba64dc60ff2810b8ff88b520c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6fe397fef29deff3582bf4a5fa471334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b618bdaf39d6d9750f5dc518efbf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e11f366b3f5fb8da614e7955d27290336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4005463c2cdcbbdd9f5e5c9b66a1dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43fd60d323a75e59a98ebacabb9ae3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed3bb7cbee98162a13dbaf9d0cb7ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5235e202ee143cf4ac4ce59b8b42973340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693b5b1f1c606a45e2136a71cb1d6ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a5583588bf2475ec47875feee300e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8f4170718fc7a8d0ade9e9a007db3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190be2d4d3c90201540b9c9c0d224c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365d6cb411d5b73e067e8719b35d4d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5dd464e4dbaabdb5b11d0b1f6aedd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177a27161507f5aec3c7100222033d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e1e861b33d9f80a46a16f01efd6bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ed3660e12060670e14ef7a235b222349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edd026604e43d4f047d235b50940ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c88e37182be49b20625290d56a243351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd976fca7ea3d0ac48133ab5fcb44c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2446b784efb35ea965b5705c4b52e17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c28b40293c73e77726d49604b5c2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cb9fc470d6970782d67a80453abb4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8911b06f6f539091fa83efbdf6f90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fae6a310039955c8f42ca90bcaa03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee70da86d97670a5e83234d7a31754358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82d8946ca5116650440a01bb69aa44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d74f5c6436dfd963bd881bd05a473360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b48184f94805416a341b52f3b11218361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06dcdbad953fcac3feee4941f45f2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023de091b4855b00993caf04c166728363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ccc868ea7a6bfcba1b81221ac027f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba390aefc5d81a1987682f77bea0d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9b40ced705b1cf29bf03597444fbf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21d12354427d0c90a669a2ef33ceb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e190cf23be3991c2c9ca6efb4481c0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c6c5663f1b57fa4d4f5fda7cfc1d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e26b1eae376134c2ca0083d5ff1aef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6c16498ae32cb7db74e6fac4ae200371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794b046bcd7777de425a0e67c1b8b2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1089e0af8ef0733ca05988fbd6348cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0155c98a36dcfc353915b14a235e454374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516c773341f6714ef03bb2f781616ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07f97a05817a8388f6f46e368f8c27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956fa679e9fc2ac31e0140cfea0d345377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def1c4ccc38dd342e1bb239ad036bef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72e9e19d3a2ba40ca2c00fc8f09ad7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e7b4a84473bade1ac2058580cf191380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212808af6343f994957f43d439ab0ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4302fe072408e658a4a077a3d32651382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdb81775d331f74b18bc5e25fa4126383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd1ba457ea7b74b1e37e31f2d283c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae923034cd09e17b5b80b42ba38322b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ee28009b72da226a2b4d50520095b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca575232e4227f1247782e0481e7f08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094857544830cc0d52c4b83b0096639388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9ba0dc25a6bb4a8e87783dac6502f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875b67b70c9dc5dd27feeaf50733852390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74700a2f187bf9835ff007067ac8c3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62f1e9929071ae6e7cff64ec00f2c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606dfbcb9d681a8acff7a5ce6c9746d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ee5baa5c87925b74a99af7c328e47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6750b36d5049617ed99b56cafb5479395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56caee705b3387a4c25069b1f7565e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024b82104f638248c633aa34e6162a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a21538025e5f4267cdd464563a655398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f9adf7ba959719ffbd065aeca2336399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d084f039ab33aa878c86843708125a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29240b90e2c9dbd552ebb42c86d1b5d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7796d1ed4b1100cf0cf9e54815c99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce3294371cc7ba998e68c51bf77bac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bf76d22afbe22525637a0d50fd5c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570699b92e9c4e434db0b37b30fe89e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34598f785cbce16096988012aacc0bbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91d47100bf9af00f2108a018da9d23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81b60ccaa736a36d6e2997a1426d56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aedbb343881e74025f9b5dbd911d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63397c090840aa95d5615c0e45461f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976accdef8db1f2f7120ce387504fc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d5a5146efddc0ce9841f3e7478d5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed87736238a0c4fd793141d7f22aada413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381254a2b86476f8fa9c515178fd2745414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e76a39c1b5d4728990f7095af8cda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930f58771fd3ef87d1b50f5a7402b61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0a8a3c612285234bc11276a2ceb5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e81c0b47af9fb222f7b7ce0ba66c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91193089e51e171415be173d311d75be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec6ac20c7d15dc531c244c011df68f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d721a97d8de084898ec1c430b2f72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496087bc510ead3a586c74a4fa76c52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53bde848e16d86070e57390d255628423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb10c2e321a3594ebbb412d3841a3d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5509d7dfe97f38f6fe6bf075fad99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a628d9587345b7695cb3a985ecf8c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fce1b0b5116aa58e0a57bde4f3f74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8609433e69f3bc4c31f0ae8110dda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf976358342c7ed5f33a614f05eac4ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c2d58568dae9504d602b872869456430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ead214f51b6a03bed633524130d123431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b144e5f25a600dac6e7e91e4eba0f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab3e6f7c8027947244181821cf990a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070fd385c12545980ce7d66eaa17586434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7284142465b1fe605710c1e359e9e99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819e01fde6c761efbb67f847fc7d9ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef49ff8b9429f05e1fcf0fd35e73793437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46006d2c7f6d7bb8b6234ca48a2c4621438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7c19f09e8ee24356f503397784544439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f30e2fbe351ab08cbe3ad55ef628a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100c5d922cc5e3a8c3ec09987c432ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e053e25cf486a235f25b71fa8272c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd88d25cc696aa1f72e05a7b79b7a6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e85e0a1c463f600f3a401e456804e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67be5f250b58c0935cb9ca5c711ab75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0d3c71b4f098754aff2a8bf8f6bee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7c6c22de34d028414840bde8e8e14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6a958d4c2f369976b4200d8a3818e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704cda3af3d9151dcf5417ab9759f3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcd1cbac5182ee5989c1ae3516b4a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000c129d462bebbafa7f4304521b633451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81095c966a233b01393cfc6e2eebfdcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481b746c9d4e232ca3868b6ca7c1f8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cba01327890d5626384eb65d49b71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369a145af2ac6467e20e35aa49afe0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3029cc2bf5f70fcf59863742297ed30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a35790b85e9a8f44e39db05dd20ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0a5cffee851c79a445cac1978420e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602647234075e59285d914e309165c65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149afa24b504899cc1bcf62b9184c1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b80b374573ead7854066a53f2128bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ee36dc99036c01434fa77841aa697462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e60625846830d28fbbe70d01f79ca4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cc1e665c20386284119bb778c5a9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a415286ef1774bd57ad14c16073775f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca79db387a5d03889c70636740d3e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d634c8d71bdbc3e5bd21e5e7ab9bd1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e798087444144b931b0af153840a93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791dedbe1fd90a597385ce0c9ffcb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7542bc34853816e2564f6c15fa7878470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c807a5946eb65aa8ca735ab1190ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e710728deecdd146e55aa35851915e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a8cb796fcd5840980578dd0ae9cd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c65ff55217b5500c8a4fba22cd4c16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952698b492a89b221e6383113b5ee648475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f53095e05dded36be22981267a58e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f243ff9ac1ac3fa74344e8c3cc3d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b7c32e4268993967ba43c4dda97d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1df78c7e8751f1ad6ed0ab5d83aba8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d3186182a41b71b24c68bb4a3d24f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faaefc208c7ee693dcd5f40b26aab0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125dc1ffb86c11ef935e9f34449fbfa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c21776f4a26efac54c343040a93d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9814d910eb874f5301e96933c13bde484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc913e82ad3c4c982e7458053bdacb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfb3c23fe29b54f0608056f1156539486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cab1bb58e3ad66c1202d30c0c7a8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23ba7e086924d2f26eb989a76b3a0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484c326cb3c63a5d60ba1f9cb566619489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07263ae029415bac3e7bb45db04cfb9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee18cbb0e646b5e1c9c0a14a59f3b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0515598687258560617b2c3e09531492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729f5f426d48d024ff78349eeee382c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593d2c60ae7cb237af08d575f268a12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e484fd1b67b69b6ca8749c2c4d69442495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dc791f044f6c22217615349d5a917496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b6cb6ac2186ad489e1d4b60f4362c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855e19c073a75aa93c50043146987db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913a04c5786dbf9e858e4328951f549499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe7febc6955e04d308d04b69b04f73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56932dfdf83ef6f136f3a9eccb59e70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5eae856076455ae09f71a72d187dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2863ae41e6c229ab99a4a3cc9c7ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37d43596f6a797f7b7ec8bee07efaa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de216816aed8e675282a983a265047d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5dc8a33d11a983750329ec50fcef6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f24652e845f846f395586965e295b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e8c817e719f5b4ce257c1f41851c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859f103a45933c17aa0a860726d0245509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287443e109c8e0102b84b2a8bf93afe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b279497bdd0f1182e0346e6caaa9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70ceec9269ce1074824bdb37e20a01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88490c1f3748ed0856ab2c1a4a406559513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1543223c6f9ffb253f3e88903ca440514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8330112b90dc5efaae6b9434e48ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a14e0839def89b6cf872610590dfe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d7f71aa155dc34b089d740af0b422517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a45378d8a243d8c538ffe0c93c8a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7d2f02768dcd74d7385bce272c35a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d4efe6f7f0c9dd1f3419a9d8f15aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d79768388cbba9c820bd41daf6603521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f70b20fca48ca99a3805a81a8b03d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06979c875425dda434a1019ac91eb52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0a0a7c5f244566bb8408653889606524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc9c0e3f7c7cf31d719c6b79fe8717525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e92dd3d30c35cb87f1fc506a629b5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ba733e77ffe5323a9a1befc545056527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab307a24ebc0da6588eb60192b904528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef66a24a5103ca7550da53108816cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c93c45d8acb28c29b22f173a54ae4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cefc8e089e9fdf7af9ec5dcf3bd999531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d793c0bacfff0f5e7ace172f72d4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a445b15347490f6d7f3aaf63f0af00e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae7d3f1b3dceb81d93825e698be31e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d33f29d2157f5ec27b74b5d4eb178f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a907e7e6f7947cd5466298b5d1df723536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09864628f8e8ad01a087a4309c5bc186537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275e94a8a693026a3b68df501489feb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4dfb004274bf65723e89d8b1895bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5c38b0d4d433640d5d3098175953d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44588d76869e1d439a3354e1ca6969c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7f26d5d5dab077ffb441288325197542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336c20b042fbf2666c7035b0658ab0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca4a29418fcb413f302376cd55c6ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc285d43929b6418cd85ea7555f57e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a224aa1b2d2579e26ef9d02886c72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df13dba26004e1317f77ecf3dc756f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49883fccb616505758252d7e2fd1728e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb40b72619893a53cfa29ed062bd6e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc3ff032b519769d48cdeb2ba59f45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304f7fe8eb18556c1c16f2e64977d70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9914e6439d4226b54f26811a6a5ffc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cd51dbf227256482f69f876a23df9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008c2f1e1433af8e5614557e5d12ace554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b230a2ea82d2b14ae93eb26f43654555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cdbf0634d9e7f3ac03bb78974a32f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986d04bc60a11082f8c08c2825dd11c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afa825394d49401de146c77f8d81ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c56c7a14caf4fd52cebfb60ebf87c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf18befa5a94bfb106469fc91f2cce1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d18474f2ef1a58445fc1cdb0560e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf1f09b0601b2a87b62993356f5200562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee07aeec6af16cec11eaf9084abad8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa56b83271f95d1ff18fdce42ee1e3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa42c1b71698f59230a3335f245f8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6975e1819b782accee0025d82d079a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056309412a296eb3bdb5bcdf2ced98e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d32b599f5b6b6736f13f777a3994ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096e955b878195efb5b34800e8d82cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07445e298f923df32357fa86719abd9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed10465b60d20b957621486425291fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282e46f3439e3dccdf021cdc4287ea2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8c2da9494160daa2749c1b832181d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb021b53948ad1f5adc9282dade4cba0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73c2e9fafa95f6fea42be68abb571c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb122671d709d954b3c1367f4bcd698576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3183a5770592b3d21f6f338501ec07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c88e6857ecd9804f90058ef417834578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac8150c02ac70658468a66546e9b98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4453910a9916b5eeae346b235567061580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879c283c262041ac22290bc78fe9279581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6e8967be9a45d3ff1535db5e7401f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d84781068f0d2bd0b549dffca251f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd2bd0db65ad7b912bf939fd9b4840584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7715bd2bb9ce5d33f8373cd0c79bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c78ac209bce865c1e5eb03903293d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87417f633a81bebf0645c05d2c6997d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d5532c37d675815800fdf235dbce7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad0fd43537e7f5aca5bf6a7c67c342589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f01104dc252733d1b6a5ad7724fb93590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab21ef47c62139e3e793271bdb8ec0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa988d0f98c5281aed7df39e2aa4d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7044382cd1080f56de1ef2a5e83e3b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a30b4caf03d6409b8e7c0c6207e60594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3e8a9e1dffcfd6a01981a0cabd6a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd75b4c15ce400a160a26913e888f17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675caea112b884de53b47218715879b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1039584d190e3aa83655a3472a79a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3989fe6f5a68cbf5a14732180dc3de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e454ea4e74e3185e0257fa3a014b3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82757cba744ee08e14b9fa0394b3ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c068c81000eb915ce8f892cc00636a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7531d97d05e9f95a5fef011a1a79a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82e34ac4973d6c638c1e397769d71a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2afaf6194c6263d126af0a08e8c46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59509aea1a59b1659cfef70888bfb9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3ace931ef668542d69eae6a9be337607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b94da8a1a6c76440f8b524ff05435d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225f086584774be89ec09cd670a0f76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec882051c44b1728914f3327e78439610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecc21671ab49228aefeced7a48f37d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dded9a67e954355880a36669edcd91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86724d005f5edee3808944f3bcb1dcc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8fd54a8664630e22b1dd1c374f682614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c310abec816da6185d49c860f21cff2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0a89b2da41d216b13be8c171fd071616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cf74c9bf2c54306a44e81ce71637e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10336c2a976ea138afa2c2100cd1bef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceef72865c4e6d680bdbc1d71708316619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59027d50292a97c78e6abadb9787a600620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6ff9fb17b7b3c1b68e7e29d8f7160621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49662d2f5f21121f63a7f12a117a08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a9b8299ed18688c974450e859697e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb88c2ba3ad9b75017f02a03e0b6f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d760f838fdb4883ace8be6e5a1109625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cff7aa3ad1af193aae3812bd957de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65594ef2a461a73e56198c2ca0fcd38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8ea5fa7d4d87e8bf9df5a918c9dd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fd06173f40bb2d875b978e654b572629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4eddccca60894ba40b3f6045d18ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc6782cc7083476356aed48cfd35fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb30e36224ef102a7a37497fd1104ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a8ac264ccf34cd8a1d4d0eb3b37c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dfae94b7eb4ad52bde924c084cede634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4ee20e903c54d20d921b1f1720615635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786d5b7e1ce555e3693675105d1f557636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4b8be7505555c7cf7939b89cec0e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d94dd3895a379f9e2427d179c6977638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d288d5af6ddcefd8d62620300f2ca16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a0240353c6339df81061a76f720e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609826a2b22943b3a61c00012e6ae1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e45ca39ab3b6d285acab89750a89b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d853569407550cc4c210e5824087c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503faeb7e44b32fb668a671021b9e162644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991041d84a07d4a92c44dbe8b682cb5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb466d3ea7104e0e77a7775b90b38efc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398def1baf1e6c754507f1c8b2026af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6a2b5ef8012369ddc795eb72bfc36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107f31d88d70c8b97ab8b8af5ff67c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718dbcee9eb56729ef1162d3093a310650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f3231c4994c39ab13a7579b02e708651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ee741e0ec84df065267b6fffe4de5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3480cb4968380c5df064e65fbf6df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d566862810fae7a66f7dd84af15ee78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc46048b0adab8369d40ac78f3cee9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfde1edd9ba61671af3135f9e0f7376656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19132d3d6a3be7247295d50264c6087657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d116313e8fba10b02a703ab07cb4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060de74ca7fd243085b470abc5110e08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d950fc4e3137e9bd42a3e913b6f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d02c612c0ca2f1d7ebb229fdd5e6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66489bd731526e22fb238d9045f13610662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dd4f0cd249a75d7946e7cc67a2dc7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28f641d7ef78918e44a9a57c22ac99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f42da8da87aa9ccf32d815351d24ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c280656b2fb8f65771b9a6301bbd0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b39f379f4c69ccb96782217d3c371667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b12dcf0ed0fdb8f3c3e7fc6934eb7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602f34758014f638beb87a55d15a8b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae10f5fe578185c30373dbffca658d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fad53e4450dbb9d69c4e14f1fd682671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228b69d51b366801204d5a2fa917d4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bf86ba6d633a1b8eeb8b5a287dc01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d60e013a78957f3fd8e37dbe02b2b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a94c9729ce5c370f4f2f93f9cd9655675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5c38415b30acfccbeba2a402f3dfd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f322b75c2c53f29403c3109f4d262a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa7d65f35cef68d1d38b9e82c6a459678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10793807f5a68b4da2257a4cb2e1476f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7997a09e1f796017b7c7d594bea6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f334625f453944b5cd8097bb020440d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858270281ff925e052ef5576e4511bc1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51161ef79bf24e2fef4d20b2c9d2935a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8fd8f1e956675249d11825141bc30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5572af7c1b80f158ec2774bdff0f62685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e5a311bd1da4b30655f93a303381b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db055f3f22c803f0acb232ca18dac5ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64e2fc1e5ea631516c4609daa68c14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528e2972e4539b239e1752873b99216689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704da8bb90bd34d14df9f5be7d4fbcdd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f451d14c333415ab5011fd0a2ca12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6ee20e35d012c3e918b3171e294a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5049a18bd7986c6d2cc0b94169b32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588af2cadb1778afe9d0e6479a126877694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ce7db3e27bfeb2fc4cb0d419fc814695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb98501b98e4123ad84b8dc89d64e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d309b1520a32c59822ed98fffc387697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64bc5f1ff9811dde7bd750d24f5a81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893832ec6a109ad014dcaf82261835e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba49ee0c519205a0d0608fba74b376700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94213cc399f481452fcb11c887c976701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb7af980363c26baa020bf7f776b32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd630e3b155f7cd76484dd3d4ab1a10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a31b96f133116866813bda77c033d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e55aadd76b75d841affb1a58625c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db182d5d95479e29471b04f183fe2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c766e46cd6b854f80cd65bdb2b28d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b1e7724c3f86dc62b95b107f802fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef5b49c3334356fc6fcaac56a8aab7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03ab411488ca2925b6a91748903816710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd84e00ab91223a24d12b775d3b66711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d235b550e7cd6ae7d3e45250cb638e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e182b8ed08423a6277d9e9f350a554713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eefcad532433ff42481c910ee2d45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfa16fae402a39b3c99e0f1abf2a1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc0c0b4833db14e9ab45ca9e891067716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a7b8a690aa23c77177d52fbfed836717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286af528564aaa1b0a58fff180c5de70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffa22e65a48254a843e475bac74d52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ff3474e787e33121c7c8c2ff6f399720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa6188cbf8a4b4e345db975b2a38be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa7c5f6246b1684579451729aa6993722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fce3470343b68643b85099cb07957723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be2d404f8ac42281492275077fccd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119e9a2e2ee732ce78a5799d0874496725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e965aece77fc22a9d90e68e6c609c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b985c7298f29e0092589738b52cf56c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a361de80eb279d3e09ca7022caede728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9ddf36255df3e89e87449765ecbb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fea0db3e2d0847c1d8c7659b0be391730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9805f745cd0190cb1761364ec45c79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac0be95f28b0764ef96b44024a981f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7d47f8fb8216abdb45aae838ecb66733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953aa893103dc971763d3ca55430ed8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e3dec1242bc916608be09c1ac0d49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797be66bbfbe40ff8f2e007803fb79b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3606656d2e575281004f0e91d741c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e79bdf52a87c6818dcdbe1f7c9f28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd46c1a9e0dbf20adcde2897cca9e8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb3a7a3bbafa9a76066f52a113576d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba78f030426c87473da20121fc5dd70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d319a98f0ac87cefafe9bfc5ac1f1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b069d2216b58f7a11e3004b3fc66db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4833303422a8a14206ff908579dee6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e16ccf5965822a7e50422fdc4631aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28112eac2061e88542b8cd38984fb7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b674e27f904e7829658f2ce088c2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b111ab5c73c16d0b0f557a92eb1ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df7ed34ba8862cbdf9408bddfb2287749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be66b6b54a3386db590253422a41100750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae0b324d5df4a6f3146b0bc6ac6f96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6e84cce70c42b24c118c5eb124ebf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6d929c58889e492966cae856f4300753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20d2122fed47c508018a23b7146fdf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3501bedd8880f13ce49f6a9d56ade6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c79c084ffec7d1ea13c82ed964c6ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4fde7fe444a1596b6e11dae2a4132757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc5de7418f7411e2c118b0ccd7717d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704619511bdd7901ec340e80b737e49e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376a3f838af6930fce20de07db34f6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2091a72470cc722fdb8d12411fe91e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff115d3d6b020518fc03f686dc65719b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f483b1ebd1a6f5eedb1a7fdc222abd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a28f8197bc45081e9892765a872d595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b63843ecc64aa199dbd53ebf4b0b7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aa723a8e670a80375e1a7e16585e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a399578ce9a5d866070ec0b350ec7dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7147c8dfbdd66a619d7b967e238fea29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcf845a730bd124ed23a9c3d811ea910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fb8ac2566869cda5429d1b151286a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48f658411f5d70c8be26c78107461f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab740e16478062f7b1b39feca09a8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8949af1e3f4a9229ce578d61c205114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5468bc17f7df98ff6aa430754676a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdd1e5e8cbf960d60bfdff58cf5b5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56ca134d4139d4c1d0fe4146fa948d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248a8439881752c08211be0b1a0acfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d1e7afdeeb792cd16cd0a4a5a341319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb005ac2c040beffb97a207ac5d53a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b59cfad94ca6e0e6aace29f392a9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7458c49204a1e5a48dee99e861fa3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6d39c2789c96f3ed58c025fc3626d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab459815a9347fdfbd3066c74b2628724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041197ac41b9e75886c1c3cce822d98225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e6169dffe38607cf60cea80b5485526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a51f06327839471a2189a599f08a1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e7c66e745550b8474f1d57bbfdcd228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2bc670e166f5866db4bb8ad9ddbb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976fbde6380b41288cd91dc4094d07230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1d8dd2ac3cf77ad9ed31ef419c24131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0df18936c86f1e735ae9eea197302c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22276c0e2950260f27064fe847d552aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27990ff6e3257831fd1a74827c06af0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb8cf568d51146ebedab066a1158d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179fb12aa5a7fd2956e8a1b9509014136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368c3906bb23a8cae089adc2f829da837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787643b55d957bac0d49f03ff9f55c4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398832b01e29481805332cfa40366fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d46968180147fd00e74ce73b8af4fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e6ab6cf631bd4fc3c2b9f8161152641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d53c418a8805b71a3517c46d72cd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0efbf7c1cbff700888e3ccf3f7d5fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4873d4ff8f76eb3128b215969a68244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6dc4ef8b3bb5979e9b07a9d631d0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507658d045754b6bfa8806cd1f9f7c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541022a3d4b67accd7d2006f5b32d0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a793c726403cc791580eb084481be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf390ee876131858e0d46de86478519e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d013932934e20f984d5dd93782330850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30495f39d2d63eb7a3011b2611eac52a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6168434f8478ad990ff5cd80b5eba5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f187f7ef287d7c1600b4cbc4299597653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d655f26626571b5e8e909826e0ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932ee424e265fa5c108824a50edb15455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca53fc6d1bc93adf00d8323ead5026d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed63231c721ad756c1ada9469376b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d86cdd1c63dee2ca65675763431b3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78497a4315a5f58ca0df0b76327d554359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce31259209ec0ab7887d994a1213c6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeaf1fe097f71347ec28e1a2d9183961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b76160b93b14b72149f7b5c350054962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5fbbb6c24eb45dd93609bed3c4a5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b1d34cb47edd111085ce6d2cae8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbab3b3e7862ff54927276f4bbe21c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778a84f78db04ab5a3c15173e1b5d6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57ce16d6e19cb0b35282e3b6168a2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d9cc0193129d7b45360bb8a7f473268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87eb215647cb79df0a3bcf0268562c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89135f417841049a3496a5a0ad5bcda170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b4af8bb1821b6428f9d457e0cd46571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cf0c44b9808c2fcf8f45d1158635672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14e400aca06f91cb9dd7f7f9508a7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18104cdfa511545db500e42ea48e0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafe43e95d7edb522a939ce49db3fea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f016b35137acfe757dbeab9bb569076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3822a8482b4f5b790ae72d604c06b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376433c5964228fbb6121f1426f6e66678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fd6bdfa67483e6fb74276433512d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056a30f2b28591536b23f9fb3c2317d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd103e1398b211f50384493083f6b7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7bb1c159a1ac87eda2ce5f520b4c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07f6644c6ac519b7e191716a4c657083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1342e46ffbd21974edea26ee8c4b28c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b042dc6829a465b8c92acbbd87d93685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310315621420b6745f424317936d269386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e685097270421670e071c359af6d5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaf014f642e55ccc9ee1600c33043088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d2823afa60f6f9e708efe009a45eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671b03606250df6b5cf4ca586279f6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d726b169d331d2d525dc9e4270efbbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1b1edada3145d18f01d497135459292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190fb425f0fce655c5782af433cef1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c867dd3e2dfa6176e3369d60dc96694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9e85a11c9c9f65b55b7c22dc8677a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971dcf7ba3ab46e06af8726b9769c4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df438b8b52e5614369331d0c617b0b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2267c89b1dfac4e92253464b51f1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994dba1ad69a8620cbb7d0699539c4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897af539c5545107d1c55d7231078fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f21a305cb99b92cb72aaf924c8c4e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7071e3b5c163c7614cb818ece9173102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b9f181da6d25d0581f7065f315239103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51c771c097b5714eb41ed3afb0ebc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc9a2c0d58b137a5933f3ad4c5865f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5da22b2bfcaf86d997f7b2195777e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1063732c846799a0ca232a85eb1b5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9938e4243c3d3a8d56190cfb38064ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c97ad6ca5c362928b81c7f30e508ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53416bb7f979a2935351e396fe729463110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a48f0d6e9be3fc120208415681c0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ef0a35d2511ec701d58906673f228112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef5154f0b0376be910561988ad4be1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a2aabd8d49e290c689540793ceeee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396733e9e3e92d4807194b351b964653115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2855d36cde92d5757a3f8c3ff31cc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb979a1b2c7015c7d1b3c76a035d913117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c865a26a24b34a9a1d4395e8c0f9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62ab66ae76da8df43eb3ca385b9163119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bea0029907d789061699b4c847d64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4885fd0e89920c5ea5c9a84ddb96c1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b485dc940eff549f317b930b926cbbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa164aa1cd467b2a32e5d0d40353018123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fdd1be319fb71f49d2e26651b2149124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590df645900c6c2395a13d54ed81ee3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf7b49ce164894eb3375c53545eb79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb645fcbedf50d94779fbdfe588332127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da108dccf597eae1750a9eefdde898128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588050fc0325c97e1cb62635b3c84ce8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a14e0e8481e2b194b357ebf501827b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7858449698ac463d82421388ffae75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b18fcc54813bb50ed1dbbb12975933132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678efb2c02670fb3faceee73a2194d02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4f71a6a4e93b5a0eba1a8da0dcb3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac6f0f052e34999a86cd636c60edcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc55c10c9069c232e3f9dce7e2f64b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41bf72ce1ad21abd8e4865bff3b60a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbc78d6fca06605baca6fbc4361893138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c694581641c5b35a4e2413b7285dab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb7e3ddf4d91fa512201b8cda924b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595abf32fd1535e75af0f8feec7e6d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ad03195c32a4072f72265b32683fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22214ce6f44ac41b88f3037373ab3862143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f2d74536b9d400ae39e1d6118181b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7c76f4e5677d73ed2e17b6c89ec36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b806013886dc9a939bb482b38af95f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb7256e5ec936ffc20e76bd7853d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2a2d709d7ad419a70df37cc66831c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32916f775c0099fa52792461e511498d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf040b72945234ca7194d46c53d8f65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac539910113aeaebf185d0d2aa069d3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc87246285371bfb509f43ccb10029f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a8a48b701c5e728753c5e3c932555153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0061c36764ac40fe88186fadd4298dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5b313b2d709bb0cc725bdb9c0c361155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0ac2e215f10ddc0047780cc72d57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d28278ce9dbd23c3bd7ad9aeaf62af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c5a84a8c3175edee7591d2633c280158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2039a91775845f32af3f245e74c288159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9a02c934d5c97b139d8e965016000160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4831bde0ca00bbfbb9333fbc84443ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc305439d81622e190111e5b14024c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c3f58fe9312ebab64487292b09622163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037861ec9a3995c269b7c1bef72dd24c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505c8401f61564d1c2aabb8fb44e1ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90584376f365b629f49f9518052eb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf26e8714b20ff7e5c7404535b32cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ce0e2ce988047024afd55e2c2f827168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e60b5c176c4bb626bca55435677ef6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e503113696f108c10dffc9879c53d7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1275437d879e90bc55bc1658f4fe1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1b4c0adce2179c8c181f4275e63ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeddb8b344956b96c4a97b822a659a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d8d42fc472332957dc4a08879092b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a0c1a45ef603f9630a5ed2070bb59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d12c57c02365d8a883650d40ae654176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513164dd26de212a7c0e1fa2a362cf62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39faa3df91323838449584791891430178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accea8ac6c6f8f38b9a1a472ab9b1d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac08a74510070e2ba10bc81022d6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a010f19d9cfd7f163c9166017fcf92c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f55f9ab2120aa1447dc1061ea5bb3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22784b8e6d3b3dfb9b7f4c8e6b45e6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c2d81da4675df7731a24e7f8c8c72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52ba20536fb24569c45ec2890cc549185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0590c1c5358c40ca364ec3a0c0dd699186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7db1d2447f46d278cb9a817f83b9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e20a747410e5b3257f8a75c75d10a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4feeee6c74788a593cc0b5eef022f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc963ceea98d5df929717e0c4165a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05768b4eed9dcaef040ff9d7581516f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de894228bdec314ac005752cb29b0efc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5fe2ed422225b5a5d7bfa3d57c085193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad2d34932fdeb0f5b1aa87395c973f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6bded19231dc8c799009b44e74509195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e0d8b4be5d4e30aca5ed6fb169a6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f35acf2431cb574fcad826b2ddc9c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e30091c5deb70b7e8d02f8898c419198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31735e4025b58bcdb04eeaead2f45088199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd3ac5fb7f1f6181a2e4ada7cad0dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aecd13909f11ac7adef9bf0b247efc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72430b263f463c4258abb7fde7bdd70d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953faa784b3a24bc97228da5a0e1a856203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727e09eb71954e766c73e3669f08db5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6716d707cdfd9cf8f06f0845b20ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924079174fab8702afb993439fe9d009206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cafd85ce352a3cceeae041e51c10b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810210d7a53377170af5b37fc8537dff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a4e62b7fcbbbd58f5fa6d77024f07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abcc1e03b184c8e852bc80cab9c299210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f07d0170636bcb10ae953c8ae142d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6935571912cc0483af4de90de080b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f6720f6bc9be888f0372c7f5b213c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a83c62169d7ed9e36c0362a72e419d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1fddd0b7f01ab49773e05ad4043a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ddf54d406e66b58b85db00d77a00e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a83306d171d00f7a8832c3f79361b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a9e296c5375428af288d8e6bd91a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a182be8762bba683c8ad4803c6cb2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3361eaa8022a3fc99da997e249ce3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132281734c06749e3c2349fde0a9e6ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a64a1a2ca075941ea2231b7a669120222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad645ae26d0d122e3d83e12c5b3dca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583677af2066fa82d6584b32d9cf1ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba91ee9f437e7def615e33da67a61ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244079260200864bafefeb42243f133226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3139c0f13501f26bcc896f1658e85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdf9db9bdf9b81b704bd6cfe21cedd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f263f86e400ea45ed2d871064353e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cd33a5faf46e049a487f42ef743fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d79cf7054cefa1f9dd627ca64be86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680023d528067d802cef767e6f4996e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13241e253ab289c483ed4a9f5686ed20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac73254c37630e967332427f58d951c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd50e5fed7e147cc6aedf523e036775235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806f7086a9f218b2707ec0c8b6b6b4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6196df7d8d29b1f826502015993b42a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f11251b868b2de47005418b63c6f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923305dace26f70f6df48903245ab58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08550218bab054ea2e2fd11a5bf30dda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b494b4015318a52fa580d0436aca0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7270bb86534d5a41bd7c5dfd16ae2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046c28565a394501a1200dbdb35109b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c5b7e5cbc31857bb4257b1f6638a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0145b5bce1318fd83fa091568fba93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0b0d856a5e50114a5d7d7f13a7eb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0401b62c86a82a14b2681141c9d9ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea328f79f6d94a72dc7beb6072b9d45b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82448ebcd91a93809a90119cdbd150249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a960b054e8950a816f88308f3e74c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353dfcd29e38b9754ddc53c2b0f1051251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda43d1a5d3fce6760c9b0bff4b59175252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753ea1f7d0757031fa33297565af70e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d9a8d4aa53f8c87a81a8e3fb94a78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282085c7288b7141c62f4a551e2cd3ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b536c21de58d30d395c142763e09bbc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403725728fa30eabb50970786cd6393257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae60b36a393158c9eee9b587287cae5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebd9f223e076b7f921115ab68a43db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cf0dbba0b0263ea9461378f61009b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4ceacac3947406a6ec0d34911ba4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd515f0dddb1099f8618a6a46c675d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc7e913287c63f7fd59211a68dcba5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b76d03577968eb781711ac2186ee6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc488c596f73857e9c6db0c6b3dc58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab186b57e5342b18f9f8916eaad68df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb008521710395b2cf098f65534c01b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f69b3c545d587ffcbda47740d87ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8768a156fdd6045748e81384a6906269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d30b18f9e8584616a60492bf2e8cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d298ea86230806c813710d2332412271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf3c2db2aed00801c5ccee6fe90345272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb193f4e6ef6509cd1cf2e38f8367bb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3d75c169b9cefeb128c9b5104cf07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3062d4a5ddebde68a7c72ef426ef1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8621738b65ada8080d97e11ca1157f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7159ddd86b6fb726abda09f265a09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bd22bbfbbf502bf01f42fa3b945d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226023ddf778603d7bf8ebdd4b0c1f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26deeb9259f40ef2f141fba40e43a0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b177687868289ac4aa6799df48f8e78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c4676475637f1adf8323a3f26be5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cad14a75f75229fc28f63b45cb51b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb15ceb327c93b8892fb0c1f35ae2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6548d8e912e813944dda4dd87076919285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e71ab27a2346e63be8fbd91de376c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8181c54a72bb8943ae6132461b2a24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a43fc6c56b50db45df1e843edf2e07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee29cea0ef7ada8bbfa1a6975c3976289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8e0adb0982bb1ce271e2d0cc58784290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877529b67b22d8dda6e91a953ef118c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2acc9b9e1e1fef24e11af8f874c192292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff81a7fe19c8a52e8cd046eb76df306293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32243776fbc49d0ec68bbaf39bf6518294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bc63736a5a46d19db96be992269b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f616449c26256efbdf003486d97020296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aebce2d76137d414e6cbfa8dbf6e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b396120b12883e255e3012b15ccd3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df7e196a6a3404e7b0fd207a499977299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6925544c2f7c188b9a7a70016c9ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd7229fd574a29e69120d10101b1dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d3a5f7fc81f45e0d41f15b9ecaa4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03a389b9b5402294aa65dfa99459b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbd70b1b754ba2aad65bb21be65b47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de25948a68d8b42d9e14db0595950bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa2a11f109b0787f7fca5bb740719b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12eed4b09a447d9d907805785d816e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cebac235b4e797a9fd5280476a2361308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b45c8bddd02f7836b54ca1600d4ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f104bfdc0dfcaf80189bf3356516d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765cc8155a0fb5bf1fe64b7ce48dbbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d158a609a57cec5688b4b8f40167c8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c176531e663d3b442760beb2205c90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce022ee310b1b7c6d6c3054327974bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470fad2925f0e4925cb4f93d26caf3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ba02423e023b3b3af77676e0116ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ab552f0866b421f6c9f8788952d2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b39500ea6ae19f6bc18a1bce977d22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd807504202daf0a3ed906d157f222319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805a292a9679e8233d280d2fc49ac98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4e5f421bcf320aa9d772ed0949935321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe7ae0c7a6b07a27b1cd761610e3ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856921bc16893f7ba1af94c0caeffb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5f531b20e9995df3c958ec39d4f3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403baf4e1d551e78cad37431514929a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ff7179fd31d567c67c0bc6ee4d0bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5b5f6e01dd2748bebe6325b69a1a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8faa2c7a8ba7f77bcd04422fb04b2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86c680dc995913882313ba1cf9feb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6e831367d5152b988616242dbc5a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc05186334cf6817664279ccb4b333331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074e82df3e8f0bd7295b893462e4aab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9dae7b77247cff73bb26e6fd5f043333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c939ab123692e3affdbe4eb41cac8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235accaf485577e71dad5de8d98e25b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01addbf3f0e9d58b738b3f5a8918bde8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab9e0f926e733984a3ea8ab55684e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ee26672cde964712a3d6fe769efe5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171acd218521eb5fd131da4d13d476c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbec565516476cc5fbc6707d5f6040f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816664d681b2028f6c5c519fc59a652341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35673522696f6542c6b7f080c8356d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ed4e21f0775a633f4e7cf287adc6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049de798c7090d4d8fc6daec16af056344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223cc10dcd2d3ad1e7ff4b058a482c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa93930b66d8f407863120e0a928864346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0ee1624072c00de919aae98e89f6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d356710998a1256301f0d4efc3271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d8e88213fb97d36f48921d4139f86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616796660f51aac6ebc1f0bb1ae7af7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dc5660b5aa740d6e709068977b954351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f14137e2abd2704479cfd6ebb2d65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be5a9978825fcab792361a596ef21e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2405dca5b1c8cb39a78a3dcb30a8a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe322bde6ab95754fc28e16e792292355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa84a36f52e421535edcd98e6d51c67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c764124c6514c64190bb681d7380a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de91a66cbea213bd1a87acee6f2c95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18d86584158024746fbc216daecb8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bdb87c32a256f0fd07a2c48e1c81e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f9a033f97e35bb12478c1cec44643361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ea8a058b4dfadcdebba4c6febcccf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae995cdf49c21b8d97cd76588eb9234f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b286bbc4af35838173c46e601b668364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aed17e65af929d2e5f05ed547c2739365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eec05e9f349f4f45fea63f11b0b988366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b38bfeaa070731fd1af25a4153941367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edd1bda661de50a3c7dd4d36fdd612368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08895eafa7df422a026008836d62e4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2e375b1cabb184578b43d834fa54c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701c3d83da51a2222e38e3d34bab826371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272781d92bca160612425ed70ae822a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262cb9020bfedee7a835809edeb4416373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cefc65a1af7c05fd2791faf3cf8909374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dcd189996481be461c0b779521af1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28df2fb3f3d2bc595d693abd0de0296376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ce65230000669b2ba880aaf45f391377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379baf750338295f0c34a44821cc8cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b36dad7f4ba285632be7fc313c786b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637843d6b05ab3f327d64b1d43fad47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488b478430b54e33bcb406bfd1527f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cad7a8eebe5834f9a8e61122bf635a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12750aaa5efcd47e2d005ad8f0831496383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf1cbd2708ef295ac5ad4e96cd934c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e5e764fc905d889cd30eec36d80d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dbaefc4254e9d47dc5912ea521a23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c9937d71bd013ba9c5e42654a8405387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf01ea233edee7ccc6bfc3d81c86d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecda80725def42651fe9f8926d40229389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ce2318378083bb54606f2b10850fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be7383c2a01d5151d1a9369ac69f9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa87c20bacad8dd4ba0c2202a2512cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5ecbdcaef123e359367f73c12d945393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9f5962435d684ccbf0860757f2a3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236daccaeb9474e9fcc3362d840cf121395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc8b94709392e9732f11c964758e76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402cc4ef9f06d9c8081fc2932fdfe4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4840ed5575bc821772eac5d3b25eefd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb74c11c81c58eee4a7164f9a92edda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036596bed04f825357e4d7e50a1cf75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68c8101fead669037732638358f452401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0162966c521b6d4d1123441196ac1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057db9869928fb746652fa1a32dca3c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3c20f31e6a171829d744d73b3a8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55417f1e816e4588d0b0757bb47a980405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ec18a4135fa08538bec50442187a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68c7705ce7e28ae8189a52b1bd7059407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327cd69212d1ba07c54ec4e2484776e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b09d605b6da9629d3fdee6c50d64f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd80b90a09abd90be4239f8d241846410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc7981d48f9c8f477991d54c39b76f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd16e4789c2a39744e016b0e01239e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c8666822ace0c4cdf0385049c2191413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef1f42220eac2f8f7056a7ef249d8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25e0502979c8ce5b6de8ec96730cf0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ecbbfb9f4bfb0da52659764509c58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8374c57eb940675755cc4b4bbf713a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e65b79d4fdcfbdc468b1fa4c294721418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f142336845dd78711a6c1a21f60eef3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23853b71f6be7f1cabf3ccb19600c3d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720ec248d15752cda337a3e59729c51421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa5025d056f3e713df8753bea2a845422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe240fb86d2d2e23c1360110efae3f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c993f01ef3930d2b1511bc6176185424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d8da16c93159e8fd62e23eb063df9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51575c067f50a06c00bec0bea25565a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfccee31da62362cd2537968472373427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493df9cdfb0219f56adf2fee7af6758428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c6d82063a8901721bcb21dcf18267429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57f35ea76dc5d91c468bb49a5c7422430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa0ca1a02456d95720d62d05745d18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a13cbf74b50e4a79c4b3ff7967abf8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b03a4fe3b5a6d5ec72c7321cd26f1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d49be0356aa81537ecd340739c063434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039ce863ee0412c4e051a66c240b743435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85207a14dfc82a73c451b630555ec5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb78134974b702ba963bb5956e23a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a9124abcc722954a6e5475a0b635c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91447ef75b1c0f1409e8c5086864897439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726c200ecd56ac95eb6b780ccd272a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23364bb37a9f7f0fe9ffd0bd40731c6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897eb2e3076a9ec0e1663a7da0e7690442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b1ee4da20fa17ac87258da2e3522f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95e3c4e13cbba7b5eb4042ba74bec8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba00da57dffaa46af0dc0d65ebb17f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba485206e629cd0960d323991295e5cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edece6cf3502835a70b8cef110262846447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2939251a1a4eba0a1925f2d36ad3a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310660278fa081b66fdf91c7a7bda296449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3df550432ffbada2c968c70a3bc1fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d01a2a1b056df4476e58acf9377bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf3670eb8c9fc29001c9b3f8e12ea1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b1bde867b4764ba062ec8f1c62b47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552a90d6861a00dc7ee9a87831e6a75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a4e4812668d8c273713d4af067f48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1fbf09d25dde4fe1a689dcae14b06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f53e5ae6ccb2b517377335736e871e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b72b6a95abdcb07de78b4a00c1833458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169e4392550871ea1f07a95f2e0eec1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e7c4455bf4867c294a64cac3bd2ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744be6d9b7f05f6c0eee1af8d111827461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378ec735dfe4fabed6fd983648314ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ed44c1822b7df8764c56025668fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6a53671ed9273a93a4927fca03a65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eac5222b0fb38e5c57a84c281f895465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0327e64b3f9e998eaef65efe07f9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120f221dce769922d4fc7dbee1e565a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41017edc1d0dbc3d7c2d4fea7cf9d666468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03878f71779efaa2f692819eb8ca73d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddf5ef15cba36f7bb72f22e1d04a2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d990b1538d53e115f44eb7d2df9e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d64d0309e68c8858bb4c4fa005244d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee58926c30c2b791e5b850713c363d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8994305e89196428677c15e965d0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2e4483663524b977422c791dd99c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c91cbb85ccc95fefe6807382b3093476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479153cf47ba8610f2c360520f85c088477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b0148e77149be8a6fe05079c48f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac12f053e59c914c4c6c3486e9a2542479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a1d2cc4e6eb1e3fb07fac1248be88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126afe605dc2ca62d62325c0a1734ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcc07991c73fc242577ec2b4cdabc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4b4cdbf3b4f66227e257a55457e23483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60514bcf3225cd4564eb8620b6c8ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd060e55f361a49d4868e0c5e908d99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ab59554cb4b539218b307d43cb931486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1282fce944517f38c8dcc40f422f4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de74cda7fea56a87a7fa435fb595c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fabaf72ac4198cf4c2b72384521ac6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeef54f6a40b240138be1071042e618490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92517ad2c6459931f21a9d0f5bad74e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd46679efcbf6d693226f08733b5f7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc816dc3ff1b0ff719afcb707d241604493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831824b2240eb5e487b2a6d5cdde3faa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b4fd89d5d5ef10583d43885a834b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b039c19d8ab042318520d20248b2acc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a8f7845d052a42b1f3d7feaeff862497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd377b4ae0a102b50f99206a4ee72e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38d7b67a5d919f046fcf807ed6a3e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118adac59258b46fa8c656e59cd63d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396bdc54c3d3d2c1719186f2712ed0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368252226b8e5442c21c1adfe76a8288502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43c65dfb8a40702a737f6712d9ea65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dca9be4a761316058809bae58d6317504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfabbc5d97ae0c67620e350fdbda7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48b50b718662b10a63b206d7bb0866506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de580cbc4f03b4c8f37c5164c06415f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575ff885f3ed2b8d68e1066d83f61e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2b89ece4e2cff924c5fc29e88eebe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f22f2da73c752c4c993ca419273cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453a2366c59894f74104fe1d963a79d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1b801eb8c8513e6a985ce21bf577b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594314a41862b0be1fab220f5223947c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e15bedcfee24ad8be91c1e43478d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c11328058b6038dc9aef0e2492ee05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f43f90c6f09594e03ab8801970f5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ed1541218ca7b9edcebd314d261c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb305beca83edf9070ddf1f2a550a35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77727500a7eec0b694292bacbbecb7db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1dcee0c89d2c64505a36070493693520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630d7e5e3b9b68ca2538f43e720fc80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c95ae45f14f7781dbe76efb115cae2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f81ffd740df632d76e1d5fa1af88c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d417b3e3d628fbe7abb65044ef2bb45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a336f1a4ee22b49d72efe4422659e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabc27ba39d20cf1e32cd36e88a3956526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc9dd83cfab99cd61cdb61ff05ebef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfe9cafb14177ebeaa9a7d7ea5d54d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b49b9cd100f388b921a11b9114edf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dc2ae701bf84d4974cc92473b3bfa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8d845e124f63d27e5cee6d4f73d1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07c6fad4c7f903f6c81bd6dead3b99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020915e66f375221063539cac2b18cd5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a921973e8ed3ee464b9df26e0564b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7c2dd65d8334af676f27c49f2385d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62883669a8c401e6de6375460d880039536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf314e8f03840c771c4636c909b07742537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2a0e6c45bd22c45e05c1f0ced07dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e4b54b9bfcda6cf71c79021dede83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f01eb0b281b1298bc21129574648bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300624764d0dd50ba97c56d6bdb73cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67173a3af0384e20eaf53f9bb1ff74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88d2e93e1360ea1d861b3379b38260543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275f5e67853ef2f871e2a4c98aea388544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02cdbbdfdc6bb45cb1e77466b33324545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e197d17db612691614578277b96ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fced7372b8cf1f70d50a64e28962900547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b1029fd373bcbeb935b96ca2f1802548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e28a82b468c1d529d6f0b8e3d1cfc3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e9bac9ed60f79a1a8cf4faee1cb9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e49f4451f11ca596fee67433c528e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f20eec67ab97033e626149c9c9ba8a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e517f7573cca28a63a3a6d85f563558553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356eb9f46d28304512400878ab34bc4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b97fbf2f5197b2b297e323390df80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412234cb813ccc77740180122d9c093556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324e8bf2303b610051682f0947d8a3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dc700bd16c1e75946dd7b03de6e2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fa916290dbe8d8942bde90d2a1a01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca0f02a5d3b05678a711d55f2d7a42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879432d8ca13a4aedd3e0c26e910e37a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482f069314f63e812f045110ced6cc1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29b52aaba85508d898b84316955153563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc43122756fe7497e2838248ac23e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b4fd8d26f6e3d83b667b55a119938565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b893bf99890b0d223bbc1b6f4e052566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89830adb3af8aa2d27acfd9ad417acd5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc994f3c413d516928133dbed8493be4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b5558ead566f5c43cf46b14f621f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a01f2cd98b67515b206a7b1f5840e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ddc794f820b0794b405d7e6908f7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30b5c1d42410109288f77d3e3a7348572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a69c2337bf6022d492255f60086c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8632e9cadcce02ed256906ab74786e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297ba6685ef46d69ff5c8b0fed1037f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d604eacc3d0c6df6e2867c768090a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5fa02a783bf7e0648f9b75d409cfa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0964779c13bb67d3291757e25624f30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d002f5ce656f92ec93163238dca0ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878791be9adb2e2374b4722766d82fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399e1edad64facd00c5584414a9181e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8021526830a7eb51a1779a49f7cf0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89239a392e2d110f854560c7f1f449583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39293a69f36b92d9590ed1763a70a33d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cee45dcda57345f5a1aa8fa9f45ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9ce0e2cfa86b00de8db3e1d8d27c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321b9f00d67c393d65fb345071dced0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af635422b0a27a04576648803a871b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f1458d61856d8c7ccdad44a2c5db1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3d9b45d8d541a7c6444fcac9bc108590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346348e29195a2d9425fb70a7056b11e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec93da03e00f80fffeee054502c526592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3383be9307b669010951dde7424b721593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a30258c65134e71113a0824e313c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3c8921a09a87361f1a24188a8d0f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e78b60f5c1796c9a2847446fa77c61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74713b3c128b122ef06e6974dfce53b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d322665e0b2e3554a1aa50137f3d36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b463117559da05f95d94c7f8c244c2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd11923f689633f21983a07734a8a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59209728d5992838eb5379422e990591601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345837f11ba23f05a7e6d687013f1bfe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3ae77f5d520d015e345d626d60b13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dff7ae50bfbd0e9239fe74abda02d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c28e914b774c43c2b2e7e435a6d513605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d71e20fefa36eba8cc19538adfdbbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0648cac26e9a19563e5bcefb4ed16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971012acd7bccb14a6ab371234a10f55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1425ca4e14310877152242d1954da3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a9cc22f710758216461df5d2c6de1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0254a356fa9ad4845f8616882bff390611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ba20e3a138b1acf15970a6deb165a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b986307ec11b7192dc0a6e13fdffd41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0c0966958e39fc2583c2626f3caec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c3c795ef85ecdd5b9bf0d7bf31659615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c520615d939ee74f4324c7ceebb943616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdd1d8b51367fd76374fcf139ac011617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55c46ec613fdcf2005a552b4765763618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081b0fb32fd88d1eb21f99dd1bc0f61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46701f37292af4984e7630b8325ed2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078e98fceb512281a280bd70846d7f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf2c4a6bb816bc110da98d0ec4c189622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d453dff0f59a41f7eca7b28fc8d76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671f87d55266c3ce3360c682e21a8f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35938bd82ddd5b02a8f9033f704cbb6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e186889f359e36c4f89d46e1221f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b94185a7f047befa89c792022fdfa4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8f1303d0336e0e90af248fb1a2c83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345c085cd7c60b9cc67b84a6d9ef038629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6a258d612d2f8a99bd28d469c1b61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d27bfb5d5a6cfa16a5d0ffb073ca6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3981e22dc1930624405b2eb98cd4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a9df9aa2f7aad5c7d723e54dee686633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a795d71ddac8a0ec80ee4724866cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc1c10afce05e70eecd2ef1f2ca05e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf05697a6aaab9d85738b752bc7b907636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37c21a2054aeeb1c87b965d96be716637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4e589677a0d237aa39e8190bd1c0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f422a1a9970bc451b5f90c0fada975b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86ea30f79c6c268c836fb9b18697aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7c7acd107a36a29e2b07eed6533f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e50d2dacf1d59bb5911d4f9b330ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c06491bcb278ef06ec4e8ccc7694c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9991add1718d9eae6c6344b1cd221644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a45007a2ea6080b35e5eebf2f8c68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acce658d8788deee67732ab2ec5c95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a03808c70b38a8c40eeb44f5716028647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb5b11e2faf8321b74ed3bcc7cd091648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53521f0355e1724541686503354a9bba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26da713f586ff354cd25a130aece3c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0c0d23da6bca5bf50f544a6daffcb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fb2775ee9b5f1fd724b58e297759e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c910a38338c778d538ced7680f9c4ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead68fad7d8af60d5e1fac5bd7a77583654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4b5e8b19233f94afeffe9132fa60b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4a8522f89f1835f14698ba2dce53a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d142bda40f7cf7d36ad752402434e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5532bc900af613549c13b716faf7028658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d88e3a5f199bda4fbac90355127939659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bd42b7c8b06672b596d26e50e983c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee794696eaa1e3526cf8080573906f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7f661c7b11892c7d83cfcddc8fa66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb9a5a0578d27004f1ca22f3dca37e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb2650df2661fa206146f4f85ce408664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a19e3ab12f966967d166960a8d5c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81832d71a186f005f8ed2450b372cb77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8a94fd8a5b1744162decf5313ab14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22faab1af43458f561939e9cee713b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddd294b399398972b1152068fad73b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d981e6be86bb0b03e383e89121069670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c221f13a0df142a1d746301d4ebfa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87719b8f6c247d03b567c4ef6b9fe6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39128e213cd7b7177ccfb7101655ead6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc784cd88c1341be9716687b3de84e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616e6aef2bc004438461c90319357ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebce9df0e92de9300570900ff3eb4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157d0c341a936ae0a4d8cd4c126030f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb90d094416dda57d3fd56d19617a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9f254eccb8314e2d99a84c07bad08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229b1ca5677065beff1c572f1d7a183680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f521828c6770c1e378db177166144681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6975497a5ddbe836a6fbdd37003807682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76028aed8a7510ab99ae1f7f9579f8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b94d475d52b119c06ddb09c1b1f93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f4d37f124e67b8349e125a5847e9c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86891f75d9eaa6c029543dffae641af3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1173366444926ba715a6d01431580c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e83dacb5aed82fbddfc416ee329577688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fac137eb877c4c949b1e98bc83bc1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6d5bca2909dedd82a2b6992adcff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7512480d4a40f54cf91c33baa90e8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99129cf41b161668180d5ffbdc3c5962692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a38d97f31d8c9ad26547710bc08407693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade51f47f91e644346daa0453e65c19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2edc7d02b419b7cc0a21da18c7053695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb2d63403713152e2755100e155e48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0e7d4a559f9601a7a00b87a516d53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbc3fc9dea29b6559d190e89a46a6a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf195e932caed65227de454b1738b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9440951e32d1f031829156521dd3be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d788df007d29d4ecd63d8cbf9a90cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95564d1f2a06d3a2a47eb8384363352702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeb4b7942813b4d17695c616595c1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef0a13a3feb47c444ea6080d78aed6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f706c42bc1551c89245851039a9e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c1a4a9332631c278f3dd5dd81412d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc636bb479ef5b5674badb8a14575a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065866fcf6ad0393fb91b67628a4d4cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452be5428d3df07578a7f22594be0c06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b617b4e3651c48962247d12343f0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d98d3d6c02c2f44562e0bd3cc69c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bb367a6ad16c3014f6f667a902615712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8573790c88ac0f82a8751fcfbb1308713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f98bb60a615867540a8e9d044477ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3c318a3cad1d4c53d1a223db4972c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa08ecb278b5b165928ba3a360000c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264ecbd7759a51df781dc13c22d5253717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fd6951190012bb8d46777fac40bf1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69ccd1cd2cb391d2b9dbfec7359c9e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0ce0dd4a659373da9fb64764c177e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc09e4de1d936e50ac6987103fd8c87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763c48a8928c64edbb021ae546ccd82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e20761921a7a4033f12655ab2f7de3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517624dd80082058414824f4b50ac938724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8e996986f1db8368df9a2e903623d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf9f5b06f792e77e389a73d631ebd2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bc626a8729b4dec29db424fd417a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efedca3b72b046f0a3694ba00464ea5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92566721d849ea0926f2de948c4107729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bd2d82b375c406190fffd566e7c14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b865695aa491e1f125efaf909f5d8b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4fb28a2c8c92ad5064d88f2310b92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d83c723fd64db7c7b1873b0027f7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64ce7bec560356399171aace21a76d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23434d004fd5d7b7ca5112c8ffcca833735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73583a140fb67ac2c067e2a0c1662d79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c55b5bd5ef4ed44302f9eb802695d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792567ab898f900015e5b92a2dd5ac7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c2281f1005528b956d22059086856739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86236e6179c9ccb0cd72474d15bc0d1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679fb9bb397a1d96811dc77163fc021741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8f36c38b05d13f7e372f9b1f77645742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f98b5283104b34980ae6db19520f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f0925a73047b6a17eacf8d18f7cfb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77565ebdb01f0438cc3dfe3f1f6510e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724629da017de20866a80b325bc9d96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b855b178aa7be8145a3ba17e7d10a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4130285e5efc496452e636c2792f675748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89228a028f94553a39fba80503061772749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19ba294cdfbefa4125155549f2905d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca2a7771b0f94fee0613b7511c0cbf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69d7f97f5260eb13617c943b6f541c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752c5f50b682ae3cfa18be1a265feea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0915ac39094cbe0f05a0514e1ba4c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b31d251cc2a91d3ba9411b0b59d81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99450280d6773fcdd30f6004b9752be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3945ef014933262b6eb8eed2bf0a5a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732b33a6e9cee898d0a50db50dec42f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab76b0835f5bf126264fd9e3f70ae7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>