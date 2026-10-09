--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c199c35fc411b7dc40b8f6a63a2f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39eec1ca91b0c66a2b5d00d86674822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2fa2962e27b74997ccfe821e8b2643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396d5274ac097178bf8abbcb21890914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f851f8bdbe37ac7a8dc9f84c506d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708c568e306835b7e1256d9b49a90846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29176b7237530b591b658b5eb3083a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1516a55c40f254a4876b3d65686c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59595ff16df90d28465e0f8a4be1dc9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c792f542fa5efb1cd47be702455c3d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68d74e2d9748abbad65ddf37b35fdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869908b518c1cc27849d5c184377e68612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703806664b910dd0c8288afb9e5de6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86bac19eb23ce8d05bc41bbf76ae6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af39614007c759ebb41c8229f75209215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47549d1b4f1bef6cca4869b8429deadf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d68cdb75e3bad5559411ef09ce831817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2115358c121c9601c5df22d0f48ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a04408f2799254e6b1394cc413b5ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676a96ac72fc804a4fa7e7336c5a31420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2305e8307fec766d7533abad1e0a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27d5468bc0acab45e8a2221a18b37422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1909b3c9ec233b01f90e4e36b3aa20523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05767e775c1096942867d14357cf921824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6105ae7af2f4d943f61e127c407e24a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c06319850d21a747c1c49c1217028926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa1492106b7200a808574018802b1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bad9160ed6769aee4c532fed2cc7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fffe1f973be4d114e9720a095310a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd8aa9c93e8f5cdb0507dfe66c4dbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0881736d1fbefaee757fcdbd5f33f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83ac47743f7783f5026f46298d39ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7366184d05635cc8d2bad703ad401c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c008492d64f3b9d23ef1cae9078d6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17072dd548d4ac229de577c01c9faae135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d666de82c514afe7d29f5cf38d5c6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f464b1d0348e4813ef8c19ab3476637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883699ba5c78ecb4241e0cffec8df56e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa551e4239e2034503c88679da81335b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcf5dc25717d39d028751ccdfd569240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eed700e95ee515303b017fd74f44e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4466e9af169b3969ea4fa3bcbfb957542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3458a0a4873194dbbee1b7b208926743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062437ee5497c03c2704407ee297009244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f07cb7f931e85ff43f5e72dff086f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b7c62951e1566a433b7837c963c0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a8868790e9cf199dc6987d1ab63147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fec52083aa0d29f48d7bda8ba3914548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee79ef1b4b9fcf3fc48bdc403584a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f67c1c138701352e2f9dabbeceff050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e055a85aa3d6c1f54d4fa46e212cf451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16ad4c4ec98b09dab97fd11fcf447b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a58a682a01ed54ddf6283046fc40853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa94cadad40dfc28f0fe2b7dc3286654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7485a947fdf31f5b22a108d7e7c1bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6558937769609b6e42375da48e81d7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96983fde3c903d07c256aa3f68868057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14837bd4eae03fa0438175362478d7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0f3f0e3a351c5b11cf5c052f91c8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adc64d41a295a44e236d5630bf619860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26ad1ba12f4f2dcb1abac39592b75c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40794d3f906feccf02b353e2992f8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8620c3698f849024ef254844be6cf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfef091934d48074ec2f6974b6e56364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02865b59da60ee671cfbc0211b92f1e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56353b2d4f73c7360c8a5d0e37fca7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49677b48f993cf28e09560dba30cf20367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1ed357ca56d8e9d61270d2c378c9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be702ac0ebadd5539520bfd57de22169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3eedd9ff32e7f35d1306b59e50a4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fa3030acba20155e9eb42a664cb0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b312e824ce1e4c41befdae1f346ca7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830402803d9be0aaa1c30ee03cb9ffc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9e49596d2192f5977938bb2bb2f4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9262e1d31a855e49ad92cac38f873cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535266509d83f41d2628d2d97e6246976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af055928062d23a42ef6e9a0dfe153c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d65442fac3f8f7468b6c1f6537346178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f936ecd97901352c128540d67157779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef1246d3ac7b9167dc6e7ccc59579280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52cc7c53e623681d07fd43d854767381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5839c8cee05a7d2d596e134fef21f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512d564bc31a0dce3524843fbf97bf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118ec868669c31d6f29fbba7c7a441d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739b3c268983a7301a08f7e3aae22c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5be8c77a526259ce4c5b9b9c98684086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc96e2fc56f8170e92a7214e59c075c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66159f8de602f133ad50c2323399c18788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd333b81f03f7f6a6fb3065a421e1a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e65e72921b643c61b4f4e0f5a09eb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642580089d59dc8c037347d0b74f45391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23f828d625e0471741d90232c028f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b005d4f2962f6f9251b206dafe95be493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7af8ad74f89b858bd06482d315f1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec0360250265b78b9b07de5617cfdd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd9847405dc9b703614d8a704ddce296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525c020afda7374e1615831edb54a6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4739150b4c987c3ebdbaa58cf4244898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b514a6650121c274072bb4514fc73f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02074fae5c3aa7a55d9fd180ed606a01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b00dbfaeb64f5720a4ca04a43121e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031d9b7e58b875e365396b32477205f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ed2f72b8719c64a1278a0907e5a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a1a5547c68a0ee52d6875339d5581104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820007ef73d1479944d34378172dec8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5902c2f6ca211f3e5fdacfb443331b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a84b0ec55274b780eeabe634a2357107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8cac66e465a85b89416b6f7d9b00e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ea4c363d20fdee424c26ba354666c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a72bc53b8f5c0fc4582ea718c8cd4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e284e129ea426a0954d8c4076de047b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af393172d1e2285c3079105fe029c098112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a21c18ee05d6056a0abe302b982744113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d328f04e7b1095dbad16c1ea06bb88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce660a81a71dece4186cb4dd91a5ebb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206150bc5a75a4fd30467895e0cea4dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a4097e146b300fa5573c51ba4c661117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f885937b868e67ca2983512749730a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fead412e62c5d88138fec3ea538a51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2f7465336e59a6e3f5f889f7e2c1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482b009ec45bad39d457105e0267a82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706e8f881fe09cb01cb9a3fa95fb8de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e9b16fb71e468d425cbd90c3840ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f0996b4f448f5d3a6b1e9e1847126124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ba5541f1a5d29005d7795745cedf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce41a469a437f9d0ca8f6a6451eeca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bde399c58fb2feee0628330c605d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955c56ddccc5fc6f021884af8fb69c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293d8636ddeea427d4d7a36111adc4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e93628dc87a764503bdc31f422982130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de3d72eb0b5c7a4c1943c967b4af5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb1852828f9080f68daa572aef0bf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b753e025f15774be5db9a6e4fee1f8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769ca82d5c267041df3c8455ab5337e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1064d34bd17429232296f6813f5dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259d715b3ed29a834520b2b7afb3336136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9245ff05a3ba0aee27f668bf7e6687137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18a259e1eb251891a01a63776b3a57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2e03e61c30a44ad24053837e62424139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6efbfdf3a8be1ed8633ac76cf4194140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79bd501c784dbe55a3f34641769d81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a732360299845c527f13b28c0659a61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6350408d228434235f2d0442eeeacb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53f12f197f66288476e9e5762cc5d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b583fe61d172f40f0f1096c496e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582286728c66e9ded143c144643de3e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e4b1ce4ed62a619dc7873352b4c1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d15a8c34cf2a72e8709b48cb5a4d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18872986ff3e7dd38df05ad729adfcb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c22adcfb92a5e684a621b28ca93322150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462003a1cd12d94a0eab8940c2414745151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99174a0312fc951858d2cfb65919950152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfdd2a823e8c1dd29ef1ec1879d169153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f338d5d79bc9557b33f64ca95a8591c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fc073da0481875a919e02526d4cd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2765731ec469de33da92d28785b30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed831a79068ef6877753595f2a8529157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b521991ac8a8e2e6c72431a3cb0aa73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16dacdd7ecfba12ad4945457dda9de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbe28adb686bd627b6ca473dd5a87e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32647d439ce7ed475a0cc215eacaffea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7cb998dfbdb47dbb758373cea2c55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78248170d70d489b36bf12ae3c018711163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298c3faf3e474540bec6a9d8d0f86ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab229f7a65ec4f6578b12ffffd096df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257cf9fe2cf006a3a57ee14abb24462166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe447ae487da95a77c025eb15b93a3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe8c52f95100c62dbc1fe6120e9f94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4ebdc74c996122ed8678cca18ce5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7b4a85c79bda4bf6f12583bbe5778170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543a0c8a5ea31a2ca643c31e4cee9c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dd07f05b6a8cae6d1ca71ff03fc26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5156ef2329ecc583c5fdbea3f850b01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e485f15198388a68675dfc6790bdc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574c3e578c28ccad6ee3ffbe4e80f50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eb30bdc9c4a103f1fe68de7f2f5dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efd214d67197d83e1cc0980b7ab419177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d9e73841bf929ac35416b4fe65ac1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e9ce7e5db2790eca89466a06c3660179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990ed3deb699606337cb33b6877d595180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4895f73ae65f721f88098a1deeb7b3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f60df189a2721ffdf1851561b6c73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc472251c11897219368b5a6f8ec012183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cefc2305402848afd1317c992079e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688853ad7cd61a09d15a5f9f2f99f25b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f115c4fea031cbb22953843780ceca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af153bf7eff448dffca19674b9974c16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ba4afc5510fd50bb45a9ec1143508188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cbeef9622b0a79361aa12cd2f7a63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e273e491a1e65c9891c801a001731190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a50c4fe68d5b2749f36d52a631499f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc46707723c50d20875223b8fa09c32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e67749944acb6c0e212a8e0e379b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49916c2df2c6102e267e2750ae076fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049108833eac452facdc9326de9b542195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52766386167ebd3170beebf81d41b3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d262d75ba9b7b5d756ab8babd44e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745034147e83a89f6ed838283113f8ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcc0ab2d2bbe3753f7ab8eecc2e4c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11a4a04e3bfb1495b46942807ffd59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb65e7f6098de759f8cab55d6d4bd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa036641ba055c1215599cfa8c4698202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59f67a073bb62b5e92271df7d8add2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaf581d6013ee5d00b80c121e33a19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504b58de5f1f48a0bac02da198f3867205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c155f068879bf86236cfad6bb341ceb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2ffa491b884a4f4326b194405297b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c11abdbfefb790bc312ac5ed83ebb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f755129c425db8cd5301d28bae363209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02702d1dd5a91beffb6431c3e8c89a6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98429c6c8178b1bcc92bdec099e72f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243090c0337d489d12c9d49d079a36b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b3213b1f1cb65231d45b0cda0d820213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdf67be42f13c520b7ffe93b3cbff1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d57b1c68fa7a1676faa48e50b6b3bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626cdd5c060a2a0083c687e617ac9f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883f66d5e3b1498ef036fb31f36515b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f39a0ef8bdc14375354b5b5634703e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e546b77ee19d81fb38db054124fcc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312792e434f848e70c71322125c6065e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fcc3a01fe18a3524f226d43731a58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb32a5479ae93819e120a8cd1b4349222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c24972b206c839f0a508bb8a360311223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e0b2e4a5a2d4d7d3db162e2652e78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c48fcb8f3db0063c61e2fbaa74773a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e191c9cb0468c9f1f7143b33090993e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f8f5fb987accfc3509335ff2ebe54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103df328793ccd0758a89f508ed03df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01947f6084a34d6fc86d6f547d46a9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667505831c3b4b3088697c6de9fe58ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83a5227e03c0a4e6c2553c6d828413231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bf6bf6f91a93892fb2242eca8df34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27751ee1fdf64a30a62c7d78919f6dc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf97acd5cdf75e55f147b4c78e0006234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7597cebdb843a73e6d30ac4f457fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281bea8fca6c8eab3dd22fec5c88691236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f9d64dc2b91c38df774f5c98f4ce9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc38708f7b3b4672268d6978f09c3e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28a9966c36a2d8df200685bcdf9196239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3c224367a5bf0991bba096b8bd736240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4653e78fe4b4906a84d1f2cd5aadb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4426c447a9aab399b09ed4ee4cc0cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a82ae81910048a4f16a55fceb84dd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaf6d2afa3aaaea05bf09fc7d93b34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f8c2051fbedb7d51065cd206b7bd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659dedca5cb5b6b1882b894c9d98af1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc10ea9726a6cb2aaa4d358a0d28b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c644924775188a9fb75714aba5693f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650bb53190ad99bb99cde05be98f226249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ade92eeecdede381feb8ad8c1dce5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296c1c1832edba85342861e1c3f04d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe73c335884c8b5813c7f15b8f65b46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5300997fd355b894736463b5a177585253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc646ae06b6bacc9fe0f60d00c88ad1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572b48c1be6b7d48c831ae594d8b078255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eec1497a2db8f965160babbf253080256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772b9b803325d7f9ff2404cd1ea780b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecca8eb469ed71f75b6e38103df6751258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727fa30a7e322f846600d8236958bf3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e92aa2e43144cc94791d20660c4894260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446255d881bdc65c3ef3a7069242d8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e10c49e575d88eafeee6a75c1a47a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e11a11d0bc2f26282643c98156756c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7976f4e5046236fef392223f4678927264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd989150e9846de52ea14b2c394cb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04413d663971d6787a111b8b6eaa29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1f528586b5d5c5ed5df2f52c36165267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347341c00fe868e9120a75ad8c9f1c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1b6d01c8d780eca9d085a1f9a7947269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6da09194d4a68b7e2414cbeb56a0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaad1b3ecc862b8a8dfc62b6a024e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eebfaaf47713fdddd5c382c7e2b46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cafc29343429a4896472c9d0a7311273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69223a6bc83c21bb50cbc2b2d9f753274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11fe8260c6c6028712c47837ecafe1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e00612420ef96caf8c40b084a664c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce92728fd122d9db15904faa4813af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a02e441a4cf2ea8a08e7a4ddc3e6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b878bd8d2913067b027f23d76420565279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f52af053ab370530300dcf82a8af0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81265119d2b24439fd291800c71d1815281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2febb53a2d0f9286e600f33c2bb011282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec71960f22d406393f0ca7a702c5d74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9344b9b6f80a107ee5cd30f28719501284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903fd02ccba7632df8c802bc829b508285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532bf619711f2da298648b946f45eb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8953b773ed68209767a11070ce53711287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6da2c41098075eabaa156dcdbd6f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f25fc6fa804af2eff7ea78f9cd9886289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4d134fff7dd5a8b652252cd9c00b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b95c4c343906ce40887ae4ca3181a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ead5a5669c4505e64c5aa92c358ba2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f946d9c8bbb99afb952a3cdd16fca91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef3e45275df437c08898ac7c7ae74d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452b6848eef17763173fc8d57844dd3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d8514d28d172bdbdd0649742348d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358c9672909268d7d3c0e6c337a168f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c9ee7e0665620af566f29b363138f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55172f8583c95ef071473ba6479a48bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dab416996b9c4bb005d0193f5b3d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c8e174b6acfc7969b740895b1ee79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bccebaa0caa25f68662a9c2508622302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bf87d042fd8e5f1b45fd64e3df989303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2c12af9e345e5c0c7ad8f5f8e60b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0218226e545a883d12c7f264edcc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db863c22cacb180a0c88f19a79c2eea1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d16eb7ea2b396463f428497aadeee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86772bda156b57b68edc451b02ff088308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d26c637a2dc666f5c45762189fbe1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681acb2e4ee7096479b657c2577a591310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6587e993cb4278fafbdeb6122f89c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a61b71a09f12ee85baa0847a970be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082da00d4f515169d67d58111a0b1ace313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c1d4ecf5c7e7cbe0c370c359369a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154d001ba788e2778eb6700919ae2e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be42fe1726f8878d45a2240093fb408316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080c03c57f26c14558b72818088f950317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e47f05b0b4d2aef4397947ceb7db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6d60c451cbf2a07b9b99d2bb9a6e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416a7683ab48abe548827faad528b55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e517a231d96ac4bd7b03875069fce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88aec23afd84f9793c2090541e85f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1ba9f6719288edacc1a7a90429a0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2769be2c5e11245378a9dbc50b7d33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46248142f60a65bdb28711130843d5c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99819a259b8df0b4c6f4ce7b944e5043326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcfa2eb5d8572f8cd22b5b8e91f08a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303b3173f5acade22f12de9d4e82d38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cd550257173254c0696ada4063ffb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3285ea523b9a300d23670f989c71e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715c9703654af4541c06d3486a109c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16edd1e05d91ddf7d26f90257c7ac6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f694654801886b08a8d54c29377f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4cadeab5351aa9170745e5f7e4924334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeea139f07efb463a2835960f54eec1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c18c9b9312a9628f86f1f8c02f96f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f9663e7aab33a2b010fde0ba6f18d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c05da33d0b64d5c8b235c174bbbe6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecea47e1c3449347673a00eaf9ba385339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2bebc285e44f0a0bfa5089ab4f705340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bbdfd9ec2b060774bd2819a3f340a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b23317f9ec56dbe0c3672e1e3b14e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2354cd9b59aa46b5f87eb67a674d25c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3803c08676c491112cbbc5fedaf7e7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9944e88880616b2ed76008e27470050345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d80cb7d67db64a2ef2efee22db2c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92cab4ff13b20a6aa735cb43cf2186347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caca0232c81c08f51eb1a893d72127348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825bf33de7231e5f99af0a90c920916349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d406d88b1e08f7cf7dd7eeacb6d31b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccc62c875703b6e8d6c36fa571feb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8e9dfd024f7e580a7c740570d2b31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbedd26f1a781e15e8b3b00542ca78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b359dc4b0606df9c0846781896c03f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c9ecec6d3b3b153157c23ac712161355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac4ab0b98633e505fa678ba4265489356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45559a322af05259e0bb8bf12c2be877357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305e98074dbcc3be322c8ffe509a2c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2570ae0c25d574bd4c65ad51159fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e6d941fb5233304828cbd1693aef4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6316af1c71ec891a3673575793875f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14b2561eac8c44cbd3a019ca5781c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d263f26c65774d79471f747d74b8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03172bd030f25bca972f35d44f8d67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7224663b0138dc181420fc107215c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ec93d8ca983a8fd6b737ee1cbd58c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59eab6db2839d4ccdd93fe77d60ad9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2181a1498eb7bb879f381fe3ea4a3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae58bf439f927a4091e71b62ab63514369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c27b7a6efe90a6e0695a2c190178d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009df22d1c64641f48526011bd70d6ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d42233a5350c4b6bbef2ffc2ac917372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9f9934e8931de9ede16b2041490c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeab3fa048cc628fbeaa64eab13f113374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42d5894a588207af8e631956833404375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14505744d3120d8054ace83209ef9a58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ca8975ebb7e43ddf38137b9a131f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc83316edbdbce9bbf2245c3b7b7205378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed210697294b8fe27d64392c18fd76cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ad708dad816436737d59604aa5e00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41b940c564aea94f5afdcb4bed02be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0a7d99bb85191e8566fedf3f5182a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd83fcfa47de320e661cbeaba620d4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52140b44e27f6a6757bc8117605a2162384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fd51ece99121b89120d1ce3f63b72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e653e6f50630a0179947d52fbaa9d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3117aaea12d76ca6c5f654c13274c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3583b228e8366c94eebf75364905fd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86598665098ee5ced6495d1607025cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e63faa8095d6e0d1db62b526f418e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8624e14fcb22498dd2801b441fdaa0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc7bb903052241a89fff787eac8d2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac04e154347567e529da6126c0fe5b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac4ed04c2c6ee0ae72737e57e9eaad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f488a43ec29128f0bea94645e5a8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0e1b0a8e2a53f9ce3853d8edbb5c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e8a6e8ba8facd340371b230827d9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7d062fa8f3c08d7542257e1afb44c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecbdcff68625913577b91957f25f02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668efbfa51cab261c0379bf235856f70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eca8df4e6ca1dd839c5cdd97aaa608401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075e50c88d461668089978918dec739402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21363952ff08b92727a9cb8c8f2fb5cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6b6ba81452030f1bfd5fa55bc57e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd4dae2f65f2094f975f4f08c4981f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68818835c5c88e3dfe8b1b69345a86f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118695b40d8466ccfd5937b878854a19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615db07351b07e04070d3dc1615922b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bfa3d031ec360f3affad9a784f507409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cbd3644eaba6f3c75ef1ec2ffd3e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c2844cb42318c0553ee9c20418eaf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ee56adc1a735dfc356584d3524197412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bde30e5490ac0763b7d5385af8079413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74e8709e0624e9601cd48d5f04cd96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8856abc27c8e890ca7f9e009080bf6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d970e2010b0e37850b45709e989eb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1dded61cb10416eb53f8259248da4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2f589f8b17f385dd605df02b0e1b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccacbbbfc1dfb44cf4796151f7ad6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed1483bd4864cd8c87d769c12710db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c54b391ba52a76b46823a47923890421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b7f29ca9c95a0a584f627259f4742422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff6e29078a4dd38f25f69f6d77af37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbde04b1bd830a7ebed08974166a19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4a34bec3af00a535e1bc4ce954674425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766b453c026677e911c617496001f40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00145ebe17bea459bff845860c566ca2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fcf2c89b100effc7631d611c01bbc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804814cfdf52d5fe8d0e8c8bc6899d1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d3477e5a7126686e2d192fd51480a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1f4117fb1eb1ccd8b4431a336826431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392137191332a1f637e0771654a09b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a07b5bc2112529bf61d8c527412688433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119baa720e48e7a55e3a290277fd683434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df20564260f86596d753f3d9634fd8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab0104c9560f061d45802c8febd2ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b4ac009fcc41ae0b134cd4731fc22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c064f7e564b54ab3292d0c69af62ed5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4fda3e83ebd6a4c75e42f14410987439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714153cb001b1104dd3b7441117faf0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf209e7b1931e302c82013f39e7c2f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16242a58347b36045d4ec4229d9456da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efc4daeaaf1e800a384fe879c1d2d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df22d6df42c5b6056e6e4f41eb327fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe6cc8163be6a9e4e450dbd903cfcf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e499196ed7722f7d0f64e0c7b40ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660b22526c0dd3a326641920b375c40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bd3ec1d5d1aac6374a3268ccfb840448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbb3257b95a81c161b83f43238d430449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4bb8befc8b9f43d914b0afcaffd6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadffd25b1fafd16183c9a4254ddf6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da48a529fe6d57faa1c591230383af9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bcf19ca8f6c6f284e921cb8639fef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06b9cb1375eaad22ab7f15cec717fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d076dc1d391b2b1bd133f44c91914455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7e606ae2c746818df20cef5f65c85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6762be729688918b5aa77f3c1c0673457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454f81ce37dab7a8e5df1a5905faffa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29948490f8dd0af877ab8454c7b78a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a0ded104db7eb2a3235309bb2db59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc9c20e27408c22de0fcb4930b3294461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a80a2baf918fc8d46cf243dc9ff64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dcc08751e6a42274708ff614f284b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb204fb7b420fda0e8698066db3c0cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e95b066a354a746c979b3d28b582c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82a495d922df2dffe3ac69467aa7f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364e85e90b6aeddc32bbd8f24c00e71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33a1feb52c74b34a308174aaaed0c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aad9eecf911d56a316187ee4f8465469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb25d221ac80a66d5be4906f8ded49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a952f2f7b168499bb55a744f2245f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d806d015684d5e4ed49b1120967695472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f977b0825dafcfccd9fc6b91ceb372473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda97a37b1d27d474d1261415845ed97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411b37f851f6e193db15625f1bd81e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe57a3942b5d60552fd9e492a2ffc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f1d6341b2e5cafa43d1877923e6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f780c85e016b2570688ec45630c9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a137b68b8fefef8ac551890d2a3d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637227b22bc0985e3e9905a62f1a83f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b86a9fb6870fab19f67c03d6a9caa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba003907dd8620d8448454059b36cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d21984150ccf69656fc8ace557185483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1853ea5580aa9d50ccfae529c9bc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def950a8b035789905d0e36b4184db8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738f6baf0b97fa7034f6ab42f0e630a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d885f9e00426f2593e2a6e702ec9d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68371226d60ab8a58f9dc72822cf1ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078b4d40684f83d9d72da452fe1648d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755281a4f1c0d1dba735c79c0bfadd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8562753022d90e8d490cd2743640d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5200f46b838174559607bdb8190410492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dab876ed1aef76bf9414968ec0cd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce40fd130040b2ad6412a007a452de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fba12e0a9379f5a4e25ba127b940e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dc79d616fe9daa62105fd27e5ee47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5876e57eac26ae71e1985dc8ddedc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b852e2e34dab639e7f6c977beffb4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45550d8f7bea9e950f6f8081da2f91bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bce6388430b7e59e8cf75e370bc1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c72249949f9ade12e97821b731266501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d483176ae4c73ddecc7cb32290a3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd18f072930818c72eccedaa13bb4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb75284fb737791b3f05aa96200310504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5db88d2399a2146a7d8feb5d4bf50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dce44cbdf656a4986485a1e5be00ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa876525c22320d95a8144f0d19951507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d89fc43978ef203d0a1b4e06daa4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71730514d3e88ade72fe4f4608e357b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382e9e8089362daa31f1f7be73d0d0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b666d1e124ebb63cc025889b1a2401511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88e2e1689c00035789e0f16c8279a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4201c13ca7d03dd8fe279039467cfb7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2b7d85f658706d6e5939915cada62514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede70a286eb2c55abfabcd1426368e72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb322eef5844eaee572b896f4e3c5eb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491baac6789b0c6d47bced242e99f282517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66531ac800a5aa8b27a42aa3dc174f3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d7d457064b3809f95e4f6c926c4c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343a5b3870ea1ee989f5983b880f7cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da9cf254006fa21c7c7909a4052e4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3be0a6ca5673981bbcb77d988eb20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb876bb7ce607c6eb273ca8465d163523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126b07d9cbef2cc56ad92835f184918524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe16a904dd18a0da56e4760263b37d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e09e13c93c8e2507085f4e09b7218526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c5bbcfc4d7f14e84589c0e6c24b2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b8f000bd8aa086ceef986d785cb56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a591792f5b82408f373fab98f1f418529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2254567b75145d165c45a3b806196f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfc6ff628f1d8769771c7d7a738824531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ff40da465f653105ffec9e96b4b31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651578c4a385ca4defac69469864429533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c680383720267abb54dfa72e91fbe6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c65614772dc82a4ddf84050fbade43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dcf1ca7086a2f9650e956eb54832d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed834b67373797c38b6dcb52ff74b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd0804543ee24e7d2dda3e6ac2c0ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f176697e8b63ed6f59e3ccb3bbc05c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57405596da0fc11457fba83ae57988540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552215107ab12d09d8f38f2bbf75b04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c0472f5a234acd85921378fb7f0c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4f63f32aa2bf3f728f78514aa3a18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd3f627609a5c5bcc8388a747e78c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea4cf8600d2d0c355998d9aca8fd32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6261f5e8ea0859bd5320e0b3bf6914546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b36dce29cb33342ed0ac33e0cbadc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5ade3d7b4802446e12f6d13ba8a07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ef8be15f34cf26421b08dc5c6b015549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66197eb26f783253f9466fc8cd92b70b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8394dd6ea061474f038f9e676a39513551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d676b5ea72c632a9194b752e1f61613552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa2e8d55f5f9cc2a68475d4c3f4884553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcb2f9cb91e08923ba9c8bdb2e0720554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4a4989b8cd6ae20477911bfa25853555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03d29b578a465b3489cf76b7e284cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2ec0e8a64cdfd4813676e174ff892557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b333e02789bae84c0cecf068936d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd11d0164d9dea98bc5257273ab2cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985dc9e47fc0099ae6b9101033cd8b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bb0edf18316a9f07799f9647b040a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba0961b30d889d13abdc03187c6a59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d7380ece4fd2a2462ff3e9e68600e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c468c9c92883c8a026fee5b59762e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf8cfd36fbfd5d2734421528392eb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7ec92ec99f9724b09afd2ff3587dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe232d18f4675826b2f19b32e35c7f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a88e7883c2ccbe476fe50266508b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03587fca376cf3a6380300a10cdf831569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449961e2393b36454607e3bfcf9ba71d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cba99914bd178054eeb34454feeadd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f41fa6d2d74876df6edeb482586778572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f463b3cbc0711dd729c231acbb5ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1c899b93d6a57eccd07f0b0329a86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c91711ad4fda56f3d8a850a14c8d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ea5f073f610ec63ec83a476d8eeb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b61e53113addc8f92f7d1d798a8d68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ffdc20cc30d0255f31b2663e4b026578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37dc7600f35febcaedfb458e350e49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086035875f202c6ff429045ab0431d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c91edc269afa5ed518ea9a9eba09b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d43ac0c2d0e5aeb0ade6c66ebc6bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793e41620c34abfc6b8afa78590f19f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50fc1645445969503d366763be0fab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce505105a7fe265df593818090443ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53863dd6846039c6709d5440d76b6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cfe1043ffd1c0c5bf698a3008fc77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829bcf5cfac2b39de1020cf554c6efe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96080818b4efad797e86cbaab73a0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebaa965ab709723234758bdf6076b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bb7e90779b3401305beff2895c083591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429b28cb82ce993821aefe82b15f2ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc0d694bfd48fa5dd41914000e6386593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002b41f7d0c59c15f3be75b3e3b58ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f83ce9cd0a77521f606dd5e5f28cc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c4d44f6f671e3389f570f6366e52e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdd3d089d6cc7d340f200d87eed5f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9e9e38450a9b50210854baf1cac1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1744528d3841be90fc1b18d23f7f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f212b24c020c59c4b73e968ba3f0aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16bfc6e2358a50431d90ec8c322970601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a858d6b8124fa8d493e860953dafd98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cb35c7057c9900b52503e15aa8803603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a912eadb674dea676939743bda81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2059dd19fd3b10df819165073cdc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cfeaf258ea6aaddf4c62c791f5fe6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56557e854b22f9bf4216b9c0e2299e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9380c9ef7ce42aab7ed8f840c9ceac3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e5838e0559a06969e1948c3b5fd28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb5015fad9132dd7f7a1b0bc6eeea5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931e4799b57952808395c211cc3ea58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c543580f0b0b4ea35f8165e008712612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cf87811a7c620b575c2f1cb0e9fba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002125111498fddb33bf4d0f746cdcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcbaacfb97da0f8755210bb5bc1144615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c6f713ee882fd0563169394b490ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68f343a7216f990334319442e6cd60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f9cf054feac285c79ffb39fdb86b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94507749a85f19b914bb2778eb9ae96a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7118ed96f95aa802d3decf1feea4127620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224b9eb94ac19abcaf25edf4abd4a10621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173899f00bc76de0128c59a5c754711f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc45baa6f398d5d8100cdc5bf7f5ef5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a525dabdda364e40d965c5182b5f9f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afef3243db54cc5d20f76db02c392a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99876e9e092548b8dc0f3307b9e3dd7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa781083e1737a72fe4f66432cd1699627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ce0fb635751c8e30c9ba2b926060c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfad98fe84355c2bd2d403531192bce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd8ae1ad78e1acf68a7cf3b1d92c6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82031add9473b824cab3dedb4b784897631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab1d64cd72b81b1fe54f2e2b0d97b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95c1ea8a76a75d9be9a85e49c07056633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d39f3fb60d57ab86d3583f5c51b1ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76856f4a69820d718c2ec74cbaef2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02121937a4e975f56cb21594d7bbf334636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c148f1a5f83c23720898e21888af23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e62a3b453c54673a843120f2aedb5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf54d9c959cbf985d74e6e2ca864a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78ce27e8bc793b39b1b5d8e7719ac9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6688a1b3f8c2d60088cd57d858c20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a442f941cf9a6b83d2e4d2f86a833642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ae99f5d05899dd145057c3cdb10c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055853260b003f5c249e15a36b91c89c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acd5fa5e4d1230f95aaeab20b7a153645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f67a7a05c7a248d0778e23cb27019646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca425538201bf053f4acbbf5ec8a428d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e640166f1fb318da7bb34dee1604648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3f57f162bebbffe1a08e3756db50d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702e3b2f409a7cd950f3558bf56b2fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708dbd6b62eb36b7a4d8063ff808452651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7554804d191b7c4f78147bd6b4e4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad35299936db67ba21719db0556dbea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967403affd58cda1819251abf587baa0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf377628d3c2faa8fc5c15180071dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a717b0b1659597c5c6e5506d8061f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee3ff08fc395cfad22f11373d1d9b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ef5dcc9f706600364c0435f4239b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a30cd466e08688f3c04e761a4e4d32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca558934d254d7c2da53cefaaf5627e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2c9871571e34aa47effa669a15fa9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156af8a3d8fadfc6332b0d214435b96c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31b7e2d9d0cdef2223f245b96e0624663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986216ffda61855609b5e1001d2fdb06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c137759cd5d16e9e7e3405774cc68bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9afa8504e4a8f705a0bfad43d0d55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f9087ae94035246f3596bb062f372667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e1aa13de8c7edf2a4da250412081d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b04d7a250753a31350d63abed7134b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047701b915940f4010e2c7de701d67e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea39a0b90be08c40e3df5697186a607671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ada95a56528beae9cf0e9a1e1f158672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e1b74bb0398cc785c0fadb1f8f284673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c903e73d810a475f102ceaa7baa2c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e552dc35cea7eaef977285c92efabf7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd075a947c5aa3dff01b050f379af03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34fb45697e11d5a1ce0a36ae1969d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dea06d6425f009189f8f5e75f2090678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c6bbeb5c9f2871cb354a2a89dc95a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929664ae83b8b7a2edc64d1ba661f722680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0d573691c62afd650e7a72462cff5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b6d10980b71aa80d6b15484c2088682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ad64dc79c3dabc51f18e56c46900c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844705c96f7891c0bc4e6448b7f738c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b407d194e9096f1ce3fce71bbf8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665542deea5a391d00d97011affcac5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea74276ba8c0e74340f73d6b84c75a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1e73c37970e29747eb38408fed599688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ea5d8010da2808d6770f649a05aaf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c804cc2f00db6f6d8d1cc62a6e8cf34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948a8ecbcea4d807cae1ded45e7ee84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011617fe2f02c81cb7061687760f2dd3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55387d9a1b970a0a543608ad8384d7ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ef7654f45c6afb72d42216968e099694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac284073ede6fb01dc52182ef711438695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bf32d96bef1b434f19affd6c886e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f8d09fc098aa3dddda08c241e0004697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fd30e2660cc0dee50aa004885cebf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538637ae1e5063a15b5d2960aa1ac00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047560b1012d8e042710a50966cdfa5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cac3f40c1e5edcd54d17d0e8e2ec7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651339b4953542912fbbe0496d5deeab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8138cea598f5f421a27a7144ce30c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ed55ab455069e86106073b44e2760704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc8a81c8debd45dac708a9cdad2b52705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b5751d581dd94e80aae699bf0b522706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f3dba46fd743f57978f4cc9344b76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb1e03219e1855eb516925f4d871f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451da76c2616bd1b46c0502744e8dd91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414568ca921c709e51299d2b0d56b4cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d96f95edf8b73a5d3cb25bbad89f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00450ea8380a4e9020ed6f0281673d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086444a0589ede5b1cb95124eeb42181713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa60c909bf4f1ddb58f7b7a4491c9b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e69b3826719e2e2b23309937960fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11696b9e223f3e3bf3fb6348e58510716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaac58d5c0344ebf772aa2735e1bd86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce466d64ad9f8fd76eb6f100479840718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864c09fab4f9aa98dda2c97ba77e526719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71745075376b487d9749f29e258fa2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a856d7f48b47594db42ee8636bc517f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22964a34cd6106958d7cae902315beeb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b21ccd065a404b9c9d3d4eaca51892723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c94a92a4232d557f43b0f25602ec1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ce45ed79a49a6c22eca5901219715725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574c7981cac77f109ec158c36768d94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962bc5490b1b9d28721da13e84b6125727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa2334b531ac54bec73a9483d1e5ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e57a271e09408fb062bd65e5f840c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884f119ed9ac723b08a12722725be26730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d71b9e59d798e25f57170d83adee5b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c710eba2c583c66a773a24c6e92219f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc985699015fca68712f2b1dd2573f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b5ea930d8c4c919d47bead29ab5f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110ce370f0d3e51f21b047ba41e5846735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec525a64ef0b7663249c96251b63670b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f9c2df2d643a9d58ebda7459a4961737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d68aaffaa8952ad287649ed41e190738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27babb7d96b69cf9958be1fb12991a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295c37a94e8a06631996c0da75897ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db45c744b64187d5fcc407eedc0eb1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431fc4b3885aa52e2e0087477c1299a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc909885a86e40b1c23181c467c1c291743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d566e1360e762e1863080e4f3f843b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac29929cde96654bfd50bdb45ef8c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b0aa50e781ea8c3058f96ab61ce6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43650d65d9bec1ea821749f0b9327f81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e911f88f91880175cb716127f40977748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df690da3fcc7b1aed69b614ad1afc08f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05eb0ca4eb058f5d3bd694d29be69c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78761a023644d079a8657454aec83908751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce32ec0863bc42fc8f85ae7b403b8ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318d67cd7884590eff807811bb8b927753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25b4aa914dbcb9fc4f203dfa537609754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e99c486e532dbba288737daca5a2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a1b32c0a2ee9455ccaba675ca5416756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcd4d018c53098ff0ef54a8bd57c5a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967610b9f01734e4b8090b7a8f8d8f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cc0fd4d1721709bda0f5db11d42ed759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f927e885052eccb4d99d9f5b96fb34c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bfded79dbcdcb7c3f38e9b8b5fa972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a91b70c3ea7601fde2079ff7e21b423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f527a22b01cc7c5e0c2da8bc5e1ef34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d18dadc93f8247a400d18532da08965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888063bc6375d1d69a60bb6159b83176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b91407b6272204eb24bd641d6f1cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb656cc94246243c3e1bc4231c4fcf428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c937b6fa99b2f976bdec0dd2032a4ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b819f0e5874814105178b7da4d292110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dc5a2d1d6302f48ff1640371f460a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27651f5c2ef67bd8e042ec9574f3503312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389115886cf53dfabac3bc3f680e82813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3c35b05df486dbe6c93b03b01b25a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628080f4aaf9f85f4617fe483bce22ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81259d5b1462f6dd22c766d0a981cb0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab536f4e6e5e20091a5056de022deda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20b7264abfb8bba43e9aba10f852a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d8867874d802e6b47a4837d2f247f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253618362c9aa1dbc7c26dc70369e33920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac4ea4ec0229894f6db812a467de1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d7cf19333a63d674db99e7c77675922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421ea31ec0096337775d50a1d51a2e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f460f0fe4b4c6e25bd7b79582474124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1c9400bef37c2aab9d7d25bcec40d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86767e6b6a1b39bd143d8a91b1c7ff1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cfb57fa1c5d8d7e3fdb8b0f59f0fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0ac35dc654b1389ad1141c3c27e3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fa14c7c812c35cec09b962e7d724729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c79748af694460a044e0dcd5615d5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d019bf57c78d9ee216a8316937571431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fb3467a50a7c69022bf6be5043a2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f078097565b5a73385ce2015dbf24f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191097e0305638e90a914c94055471434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93644f963cecb5ad56baa1ca4b13c20735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d35de67a0005f1a265a35d846b8bff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558746579f190b352dd7fe3ea3e98f0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7119a6b06d18373fed6da6805478b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a15a3d3c6517208ad71f170d0f2b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c820187b97b2d7c6eb7b17d66e44340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba974081f9bb972e868f97163dcd85e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195de60acb82ed782e39841dc3be57a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b65f41aef940addebf2e2d5c4464e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708afe4bcc0714d637fc5ad9cc8c3d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f03957a29bdcdf133a6da89230bf1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe588a73ed417f070469d8df68790546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f103f1dc12360d334ba3258c76b2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c21f1bd279112e338b237ebfced34648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5757b9b579363c813436bd135824a1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32367d591c533443d69e1a80565783d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2f4f6f0e3b6650f8fcf13e67b187551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b06bd3f5180aa5de5967664d2dc25152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825655003d21d0428fdff3335957a17c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cf685732a9463643a65d316c629b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d4306c97a3625d44100a95d42783555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e17df9db6d5f71f20f80795d6dd6c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cdc1790a5e36097dee741275a0cb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405430642210525097496d2e904ec6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4df057f14fb5ffe9f9be6f52613f5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866098dd29f1c46e87ac503b820251060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b055382bb7a17d5e71020039940e60e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e36ff76dd2cf43e8bdf876ab5216162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb122dbf32366a6da4905bee6903c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07009df897aae13c287bbf84ba462064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2c69b6ef494ac2ba943161e6d0cad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369eeaaf8c9e2a8a6954cdb61e3c00a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84bd3d6ac95fe339ea61df997740ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b59c457a5add769cd45b83578e476468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb3093943cf4bc1a022dbcab2c1ade69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fc75a31f8d7b204bf362f30c6e8d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34185b912f97c3bc389a250a9993a00b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd11f9351ce16c8c3f45c1c14f769872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4492bb7bcc84b6f2f44783d0d46f9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68024c0be429df18fd0c5bf94a1a5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5cffcd1c25411ac89c878fe12c5ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ba112b36c15e7320a8768c469845176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e52928d7c300c12099ec2bc450c5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a4d15838deae582d36ad262584d3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d9ac6a5def4bca4e8fbceabd8a80c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a725e439f2c0ca6b76d215fc5b7af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024d55d0aecfb7ded532bcff9dbe0be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7485295d622522eb4ad75cdbdbfdf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f2f6413108e074e688fe85b8d351383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9fa5dc71643d7ba8f6488364c083d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f20b32f53dbb4e7e3828e167fab2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013d6c9df2fc1c11d89651bdb41759186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a51f68f02744f721c9489c18f081a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835f3b2994379eaf23e00d88867aaf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd397b207884c5ccabbe2edfc4f2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caacfe114d352b18e829f99382fac490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5985df08cc82775ff116ae19e6b6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bddcaae6e1bc1e9b640fc03c75050592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab45536d3f9c9d45684a5a8bfa5bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ed6215274f3c78750fa40acbff9be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b86d82869f73ef9ff4ceb4bd2948595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365b6a0f1e2617aae7f99ca0a798e6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dda67bad30538d08b5a12370d5dac997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437293a9af3079e264058b745d100c7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecde7360940ace59c75c1aa23890de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874753a32bf985d70577df07f56c8c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e51c1ce7206847a98a516b478f9d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f79efd0887ac124b74cea856903700102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab58bd87369d69fa28e07aab4fe9a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188041849961a1c1ae48c45bdfd9548f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a8ef4e2eae0d910eb43e871f02844105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195af1098619e69640e273d3c2c9cdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c00cbbf7cb25c0f6bca205932a2d92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae046d4264fd8ce0f3dd6c3c5bc33d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48255d3cedea2d04776d621fff82cad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1751438e57ba22138e8e83c34513e39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3870465b676ce0bd52ad785064ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784486a25ad1a73e5c1d265571eb573112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9e4aef56ece6152cd24c7f8c754c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40a4ae6d696724b5ff77727bb52448114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67014034f4725f2cfe2d0869073f2868115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021c0f3e105291e31b3c11ccfa89f24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e22e08d54b7ea3f46a9d0b3813171c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0422cc3cb3da61bf1edfb1af9689a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60433f91db3f0ed684137af30895b194119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e788e08eee7b343b9cc5cc7a9f1947120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495c8a99269f773eed9543487600ffa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad233a30c036a304a5a158d13208ab0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89598d68eac8a461162a50b175eb86bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54503c44c74555a29be5ddcf488a9265124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2847c7928064405bbd6490122d2c2df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c464dfc64fe4ac419f3d3fba2b3e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423239db3b9bfa1415172539e859f3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5768667eeec97ee2c8f9d5f08ae44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db8064f0771482ec90d408a3da35df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e8634cfbe915e454283358c628222130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4b2f3fd1a33149e129ef67cedf2f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f2a8da233abd86ec5455ca3a24621132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91956f22777ca3ff69ddd3adbf9f67a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9121aad672828e800109b8079d80b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58e66e00ca948fe9e54621ef3dac78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fd7b6af915f590597dcc3e4fecc63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa30ca9a3a34868e44d0bf4904092f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f3f230aeb24476c9bcf74fb8b6814138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9267ee0fddce9c5b2d77ee49f4f50e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d130caa75243b4fbe8735b32a3c331e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1005383ad21f4871f2a7f2cb86c2a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b52403865c60b41f56065bef496bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa9443806a2cd037585e949db8d8f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4eb8a30a4dae533d6528b7432af8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b302125b1a5f1f2b5715a288650566d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a176d75436aa106103b6c350c1a4f02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7e1f9292ab4c5a2f653a47c91a445147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b1210bb589a7ca29966f18fa02a57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1f4a4104562f69700d7993b8fc820149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bee04241d963c284136960eb216258150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a3ff41aa20f1105913a14d03ca704151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfe4924d24b751591e2034701ec121152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd801a7fa858e7cea007f54c2e9c6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa28a5299bc6ebda83b9f24582acce3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41132a83bcae2667c7e7da9bfb0dace6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de2bcb55392f2b82165e49a68417b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260710d4e111aa3b8a4163f78408b35b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d34bd163d4ab6423d7676e2cb2f3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0363dc9d728b155335c3f8276f6016d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f26b3da40fc75f4a64f4d868b80d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f88d756fa7207065dde659793d868161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f47563b137c3768d6e6dcc58c5779162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cde9562cef6a74d54b44476eb65b03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cffffb5b98336b9d69dab103244a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dec4ec9f97fb8be34d13b185e2059165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b5a6cc5279cbd7700b13561fdac9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b9d281011fbcdc93674ab21c6ef4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c5e35b06b351b9be79af4acb52781168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b876179cae61b840ca8a19713da0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc108d082a85409e7f82de2072e9ef2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793804514f22d4ef89f41d0ecb09bcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632e4a736c264ca8bc9fe839db6c3be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f9eab6c4c7343f7ccf46c4d96cc4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d04705f1cc2e28f77e8d1e960d8bfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ebfae8d695de15fd610d91898c0a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8b364fa2dcc7975a4610ea4d10762176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f72776372513160969cd6b0fd2ad5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c7ca2ef93332bbcfbd2259aa1fce9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5adf9084479326a99b5cd3238f2999179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4408058959f3e30382d6fe3d820dcaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04dfa7d49164ed1535e6e760e325c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d5c664d938440cfe629a6d67c75e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf89e9007aaf056f4bfdfbc5fb1321183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53439867a42ac618944520bcc47ac504184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e67654e77ee608c2470e423190866185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4527b6f93cdebaebe63c4eb9ddaa6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278af8104d18a4451f630597a2c66f5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df40867402ce4056adcc1a0de1f1d06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79678e2b03758852e4035a503d0d69b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdc3af576c32a575f77fdc182005db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e97218787edf78add3c04f51a44f16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423fd0728662bf75d6449ea313620f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aefaf7586889d0de54d067a844ef88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47444acc16617b034cf248e41eb85b97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ab7f2df50ddddb0c827a31337dabc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f168161004562374b188668dab92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ab2eb794eeacd064f4529948b11b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122981c226c588ddd70bbce5f77ee47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a528f60356084d1c20e32f9c3802ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98de1573b484b34cbd762203cdac85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f483aa37b051154f4cc68dbaf12126b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bc05e84aeb7c5b78d0cc6e7e86f10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a4e1fb23ec1b5266732bf895fec75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767a8dd3ce142409b768dc378e4e203204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0d970b2a165903640106d62c7388f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a540ef62138c9a34efac922edc29d99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16857c9eb3e29cb6b2d5cbc52837949a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cdbd85a0b6a0a8cafe298e25cb003208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032ba63e61964660b463560f6f9d485209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39480ef60d539e5da5712f0ff1ea27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfbde0c70e0b8b714744701480f6c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5890033d320da8569463a41a4c00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41219db8017e8fb816f967b7d364b261213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba39ec8a8b92d8dd6db2bae16e9047214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e817d1ebaba20b00d6bed4f5d78bf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b373d5f442d40b2f7b66d4d0ccea1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c3bd94c04f44c1e71482c782e60d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631f1acf40a83c0e23ff8b778ceea35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17411432dc9ff075fd706abc586b05d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710b6667e2d03bb0eaf80d955e27455220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6888290284df46f1089c8db6f178869221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea530513fe94318346827caac690a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582456cddf9c0a702a3c17e8ea38c9fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0785a1ae65e46fba232cdaecb9c4e7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb8e3403014d67e7715138b7e9cdbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb398cdf7a93413193793deae6ac256d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee986e6f6f19ef8fd70a6d778f7514f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab0cb298405f8f5c58d172970ea3ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad09321b319ef15c26323dee75ff061229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d386494735397eaaeb483f782722037230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18026f8894c06f8629f1e7b908be91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2bd415954cb1ab98e38ce7928b9cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9a10f842ed932934fdc87ca6fbca7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9e30abfb943dacba8ed7a5157ab8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f55a8f6e3b13130da58cf7013ee8ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ca4aaced55c7bd118a2505486b423236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffc526f6520646bab8e3b8c2de9c61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca4a36c788d91508f2daf0effc55a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d0a27f513e71dbcb4d00459ee9926239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bf34f1a3ec6a39c133a0e0d35b3e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c33c8f3c818e7df1352318b5986e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f27da82f812c275fa67ee9abf569c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feab116fcf3a731efd1dfd5e3e2c254243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca095d1777a6f82d98fbe7327c57801244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22904b7d4c1bc861681a2ccb6bfa1c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ec3ce6f32345cc14a7c52f92f23c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78549bf8d119a3c0ef3b4ca7cead69b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df29298a74c9e3dcfa32bcaabde080248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d977d50759946d3f53ec35b5fb1733b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27227141948b82eb50f9aa7f41b8cc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec93fbcd6f10d58ccf94cccc0cb10d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96916e80f4bfb02007082149cbac63e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592dc79467456e9f15f7fbf4e83ca27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02693e7794889b3fce7fc396a3c5af8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6d2fbd65f44e12d054e266b14225f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14fd3835544c0f25fb2f8f4199c80c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d91c57c482015eaba0c813a5d250db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17498e456062d6a8e1582800bad59dad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725c65b7bfd6e561f5199ea39205219259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369d48e37318a92756b6d1ce960fae2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3349ff30d349b8ffe50f7ac0ac83280261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb780f45191e9f3a074e164128ad096262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c845e5648a929a42dcc28794fcbf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4217188187713df1e80bc627768c7eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bb3338dacfb412fc1a21db785a796265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a3efae5c64f5f097c14f59b07b756266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b815a942797be030be57adf408d070267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2d6e3353791d9fac975f81d2308cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b73abc473b0d554be6315a0a8faec5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f422e2158b553c52cc04798c8b7da5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c55eed44028db1bba6b04bce05857271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fdb2b4bd31e21a3a1b68a102dc72f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2cd066a6bc2717fab01c979361c54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bc14983235b0d8a398e791f9d7232274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b087b3a8bc7cef50a0921e01985f98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965bc01b53e735115406983ff2a4753276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb1dbe9785339e0f30e539b6e8a69f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f055a61bbf9f22461b8989c4d57b5d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e0f972bcdd8164317f8ef848c0b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576347464f4ebbe4c1c447b4b6d2d473280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960c504894b2413d2e8661dce76c52e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400bba43f03554ff4d02da7701708ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51dc7679e42e942551f5f75377ca3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8babd0d89e8a87cfc142a51dc7c96b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b2e4c74be5347b4ba9e4c04531cde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba0cc562012a873bbc6ca515fd603f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db24b2a5e68f8e138315b2cda437f2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c03ff820a7dbb9e0ea6615dd4e71c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4d0d69895e3b566eed6c769b7fa62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4b9c8912fd2e57f5ac9df719e8a4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24b98c571b21ba821294c141f7f306291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03826103072ea7567ca02c856da45d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297ce24d4fb4e849d613b6bef78a223293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cada6ed2af7b9f2d56054adf0842e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2869830007338b18bda99152e0776295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325001a3bef745131c4f0db02796771296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61413b05671f7550eac9f53a6d23c675297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f09eb1d997d3f12eb7733c5beb4d50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa15a513010da5e2b47aea4a043a76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ebdfedcc1acc732fea2f68aac6f2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657905764001ec71478a9180491b473301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e350437d495ff44114a0d3ce68406cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077264b4092d96b59174b6e2644a47bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc8c58503aa623f6541a8d1064bad7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4f1f94de7e8dd62335bce77d40854305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ffbca9970cd40988cd90e4455ba6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16c8a9b85b880413cfe60db047c210307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdd7e31e2b5ea3245208f748951ea1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e65f2750cd93dd55ac467ab7967a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bc4af189391707c838406570a0273310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5793f21da13aa4787a246f2ba2c6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56386943250f0b9169b5882ade20c27c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbca466d51cda5a47d8b947f1da67d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56f437847f3d1c9b838a30e1038191314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50735c1cc0fbaf16e5d6fe512015a11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ab567b0e382b1dbf72ab0706f6318316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba92952692d1eb4f4697ad525492b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82c449c189368ef33a3266aebc7e83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb70770d2f41145d24765680badc90d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5aa6ed55bf4e3e578cf3100dbbce4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8503df424945d17b9478151ef3d18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f6bad4bc251661445b7a2d4153de3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b52edb005e9d30f86e0cf0dfa8dd75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ef6d3c6ec4964f1b937668020f074324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6a19aa4883f427b097e10668a9666325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e0ea80bfd18ae551c3003da19bae5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7126b393ac82b520e416a95839175327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb24760f3bb0f285e099c0ff91f33f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001fc8d524765a9f76ebd3feda18df5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05479be0db659be55c55dc2d58e0918f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5ca2c6890ab7d05d0da13eead9153331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8df74d2c28f6d76f3b5abb7847362332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058bda326f27240840f4b596671b050333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902a6b0dab8eafbb213be65199202a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b3e3138aff9775552d1b0f6badcdc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa50c742bccefcdc5e45b42e05dba3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066bf34072085c46701e896b6376fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb46417485d4acac4461038d1effd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24279f662a582e30b41bfc4ff59dc513339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a311868223e39ba475cfd6373ae6ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06ff78962cc7cf4c6dd377e6825449341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bf5f1ad6f40531224f57658a1603f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e7c1763f1f908db0376469152c9c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992e3742766d7293226f3b473b50414344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98769c9a6b14b22856c13ca75818a95c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e5303a6c02815499c18c4dbab5db9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc636946a1f19bfb8b7e68874218a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79a87f9602af3874275d2cfe56ccf9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b9c4a933e251449377af7da5eb8d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212895c9c55389888a1a3048c29e676350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29b849f3576eb6283ae7e02ca6fbc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd75aad8496b07752b53f26cbe8658352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142566690922748b8646680ff33ad74353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f51bcc0121bc22a3bd2f4701edf32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbacc83ce9dce2a7188134e700df3ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995cfd8204674703172e47db0aad780356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dade8bf21b63a8da69c056bea3df0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41bbd2e728a76b4bae6516a3c68ee4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d3f47d30f6d4a350a5de8c6554f60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae819ff71a36e7d0d1b97082e83587360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9053dd1756881a5be3286fc87d2fca2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e803909a265526d4d4fca01531bb76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f5d5ffd32edfc2915c842c17c4f05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc1e4f70355af5fe66421185658535364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c660e0704a8861fc9f450b8795e2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c3a1314f88ca523a34097fc6ce722366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2c06a9ab04596f93f3da4d63647c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405b5f82605a0ad410ca18ddd4a9e0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd574c9114169aac7221ca4f8ef96309369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08d91b8c305b04c5778d77e0e355b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148635f35a6147c32e4bb33a16fca284371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040ade3107fffe641b26a6df35e021c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8f64a95027f703260a516fbc6a3f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc49ee1cfd01f2c80995cf44ed7d5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011ac801830f9d6d92434d1ec57e2a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cd3043bf82f08c454ef78b088d8a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b741ab623e3fb37df937dceb4a150377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a97387e30f3b2aa6c3fbd5df5c7c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec38d95d0d7dfdbb0143c5e73f306f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be611d30d52ff897d5f7c18d77c652ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcc320a60a085b1fec3175e90a8569381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e5329bab5a61b3ec50e25f64bda52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc19cf279dea769a39fe7aaca19ed9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58416191dd9393b4d1ebe0abb20efc15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e165fac8cd83e157d37c644ab2924f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8593ede4d263131fac88f2be5dbfc11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ee35df861779bed403e98594984b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b791722d3ccbd5d839ec5e1b80577388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d31517fe3775fb3878f7cdfe2b3972389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa3d60f2a18e37594ddfc109ec47db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f58c99ef2170131a1c9096537f59a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adb2fdd8ccd2f5bf839889664da446392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c4bee00c728f3c4c0936cd8ea5b14393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa22310198f3ab2d256db3527d7b07a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a77598b369b4beec8f007b4b6789ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95df8809139b8b5a083aa0f559f2b4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1b726466a9391fc4bcc2a6a60dbed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141f262e9c0fa23c7518edb698e4917398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862718305a305fa0242bc1e126dc662399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298600da1b13e6d30263accb3d5b10cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cfe12bc4f51fb28e8c4f498784e0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de6b550eb1234a4f6e673cb39c0471402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849effbaead01693d0549ee96426d8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27398607a2028badad2962b4f925a2b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d5862be58025b5ac8d4cc4537e343405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082a18a5dad94edadbf2f58f0d5b6b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a7fafbe7e2fe727c4560c348216af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5fbd0b6fe43d478e1302a884cdd28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00be3608336dcf755a360f0a53cd74e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a844f6d5a12346173443888e810a43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1ccb34921c740b139575fb93bc31e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e13b2c543b0f07601eb31ce0f3acfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903df79a87544351b612d332331189e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47ae64da1c852e4baf8e279c9ee313414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523c559fd7d422acc98f7b6c395079c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158272dffa762e1e4c71ebcfbebeaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dd95b5f0c033227c544462ef1843d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84b02cecb0ff9a39916350b519f4cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc50e26ce1abbc7f29a64d9fab71c4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fbccd697da2456c5098f226888299420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9659f7520665c017d14d60c8e2a7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55316fe57cef0ca5743ba89088ac43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6153209c40a859f5663d0fb7457a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d57eee65b3ec2bb043fb54643da21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1f3432a0414fbbbfb98118fed03a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1dc59bbe40b664a0e4507489050b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8168c63cc20317939b4cf7d8b4c10a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2fce0146115d6fe668d346daf7bbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc069f74bc4c34d6c21160aab8c4f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a499b9bc3399a4f6fea200ce11345430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f90fe39471bc14f0dff6c68236d3ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee68ce19a0289e694ba00cf9253cd35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8250b6a306ecde7c7e67a9e920e00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477ca01c0cece0a9a83a19b155d2868434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c18dee6ef2814e306671ccfb77c81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ac0ed0b91f9a01a503b79c0f0d226436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bc353888e9cb6276bfb757c72eef3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e9daf7c36154e9e863e3f7e71f72f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad80d14b102290b6d169742a15e251e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14851e7711f9b05c11c4e8eb379fc4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0294ca4f5bea53fb8ef60c1bc5d87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0435d08462ed96fc0632c0ae6bf5fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95c4a1b163a22a9a350d759e99694b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb95590789971b264e5174a636346d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62c48c6be025a3a93ee8674364b1e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a46db0ce6e90a1af6dc75da9b785c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a6acad13bf5ab877615426aeef373447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b78c3400d8f6f9cebe454926e940a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93becbcd9bc1cb30dc3ca95ab445a63d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1170d56b9590aa1bb8c7b90a8604a5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb38222437a044bd82527647b0bcf44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc13621ec9285a6b7f9a268d18c6cf3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779d4deb13f48326b469687a02ffc3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220f31692d99cba691a4c710176ba59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90768cd58aa10faa6fd5c8428eed7d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc46fd6e9b883b16f18170360aa0a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6c37746da1ea2a08fb63d06dbb089457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943b397ebeb228877e4b526aeab17a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bbb61cdde488bfc5f34cfad5da635459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bf0d970330dfc660fed0d447d5124460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8e44be3b7796e8204c4b6f3e3d3d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fca95f04aa8e58da602188e490f826462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef7e97bc14d56de55f69ae4a6eddc1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a6bb12a81e9b7f86d4858bd8edcef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6333b9098eae85a62e38112f89439ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5370c801b9b607b930cb8da435a11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cad0631bbb769ab2d75facb2d7d9f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd7bd1a9cee9d084d4a4b0090d7e9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9825a0881cd48804b532a17616ab996469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e25344719c31d5343b7e818b490bd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7248038b8bd90b1734cac98e1b0fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c6cc6fe01b98769f071a54947b0a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c5ca5fcc6611e5cd902c61e3fae32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3d988054b933bd3e60b294581a5b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a98c31985f7071600ad735ef0ae254475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939c152c76aeac218ae0a9873175343476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260ade0c1953e5667f7987e868238c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82362a85ab9fd955440e200d7b011e11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e2053bc40d83c0e00c6c02ec9fe7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867670d7a7f434d5f72ffef3ce6d159480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667af1815b9e1742b135abbdafbf5a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f8d3e86ae41b579e73554c3549ee2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced4721c07a874fd334545b55e0f6d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326d499f29128ce26e1085a9f45e3b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e365de3a884a268ddb2338586cae04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4760f56aeebe728e0f7cc1719cf34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea95d021e5735405fb6b1cb0edd4d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85425f38b97da6ce7b6d607467eb9895488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833990843a82ea79f93451fb91cb896489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d492d9c7223eaa3433ce23d45b4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c68d9f290c7ba9f186d3cf04911926491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f0c1dedb666a09f7f61796e8b4aef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed1c57ac4d2ffcf116997a550cec68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546c55d20599bd29d7e33aef9d6031d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c961cc11fcf77a15744210e084b22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f529411f6fd8d2d470089dbdd87696496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01702e7a6fa2ce0d98bb1456d77764497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca69328b544d7c2dd75f14f90773a4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec6e23d4ed22b726190ead3d7436b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a562254822dc08070fa5fc5769581ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac75b525d9ee3882c70ec875e01a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a315f5d610565c47c6c32d39ab2bb5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469db7bf4cb3ab39df2ef09ccb759aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50313e86945fbc4a47b3e56937a78698504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e3e356218d34695c53a93b193e7e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65194bd02ff5c1a5465dd271daf7afa2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a4ae8c2cb12850a8cebfc66c305dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fec55032a1574e58393dd73251fefa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb989bf1abc8f22aaf2e307341002d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2266895912f90de444ae9bc26ac2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2752399959cca59ffbc289f6a3467cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1c825b929b09644b8b80c4ae5d9c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff17b5a3a5be037a69e0f8c22d5cca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f457aaa419f0ec5a2e9bf1cf1f9200514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b8fdcf1accf4bbca54749139106ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5e9d89209b24b76d6740b6bb3ee86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2951862105afc07bf4ea062f98e5709517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f50450ef6e86cc0d5a862ff6b545d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a02bc0b27bb06a74decec7b55044a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a434251d07da9b0b4e576cc39b44a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87114315ee6614f8960f39a227c57892521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c04633a781be4301b06eaa59b21c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003b6e911025127e12e6353da757cc4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb001ee535170ea0b7942c6a4e90be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba62f08903694c8920f318a1488d99525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff6550b1b063d1e3ccd88b7d221c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5128c29e904950ba51ed2906746e741527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c407901aef28780bb00dcfbce0dc2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135b93e6044af21271d8d610586bca0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505aa478cd72defce219f284950d252530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651d6a91b7a198c51136ec0604891de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18575b38f12e589e0d16b863ec3ad4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8835f89349acc13a0380a1dd3ae6c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2a8690e3b4d822968b4aa7f5956ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293157df973ec3a564130914a912f4d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfafad3d6f4024524ec5ad584d3cd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5d6a8e45474c0e979a1eada8e361a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de737b862b18b88584895305088730538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d10778537500597ef9421a9674909539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8439585ed3caed955002920ec8d93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfced15586f4810fd437cacefb6ae294541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c9a834661d2289e1dd63e26be3638542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69ddf210b0a2a42d4d0eaa4dcb59fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e49012ee87414b51f76f4a86a90736544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee221dbcf7f41a2b657d4eceb57940d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c76c37443f883a499ac0737e9ee14e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb03e302c05599f91110823d75d833547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9ca9596d95e1804a038eb697fa76e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4a91009bb825b1d31beaea2a00ea2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857be00ebdb01d1ba5c4d721a4568c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ccd3ecb9a9a860677faa0b4b40eea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55045721bf3cd6f082137fdbbd8d2086552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6316fa40b81b4c7cbc636bfbb3d0066553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e94ee65215ebb78fac139e18be7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adcf2ac7a9f91d59dd117748d34f51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf670b7955ed8a74d555e615036de82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84233ab5491efbb881d445a6796288f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eee2f59e0fc8c137292326989de60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675f1dcad7f2d379548c1c04a553d16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec037ce19ee43fe7cafc62b7db3a5b62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c753e722e4acbcaba1e3b8718458e13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bae2542d64c0fed46d2f1c689ff8e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e31495f730f4f518f2fd24ac87637563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27704664ba2b8ff7b2a56ae11a5e6729564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6739aa3cfeca5eb081127e8efb7ff9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18beb12cc2fddf377df1e79def93fb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de45412e88d865615cdc55fa366866567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2d99e11fd413970e8bb56a151d7f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735560e92e64ef78a2586529b8406ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00d82a805e2f2a8683ff3dbb55fdcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa1319155efced3f6b6ca6c446b9b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b82154f9b3f462f4c0c681483e9d79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c512c10d42632884182d4a005c3ea4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f7e5e68e23ee99bf3bf257e63a421574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a72a5ca6fb5977983b697a37caccf9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4e56774725d2a924da3fd8cdc1af9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a098c0267fe830fee36b49199425e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f911ab041f8f2cbd36eb7757f5f69b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b58ef1035651400e3a99f8bc00d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a194059e2268b952bf876092dbb961580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ff760bea37d564f2f25d51d1798bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17d4b08e7814d4bc0a25ee4bbf0ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fc3677c76ab9bbcb6926514a780d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c044343907858c6a8c2c07e3b9580b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e767a59fd9835cc04400e15ed68fac8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b35f23be5430cba3efb2df1e1d714586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407f4f0930edc3d9417a9056e5963e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ab76f2957cb71a0c790a9161a2b2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40c9537601e994ef9d473bb38fc696589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a9c935350beb718e7576da3756bb2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93383e0aff1f0994686a856ddb5c2fb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d37f8c18f74374e21f76a0c22b5e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd09894d2288e41efa93964f29ff4cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471215278231b203517f216deb49a7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef9aa9950501be5db638e310fec07e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487269320bfb634e2fb0bf550d0b399596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc331639244de6fa789eebcfd01c53e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cf6b2b62df95d4b4cc6704114fbf5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c11db636f4885d0e3bf2d7602e844599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d973fa33847d023b22069c321f25df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16502bf0df565c7e355a4a6f10b43794601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c80618a49cb5c319004ee43fe4e0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc1e2273bf280bb6615b4e48ffe5b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ae34cc7a792553fb6a5f6f36de0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994ba27f5ef514fab25cc3e7e6d63cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019d7f60a739a5c8568ccace5e29867606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbacf84da1403c61d5ed28759a3d1ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5278278a1ad7e079f3f5ca87170bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eef4d62e6fc944d79aa6e5bf200a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07834ecd44cb622aad770d51c5d9549610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f4908ea49c6f37fd632408f9a4662611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f8071c2341815011e71d1050a2250612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eedcab7416f60f94b5b874b040fad9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23aa463cab4992a883205cf31338de4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50211d2d2bdcf7330bef57073292c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8817bdd1235bae237c1a4497af023e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c4a730b6cd14b2a74ee5082901c0b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36f67c0c343dcfbb83fe630e259ff1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de591b315affcc94bdad8ea8570d0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972357ddac1fad63c0bccbd26240280b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f73a88ce42abb799fa02031cda5dd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3babab5b6c273dec65fae3946f754622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3990be22118ce223b17f558da390aee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b1241c3f6d5df9238dc97aec1997b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef24f96bc558bb844e02ccfb033d38b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596056bcb142fcc16948517c092f1164626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be82adfc20293ff8d697ffaa0291404627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dec58a49bf35c9697613c566e65b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f99475413645c88d2ed8bc2ae1d8bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145327fc15f576827409955b56a10ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843ff348483c2875e58bcf685c19b50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fabb794feec54671bf4afac921d73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46719e9e763ac52a0ada09608641526e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88875353de4808c193da14b2f0009a2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bc8f7db5b3aeec6ecfbab90af4d50635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2597276501852d85755a56d7ce7237636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205b7cc3359720f6383ff7f596d46f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92369d07e05b0b52acdcdfa240e87d79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5ac96c6b3f671f880033d07317e0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74dbf7d9e6953aff9e6b7c1999e3f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d399e1a7643391dfd4d4f3cc9167d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da008f5c74f83a56f4fd1caf15ab866a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96650f7b8c7728760e7429503c38725a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c25d7566bdb8e9b60c2b518e4158a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9daf925ca5c57b573a71b463a0d5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc2a7ac048a3f84cdfa1497882fffd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f32952284a8e058313c6f058e3ebb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c57f92c562f5815a3b7c15fd7586648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97df9c390b1ccdcb318a9ed71120e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858dcd813dab7e38b5d4b914b752858650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd435768343e39e62243abc75fc46ba7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc690005cbab8e14b40d381895cb7ce0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a1acdcad969fad91dc8dfee254561653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251601774d1dd780d44bd4e96eef600c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00938d4801b595d9a0c44341c22df976655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58987c1675c58da43bc56986f6fef65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee955fe0a7adb97e48c1e73216caa0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07917b79d1423208a8e5f343c8fccfa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ebafb05f9f4ad691550dc3480da1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250b00f114ae684059c7041e6e1a1e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533923612a8559a3884efe2b711533a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45467193c811a9da2855eb825f9ae665662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b8543856d7c2289ecac2b6197f15a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b909ca1105f5ac9036379493ecb84de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dc00df3d4975ec77a8a75ca29f5f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691ef9d4978a83ae451c7cbc1bdbc89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915d1683684e3fd6071ea9874612bf3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf3bf1b46bc31f067f49ba6cf0fc49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fefd25a671a41c06888d014b1f676f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b97033e5b36894cbaa1cee24802bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167926c645622fb35f842ad33c69b52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d2d374bbd24dd23b98bfe47eaf528672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4477ba797c3777408b06fc2ba505edd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed361aff8465773f7550e5c84b070338674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ee514fe7e0e63bfba7d0d4c76c7ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c1dd8b72c466188482a4254c84c3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31638aaaec69c80dfa87807c5d65e3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59799b8c194f38b2a9e53b35e7f9c6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bdec577b07683d7ef1e94d5a94cba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b97dee832fd952656ca7fc29d870f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1e37774a398e1b285ec484e916a26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bbd42392485e3746c054750adb479682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236598fd5349f6423f0f8379a5e2652b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788762869ab8d57748f409b5f55e9f06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bd99d9cea3605c4a2c2d5d3532710685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e800b5fd856224b3fff76e3a86042a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba60cc43ec218aa1b783b0c503b393687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58188493b53c8f0a26303853e0ebbbd7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eb3136b23797f173d0c7e346042be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59afb89a64baf8c6d5b8ef2e27539ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dd450339f9181ae2260564c39a13d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbbe3f0fc924c570ec05c50b6e99eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873b8b0b713ead8e10c2ef76d8d0fbb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee234c8aebf0e8e88a2f382262a59a6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a019039c374e6715d05fddb9a92dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384738ba1bdc3aa15cfeb9c11de7832696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f949ddcf1173378fe16654cf38979697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1a39f490bb1fb4a8c2bc7abace8bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375d6948d7d85108647e7a63e436d73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a6a41ede64ceccf32138add258494700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586115343401cfd8ff5f0a839775c93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b58b3f692e546ebff99d51a7aa0dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c18d424c3dd370747727862e630e4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3fbc16e8a0d35573e82b0870e104f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54a75aff0341cc06a157c2ad45bbd9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50154d834c19d921460418d262863005706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170f106e457bd96d726549997696f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b0343129a2f936c1894c4a3a6fc0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba2168f03b70cacf1a0d16a81e791c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2e3e778360c245a5d116fb3a4feb0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a1afffdb2583ef14f7f1c57aad43e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174c47f58563631b089c813bcb2e6ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1454fc9d09d701cb971f709e8dedb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991067fb9b95e4b495d54d5d83e05dc9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae468f2b629be14d483bfcfa409a66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd54416a0ae239c67db9fce5bafe89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee509e97f7d54b93af9b48d0d4c8a6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443a530b639dbaa1787b6d0766bbf06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9b256f0094a328278dc842cdc00a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cdfc705d7b91f68b494c80fd00fff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aff6b247f8ae1f0a8dc2bf481f10e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d1cf9ab94a9ed5cdd555ea0805b55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abced240b7c56134999814d87f856418723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23067536c6557d1bd4adaed6cd8bbe0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7f98687020cc777bf74f4e2436073725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4839a889cbd03490d796145bab454ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab500ba0ba9f6b07fb38f1d104fceb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3d18d6ecdf48b226819d556982639728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb3c41caa0775a945bcc6b6ee2ae1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cdce86e85f81a59d07b915a1f9796730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e77dac50646c57080fa6b2c0ba4ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d169d97e964bae8c2083590da030f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a10e779a34c18a7406d4c68c98c67f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db03450f6193846e039ac7636ed181734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e48c269f8ba907118247f561e6690735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664331c876ea8129279b4082877e8a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e64742352d1ada313ee6f8eeec386e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7746247e1e5f1a073bf8ef37069ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6189ef92216c41291d3550dcfdbc28a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dbaa1a22e8c6780f9fbc7ca091a66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ae90a8fef65a3e84a1741a492ba94741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e917a536eb8cd310ee91c951f05c77e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59441c8022f2f612daab526f4d6743c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289cc73a50a58e000bff1a22ad3d715744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db906824e25ca6f5a10e2970a116a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9dcfbb6761ce65f4fbb8c74d1ceea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048278775d9e01d810f041c2580b9cb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679ba2536c3dd6d82878d40d2d8f1ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dc22790e5cd6e4c460c3b734b310a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c058be1e8358ac21607dc08a0f0871750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864db4482698720794da987191b58fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a1d51ce41695bf272426256d2c0b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c32501d839800a7a729be25b2330e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5a3de3d27dc404573a426915c725b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa03a8f89e601c07960262ccb4e718755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fd2ad0c7416c5f839e81280cea863756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecadd1a6cf530efa8a80ac216968e10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a56bcfe3c812c97db5b60568d68fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae8708fb3288548762a286e1881ac7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>