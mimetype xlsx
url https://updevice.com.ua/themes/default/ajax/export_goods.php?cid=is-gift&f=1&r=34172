--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f35cdd1521b3881ff1e5d03ec105261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71363cd3ff5169a9d37c979b87bde12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0f4af7129b6a916c1d2cb4be4e59d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29202e5523957ea219debeb2725f6a1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a639f8ce8b4ee8d104fa0da23a883405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a039950bbc73a46ad4d72da46515b776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214106d7a861bda4f24c3a717cbcc6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a0cdd29df9e738ab004edb866fba28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe117ff379a881632c14c0ac74280aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6f32a2924a479a03e46648f8bd94910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c7a70c55f8583655aea2d0987f34211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e37f0e09a38c017f29a23f922406812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3650033ab76a406408ce8e58062718113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db65ef2a17a379adefd6fa5f9ca0e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230065d20e6d4313e6eaf30cf4d68c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add50430ab89c69f1140e178b8cbd2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0966163559de856f7325a48874720e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4530ddabacce29a4613877c1ae059cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b610dbc8aaa19116640773f3c17df519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f61f89ceba424e493054e6e44ac14920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eeecb24cfb19193eb65f7178dae2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b581d5ae1f8d14bb702c8ea41760b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ec72f0812443a8684a89c721f6e4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04ab08b29afacc6a41e5c2501f996a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4166fe852610ed7f6234144a7199e9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2e3c34e1f9d3ada16dded3e06148726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d859895251c9310bd6eb748e61cc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab58c129eb2ca0a2882fcd8c5468c4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a040e56247cd4334f3600d74d195729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1434fa8a4c98cbb63518a41b0f7d33930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84be8470cd27e85b2c77b38db5064731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54883fff6e0c2e6ff7bc62babc8da71232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563204a8628ab242d80bc0550e8c9cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcd2d8ca3c7ae9daf0dac7c9c5e2d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3996ddf6c2aaef2a8be271ea945a88335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d644d59bac7a5dbb01173ebe5bbb27636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833f339d09eb6186ff123b9c544b20537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98bc775f60004e23c84f6f07e4087638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba34cc43f165d6daa4d66017b5b6e8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842433c27512ef54c4c0d887560adb9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e263ca41894c840049e181961042a2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e9a176b6de8666a0a27317100d03042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1d78a38b3b604b8ac03929896e2ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cd33540d53c52146129dd79cc961344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e83618788ee4155ec894f4142999445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9e3f3a82434042db92e1b99a383f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d7828e3a5125a42f293aefb411c2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d80eccbb07c84103b82bc40ab4975248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529245d80101f9119cabc466d4eb32349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94171f6258951b0a6386f3d9b388b44a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b787a582769144cc3b1968c948604151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d55d43c41792317e9872a59aa535e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fca54a142f8f1dc865e682e303972e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed0ffd852d3a4fa198aa15fe130d5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c0ff42b19839982926b472327d9c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94460df5c82cad2c8211c7fd7b121056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb151939694eb348220180e4f28dedd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dcf5ad4dd5a624145068ff74e705358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e458cc3be127e96a7927b89f97cb6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578830366818d4db4927be3c31ecd2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac935afbc2b39220e54e25c06c32e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07c74fc51afd1a70bd91d5b0cdd19062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6bff146bff75156b92b2f4a8fdae263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870238ff515ee82c74be1524c97240d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dd2fe45ca476a4ce3730966cd558465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d49f29d66792ce9f02fa75cab3983166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db799d424f69e263db495fe0076ce967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569259fcfb8f3ea9f56618ad2b2f02268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519929da39765cb1913570b28b6e47b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa425cbc4b7fefa63178f7f89e0a249f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136eeca21310bbe4ce07a1d8cba8fad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fb8f7de59ca830168f0ee25bdfe0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e5c98d851903d885b84e2b0751d1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e58cfa0d3294ef270a7705eb5e9b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e5a982440e63027d63ee06809de9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4b2e1e631fdebb768c26c8bb9e83376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051650b0d363941ce1258c3254fc738177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db672d14e5790f75aef35808eba96fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63f3d7731b80a12501110a62a1719c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8945aa5fa70cb93e2170a14165e72880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23df10c235bcd6d421c91d22aebbf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d992f3f538a6804031fd3b08a0c61482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814bc6fe0c5e5d7065d4b4f95b3492583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae39b8327ce20919b017d31442c65884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618615f5fc6d93632a5fc9c43613a8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d151aa822c04c389cd0548a74a07b3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a641ab61f53bc1428f5290e08d50787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ae17ca1347dbabd3b34899be8fcc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a066f73f434c6c1ba8be2486842a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed68938817d55c1199730d61082ce0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4eae7a9dac17cff00a9a5d593443a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec2f33ab13158d6c441ffae5f37dbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403db6a32ea82eaea37ffad94b1e6f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fe13bb28906d26719c51e0b8a869294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795595a8996c9d9cc92ceff3eab533c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8b8303c229b855ce406475c63dff596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8f761ae893da811372f05f8e485d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372e01eab2e4983d569b9ea95098fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c962ff168eced1557a7aeeaaaa8cbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffa2c28312a0513887fe1c43cca791100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9b9265719d495e53f7631d69f02e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6084219ff97dc8226f6a710e5bf040102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0793eaafb0c0e8f891714631f4150103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0986b3a227915d9113720ebc3a01e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d878921f8e9be4a5ca611bd72da071105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1e3188a7c4a40daf97bfc22af0b60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214e67d93ca78fcbcea00c34a82a850107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816c94546d10a9db88c6dddf86db27f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32c30472309767ece8cbeb464476c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd664b46969950812292a099e0a0b22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bc1eac5eda339f9a8b5ffd8adc190111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c4f85836005bdefc61421c76cb38d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975cf04031170d2c5be365348da3aa1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6775e527fa5ad896786b62b34da2507114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bfd386b31b124d669a69e559a9a41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87f1c1dbc5835c682b7f6ccda75db0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf50c0484e80a797a94ae1ace1ebf08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c38ae069209938fe2822699e9537d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2a27f14b80ecfffd7e40ee3fb714f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ade79f3d9a45901fae2a5d3d9c3bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bbfe17264c49c01dc5365c551cc1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ad977a27260eb3268a9397a9d5e78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeebf1474616a79a3e51a1e48eed326123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce103d117e900ccc75d7398c8c67daa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f041ab854558e175fefcbd4157bc70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c09c741c75e0dc16c08004d8144d67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a9c350f44cd21e92db0e29a4038e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f28553794d34832fc221c34304320128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1ae0aadbdfb8f75c143bd21cc5dba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13ee3dc44cd17cac423cd7bc25837c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7e40737dad8a0e8a8d04ad810213e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f93f11e747ba01114b945263b5fd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58b4b82073646d2670d537f8e3d82a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e4eb3757b1fa93b17f3b1df3e61f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1f0754a79f830ea9b44f6297c5fa6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bdf4a44ee438905155d2e42fc4000136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d648c585320121d54e2ec4bee2977137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dea9088dfc1e8ec3af5b281f49a5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cf9009ef0e50275c26724ffb22566139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8919c2dbc6fe9036310eb443047f34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091bfce6c7c2748d8684ca1f66d7cc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730464aa1a4ac9118891a9b92fcb0241142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ca8b35f0ca61d9c849720c4c93eab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc52b02e28ffae07952e18c9ee8b49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6363eeddbc3a418a6b01a1eb59a3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc65dbb3d777b2bd2ff83d1bd8d5fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b50a962eb5893ec1807cb7dc452d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd9927c9c66dea783a409e0bfb6b99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dc141ff79a053181f2f90fb68850c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec822f0395209807580079a8567d22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d664c8fbdd096ab1abfeaeb69e3e7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859a50f1f9891a2a5274ee7db5d94a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a81f2376e3c1c47fed20ae4ee5086153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3ff43330c1b72a9132e1bd23c7ee0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478ec45ec276c164e024c2655e18fb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a0e9ea14bc6450db7dde2b242673a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79264bc596d7a68152d5e18e29e11933157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd86e9dd2363af4391a45d8f7177bde158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd5a897060f1c0c4d6f8ce9c0226c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5424f9089fbeb719813379c457ac807160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f372fba5593f6bf0c3fd48f0123869c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b83eeb2dbe94def3f9f792de891cb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d03ecc5811e78c9c355f295c1745d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b530c4821f9d4650b0b06cfca2028e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5de8406ad36f56215412c5a83d462c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347246963016f2d702f7261968b86508166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab27ed7e173a63d3a1e270a0133162d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb489ae445163c5ca30b19220fc897de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13d96ab1af2f6161bbc9f587f8b27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440df3fb4d7191779dd3a7d85b59b6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5332b8d8245b7caf4567532a5ab8265171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf652ce846bb5cb8965413b18dd75ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf597ee37f0af535f7d5ce80ee286336173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da448781039189e74cbd1ccd191ec5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a5c434562bf73707518d174bf168e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae25ac3671fefc7929bcc32acc9643176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5eeeb9b84f23695deefef4eab9da7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afdec0be97ef824e8a62644d33ab06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c71651b10dc5c8d19658da3c0efe5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9ae805b908c6ca8d18425764f7703180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c88856f4e1a6506779e29467033ee4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6619f529cf957c2951891e200631bea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b153e1a9dea500d70c335b5a6a200183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6bce6481263a2faf8a0bbadb5ebbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195144505e18286b7adc909ade0c9e03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba2788c45be9fb664d61d14c07dc2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb97f63055a817e2ca81d8f58ad13e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25002a1f6fe29f1c5338de5c013eb00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76391dfea91f2703f0e512542a4d28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7e20bb4a0a18d64b3f71896034b78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d861229e90bca8491be805ec5aaa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188454401ae81c3a6eb3bf8c5b6b5d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23347a9f362c8fe3508d99c745aeea9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b6fc0dfe29adf2056fc610e129443194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fc852ba887aefe01ecbd35dbe5ab7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59c602a6d70a27ab8dd636714c8360196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3370d8142406199e6f8f75e109478197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a3292f1b92182f41c87dceac440e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6fefc8ec9cd4c0904f3dede6e66da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40176ca94565cb863000148c26b13d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba0ac39b938b5d727e16ab6e57f36c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc39fcaf0b7312e3b4d24dbf5637d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b43aabef8c86740fbc8fee2d9da75a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed9ad30e426c0f7554907cad1d4cc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5d60eed47acbc918a88afe67468c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21f2c06f0b465abb6978cd886b25c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9fc119d128208f9957bb729c030c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c668611abcb5c53ca3df45ac208d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a89c602cab6c7e4fc75050e7af39db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd604b64d20d77000beb9607dd6d3576210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de3d61108030a05eec2142deec13e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91ad606fd0c51d742563d1220bc0ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93437bd69d9d6cbe732dd9d0be1b17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab44ab7c8120fed1b3088332d237ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1592ceaaf8d166517ab816c94c5db3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e39f199d6a3e32cbf153fe70913f26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1842cd0b067c97b4afa85ad8bfa9efb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f743335981c45b297bbd91b96ad60f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba95415a148378df24e2d10e3d65c4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc6ae18a3bc3b61a516f7dad83b067220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bc98c90ada56c71e6da92d96bd965221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8b6dbf9776b2f7242d553c6ea5977222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3583745d5ece0ed50a6c1e56a2133223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bda0844218fb01372cfe9bd72442d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ceed14b49fe125f4170dbe2067db1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443e29de7a6a68dfeb55f8391514321226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb766c3310d3724321422847d12969227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa33e11e914d61e3682a48e308fe5bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d9a08414c505ba613470d3d68e4ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64afe513634ffdd6950c53ae863514f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368af361a6d8e814113b15f62543f43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b453d56e6b41517251fdfa5deb283232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33d2687466efd1a84b98b3060e575b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdf62ab108158eba623bc13d88d16e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dbdd4bdd1fd60a6b06a9ae9c8976f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8098c97e556cad71cab99fdfb8d18e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055912fc7e9d2f1c9aaea6ef7aabe66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08716e0270a41887d1aa0fd4e99b09ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706343894d248467d49cd3dcd73977ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02a21fdab0536421d53192036c419c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5432cc4a4660ee7834b1959dc027d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f37812d191286885e2a6bffbe1a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6800bc0ce5fd689b211210d4b1481ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8dd3288b25586573d4f526112f752244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162079f7953bb577f2deea33d7886514245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30e887b5231507a721d22e85ee43e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88450659c01404672e2aa6cfba29157247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f347c4d4cc9d752626bb7526a36e616248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449891cc878a01aa0d806b5efbfdad8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bd629cf4f994671267124ba684fa3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0509e2ca5fdb8f651afea29866f6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f15b0b5c77acaa55c5017075b69040252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ca29c8374185d7363e003e7f04161253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527086166896a5e6836af3f066092382254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a287048205b8d9cd125c1e752b680c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6ce223dd1c75fbbfee66bfda8f288256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce44f1671319403f72ed9d7e8f6c16d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f3225d56accea51e8979c1ab0e952258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac494cc7d9bac0d89d259dbc833858259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aa06dd05b553b799367bcf42722ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad52e113a487dd6bc1cd157b4d0d29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c03baf7b68b258d1891e21fb2a0e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a38c411ab4d5145dbeeea485211ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3490e87c059725f20c8f61e78690ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb580e3d3377b9dc77e20df7e5d3508265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60156ac4cf59625ab63de151bef7242c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717b839570b0bc6cd3098a4c5016171267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c47c6053c384d1e7cec2550a3ad114268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e070d6cb09e69c37ac4b60872d6f17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e181b0575ed307242d2b65d0b6a16c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8faa2e64ede632378468c06243734271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f574c6604321f1cb7582e1c2dbef2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480d1ee0c6841df187eaa3d129e53e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1751a9003e693de31b67c117a76ab5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add56fa8d6f482d9138a77fd656c346275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4fdf797bea0061a698eeaafa62a0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33986b4ccc34ef26fdb68e97ca002e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e08cb709ba5d6e52406248f20126b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31786e9e498410f4c2af94a549974346279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab07ffe0b141dfd79fae55abdb690d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a96cb41cfb4c8dcec273bb9837ddf9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51089be9cd1c25e4fb873dbb44c84f7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64828034f80bc1e1737b166cb229d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c232e0052a43882741c28f3cfe33969284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674046246f928575abd80a210e57196d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3079ae57c0271b30b049cbfcf190f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3216ce7c722e34cc7ec90a6aa75936287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a87ec51153acfcdcfe9da549c45e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15966bf9e264b8da92aa54626b46ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81387ea6a13fe4134d0ec9b494ebf07f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec95e7d9a8161567c995ffd124854b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff21706d8ffa5219845f8c336885331292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fef63bc53b6a599ab3aaf0f9a79cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7893e9ef68c44524a2a33ab339f0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6e6e9bad3353f905572e456a34750295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686be4d137f735817fd6ba049cc82fdc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdaf982b88f5fa2ca97af3df1e9795297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2885ab408467385a2414a59aef1aec3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bccfa896a5099bdf933d4c3ff5e1fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfdc120b159be6176754b05bc39967300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb07903b52198d9f3883529210319f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94170d5b560967643c6c43a0fede0578302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f4ccca971c7d51d7154a63f1ac70d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d06763aca63b67b209a1fbb80ba00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47384628ba681798bc611b5d23bd799305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ef8bf46bc872557af583cd2cb51bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c50f9c5a50af5519a89a007f3ab82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefb4787e27b20c88d491cfb3e527de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e733c69f5c5aac420a35b76b3c34e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963009057d04cf7849870a0faf83065e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5f177ce8885e9cd0e4966760758dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896985a7035b129cfc47b5a5a84537cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32ef9e7d284727462cc180e4cca890313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075b2ad4fd4eba86b3a81e639cb7ce3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6b566c7d54c1517424e3e6f90d42d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376431909e98193a30ed1bf0718d658a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e678828b957a3f8a2c4b80f28b56c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aef69e1511a1f1e76b8e42ec2bae4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62514d983678809e9952665cab905542319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfaa2e1339c11bae6f49b2e4484f71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa94a3b656601fe3cc5d1ba1ea4927321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f26418316ae2db9b31f2532de43a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e702c735ac9637753cbc57e703299d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b72b06f4641638eb16ba606e51088324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c986f7864ac7cf7cb9c146455bcd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69367ae28d07f9caaf4bbdcf35454566326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd48a1abfc8f167f1d392dccbbc539327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0618bd2ac3a3dfa92b9f476e78a877328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eb00bf7cd490186d8ab9ae36472f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2bf7b208ef7eb1018e8fb9e035a86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6500c5ba965fa4791486ba58fdf9f4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11bf742d169dd9bc1b6e6fc8500857332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209bbd42ab67a8d94e3d96a78e67bf4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde142e089f4b1ebd68e4a006a8918a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b879667a1ee44c7a869d77772401512335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d328abeb88d5994c035385c1c2911bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac6777d60cbbe266bc91f0f90992a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532816835b5bb4884e3a98930c46c1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5903c7cc4fe09d0384d25143d1937339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a7e125eee1d826063d768f581f4b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f819762973222d7cd10fcb697270ef8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e722abf7c5d144e571d7e840d7f690e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cfc08e667365af7a1c470ac4be05b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59fcdd69e992dccf6fc79824ab4483344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21390843bedc90d3c27003a2f6c5f915345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d236679f2118605a9e35ff41588b2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf06f7a613b0a6c30d7411e9944951347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce5a4505df107ca2ec7b5306eb48a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051b639fdfb47133b2e1f5aebda6911349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdc5306c07bd3a114d46eb6c04fcf4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648f3aac9d0ba76b1633704d5fbc66f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa28e5a7cb8ac94f68ecd13fd80987e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89341e08e926d9aa443c586dfe61fa83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81de33e34fc26e9647bc8915f053cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8be3c3e08c73687785677cf563c9e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d56711c042026d3bce5f6c24370d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362a5dc45826c168b28f45c8162f42f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e85f2e6f810c75311d072a698e2ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b215e3058952b437599356b3fdead29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529f0ef3cb6118b447016826e0e3184360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ffb64d934d2fbf8c4ab5900bd2fa5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094267ac3ead5c9c93feff260026d4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f169a8e5b8a4e1c87bc39b7b9196a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95236724b737bebd5f80b4166e379bb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd136005c92e012dcacdd3ce3338b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6a2458dd04d4660ec0b19b5934d92366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bf8354f929765750a041e0a458594367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864873f80b03d004e54490a4cabed6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af1d19589d109cfe92def269f6839e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267751c8d3601fdc820b7f7c554a4a40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cb857cbfe434051e6a7cc0499a5b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752f0ee03b3c86a37b2d6bf0269e1f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e32071673ce8402281ee49f56371fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfae8e4374cb1cb1003c2a4f948c08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b964715906bf06568d599fc8f1fcacb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7310589c6e40549e978c0c6a8d306376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81767c776f56f6878f7e7f4f3208f6ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8be219ec314ddf129637beb8cebd3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed15e60bbf90a0348af6e0e33c6a310379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a27c188f24daeba1e503725b6f5150380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc11ce526e79f446be6df75143a670381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899a111db50c21c97369c4b187381f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d199d7329b4cb613654b19efa3bb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495cd7fbcfbaac700382350dd96440b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29cec7fc1e744e55211631723b20d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714293e0d5829f7691efb355034d0ecf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa05c2dc59a68d2adf2beafbe8d099d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f593c9f1fe83795f46e98d3602065b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeadc244f67411994c28abe3b800eaa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7eab58ddcec3d911964832e3dcbd57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3824bc2754f7dc0ab702d4ee681d92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844ed85da30b77f298087fe4cff22d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1ac5ff8f2b14aaa09d0c2012eae22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4976ae9eb63dde5b62e8e9048c8fcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16a6bf2290a20e1f30537117203566395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e936d0c6c3f1b524229b8b607afc66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11073e4b02a0eb95a1f9410f635d206397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb48a39f25ac6718fcde7a82f6f8ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b6d8cfbad7d58bc953ff5589653d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b2924a8d4c80265b80f92782f9e69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5105c194c1773064aa040b78b7ba07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cd19dbebb085da3cbcb4d7ffb48ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6457f03799cf2976dc2c6c3d7442ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75fd403f377e18748dbfc448c6d6c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923bf2f189fee7cb11570d3e9309862405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bdf2fdc4eb4f31694cf9cd27abee1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec0b9f279f1377949e0c6c1e5dbf4b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b6e625567471e3a3312b6f0ada30b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4ff7b04530d10a67455b4c5beca7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a4cda553787a10ad7e0cb4c0610cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd08b9a5aee9d82f1867bfef5a0d896411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b42ef437046bb4682b3e3f2042fd43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511b5c821987a0b57110e5302b6d003413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d5968de5a646b38ada08388631025414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebfe16d635e065698ece36e5995dda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b8c966fa4ba10876499a102d6f88f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731971a234ab80fe4bd6ac13b40f5baf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58e6d5cb820b00cfc00cafcf1b1907418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03187afbd02bf2878929309dad0808419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c39f9c21f983017c789336e28167c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e04e8cc013de0407dc43594884afea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944683cca7c098d7f24c1321e50f9305422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8970f32553e0290f90da4ad580338b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1421b483d340fc89933e052241efca1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7f60b859bfe04cba0fe4b8338c497425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad36ee2d8e7f695e76e6213c47e09f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a4b5adf6693ff2319408134faab7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4169cd9523c9cf455a1d0c4ba9d1629428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774d5c9ced382e5fbf7ce61aee51224429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f176c5faa37a101e2cfed3f264d6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a99f2df57099e496b84a0f6e2c3616431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d25fdf73bbd2f43260960e78ba3ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881b49f3b5e39fc6fca7e7394e5dc92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab2ece941c649962c68ccea74c7acc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbb2b8f8edf3100d9e4e068f624f86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2648d9f86a23d0c51d89e8fa15abca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c053c4b052f9dee95f6e635a1d800f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879956eb63f13c5ce460d9d3bd0a60b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110dccfa810682a794d573c6e4299e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35007ee20047ba1b8bcd507226ee08bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e7dd26e595534814583a7ac69441f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddc442044034b940fefe27259cbaac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4480a417a22e4b18d9f9335eff05164443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a76785fa236c60dfb610af3c80a78e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada522242dfb9ee4811c57f5dec4c78a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634636ebcf502aa399284d8fc4aca109446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ba4f1d138c2349e5f7c0f00d2a142447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee98f05bc6fa909c284b56b4755b87448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2916ad80ea0bac77711e793a9aabea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440e384686d6b684b48cf2f248c3bdb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593db9d35f4ce79958e9b59bf6ab717451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b9e23b703cdd31d2731a5620436ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ec960b92cc6e4feafc16f58053dc8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a6fde57b04aa653ce9bc36c1dc991454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e2a872c8c773b6369b1b623d32e7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01439c057726d92d4c4202ee707ac4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722203daf8d22b9b1dc8772eacfb73cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebe10b3120ede8c962d9931f6963a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2793d481d4395006ff4656f9068831459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d5812ed14b222a3517ee22f4ff02d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d19acb1640861487a56cf25561a37d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae94092eb29a29a1269ebb83fad1778462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f461afe28dc37c0d28deeac43cca8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d898f02c8058e217659ca14e74cf86a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d1b60243f6fba25587014abc0871c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd4fb881339ef2bf1529f72fbb4cab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c442b4968f87c3685d2fcc96a3579467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c37929603db1de4ec5eb3e69b9a909468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f668a59a26a4d095a0acb8dafc92837469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e2ec7222e785c5774f78da63aa4a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69779ff11c17f56621230b088bde86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80b1988a68226ac532214f33a3f832472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de760949b7bb8c28f274b4690c78d76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584499c043e89c30a12329cb38b44a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83287d544dd343ad2fe980397d16744475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261e046c39f6f7817950fa3b7662d35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cade4ebf45e0b30ef5f612c8cece66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aac2a692c042fd71acad5d21fb501478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c337bd469dccafd1ff9209be66f6b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4dbcb195f93ecafc2d5a031ca4993480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836314686bdc5bb300edb122e74607a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b350d2fc4579bebfb1725a5e8defc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb64e740446b6e7e5dfa9f102808073483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e0de3ca23181fab68c4df4c92bb14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb82882d6c72c2bbe3d1913ed3521d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f242ec114bbe4b92d8420b6cd32aa73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a99a2a68e482578e0d6967445d5bd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5007897bc942480d3dc0edc87dcc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213981775566a3fc43c07042cbb68ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705e79bc86e6967126bacda93f51b2c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d8696b0a6f3d70a8b09ede4643807491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09d820696ae72c06fa919cedb238bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352cfd7bfc90a54e7174202efe34009493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba71029a9775e428afff6fd8373f05d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9716421275db16b99f7b70f8f9268b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e03439470672d8aceb9ff300425395496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007b5c8b89b6a8825107c2a7c9b848f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dfa97f4bda12303ef4f78205ed723498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067e29659c5cb399f3c1e9f8daacbea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197401bd284d1da4d48c22d57643a47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69f47b1f0999a2a8f0343eb37bd5c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fd52feb7bd7381072b0fcc892e961502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d74702aa5ec44c52efc26ae4040d1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0e9efc2bfbdee656855f165916822504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54375d6efa0d19ed43d5c65074032781505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716edd52ace3ebf9cbcbb18f13de227a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e0edfa7d6caa08a2d9366595f5812507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e1ddac6a546e0d4d02949d43ea21d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9eb7e9b32a722cd3b357e3d5c5625509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeecc066e1516940f3f56ad040d844510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ed5178694ff33d36b36528652bc5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5ccded34161bdeb62905acaf60347512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b507d71b30752ec2f50d83ccc567605513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81d0848060fe60921944024526819c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4850e99afdddd18c68ebe9c917647c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbee47fc10068fe3b479ac0a13c7ec0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c9d5677c142dbe628880e2e4e6665517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1e9525387066f170e476a19e06ec8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1cea60ab8138b1aaa9a570a1a8f4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53428a50ec11b1a42c3d23a697f811520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d145da02e950edc7363792e1a6c45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1a5e8b72d183d4352782023227097522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c954c3eada5ed1fb69ff9f9549e7d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f3409b5eb794d4df97153c375e94e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56fe07f5c7d513e8d1e662630a1a92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe13c6badc425c57cf3163ed240cbf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c197bc12da38baed0f15a8a0bd134c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfbef1e3484096cd474f3192fc60a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c7ebd5fc8f5793f79e4c3cda37106529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a55b219b75207122357becdd9a48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b827c537a9ed86a799f0ff87fded2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569087df58d728d83d5d65650048579532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72fb4af107af07b228fcba0f313d5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8d9df8b29c4699f69eded473dd668534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56e65bd83b3062391a98f7a8bf6835535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd6c0963a9456d3aee626f77d66ab6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f36e870b37e0cf491584956b1ddf33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db795e48e00da3c8818a93661b19800538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703c271b2787824f8b664bc8dc3c468539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbde5501957efec40bd133d66923d6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a51170c0f146e92baac2336433120541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb64c715c9d2f53d076c160e00a5258542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efbe9be9346e5b4a1e50f563a97325543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e68bc5d0ce8d95deef259f1395ad5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2abdf456c1f145ec61263da52866f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eaed40084d9e21e04466413f54dfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878273f755799e873ed9b4cb2b5a8238547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23143225c14d901d32c887568bae6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8661a760c068221d72564f94366965549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0de27867c5c3d3d09ac1f65959dd8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4151232df909af6f9ba63ea090787551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b451c72ca06f6fa106d322f760520d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf05f3d430cbb745329ae7cc7e4c053553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d6fd10ea175955654264578b967b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44c5463e2eff08ccbcba756768f770555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53f576abfe01fed68fd87d5419cba3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad70dc4d0fbb6bf1daba060eab159c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538666e38c15387d79c715ea15ac4c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33796c56e06f5cee96ab89a4db9996bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a262d8b8c3b2475cca06e8f8bcb36a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a5a52a3f4f5fcf685dcd95d5d8894561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f57d48e13c434bf661b25cb390460562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77c87d65c991a4a1966466691a6eee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6faef54adc28e6250c1496fd283e97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658d2c2d349ac9e1345d91b1d906c5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14200331c12778eaec9318ae37e848566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2df6255c82245a7b0818631b4d755567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be377cc77a345895b5c704118a4137aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f86839909888749ebc7b0a7dc8fbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eeda003d464e859016fb6bc6e3164570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595427c49b183e7f1c663a3a1d52d16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d1d033dfe9e6b1a0af7947355869c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b82616bb9ace7034ae4ee6843f263573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8e18650a8b98d0e7ad3b0803bde99574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc27017bef9c67762598e4bebe95a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf227b5728eb5db5d3215b6626d8cf1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299450afd6f434fd860cb98f0e03778f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb80c40ae23cb1e77490fe38e6eb2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dfe3310eaeb2532704861a1d64200579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8cb9a1fbd513e1d001d321f5bb1e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f43c5c09b5fd7bc955dfc8f5cd168c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f2839a4dabf17de770d70945eb638582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2968cf83abc0815c4dc15454d0d7c0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332ae2171b292af4dbd60ab81b03270584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d37b50fdc08b752b57da2afce23d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91098d7850b12f843e3af0f4bb833ee8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c168097e0521d798783f45ccdc7d13e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d840fd788a418f2a1b498db8c410b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e888037aff91dc00c2326b56add94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26cc72e688eeca40f0359f2174798b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1805c9d0d49496025137824bd8645b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38c5afeb2e0ebb37ee5234d9c04933592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9db32087591f34bbcedaac0cdb687593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a92f1485ab789181b2c9bec290e21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df57f92a729583af11c7c3fe6045af6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daef85d29e12f7e93b8dcd3b4679ac6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabcf92cfdb73c589d99aa4e5955b6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52726689fffaa7e443b9ea9a5cb9f752598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74ccc3e2a8c9700ff1af668de2d35b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deacf42b99d9c5fd2c8aa8635f23413600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a7279d5e66075aafa558c01a5250b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff9401455066c56a93773ad2051dca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309abae9216c35202589446f83c1a90d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26039653f0cd5a11f9906f3349550c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7632e9056ed07f0a37b83a1ab35de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdadfeb7ad32022ece3db3ecfeadb2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242bbb5e9be7f43c9520bf5e9c2d547607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a1e4fb65609c00de8fab088b36d3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfc027fa699c695f7a09dc99618c59609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c505e5889d6896e3ddf0c979244330610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f220a2a166e2e4a8a90a2b04589476611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc96c1375c277da98218fee9cd2df4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f23884ae0c9cd143265a34cabfac09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46848f9f8798fe199fded3468fac8b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc720f9dd45fbe5eda0c68301c96230615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166105200e04e113cb438ed6240a592616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfa880cbd0f31163f1280a0b670a5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbf2d770b867abbbe1b24046c15e58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2aa058d76e115b0ea7e8c9a6a66e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4687301899473654c3e21cdaeaa44b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8f6cea63c57e57516f09c36bc56db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac337f98558002ff62b39230463c0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d33c8c8d685a02076d228b866887b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc54dceb7e325506bacb0cd68474f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc74fabb13ab385a568d25224731f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69739519d91ffa58ef6f52b21a65dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ee7952dfc6303f94ef97ffb1f6fcb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cfd114a8f4098955ee0863b1824fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b992327c1d5c489d9e74f2d552934629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c650636ef21a4ebeaf7026ed621625630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49de176386008720e0b46b33c392530631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e2e0fc24b7fbcc158feec0ab5eece632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456d2abb877868db5a8a2415d659a96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45456504a519a94290d5296ccd0db0ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b1beef9f1a9176588c3c1dba0fdab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95f5c29f278f706ec06c35e186d869636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c65c4207255e1d15b069365c210fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada48a5459268937683ddaff92f4c169638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5fce4de283f8a0df3de047979e89a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7eff4674276d8554fccc23f1d7ed0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe71f7ec201db9525ed92edc75ba1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55868f4f1ce604058d751f2a3c6c61ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135edd91685da7f158b1f1ff5f4391e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706717a29078050f29808e0e7ef04db5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2659196a130e574ce1b838381d7da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5171563f2a3a9162cd139d8afa66d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb28944a5ec6d13adaed8ccfaf2673f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0638830b49b08da29443687a06ba7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c93fefc5ff81aa55e227c9486568a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfa4f7f7ade647bac145b6e7c5d3dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be5863b5fae0ebe875df55ab2ac935651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272d6add7af4b9a5113481a85d8b93e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982e16e0241f711d78bf5a15c3111d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0888f8737ecdfff96035c3cbf2a734654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a2888c349891f1d9fcc5f0572889a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b839d57e41fc69845af0d5e7b766f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaaaaf01f8347f04dfab4a4126389b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa876c2353728ea509853d6365a7f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41866683ed24e4fb426c4bb440b3f146659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2f866147208e41f835b009a61fa37660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f1a5db791153c0b7d50da7444c312661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9144ba1b335d1be7719fee0993913d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ab5964550f203c411aa1176ada8d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391f82c7e112726242994698e6dae4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51649251255ca2744b21787e75f96734665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459607dc43e756dcaf187156145317c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a640e7ee377f754bbba17469f4a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0bd89d085281caed54b921f9c9ca6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074143c2fd63a9e39030ea0349bda54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511f7b3b419159903f093304885ffdd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b47813b0c05491b4c4e90375e26d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f4ba17026a0cd9f602713c259621d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33fa9a04e3fa91c145d920d12bd5cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79571822e08509eb026a358f2e08ec4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0c1cdd471e61b589f128e21ce5471675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01085102e2657b0ede82e56f721c557676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf78dae74f426a7ae12ccd76133ebc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926ab339cf5ffab9d54f15faabc0013678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99d6077c4241d782b7beb0b5e163b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1718d5ca329ac320bb777d6837f06680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d1e94553decbd43dea11cd68e5932681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2a7d11df2b038d2cc02c45a8ac81f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f2e023425286b848027c576e085e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200e49ac5869d70b26e8bf83b2d3217684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9421197a529601073529a281a739ea7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1a92a8638374121c12f37363882b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275eaa1b83a2146701d3dd1fec9e16ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2605385b283d2c713a0aaa46631585b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b335b3f4a2c59779175717a1957869689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8cbff013340ead8f6822e9627adc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e0580d0e0e595893c0762e3872e00691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8c9dd61d3b890e9fdd375cbc4d8ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f687da2ca5139430f13e54de1821f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b09cd90249a0076323c25c6231f568694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533b3de069a1f9a4d41fb595590bdb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbad980044f9a2267095230228cf7a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55357dcbf2205dbf09114cd2ac57b6e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678468dcafd7b8ac98f3f8b7d765897698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c9fe93d961ef4d656d558778786bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a4a18b51e0acc3fb367cd15f60afb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b980fb5385b8f476678fbcee3f94893701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540177df23c48c556ab7eb46cb4b3985702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb3c663d52efc15c5fb222ad949718703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f091298aa9fb1bc24cf7106705f334704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00857991a367d4ee61b56dec1213061705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a88d68fd51456d19271cc30ac4f3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eaf6a44ba8508720b5906374ee365707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadfb55ac84eea0742182b7e51dedc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fb2c438ea29cceca572bf11454716709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfa6de57165a1a6a8600652b58e7a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b746b6e2bcd7226f49a665f57fc4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c50c3d9d0fa1dcebaba05332b78fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e145248da91e40538f296da7f719f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81c8cdc821c1b4757c4c2d00c5aa42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f704165e069df4223a31763ca5306715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080a3c97d1000bad00a19bd13dc83d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958e28b6a5f93e7ad2eb3d73e76bee5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bfe25a80b5e0a4aeeea4764185edb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa738e1bb4256c41ce8ab954086a0ff8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1aecb6d00c83bd5d150950ea73a34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a70a9e501db75357a26ce6e24d8c13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74110859276e73157b0a6190a39c9b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ee231989e29af69104ba8b7aa5dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4a80465b6c885d0ee0a867ee2bfe4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c803bd2e530c18010a8c50ea1a903725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c13f6a1e2585aefc12f2c47b9396a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b59add3e35003551d9bdd781eaee53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db252d763101861c4a1749ba3e4dc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55d0ec26ea1886b587652024ed6d6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e228c016faf1161714b7a862a9bceb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a51d257453ece853fcaf0c2ac3cbe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f9fe69542091d1b0293afacc01b9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1980a16e76c2bbfc7e4d0df9c7ea1c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa2f0f9fa6629fe03681edff989c9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67ef07ccc0c0668b5a94949ed67b4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b258ea765ab59d94600cc82b0d976c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c724a63e631e982564f2b2024a8d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35117291e669db9b68d1631caef9df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080927d6505d69719c7d2019e147991739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c823ae7d7fcf1de0137e885f57532e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95510d2f1641fa855cc2c6866d6f04ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d40f46f24d9a957f0a1c26fc7ffe96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6784fd3f041182556d0010667d151a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53257a129ae22211a3022177195a3665744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694149a208ffe3eb4edb3fbaabd8db1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350b047469cbecd85b53487b828438a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac93c80976c5eb1bd004819ae9d5c47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9871e2b341aca8bbea5dce64a802b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab73e832ef669ed9ccc9975e5f5ecc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f15ea975aad1066fd858c8c8e2ac8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bb8950252ae5b0cdde414ee9243ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c051c7f35598129fc466ea2864f0a4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15e6eaa8202c9a8438357545a95cd2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0dcfe4c5b24bbb76157512963f7d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ff93fdc3cb0ff3aaa45d2eb289d7a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7c228701d5a6cb62c562b2c69e430756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff918e9ccef0e39d1a4500541df59ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93f4a1881bf7287d3230e4aaff96d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277152f5c6a8714b495fff2d9ec0566a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23dff5d0aa6ad48f3fc4b6832688b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05808fef73c73c5a42646cc7bdcc078a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12867f4e688f1e2a327fc4b42cef2043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b07618a0b15a7467896e138fbb5fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0e0414ee20a1d33a87070f90688215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef133f82b0424de2dcfcdd2d8aa4fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495697e3ad2a204c37b347c719f901277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d2adafa943a30665c7abb408a434e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d8323efe9af4741b6a73f9554de6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5516ae7ac0a4a472eae08d22c36d7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7be61e9c7bc9feb2d1fc55f2a0bc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe215e7b373c24102b82719bd3b0ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3769c4fef9a96283acb1f278c2d0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c77a83cd78fbe848581354efc570c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bba1926a7374bb84c6ea3cf9f433a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915cc9460f5a6693a92813ea7d8a21516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b5a2b775856f07e81891a9497aeea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455860e7684f5533161ad762ac65c45518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0972c203955f8eb54ba27b306d1b3ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0173e2a8fc4738d56c9bf626455d4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb3218f114df5f270df597f996cb4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd35731c37de266f108be916d4e6f0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50070d02c6ad1ffe3b4b9118221a604623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d8b6befc9b746e4413f9f6fa12c8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0c27dfcfec5a45541cbfb2fa29b6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec8bc7ee584f4d3aa2c234b4147e4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7002d83655652bbc44ac1dcd32991c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7323568b651ad9c4dfbf2461d7bba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac7f26932428acd9516254225f475729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a065914281fccf6f92951d4339b7bda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa4090e1cbe5720b76d679e396c75831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99c00fca09378f317f9fb84072fb4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309be71e72b562d0a9a835c6331aba6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6b9169a12e7df5b7fcb88a430ccd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7077ff34c5d347a29a62d4c964888b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9289dbad59610efb747cacf4537ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6b655ef304d4c7cd4c88086890e9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70c645e061e95a62c2b766a6d3e22f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76421068a6934d44d20fd2e1426d2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd56c53e3b693b7d2a2475a4588b8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d8b39e30c7989f99f853b1d1cfbc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431d22c02395187ad12d49de8810a6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0fa65d6b314ef5b362067a6aa0b2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d8358c6e5d67e42b39448522f654044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ee5eca14d107e5abc91b48691f92345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bd4f9742c43eaac429ac74971532246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e40b6d57cce8ab88f129208ced08347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398297a928540bc44c3666b0b66a5e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d856418fb057d5e5b5260fda9c1dbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437c97c7feba80a1cda2bd15e060de650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fa66c438d4a22ac9d32d918aa767e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b2399fabcf2362f0c35eee17487c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fefc9e4a83e544c867930a3fca675c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa18eded4924178811795e346fe571254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afcd67962b6c230cbf76375388061555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba7fa4e25a0a7ef6196786b622403a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6937732f9825e08c7294f20f9c3f69857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822a15f616fd8b4acd13fd588a25ba058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3dde6fe3f1133ea93cf19ccb743a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4e2307c983094cb91e7532f115c0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b6781c8495ca352aed367e5d2298d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469503af4bc6eddae5ba7e4422f272ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4225fd519b9e15a2600a1419e60a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad2197359222b308818fac18b0fdff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5e146f4ff02c6ff3765d0aaafd4fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ffc6e9e8ec682d47d2cbc4a2b948b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b92c0958fc3b3d67713b42c27ad95667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571cf621c4a4f36ed1d193e2f7f4c2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318df39fa27f1677a4763217929925c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5b7280756e15a5a5f065635dc9cab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65bfb7d455e33a2cbf328c20d909d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283f312ac853719003ad60d447c3eb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb6b2bf06c916dde8391bbecfee81973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c66fae2b4dca0dcd5031c1c25a796474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a12aceadff49b49f8b5895d1b9e2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354d207adda793813a0fac053171ecb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cfe7f41433836ddfd9141a7394cd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0b9a3e6424a78d8e88e68e2d77aee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcc8f4992ca1b7302dcc569b0fd8c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50939c613606bd8869f7a5184c24c9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cf0c63b8420610ecac13d3382e80d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bf68665a758dadc0830ff18610bd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907189916dd6c4c2eed61cff3bb3521f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b9c5ae1cd37208dd940cd83efa8e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d899dd2809319a9e30c207cc095be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2493839d15ffacde4105234b8ae078586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c032b5875adc416159d1c28d0c5c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ee096ce99e6b7dcd32e506fae749288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9184f11e9f1e37ab5f839df6f872bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58002ae39239624fc48cc2bf6866efd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3860cad6e3f9ee41e6b78d44a677c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6246ec9fd7e695b4f940256f2fada92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6d6dda5c5eba6796646a7b3b9a2d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e85506b5b4b4f3f70f9751a79408b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f705e049869217999b6a0689d938395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858503cb7ac521c3ee5a7a17c085bd6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49009c73b97e8b8584b128f71c1009897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c97da2d178f85ad0e4f9c60b2078e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b3d8770247e072d66163a86c350a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a65ad0b9025ff607efb2f2a86b87e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cbff2384e5c995fe9bb6c3bed44e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9f2547316ce92b5aa559d7d203c28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4368dbe51ad080d6431b62ff144c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9247b0035ce79d8970119162a59175104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5db840b22bc1404614d9f32289b2df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e20b0fe4ed5d24c2a43399bd3d936106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606ad30a85486229a5aa7385f5201dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273586de24d44cd8a47d1f1ed20521a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c4b3332d85d8f4f98ac548a16bf33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e9693ffaade32e7aadce51edee46e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ebf25bd89e7b26def8fc30d6f8cc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c8b4d9cde68731b1b2da83dc7425c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b873803c8ddf80053954844decc4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eacdb6a71d5ee0b478475eb2f53f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b148402f42e5d67c23b6dd839a2b406115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696e05f439f8964733a707bcc3773e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1e2b025d595461401947e97c05e98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb1ee6e22eccc765b474fc97e44519118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7184c6b37e92cacd12fb68467d67a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0be603fa82e9b84071b4d656408bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0b5de4b1dbdc10e44a654d5444a29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257a5e25bef98dc8e97bbbb5de945c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06061186d7b96e504c3dac62957a1757123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f4798ab87f5983168094b8dbfee92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19b73d6f686b3f719974bd4afde66e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ad7bae456c6c66ff7936cee4f8a65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537742d27627e6178489d598ea2a8adc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98816bb3b10cb5e735a73615d53c588128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ba1b2645e1678393a87ec02d4afda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f6e8bc78e435f93506d2ab24a2951130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dabde58164bd166464fe6a523d3419131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712e75b6d95c79024cf799bb445e6e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b63310ce9c652f89f365d83062eceb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb58d4a082b830aa52f2503a78a583134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212b69f779587c78f220a336e250bd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe9ec19c53d022b16a951b5e8de02e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067b7379180e4af0c2dbee57a1526da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52760fa381727e2eb6b297e7fb932d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9330a5b1e5dc27337041699b8f2768139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5eab1284612c64a649a3181f36233140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497454015249c2277c58fb2db8da44c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc31bb64b7d0eeadadbc63ea0af9b3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b657d4d0aac381c3bb48c8d50a6e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afce4c869885f27a2fcf8ca61c500bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619ab56218fee497165eb446ef9b946145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca69150d8b2b169317c89225f032d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f8ba84c82ab2b061a02cdf8152ff7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc206a16b3e927ecaaeeec2b213763c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53869baa1a8320105a50d596245eda9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba973a344f295b051c34bf7538eb169150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9e3dc9a03e0baebf45ff049f5378a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39782b6d09027d9caecb9adc8314d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59877a569acb72e48b8bee8cdae7120153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c694b096b509023fd11e7559d73d7db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd752c67af635121d76f589507e2966155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b347fd54e65300a042dd45b2ee2f14c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44711a6c672eefa24d68957c335cbfad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5272be93417466641a0c71814fe06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389aca258d96bb6b9f1e5a73b577222159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4022e0efffb01d430a8def10dd318160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f451a5aac73a4c0733d3d80e661da7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a96077520c582f2d259341eb90df5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ef4a8d704ea836e3b83ef1ece3d5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa79249a8eeb9f9309682cec3a4880164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9d8c183bfcefcfc733f7692fb5664165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0bdd1e01150981cfb1746db65ed5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038416c13a06a51a0859a4553678326167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb74ac42d0e0f132cfb73a98d87025168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cd5d179ffba106da648903ee229b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ccb28370eb1335182c1d6a714093b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c3d070c748b01cc2db9d13c47b455171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65450376d52e452f6d2b53c5ce554e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a76fb089cf750948781dd7d3614d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef0b59472b1cae26202d618ab7f6b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98756fabdc5d825dad1d777b3ac9b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba271e802b3e58e689f4b2575696e90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617a5bf9f7f0e4ea775a159bd614553177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103362fb4673a3edda7a4468a874ac4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8bcdbb9cd2bbf3270bdef16e91a00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec77d53981edaa270dfc5402b5ed236180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc968f4e987da20c15af2f840adeb38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b86da275461a8d5abf9b1ea8f9cc7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c8c8d1444878da2802f47a4161823183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774c70dd0744c27b18f1238722961e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523bf04075c1eda3862aca922cd6a13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd84562ba4fdd60c9831c7494191efb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9a66dcc1456fe68cd0a9b4705bc7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c4d1695dd526e16bb4e5440a5b5e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a1f213f53119d977d16dcbfc66b40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969b1a4a890dd43d722fae3a1a3cc96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58a032fd9bf6568603f9e574474351191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125e5a796177659199603ab6d1e1677192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba8a0326db3eca008b2ac7b7f17061193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa67fbf210157d257492a44d0c030f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668bd58a0eb2917c88c7795c3108403195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2995e5c88ed11b487f3b608c84df23b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec19753910a2562da8123a90494865197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80227b80422be4a917269aa8bd8f8c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23dcbbb77c66ba2caf57df9a0d8d23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb83e2d0dd11ffc5cf73a2203d52de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1701e7df47a40705a47588471d94f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92276e306ddd8a2260d2cd2dc13be437202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f1fb8248ae4bcbca287ae869bbbd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560c19d2675d859e5c9db607a79d0e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd533024d999a17139c110b1f06ecac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311691a187812c4aaefc38f3304942dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fc6bfbe2daf08f2c43f58e144ee07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b302f93deca3ffa3b5af96683a3c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c0687b862c6c31d5ff98cd926361e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c34171366cca44afda12cce36ca3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d70fc68b5b62476150b2ae71ea8cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e9290936d350e9b76c304b3a341c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84133c3fe24a543d5ecf3cd96a25e1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29651c772567f11dd07898042a8a1948214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1055cc65f8046d8889b0a77ee2e0ccf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32c5a11a503984ed11b8dd06ca2b0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ea0347dc131ed3685d5e494211c74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8ea701a1056667009ccf3b4341b07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb6c81ee17e848d6a5cd3ce245fdc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173994ae119c3a98b274dc99c18b239a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa13bc409b6bfff16a3e0bb14e74f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbed1a765f3d959cd39b23b286cc774222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625671a7811a339e82e45c9fc8f45d05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0b7af24415aa4d644a3fc42c490c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8344e5ea0b33f2993682cd200275d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e595875daae324790e8e9509b0c205226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bcdf8817ac1ced5d1574651abbec5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1621aff02ca81b6d1082fa6d03c7ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb81f1a566d1551767c842b18d1fe0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba78611a51781417865f8e6d93e594230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cf64a3d26c8b76d0637f73e81c320231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98caa73a27e663d094aee55316270d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195cf611d11cc0f1e37fe98eb8b9ea3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec588de8af77eefb62402ef89c97ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274151a484f8e419c2b239d86b23f38f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33876af83728e2c738c5ba9aefd4afe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870453330b50f8ac79020be3b11fa7e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d48f0271160fdad6bd195d0de443d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2f98ae4dea31395467298802b7ca5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2bea3ea69a5af69eac45784b11780240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5ac5813b6b2e1783ce0ce2edae210241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cbf026a67920de7d28cac4a714092242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbbfdbccd6c91611a2ede95d34b18a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4a323f9c3d7415ce4201d7e9b0641244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de83519c69fe592cbedc25f983cc02c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafee2d09959b378259ffc3f19b63880246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f08085828b5599c3844a629db3c8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf35b6b6eccb5e1408a0953071cde79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5869d816090b280078895a966b897249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442e91738cfa1490f74d0c7ad61d9a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf3cd22b22907c9dfcfeade8e0e4cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af61a0d25b29b4ccbf4459b7a7e1bd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fe870fa4990ef9d7938ca0df9854b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a309c9c5604377d9243e46a47035e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c75ff606289b482a30a6942114d6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5033a6b320e88655ecddc9c7216ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280c9809a608e46e9035729a5a26510257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436cdeb43054b77139f42a2b7d252c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ac1a7eeac6eb90c3c6f31706fd4c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ea6eab75907c9669231d8882c3ac3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2f32e1a807d8453fd356411a2fed1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae78b3d24e0a58662a4c3a004b69f3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920b6089736f594698128382421bd3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9411124744bc6858054e8cdc949f08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4579be42da5838e9a61bafdce7222265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dd49a75f2c5eea3cd2fb6c17f4739266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0241c31b4105779c8155aa81d477d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7313ed4362924d358a21d341896f3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be19941fd3073da98fe6d550e5d799269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e48dbcabc27f2962cf68bac4e8a932270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caa4bc15d2533b981be9533a651836271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e90f8cf04d335501b01d3e968506e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa61b90183ed3ea563e67ef04d6538273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25010172d79dd2a93300e4d308eb15e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2724d0a097f6dc59dbb7eb9bd52c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511769143d009fc38cc21cf789b6933e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fc1f3ded14fb24ee4aa8a3515e671277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab5baa59735b4a91b44a9df411e800278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fa5e45384c181073f0b9af1f15c6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e051359322e9d04eda44e076bf91d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78f7f6127049cf38ce7a39429ee501281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2d7256db54fdd8bd3920bb4d74562282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56944ceb3f273b1fcde2112795641b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739a1749b74bb31e3dc5c09f23380de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e60acf0b6be216103b51290908b24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d03d36a156f10634883f98595128d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87d94a6313daf0db1b8d4d02dd2426287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf087233f5e82b8e1744f3d5011bcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd21a350a08d75c23a9f2873d779c39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed226b4603d53fba369b445780b5f49d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99399c806574de231bcb37182f17e178291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4766ff82096105fcdeec7f36fc70a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669094fa667010439d954adda5117361293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a76a5bc96c69d4a0b9f52d33acc3c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076763940d86f671ff01eea1db522349295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d0bafeb878be181e10e9b4c60a5b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068cdaa6101db84414060ccaf6c0925297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571935d26d6c5b2ffdae687d617e4b33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8abb7a3a19794bcb0c6f60198702b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4bfd173f5d8ff8fa2b833a57439ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee54df03c64efb324c448b37374bba8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531d7263c406b46d181fc4ab81112d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14d1d76bed4911c633b55b3b81b471303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd75af07655ae5232067eef87df9a1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cdcccc006d638386ec7024a8c0e4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a9883ef7a50bf1be9e45db5259afd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27914b2035cc53f3719b79eebf264bc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9698093a3c994688f95cdbf65ed09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf66358c8cd6760e2e3be0f29bfd9a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7b3d53ca28d67b838c4f7fe1d6cd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c7da6f8a4f933de8a3fa44af6a8dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa4dfe70b8d7cea8bf75caa4a7ea39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeec9b8e401c8de60bcdca4c725d40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f9bf21142a81133e3737967c94c51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43db6c03dd49417f3f13f99b2d3d1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e1147de346e883f460f863be40cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc052e60114c6d70a2a28930ac42b070317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e42ed712116a2e9ecb49ac31114f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2a1dfb6f1bb876de08dcca87e0427319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58874f4e38bbbb681c83b5df4ce00b8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b302e90abafe5bc3452a1f5858b2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6f8252f7c553f997fe70b8285adc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8ac779266a52aeb6c91601bfb4016323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b413b4ee8ef20a2cb27bb7ca424910324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5745849170c02e8a175d19d1ada882325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c0dcdf3a9a58800fb2ff8fbce0665326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce978a8f4c751692529d459593a2beb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4ff5381a6f3b2c2ad90166c449974328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33180e2471c6f473a9611e16c9dc2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f3dd81af0fbfbd30ccb9f2d421c01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2ca402df82125d567679ffd0617ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0df325ea2427cbc893a4a95257c832332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf6563c52e09234d650bbfdc884b3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2b21954d08dffb416cb32ca558617334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b90c8a18a994ff3db48d3c11ada91a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83981947ce1f8107106cd85b69e6a450336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35716340f3f2a219ec4bb7ee7bfdfbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539e9cd9a5cb9e2f6b7f8a1fd9349cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f796e81e63b47b583ca098995fd284339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457411f2a6c7195b4fdb07464865016340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7f6f6ef483868b44cf45a045b555b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17847bef72f108d093618d61fa9d08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f60440c0502b76087d547db87b63a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0f1b58b0a33297dc06111941d9aa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73707f28b52085d7493d895d61effe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9554418e68a44077b6ec38db2080a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125a6909097558c9bb03accea4eec75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b0bbfbe9f6d3d9e03d8e9439af8b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d867e36efde421b073bd8f58a35bf31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039ee6a82663e3d96f7e2f91252fe6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ceded5e2484a81f9157d57f535b57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f64ccaf4f48f82ca901183983983a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af91debc23809cee064ea84e1a1393353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5547bc5656fc65909f82ee916b384cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a19a922d43953ef3acf5d914aa8623355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8d3bbf9866fbd8723c42795209c55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833a6d79b762679dfc9c3be98d92096357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fe320dc6083ccbf74f220ba6f4161358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c23ad7255c04117e518da5b36bbb51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a1d9ff64b566fadc16ff4954e9226360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107561210e6854d8288c21e59e5a5a24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c61e484ff7242cbc81805a1ad3927362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2d22b54c6bff9e2ba9e3d464502da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51481ef9d253b2d97303bc37a1f4f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c3f5fb391399620bbc5c3dea70f74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13b3103257cde6a0aed47ae3739982366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194136f894d927cc98943fcc0fc3e79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971f79f637dba800e975305254dda5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88625ee39918fe86cfc013abb503c773369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955235ee3d34960f448ee6d292cfd16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8430a1f2637c8d273546ee9cb39653371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a045352b7bbfcfaa1b740598949f3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507acb4b55ae4649a610e9d54340d199373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63be1a5d7b72e520b2050c755e2b88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02841d594d6c9079f8ad9ac33d93691a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aa2403f07c1f8d8723befaf4307e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ab79e656ce3161429f22b6606fd9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df18bb818adda2075e8e110eabdc130378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2845fbb40e2d998ae6ddd1fe885cf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42592cc0c4904bad96911a08771fc5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4f9e8b208f0a51f85dd1eb812c8dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e682e70156585396b754c68571886d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8d754848aacc2b3d550ef977351c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9f710fa37d918ce901fbb6b80c020384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1c3a42c5febfd9582b17d5bcb9138385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed961249b04bb837f4eff17640daec3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc915f0a3de92b1302a7c9eb5bec00e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba56eaafd54e403a29faa9c20630bed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d6e95cde114d53f82ee7196de71be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb43b68335cc8d57c6da6c249c5497390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad694385831f5da5b8d8c9e6f56ab7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20245785999cb073f2b44099c9fca0b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2445f949af844a4d327cf6bf1de05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8e4b5a3313ac825d21c0b141130ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6df7bd61ce5d909aad6eab5a7fa61f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4609d14b60ea4162a48514cf99a79c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87804309c1571ecf1365a70f7f5dfa83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04be1f7fef5f5eb4c84319bcc1b4b5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2068b09d062fc5c18afc72ab66d8195399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ddbe69ab9702826c9b139089b8bf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c89b2182414ee55879bc8303a5402a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3093cf380786409c5edf471ddeefb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c694476ac6ecc48f060d2fcde4a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bba105bf5f83a8a26dd50668f7dd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafceac9d25050715b608f18f1914ff7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d198483d4ef975c159515c64c01e9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eec41e8708b1a71beea9f3b1887f89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbd479b09ebd4b4002601d08cb7351408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dda84e20b75553065e8964e570c0c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45c64f484406b58be3818e2c908992410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daf30b60ab0f81d3c0df11eee9a6f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88535228af3c37b20d91bdd1a583cca9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034edee7557fb0d9f15bb17823f2babe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ec698f5ae542814968b7c86e08153414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f09e9a809ad0c7055fb13269b41b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70018c73bc827229df989d368266fe1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf72fc74ea3b5e86ab9472545b43aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a5a5a57a189878c8c8b1244604576418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26387f4a1311d1b87ca8598e888add3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16e8651c2d8166089df319d652e673420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44de070e8c01b3cc2f7273ded4ac1e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a3e50f3956f3f0eb2083539565b79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ada04ba288a7c7b655f7577d1d8adf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fab11fde0637afa8123a9bf94d157a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf22c812c133c751959e11634fd68f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c2773d48bbd0b398393b6221e45d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9a8e69ae32a52930c67ae9f607b00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f94e3806a630f50f1de86ac8137e6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9b50cf7fd54ef0d94cac1b907b5f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6a462999369b3a592b4a03f2d9d3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290735bf07779fc9b0890f8c9ea161d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddf325f4d2e4f5e7d66fba26f18d97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcca715caaa469cd2a6d27233bb92b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb95d738d6d6a863e71c338fae463b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b414368dbefc71e672bff372232c2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d44b2e4330b7c8995a17ead2d044436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7962ef3bbcaf19f82ebc476c0d3102437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faddceeb9414da38da944b550558b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebcaa5769d500327c7e87ad1179f1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42603ed8c41db58486bedc6cd33d5bbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934949290b73bc11f89bf19b59ce319b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4478101fe7e4b52064bf629b16b8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f6c4dd56ac065a9237fe94683b30b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d04505886b07c7aa5e4ec09066058b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3147220842ce1d3db7d02d1d0cfef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9b5346a816b69c98d5a479760235446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f0bcfc7fa2dd224401c44da68bc6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3edc6bfc3d606b97c6b164c41d02c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e242716a1e4138bb7bfb6db7e5b7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c84824f6f5d4b2dfb4eece861ed631450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26789c38fc63ee6cd4eb6397253c7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c570510ed5effec185222fe0f7f198452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35c99a56590f4198f89afbb4533171453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870fb97d648271b5ff96bfde7de5b8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf68b14f099eec330faee329b565d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393843b10156a56269749755e61cf0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06814f55b078641d8a85e0640fca8b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eb1225c7f288c37f95c55ede1e96f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c61d21ad37dd4e022e7ce19881bae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047427e8cf43d23e3c2680e4879b3528460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754e80f245354c2dc2071f1b5d290a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b601231c067669477b90f8a9d1b46cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235cd688b2b9de12b9825a36c7218f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81086f84cb1652032ef8da14e8f9caf1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8f38a17afb29d19248ae54fb6251d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782984bc267f74a7ac893cd48e1e17c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a065e7f46164268d80966d0c0af59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121f2b0c067a54b6f152dff497f0cc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3b63fa33bb79c724af45f87244b92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146f9ba3d84f8cd5047a466f5baa21f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6305938172a49b2768a810c01c4fa0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66f50ee061549da1398f539f1e35e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71238e1d7bd33817bfb23bd9abf8c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d1967fb05c435976f802a9014638474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44fca1dd0ecb1e21f66306d4f84ae7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce674f3b6a88431d23e4f16024cc861476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3ef6a554ec8b9ba3fa0e91f9d3135477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc7ffce8f7f09965b86b37803921f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b115c0dc6d52a89c4e34d7c9e0932d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525bcc7da1fe4817003b929939b3b46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33220f8fb02711ba4eeaf0f68d0cde15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab94124d6e5f2ccaa41a9a619a1506b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e195e597b036719caeeed25ea250c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870ed041a11de1ed8f4ae335f13ee3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ff71e82b5154894072e1eb92c7787485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab4f9cfd837e282acbc1d8b77e7b45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c977f5a38ec99734bd7835f3c936e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb622f7ed704d91ac9dccb7fee2cd97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c72b3a1bd40bd5cb3201779a3d359489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774231afdd020fb2d31cadd74ea5ba6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631139c27457c8445beb87777eba3272491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840c22148916b43e04d9ca7551df9d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe225a20ef69fbd2b01e693fae613e0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c16de7dc2b283eda48d3c835b665e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee295a5b89461223e2916eee8fbf9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4e3a31aed456cf388f7da264db74b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac7111c6b97015200c1d270d4172c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7a74db9a50eed87bc1141abac1662498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229ef7b0cdf5048bbd82528e21ef4fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fa896ef6d8e58f7e4d88bc466e1e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f562701ea5e8a181e46afcf1d2e97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a207f63710c51ed46b5c6776f03db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01217e3c437071ed7d22d5f7515bab1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728327a70c9b4f841b259ab17bba55bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91b9a3c0770bfb402aedd3cdc02c54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683d14a6725c841d7116ef5496be2a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ab1cb4f98bc4e658f1d6073a5b4cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11e64b382a48639bf0fb4e54f616ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bc3727794b535c19b69efeeb65ba9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c406085dbd97f9daf6cb871092f5db9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592bb885e772fa9009e9faab29376ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a68d5f5eab79aa2fc48795a695535512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c485d76ef87fbd00bea3b57dbf277513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5ed24147cc2a278122ac7c87d498f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98516f2aa43c6e8042284470b3a2576b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9067c6678225db3a52825e2f97377d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87ec4a5deadf3748d067a89fa51aac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83144633ede15baba5bc592734d0784d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fce17919c61602725ed6804aaba67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9281e2c6ff7d598ce2b8b025b328d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadbbbf4369c7056494bae60eebea90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caf7004e8578be9b2d531556f4f1c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6b2625e3076ec05ccf37398b3181d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb44be631e9923665b45123766e0ea6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afddd44fba4e795b85b767d885858f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3295fa686b787e98f9c60906e473d37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f53e8b877bada6c3e2fcdc4669490b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d387e8d940337f0bab67d273200626528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebcbdd927fbbfc83457403139a4bc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58006eeca167f45c41bb654ce0bfa22e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39545c8f85a6fe700c79cb6166aee8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da3b743ce7f6dbd114667f95c7bf46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48956376e30f452d7310b9e677427d00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8edd378119ee7d6b5636e8dc5b84a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f2f092e7e13f8ab0d50969d3ef8c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8857ee6712860bd14ffb2f17c330a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d545e5237bbbf90dd1c3df8c13c830a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02309042e70e526f76a123227a2c9f1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08274f822b613f957fb6009b1770bef3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096ff7fb919d9dc2d62b20b4378c69a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed4f4746a686035a56c07e92c1ac2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98080889e301cc131421dd66502df41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568b8e6067c5a119cc19539b7c27bd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a05bea3acfbf382ae44544a3671f65544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59419e7576bd43915fa8587b749145d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349042e80e89d842024c94000d339e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb710c578656012fa0bc7d5c6a48e98e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea6c4e83284e4efbab6948ee615dd9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ead61c057edc451601bc635cda82e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9479d8f86beefd5f8a720db0844048e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bdc1477e32ff4c020255e188a5f75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b5561281c7c8706558fa867e7bf73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65382ad1b16da22ad21626127907fcad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85f44d8cd8a6de77776904cf8eca51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bb8f0ffb0ec6fff7e5a2eb8749fad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aff733734ad1bc7148c0043797903556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66097a2ffe046849bfe264891d053750557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0cc585e1b2c22935ed0ffe0a9a389558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fb458346114a7bd9911d22afc0ce3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dddc4baba23909b271a3a946bd9888560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634bc98552496769f2bed5309e477d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e2c4008a267fc6ca2a1158ad24d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afbf57431bc58e11be264f4d201a04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48ae1c67cc36761a3daef177ff74a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17967e6e736fb508dc460479ef6a1d16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3094a56cf4c96d4ac8b726e6139917566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71e73f59fc4133fb9a341b1c4761cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bb115912675f31e67a15aca5a35f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a271656e5ce61db98ddac8b5d022ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac10f1d254e319190e0ce6b1f6ab9b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9f190b50a9c7e90e043529c5254dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f142956329e6fe92d98edcbf573f13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf488695af302d86fc2ddf2f2ca98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d34b3a85d8d9444a28dc73cf4dfe0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbccce2101ea5a10c9aae3521d3d23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca559a255995b21526f121efde193b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7be0bacbb708fea748bd65516b3ebd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149f0537667b71d7cbff55d15b5dacc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6607ae5bf2ec3f46234d46521c3f63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b8fbfbba32bb2c45ff388d8be141e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f29350ad1309d6394b06f862ca11c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711398d3ea2d2ac5807ebaf047b8f6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2628eafbb6fc7c6a1858d49f8f29192583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55585d8398b9bd21023f5cd1f3292ec3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade09f82ed030320d5080efdb38e3b53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a515530edb8c90d98305dee12bf4dea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4411807d57ed2580c96c3a5e7df7e5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff018d61ac2b84e6792e343c7e459706588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8189e2bd4c7a2d33228fde60197d6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502556fb5f0b12dee38188b221ab943590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df308b95ca8227968045910084d512b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a082168f5696e370e4ea0a0327e4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55579adfae099c2f8cb76b879b6e8231593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd2e1480c36c483b96e1e3c8210472594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f13c6606d9bdbba9f8b95736203601595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952859a5e0cee4fb7e880230ccfa83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d177267ce5ac4bf6192a4d7eee3190b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af7452620673cefd4f4c63c2143f83598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05233bd3f833c86ebed5f1e550b08b9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215de1469b8740641c6683684a4c403600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb236588186cf9ac7823f8639dbcde601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2576e74840982175fd72d431fe8237602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0c3c57d7bfc7beb451f33288f2084603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfe9876dc1f51041f5dcfeeb2d72d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71793d154a12f08d154ee355bc265ed6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17897f4038bc64196de58d497e3dca8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628eab9d58e815ff84cb4930e7637dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58730e9f35f755ac4da2a05f6a3cbdf2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba72fb4007795f474d94178f73bf82b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204c926c141f711ba4ec1848a688863610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d4c83ff6ff99ebdda424fd50a1187611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b905fcdb535cb9b6fe38b5548af795612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36415f2f150a5a1d4cc8bebc944285613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc072097ae2d6c362fd417405fa0e7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef92172e300317e3dcc5530653677c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54edb26fb956aa025d23969d49999b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb403cc5edd7f7bd8f83b0e346e11101617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fb02fa2ba67d3401fff2ad9903661618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9d4baaaff3fe6c12e83b2c56da0fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66210c71e922edb1d982855b1a7d26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849da9c850596f268fdaf89d7f8a4169621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139132da4921e5a72a60568a634b106622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cda56e0cd829a81abc4c3bcb609f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a66c21826a441f95bcb600c37999d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ddc24b91cb85f10f155e46e947dd3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e9589b1d2ec2c6b5addd76cda2bf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a360da9bf8b9cee1bf39b6b44ab99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b8d4d412c67556881a7304d462373628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebe3703ac4abccb7777ca57f70b357629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08b48f0019c1f3bcb30c55cde6a1de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acbec611ae9c45b9ef037ad5b5d356631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04208a878bd59027de39cec098a3b536632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e390243503b9968b4d1a9a28506c30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0be011c78caa2c55015ba5074c60c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27940a19da34675f2eba091f697b8b89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b0ce07e514370ac6b7a4beb3ad7b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f046ddcd46009a9aeb0a383d41f5ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366108e9a1e5a82967e0f85125edeef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81c331a6290ed8fb0bc98b5b22e53b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670c9cb9c5c63d8b0a62bb2201f9b97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848df658e5561b6653b3c4506feb72fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78565a06b4cca2a61f6efd9c0f2eab0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d538920e3ead2c5cc08873d3306809643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324723c0d8ac352d1c6851277f2cb9d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33beefd169aeebc7a9cfd351894417645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1592fa6d9f0401931fde84e94f271646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d943cfd0d20415e535f379cab5f5ea4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534bd3904db9df28bc3c8345773c876648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbc5c5e049054b8dbb95e880262513649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4570184082080a13084dcf7e1cc14f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84ccf1e078db345fe7526517e04999651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bb7e989e64f5ff2d44845bb3ac76a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66722b16ed23bfb16aa981a9c563363b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f1da18208972a30e695c45e7fc492654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e2cb8c64bff0ae44f30d39d2ca3b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11592baa35de425cb099f0d886939b37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbcaa71cc3b0cffbb5b8d831982484657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aba7dada8eb7fa79f44df0b3ad244658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89fa389317bae686343d68c2cdb9ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2856ce596c3cee734017f2f333d2bc1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e470eb98726044e513232a77b30595661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f848b2dc347e7846131b76a217125662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8eb1cd865eb7424fa8cd8a61d27a6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29261487c09992acd727ef59dbf62bb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c473eb5286ff7da4721e5ff3fcf1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1bf78a66262f417da94af4cdcd98e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8d466dfe33e552bbede67f3430885667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2cbf061a51b803547d1d6797a6628668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739d05517d9c1cf942475187285eb2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49eebeacbbd019d1829969f46a075c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1ed5f6e109c72f378cfa0e24d3dfa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bd92a6e7f3fab88b1406f53444c46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d8110e8650bf7aa128fc40a861f26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff02a41b1dba699630c0aedfc1d952674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba34facd5475bf459ffdf749b3abc8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4666c85436ab371b8b941b56de41dc4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c691660757ed9f8c093c03135dad5f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffacf29dfe1c3165d31513dfa827c4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd9b92094b92a9540b02eb12440ba0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed8d7dd5a791ff874dca205aad3893680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e714ffadc6a45cf8d66ad6047ff99681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21069f24bf089bd27587b0d21ba11d1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81a1cac7d3a3b80870c31dda6ee392683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048d1eae7e994c0b039290a836e6313684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9903e6d22e0a94d749de82b488010b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282a55b06eca6ae25efa95643b7f54c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad3d340529c744247fdd119ec52919687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1690648b22f7887ab82d1c85b7b336688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa7306fa1743e84708ccbd0606af66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebae4b5c85bbec9120c7fc2b0b5fee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555f658a1b54eaa76cb0330dd6a04b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df703bb6d4c0bb4c617ded08e03fdc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef89df7b3d5c957aff23e0a1f050b04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475609970740d63faa37f472d118f99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af5161338918cd261184041e0de75b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabcef393245f546666af4170f905dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ef87a166227b4668f78fdde0f06e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b770d728bbe65cd1861e16bba9af9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fed0d22e129a266e87f3066214aff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0788636fba737d44e70121662f58781700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01be2a30133cf59cd16bfaa5bc4e31c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446afb046ff1f312ed4eb816cab87180702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8900dd99385b41ae8c44fc74428e583703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8965c080b04fef1419a3990b494dfc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc5889a28833cab2ac7bb759aab9f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc6cc5233adb0b8352c2c7061c86b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4664e6c1bdd93f001d7c69766be06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1581922b8ec0aad8e4a41648d45b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712cce9b291ea77fb53d445be302374709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d95f384d68ac23b0a3d19922146c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f729c7e1ff798343cb1abbdd7837e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fa8ce10fe2c2b82d96ec91d85da6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92dbb378201d82e1dafc9d558a5f4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430cb777078c7850e5cb390752c0505714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7f9313b0b86d145c11d063bc25d28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d668ca0665d2823393ae72bf46155b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fdf3ab8295fea46250ae3a4d5ccb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933ad14633ab5309438c17af2fe1998718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff037c6f189977b7172afbf659c400c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98568bd86ae29a209385d6b31ede1de4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012aef7b9f26b280a049f6c5613f5bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b9247cd323ac01248f0d886c6e39e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610268e26e251d2a0d5a063204fb833723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57c66b3e23b8bed95df4fde328efe3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330861d1e9bab7a17a35965934cc659725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec40144f9afa9272966f4e21fb2293726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c63bf70917c219eab1e0c19912283c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ad32e844e6a6850ebe8f4942e630d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092c92853514e055ddf9aec3a7ea208729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeed94b160b1415c96f754117fdad2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571d729fb344966a8b122418663d2aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1046e5b4e7207dcef89d1c3e7f525f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bad877b5ec26b3400fd1387f35a04f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46104b6a0b23ccc95ba7349c9ebc8ef3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36af09d2db09ebe689d70ba6885926735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b71d8c58b6518cdf8e0d1eac2fddce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622545ac23783e4cd3424805987806d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33851d5a81cbc583249a4ab08238b8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4758ec696ef367a2d9484710d90a4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd32983b757acdcd350df15edef597a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef158711d797d06f4dcc1dd296df4f31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e9b751f38259131b1de7733f51208742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de8965428233853f8ab9ce2c007662743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f064a0977026458cc3852f6811124744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa94474df3054be5462c8cff34646f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac54d0498752f56264bceeb9e2d8b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbe116fe69b83bfb67f12d86851be6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862911a1fc7175912e64e1bde8d4a321748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6267e2607e3534e0fdf50b9f594ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f43af9af4955f165c4cca6fa67ac2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f2906c3632d8380f4588f6919eda1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf03e60c1248db392de43e46de051752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7432c775493981bd589772a69812ec1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>