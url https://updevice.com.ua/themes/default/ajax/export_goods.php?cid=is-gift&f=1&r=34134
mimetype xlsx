--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4a3107f413fe9007c6102b3cb0e2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b592b7486fd816d3c05f1d91b7d2ae32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed768bfc7bcbc05385c1548a13760f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83782f988a7ba72360326f9d89ab95084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcce3fcc08b858f0e5e654079c89175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8597b2c3d21dd812c6b7c02265ef16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63165fc2376c86483013998911da337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade9d611fbea60f45048ea5e907a44f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc4910ef74120b9e20c6fb0326e5819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8974c7455a429d141c2ebc54213a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922667ed01e51565867fc8df600e3df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed133d636029a11e5c3e8b676e2c5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2699c557f27120e452161495e1de6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d461c0a985c9a7157ceb611669a60b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c4fb33a9f8644b28470b54fe42b5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a3a870e72204313673a129ec2950d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810386c267bd60866f40fd817aea803a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47443bce5e6067f11595247d7a62852a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d59d37b96abb810e71b9710e2ce419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659da5eae90c8a054b8b6bbd1919371120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c1a88fa89dabacbfc134d3bdec68621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e7170bd8d7a077f027f0168da9de822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4daad2b664cb57ec6dc1fe0039500023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c3291a9d48d0f07408c5cb06433f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4181296ff00979f77ccda9122dda8d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b5edf5917559f5e9d47bc1dfd14b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb27bae9786c84f10a7c33d00fa2dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be3bab28744b63d0ca92921afa141b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28967edd15fc568b7a508066ddfee529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58a57958b767af3dbe4f19b5332ccd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156102ad451c76ee143a764c4fb5ee0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f994bfd2ccb73285603a33f1c5701b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c6c24c6122a3add73c3e896d3612133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91136818e78c92d1ef18949deb52b9f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88351fa48be678b7fdb5866e0a8a335035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60317728a8525e27163da163b00054836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3e9b58dc3e3f50bbbab6aa86defe337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b2a239cb5972ec1775cfe257208a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fbd05d52e4dd57c179d91518138cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85605881b27e1d93e5ebf128ddff2aaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a645719705a8fa4e7f448f8cbed24c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89a7bdce649098d2efa8ce5ccf49d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de0ae081e3e6e50d7320c764532ff143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd4dd0c145e2255837c4ae835addf044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a2dfea93f4f89a1e0063a6d5a2b5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ccad1bc47982f678f24ae58d86f0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a103a28e5f8da5b72cf82553ddec39f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f14df3fb3523e29bef0a06f9f897248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5490f5f27707a3498729e4e0d85ebd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7c0aef73fd17c726327932aa452d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2217dce63657707d3a824663f8427551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cf04e4342d189b02f2d042f233c3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865caae723052ec10547deee26f634d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d366762c3c21e42e7394082146ecb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9084ac454743188f7de5ef620d40355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3d7f402efbaae47f34449e266f34c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a1d8430388722cb2d58840e6b6b2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c06417570ecaed1e79fbca42342eb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b5b5a964544be06918fdba93a424759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326503c8fa4236860e5a1bd9cb43824660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a726872cbf030b951d3c15d0acaa74761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba2335cb122e15a2e754579c8e775d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74254a9bb0332b7a07b8f08449fddaa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391befa712a36b06d6766431560a3c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5daae933d13ec11fe2bc2283d5b3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c888419905cbf293b12ded93d739d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe63ca365da75a260d2cae85a22d0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c53120da7db3f4a872ba6087be86568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c6bdab5fc52934c4d024b62f08b1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478079a26dad565c9532cbaeaaac288270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2962e62bd414949189c97aa42f4ea9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb427efabd12660e14326b4b9c4de4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2df44590c1f426c5cd189bdc866f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e156cd9d41c8c69913f1e5ee3bb5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76fe04a86b61de2a1733d7db201ab875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b57eba7ebde713c634844b4f3949176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a366a7e88ab676190dcc24cf0dca36477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a9adb3bf30309e054af6af511eabe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701716065a2a552cf6a4e43c665027579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2432b47975b15b40a89b0b5e5e82ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d807cd5a84e99fc2b3608276b7a796381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0644b8ccbdc72ba64b7118f691a6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9b47e2f64052d4c2ab4b8284a24c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9329fc04876702b53d2a6bf4815c99a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2abb1808d13aa3c0abebe44bf4ac085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86607eca20d10354f688c6d3709b39a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724c2e3ce71ff720cd90a21ea69355d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deffba7af3155ceed1f3aa045c144a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54272932661c5134330f8b53e3c2ff3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6da949108985c9ce2ecc78887845ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e82fb5e3bb1e5f7edc634af56597f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf0f2821ead6593ce2587d573191c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b92190ffe0cbe3538adaed502120693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2c3add235b18213b5c481c0f32c2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd1fafdd10908fff8922ca5f5aa61f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c8cd2f50d92982af91a668113f0f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc4dd33cd32565064ca38b941f6de397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7b152c473704d8a38516ce2d4401f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6a69121132cdb18ef46f2843b81f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b26d81397175460f9ad0fd6315f3df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f3d121cef89fed80fefa1d241dd8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a88ce1e97c5c3a77fa7092b290afbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddc9093e41df4639aee5d1d9504d9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f36aa20e020e2ef047545fb1b251dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a601273f89acced0d68f12a09b3a45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa92186957d465f14f32a163450892c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470c8e2b2820d292654a272a8b196e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01e83e86bc6ea26f919b25879c2a98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da767863a989dc8aa3fd42a80da273b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54116f129d43056e6a6ab4de80ab90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea490fb6db1ffc970e42175426fc11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5b85a070abb80290559ff87f37af8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1d734d1c85db2734e6fbe70c153d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c81326b96ae7174a8da9b249906cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaaadc0f41ab83a2718699c7774f2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d1fe5b0de72cf723958b0a99c512a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6c0c5345f57cf644a466b34bbd53b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c22cb99206763f13997c687f2401f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e66b0388ebcaf0d02a85d210751ee4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee3b02f81fa789285938dfac30bb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e56c2eaf9bd4e07f71e63e9d7d272121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57552f0375a8ccad13d5cd8a2bb61e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15bc5423d643be5069b140b262ab02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf4e0b29fb27c32adc939518b1cac1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f05daab480b95d2105cc6d4c03f32b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec34e82208382d807110f856b2f664126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a252b075206a47573dbcdf852bb516127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06623963fc25d5b49fb380427a155ff0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf79e760efd3e2e2e515cb90cbc291e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e142c53ceded4620cdfcced310802130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4fcdc7e4ab567a91bded19beb037b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feb4ba6b9be7abea3df60d915d427b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b50cd0f5e29a5f4f0fbe2f2908125d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60fbf34584141127a95516c9c680a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c943ea693160f9ac79b5353d8f388e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafcfc12c038e22f9de01998b36b1ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2736e02ee26b734c76a39e7b2effd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a290872ff0110247a785bbc4947b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68c8832586f7d0d59f41e92bacb4c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2031d966971b949802c75f6ef841a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee0e0ec1cc77fe52dd20d78c01b357141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87350df83bb97bc400ed41cd13c27590142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01c8bb10f3b043695e8ab6bba26d5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ebcb43156d552271b10999a6ca59b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159c789719ccdd095e0427e686b67f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9164423bf6bf07869edc5b56fd1ecb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acfa35039451f1a991eb6efee5f122147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb961f3c154d69f664c32538a122d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c616786dee0afb312357dd822879b1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c943ef6ef5856a44000b85285eb610150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10bfcdf7d105700c8a2487246a4c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2e996b20a87b1899ff1ca6dd5df9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80e7c641bfd3e05140686da504245c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d786af5cd4d7974edbb15f54b0e834154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45594c7203ac8909b222a6aa5cbc2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bf4a21039b2bb24d4bc3db8961414156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c54866ebe2c46a04107d6c968a4cf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c95cd366a4084529055580247cd983158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948d45a6fb6dffec2b4306899c3f9d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934a90acdb9eb7fdbad742704ea72a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8aaaca346b8d317f0ac313fb174a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f0fe8d4c39df9c34547d9739d4004162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d91adc648bda00d568ba50f8471a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3120d70af9eb423486068c4b9a4a771164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecde94a7576d08d3546e5a6fba6962d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46973606a0e3076f68d84e8c4e9a7a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3446bf83e23fc5f6b0aaba0269c57f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d27d7a08794955d8862b24203f5cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694d044bbcb1f8115fa98725e771e8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d60064cfdbddfbea14648cf2742821170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57cdfa9e27ee6f5815a7ea0be803e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c554392096f56a9d9e43923cec6c74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0263346cec27026e5de5f85e6a6f3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45060d56a9e49963f00fb30e458b5150174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711cc88d75d848ee4be6432a4013aee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b448927850636cf846dede62c27c84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ed91cd3062445fcc339c0379539d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351a3e79750010cdcb90b0afaeb49c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cf47e0f116d85c1b1e1bf488cce9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e95628f7435a17179198bfbb12760b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139879a3b9f437763933db4f8df6e73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff661516d1200fb690925acf644328182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a3bdfb99444082c84bb74383393dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801f0722679da16a6f41fdde16ea4ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267411b2ccf142c9e4b9bd4b30b52ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e227729f228536b5fcbbbbe6c847c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a22cfd14c1c63c8bac0e19e3e393e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1565e24aa168ce234d1758cb14eeec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe16a148197e954b8103a5f30b8fd7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64973481250067aeee83d8f6742ac3b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4dc61b3a44e8f20baa116d11790d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de44b013721960bac26d3b174e95ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef2b1fbfdac09d4e4f5d27f31ac2d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d355840c582e67a61a22aed98af82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9024430d3633a545075c102949bf5ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7da5f3176cc99190aed03762ff626196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b228114c8684641b23e9fc46a854b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b0144e09efaa77a1e4f943d65ca03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c387bac16527956f9743a8463bcea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6cde51b384250c443ce00221f5cb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9325959bc69c9a7f899a7f858fecb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d886d3b883d63225fb243f9af3685202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39f57c02a63758ea79b4262dd649a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d4d62ecc6fe6c079cb7f425be92d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde72ab7fc019a26b8bc747ec08e299f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f6530b1edd45fab741cf7c088a6fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d0e19e7ebeba5e3d47eb8b9322b39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025d8d3963c799f8e5696c7185af583208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fcb1e213c72a80da2aa1aee994d6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599451e067bd8be3da9978735dbaae3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2baaacdff8278a771c70ae9e81d2fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319df95918ec940b632ec2ff287f70f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784d58bdbff8e3b7ea521b4c3ae1f51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2136a9d3ecaf4d51ee4decc09c6573f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f268b677ab24f269ceceec50b4995b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7310c2b0bc41a3f04012d1603a6e53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3dd6e35d8313775c6c8b05954eb1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb681d98a1c55cb2e35809640cfda1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512638113b2304d7f2fdcff7775ff03c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b138c11355e088d8b2054334914e6f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780bbc618cd6acd575904282347de4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2196bd1f9ba55fb77fa9d08c8f481d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff278e31eb3f6a166ca7f66d3d98efbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdbf2a5ee88dec04f2c9d58e6a8e01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5cd590ede1e09a26189deafdc8b1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f14e0ee839b828b94952b6951cca61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e3904937726b9b4f0a40defec3d64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08d7a89cc6657975202d4d1ff5e11c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860a5254fa50129fc56cbbb7b1135a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66158dc207985d4f8c7b16ce0a1ee5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f2b58a6084df3972dc387945137bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6b0b81deb0658cac0384726598129232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e1b11b7a7172e6e3d2b876aa806cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3979568f049dfd7db3005ed314a30f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e12973164c8547248d8ee9c06db47235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030df8ff3eeed3c3a32f8a9381625d35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e7ab9d6e5b25d205bb1125e4f2f9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecbe21fc75e49e2d8c133e1bcc473e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777efe09eb6b72b648f15da2afb57e74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff82c5657dc786c4ed194bff9ec90e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b85d337e2601164688102cd6a377a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999118956204ea6bd1d19892b789abe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c254cea48d32c7aa18993f23de5fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b278f25533e096e9b5ccc5fa8db41b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b829a3d1abb95213289661cdc704d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cd6d4befe938adcc79a5c8ffcec94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de0b5f42ba7aa5cada579b0dfecf42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518412de2cf8d85a019adeaa9e3c9f66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47664c765bccb851c80aaa3643384eb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944d4f26b52b2e146c56c2bd9ed77da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4c9e54b26086f5c22b400379c930f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e1a2248164bccf0d1b4d4d7fb70b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd16d99a653414fe943dc3bc5ceb5f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea28b6d152d5cb580ebd664b6cfc20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a08ef0be1fd4b5314ecccbbfeb8dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff781a2d09817efb2768a21d7611b5af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b20dbc4b21826e3f9dcc786551cf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94fedbbb42ff765947036f4281aec8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ef52130a272cca9ed534d110bb826259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a297aa306c12a234a8a1becedd743c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a3b3bc061c34551a7afacf7aa0c0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebbfaefe33bbc9ec2c1e6035292596262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a435c7adfd16015c8fca02fdf0cd861263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe96ebcd0b4ca30a0c276fda8f26af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013520d8f036c6e411afc11ec4c615c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08709317c0730dc84e040a981bb54b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb917870d2c0758fdb676aff90068c2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc1d6e5836ec163d37667404a64eca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd931faf06d9c94d7c8a94b8bf73f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c62adf35d6030d411a2fc6d2bd62b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede575ea9d663926a9225cc3a35620b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d9c6b9a1ac5ad141144dd50b6bf5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbf1fb5e3a044a438fe53d87b62238273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59949386b893a55e7719428436c0076c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441004049edce9ca74c2592959cb2e0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa94e15b0b3fba62522b32d6ebc9c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73ad13e8de1659c4b9a4dbbd1c6f09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36ec286a76a8df9f8d0be7ed596ef6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda20ee20fcb45ce2491eea3cbb5b0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67367ce239a298708915efe4111fe16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad21b1270def953fe98582098badfaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b936900e7f11116aaca38d89498d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366434a3ef8668dacdb52d4138b75328283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65c2612139283c4991abf3e8d461e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ad20a04b17802e952f574b8090224285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33198f56b29380073f6975ad9571e38a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86145d764a6024cce16239ed99405a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a3d5ad6ee241b18d164b971560720288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab86fb9acd33b35db8c47dbb8eeef7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264497a24acd6c16a4e96554def9b27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9d88cf60c5c639300cb4aaae8462c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931b512877cd567bf2b659b3a6249f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555abc7d50c13482e286e5cf1ee3d258293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea89b081ca825017fbad104b0ace68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d84ec591af43e7ae00e3fdce574b03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895a4b9c351435b0d7a9c737edcf2b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e18e1ec68778ab3402e250cb332b5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667a1381800a457f5d1b9947077b24d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c812e075f30fc59d877a7b82c10a915299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c3ad5b0127c06c0a967ccb142e853300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b95ca8718f789a75c12931cda081ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc22bf6a1d1bada3c3d29a31bad8ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd9819b5983a86f1ddca1325f7bef1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a83920bcadae17cefd3c3ae7c00811304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c9342251c582545eb62b705dbb5b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca04067c37ca34989777e60cb38573c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffac10f838d86ceda3ce50123581973307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360b9a73dff7bea5f6c753576f225ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16259af22e092713a8423b3b8a10cefd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b418c1964caa6aaaa28542c61f3755310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22ce93828ffbccc671b1980f39b5ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dffb97491ea8aa5d2d6e036394cfb6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdfcb19ba1846de33537ba975b9449313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b270054ad2fa111a24b619841c81e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65860159fbaf7e77c78365f40eefb7b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a671747b7c342e72818b8ba599180316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d643702af6abab9b73c7b4cebc3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1929e49e526417ecea0b327ac1e474318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc624fc19f516516af0be9b5afa1279319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccae3655a762ba517c6bb3bb6c1b1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd456d61eb0223b07a2582287e5697321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c147f2c06c5f7a9ffd12c243ab37143322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260f8cd8d9daa48875623f29ec75c91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fe721c96fa9270719d613c78cbaaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe7b31afac75ab375c340d913b20c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f67143caa89fffc95d499706edd9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0824c12aeaf9abc63bc4b486e0bc7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c957b7d8aa769191bfe65fd62839b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d17940016b2de7344662df04f81140329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8959acebbb814491f7d83ba804468d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d2240eede5e4547eb21821ff716dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b8ced95c2f577e1d24113dad66d21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb6e9f8f7814ef1dbff585bf7b6c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dddee204b7fd66411aea8a8505aaf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73026b164fe9dddc5b28ffdd60b19a03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccceb867673079072a5fa8e9caf921e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f0467c13b7c94a033cd40ac3053c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c04e3327975209ad05cded174e1347338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd446bc41fb86e65dc344a2061cbad7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8da2ebaacd9632de1131fcd8b772d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e7c5adcdae4afeb932234faf1ae8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b99d3cec15e986fd1b527d300fbd9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937b532b536f2b2d56747cdaaedc184343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98499c87307f12c3b51fa8e833a34ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6e9b956879b557edb8e32a8e7f641345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ace0d29d9d84735377ac3b6dec60d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef5403dd3cf58aa7bead758e3a97e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6338ccab3e701213a0e45063e8573d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cd1366fca38fb685c944626db4e05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be75f862b994a34b1e77d0afbd28cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc920766f1d5f1c584651fa2cc1b7237351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17467f07ba99a44d25eedfd9f3cdc431352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cdee3b3c7010c1e4e2fb13d040be6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17268015ca3ed70ca0831b910f1c335354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06708c51cfb6fa550fd755b6de94ecbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b52cc292767aea83d899a6763cd54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457e90cbb5cb7ede169bfe374e755ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d266c625d1cd02cc410f2588fc4682358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6777a5068cdbfd0671b2bf4c4888565359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9368b41a561b7a5c912e869b8e2fa0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce852520fbcae8e75faaf699ae98f6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcd47b44a9817cd78e57269cdaa9f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1f51e85d2dd2148c417e78abeadca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee0a9c2f216f4908631bacda294cec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ce4119e0df054624dbf36e27bb761365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc1a43df849f65fa72331431073776366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c38f68d87b299d1e41b8ece5d825f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81761caf91c3126557ac19ad653dc1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752bf347395353cc71a411705da7c31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e86e54bfa70a4c08b6d3bc671d3f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c6d1e5820f56c4cfef16253a60447371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fab851f4b1601bb177f00e1dc2c77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0b8191f982709491449dd1fb9ca62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88d6a94c950800fa85ada74ddcf781374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cc15846fd5041bc4a629642891e3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70981a36c0c90a8116fc5a8f9fba2a2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abaa2cfa67375a5c75942529b9cc11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff431bbb3777b153f8147fff31e0f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07751846b6523dd50fd98f407e0c5fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76bd7e818ff91f0bef71cc8413e542380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb954b3f0466e18fddff2ad786092f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571e96995b44bb339e5c50948635751382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a13fa3f220a3581c7d74de652b36b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a7563c8183ba0a859b007cdd42ec0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff5aa58861f3e42b09f0c33010cab3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdefabe4355a73a03f585183475aaf5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc9f8b3b4de01115e60710d51bd0f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dc6192657ddaee8c7895e6000e7c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214c94e441b6e71695441b8cc01fd75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf377efb5abe5270a20f54ba7cc36f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa93ea22f76eae9674d0436246fdcb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618e2767b8eaf73939a2c6c3d03838c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96451076f03e57fe78e6b045e1e11d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb45306ce84cc6a6a5203b2d912665b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52bdc8d3cae9803ac145166b4f7ef6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c9148d19e64201b9558af650688fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64478fd5da4ce8776a77df17842bc98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06898e2995cded5c9c9843754987d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb63fa1d7b8a13442383eb280ec66ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535457b8240a23b861a7a7415101022e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f171b7a325c93d39b503e7f2535c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9c915bd69277835016abf3ee7f7d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eeb415e6f1f0b65015250323465db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a84c877280192b70fd4b2c536420e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dbd42451f89ea4fe6b8dff5392d04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9388b648423500ff1156e553a3979b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1343be5d3ad613800ebc7c1269322407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb669fdd7b3b8622b672125ce24faf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83408f2a37247fddbe882dda7df9e308409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dff5cc0f91e12e4a7dc7f084e9d02f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d76cd9f01f61d94f85b9bf956299d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ea2e547c3b73e22d4b55e24b53957412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3507bf1e249ad51430bb66a320e5cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfc05961f317cd687092d425805f1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7ea585d840d12d532175d9f23902e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c1292dfd1ffb529a483e6ce1def5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c513578657e273786a1a608ab91e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad19b3d0136b72081d2d3f5dcbd7f97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d40d3c65bef472a597b1f2a239808419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d0a330eac1b7cf1f9e35909f4299c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771509272cbc753f233cc6c871e5d6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a7bbdb8b02c93f26dd269c2ccfb30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fd8f543cc13bb4866471f55634ba6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451d0f6c97a905e581edc911a0dfe2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd69a41a8c4f02aa83512fa4dfda43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8341efafcabf9e019aa13577d26522c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e47e9256f09c3250157d782f8b6a34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ac53d468b5953eb8420e0b7e002e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6edd7177f8579acfab3e110ce0cb5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86342deed401f7e8ccdd4c97e018482a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b8f03b69e14db7268b2c0e7126eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26eb843a4495194f92ebba7080434c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26185552eefbf47f6bd046042b223aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b578160e0deecf14a11fec8c9a0dc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac95319acb3547a17b72485c3f2440435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c67ceec6b491814791b75909aac35c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02789a83e049cb2ae0108869aabe61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf159ded2f918e0bb74781efb7d7abf0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa412dd4f48da86a708c4c17dbf83d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2999b9f03e6d5df3230416f6b7084440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12e8d2e9255d3e647a225f9def76ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764aa0630cb802927b5db96e7ca5d4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba5876f8e0a8eef0e6e672d7b6f30c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87370ebd0203cd459439b8365f5c3376444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d769568882450c4bd29b94be0b148445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07d855d9966a6bfe7c357253f289fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46745406be4443e809e6ba6b7ecd0d18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b38d368a0f4ef8856587776ce8e94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fda3b2f75db70c6606aca54fbac7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778ac3af71b0b98e2ae79dab0f565ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec11a147af91415da4b0f2a5bb80d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53c44abbdb3979004603a5f08f4f93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653375fdaf8c40261b86ad9ab61caef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cd9b9e8931fbdc0f18eb94802a073454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65050dfcd9811e64957986661ab5ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c211035cd2c8162ce378d9f78bbf50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c2168016c42131126ee4659579b94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1075b90a61414c8ba58a4a21b49aa81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90336438a8bfe210d5ac64ddd0d5ecb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c742a96e9a6b61f869d3ce667122f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db015bdd30720d7e094fb7e750b4b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaa0321ee4fefc409df624d96e5594462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67912b14ea7adcbf4cabd7bee0ce105d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57007de510e64c6020b04b01675cdc6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeef9080a08516bc727038497ea6f23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b1c8d8cc81f286296b0bc9d7e2198466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c35755fa24d2607cfdead89c476005467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac0fde791d634e661c346568f01a33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b72ff9f82a352b9db96a348d0df9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3073d6d0c10717b752f48f5049143470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad66af2d4a201bea95b627b40eb203471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72af3086fcd6584c00193c3102b781472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f12d3d961c999a49ace0d4bbb0159473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b6a28a1c1c7bd5fbd65426933a581474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eccadcd4672bfbcc88d883ca99052b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bd44281b869ff3e61b27bfd66203c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c4a3d1e10378b8cb71fe3189da4cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e367ec1f3e1da5d2a3e0451f743f31f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ee58dbe31138fd790de99551b5e04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b8eff41adf6a2b7776864d2719170480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e964b37a835ff8150137bd9a5c262481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8500f563cdac6d5b847c26287e25e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4298493a49975a8d8ad222c5f044c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79094ff51ef2ac13dcbe399eaba24a39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9fea94c9bbb3943c8323a76955bdd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d9ebb9cc6c6a922de50a66f1aee66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f746f694acd4b9606c5422d9e0f7368487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1989ba0773f47312879bfa55a1af02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139cc39f3908cc6b2e956b488d054e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cba92133c4735a49bcef488349f67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6631697ce487f2af2a801389d7b02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128318c308e7c896935caed67a96aea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede860c423fc5eea23d7d86392b95986493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966105013095bac41ad764c55c81fb0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b046334239fed382e9a9bcd683ee67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43af4177ba12d0b66a8ccf1d9f8c77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fe237820f256003c3f848104bbea1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2de36c15563eb75448e54e0a57140498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce7906efbdada0c59115fd631594fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0099907da0dff0c4ded097170ca5004500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15570a8e34ef9ba9f92d3d63bd82ee1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763d95c7740a09aa093e4a0567450d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a162976e2926658a2f571ed4356fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f99efaf03ac60d3a5ed7695ec15e7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407870c2f6ca7757443b44a1cb16c3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887104da27d96802116e0e6373789f90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a347f6b31221d391de8a4f73e3d8b24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0b95c50dda554f2cd354e877a0fee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a002275f4d61709f9b1844287f2fce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389a4a110da273c421956ffc4d96d82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f216123c400ebe53f661f52057a35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3a9bf517f8d684feb533ce746cd7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577697dfda3e5b21a9899abcd4220a45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e5e2776fb08f7643faeb3ea7255fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c047eedb5087d3d9e29b3cdf36194515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af548a535cab7aef3309010ccf87dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd5a38e47a8192e08385407beacc17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd0ca674604021acdc4fd479a0e135518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f12552b71ac56b3af7938139d2618f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c798ece5dd68addbf99c2652aa460520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887d799bf2ae51d6a20b6ba38f2e00c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faea47927f15a33fefd76f8f52811e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b92e7f4f1470b8982e8954b2db6bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c29fb5f3f4c2ba11fc679269da60b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ca8c1e22ca02e7163aaba36b0245a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7520e2f308a23b9e502b8dd7882d56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59df7ce4c2b4969a1d21c779dc3f59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1b0bcf2aee49b2e99c30d0124dccd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352945b13fcee22306196da66ee65fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e100cb0434dd9c0ae725e78df177b31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd2bcd6e74da1c58abc2bc8c21d358531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9331e802c64bbf2aa32565f3b8d8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2e209591e8b9206ebadfe84d41e08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00434231773c51328fa2e09d1f6c3187534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d276f8bebdc05aace960d7e8ed7792c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05689b6e5569d57348a05dcf127748536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689d9924aa60934227d6a2059c6df73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bca9cbf73d52a1f3a2f98d0da9b66d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9b0e082ddb6831a24514105c1e119539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e44d46dd8292ccfd4bc93e72873bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665378e0e87787b6f856eeff3e319fc2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6c2a4ca6d18a23cccbc71ae5e3768542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef6b125f5b5f87f0d81e296ee30af0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c541ba03702da74aeb4dae6fe46917544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76478063b30c09ee35d224aacb4492d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c0f38d09ae2dc0930b3f109a50ec1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb2770c2fc5b3d36cde02580a54f8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9234da4f87f276f176225cd75bd75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7952140bd271912cf4498e3df4f7f32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07175a72864c8f34b98f35b16e86410f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55f007b5b68fb8b2374aa82cfc69e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34b3c1c48ba5ce04c9f981f5e7c5a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a78fb854e4d6cf4072ba604a4f5d9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45124e1ca64d42088453f16ad0de051f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee81ffacb61b98bfaa8d99ae29fd135555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad44a2a7fe586d6724c2c93ac167936556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f15f919241e56aeaae14b67249df0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738f53cc46489898386fc2233fb34d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53166093f4f585c565fb22985540134e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dec18f75dadd776ecd40255ff2e38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c05d7ff38756c155a8d68ad95623fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdccfa21c77403ca0a40e0818c1f02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136c0cbd795cc67ef43439c35526462563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e82fba73a0192c05569f728f2823cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce8f6ca6650c3906157e9e14b45b7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4d07065ba077d1569a0af439b121d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6193b2906f5700b6f733c1fb82d4a81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641b7bbebeed6a8dc479e752ab9241e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d257507ffaa38d943abdff0a41bd61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cce0a7a1ebbae80f91bb3888db6c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df29f38129c48c6c35025b58607b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a7e2f0d0a43cd1f462a3f97a78dd4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77535f2ed745d6773cd8ed50fd7e7da9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e192929413405587b4708a8e3445d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d030df2bdcf7e5885cc937ec48755d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aaa3cf633ffc571b5a651e1d88596576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fed07fc2c3656d854bed23b02f135a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3263afb59814bb59e96e71751d589578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cc0f4c8c9d9c2ebdd3a6b49896551579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf566cf926c9fcffe11b0417801f72c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075cffe6c496d51c3bf1b7bde01d2f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a6233b3bb329a94d1e69b3591f6a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db145dd36af26ea53c181747a7ea345583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e16cf6f3b9d6bd841f89add06b033584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7695265b787d48819b6b6c7b670ada585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45656b717170272e7e1c56fe8e0813586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cc4083caad7a6bb53b0bf1004663d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41843d70e75b2d2a1cce7363221bb02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd99ba0e2f3b1165c250de3935773ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bf937c0cd18a2347eb7e64494f45b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e174af47dbba152ed2f17fad2302d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fac321820444c60a0ab5d6b424458592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4e7c98f8d277121d428d1f58351e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e95617e2851458dc9842437a3e2b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23782b0f10a02cfeba10ad3d3d0abb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca735fc50fd493891822840bad7d5038596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe036f6adf703c4c322a9e5aea4af8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d4bf0b91144a93845e9ca98a46e2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b205bafb38b2e1ad07e5a5fe59cacc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629716a344372ad4a4ec411526139560600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bfee71e7a49e7f4dc952327b5b7b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf72f99189df94980cd2c6de72000fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1cfb2a8c992db08a40a3b70926a01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b3b6ae771a7bd423b6618fe923b6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecc152f1981d53aefb5356c63e9fc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da743ee509cf7357cb9372e249cac463606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24be718fac7bf553edc69166cfee24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd903c53ca516cf37a141043de8a1c81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09a97c29ba1d1ee3ee649b7990eb3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9a8a3cf4e8edb11b3c79cd34a7aeb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fb0c2fd2d5213d8c57a96ff2fd67d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cbeb45620fb407e301f0a0de9662b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b134e7ef442a3044b1126661ccb84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d147affa2a8bd9bd6ebba8d52b666614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843df98ff34c770333fb15afaad6c6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f77711fd5af06e3ba3e217190f8bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ec63ac9902babc1fb3e3bd1148e04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446edf72e3c4773b1846d49618850e7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1b69a71dd1614752da264b1f4f734619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae639d6b5c4de860552dfa4bee0b026620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55357fce021697490a6129502b9e28a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848ccaa50e71b919f4773b4253f9a53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663832796dc97a7a0a7cb43cc3582884623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0cca4efc8ab54477a3a9d2e07d52c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98986589bfa340b0a3eb0c1d0a05e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688245b3b8da8903be6e55441c0dfe4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671a517544340dc9e03ed5d63bdef2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b727d5b1a59864b6d5e69c3f26be39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e29d200b6c12c5ddd33c54d942041629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99aa2e9ad29ff69a5a1f8b27c1a40c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b2d926e149a1b3b63fc4b723e0c62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66f92b847fdad5b493e5159bda4054632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ac56487ce410fcc1624307d31ca5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9606f8708a0585accad5199ad5fc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24357e64992d0fe43ca4baea8fb846635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef217d75af2b2ae32b583c4c69d63b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09065efbd41c55ff3e0e067aeaf81a88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d6c2cd5bc04975dfccd53d97fbd98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445359cb750c37bc3be6254b6ccb64a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683f4d2104e20b85a8a60b9f7243d76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29314b5fc1fdd126ddfcd7e18e4e0767641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a63309b1e5d4f4aa7243ee3512b0ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4067109e49e282cafe6ee0818f9676b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f2a63e84c7957f386486e6a7c7c58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d2c0c579fa3f19a6a71e0143055c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a426456c0757d163dbf7591b49acd9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de56ee33e0768e6a67ce9f515428ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b5fb9b1df899a34be5f0535ac36bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bce5b8bee881c8d5fe2f8ae05c69b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69e15c2627500412d474aa7bc1e87f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330204a967917bafbf6d16e53ef2ef7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb8091a3f228ade6ef90aff50b0627652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b20af764922ab35f66e0f4f37d247653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2e53cd6e17881a962cc78e927e298654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f619a445f70acf4cd2f2801f5bac5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514b7e33134491d2642829e94df1ab3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47478a321862f930523a90a2a35262657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc6805695cc621542845addedba730658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3ac6c7fd7cef916c52b2c947c4f93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629ed4d98fcbc76f9501de0deebc2a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90459f6361752d63273ab8d36dff77bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a338edacd4735682579711330c511f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033925ff67c6961c5688a58df069d6d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27cd634850bb94e0a6e169aafd03d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbe9663f5e077f9f01ba6a88a3c9be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52d12c0c5d766755ce3a6dbda2a7aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ede1cb24915b200db36349faa3592667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2936b6b2baa0c9e0dd5032fbdd4b3e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c95fd75a9c76bdea56ff2256f8fb8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f9962903a465e638a3f559ac68e86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d80cd72fb9ca5f22469c2a456274e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e88dce2ccbee9b5a8edf462cffcdf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c76b54a925d3810a19ed00a06e6023673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4c5b7028a49244d48626e7570f196674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1a2756e4465ab2e25e00d7f8845c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf370a0cb57009c1acf4e810601140676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b892473643aec54ab1825459a7e6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86378df0f183cf6d98071f2f274155c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd365325cd1ef1fd907c6e3608510d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50424e8e4d246fe4cbe3ec99ea2296cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89528314df1812b87c925b5e2a4e579681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c9f54c806f0df2f38c37baeb150b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab3948b920beb1ed466577d5273fea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67a6132dc50402ac7fc4b510913842684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3e0863814d4190303a2ad362746d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380ff69a98528ad5992ea4164ae4d31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee95f60117fd8971b93c5a6a5019ac3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffc298b2948d7805099b07f80d93dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ee65e4c81bd5795ca45b244e42d7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c7b4a4cad08e5afd8de6d69fe6ee5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fc87028025c986c1c4ae7b258ab31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2517f9c420ec2a6174c2a04fcbd93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768fe091bfbbf66d5aae3a39dc668e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64cf4ce6321c4030e5cb2244e4a9de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c951d1d3a7578d78a230d2a51cd64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85f669cd83cf6b7b9d1da6cf4cb830696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5ca5e4162f3a47969a2435a1ebcab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099902061343930033d0d8abca7f9860698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece4490bba7e19c7a45a374eedcb9f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7100024c3c2bcf9addbd3de12d0c3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f59d1970711977e49dbc4467033d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf470f2538ccac602f1a834864525d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9ccaa37026048e0bbb5fa7d25eaf0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f336d73f59ff521632b264e03e2c6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e21cc6027aa3d3c39f48c8e86ae90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2fc8dd9fadd03441bb265464705dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4688b4e99aa9c298fa1147cb0124c26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858d3fa6f870ac966e5735a6ac7144e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b649b08bd749b0b02d2edd837fb05ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2ab3ae962d403a6eb088478a58262710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55071367a11795b554ddcd505f1e8948711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db918421dd53432f21f235593fb44ee2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d5d336526cf8a7890056128e37865713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c1aed3f3ea32c1176cd4634cae22d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed156c5e3ed4c00e7ed9facae06980715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba616a33448b9edc3a13e81ec5e9ebe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6f6805dee612e3b0ac48589c9395b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b4d766590774631329bd058c49655718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ba0f34c5c463024c06bc31562ad7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a7cae96d61e071bb29b44440d3cb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1f9982f546dea651d9c8989cc318a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed5f159b55f2f7ea78542cb450d3fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54463a59a8465403fcb4d3cb99bb0cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0135bbf5699d532a8726cf13cfcd666724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6aa02119b389c15a5cb6695d16d1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fad9bc94067c03fe41972be2aeeb4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d236705a215a4db2ca39e4ac0ce441a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066c994e6febe4a65074e5b5b652e7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aca4759a148018035d7f1ce4518a4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d9101b4e2271d391cc98cae1c2dac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390e9a364b4fc879f3d3dc9e93c8330731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651f528938827c3b0a526682b0dc52c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa94522bbf007f5a42bf25265f27ac9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b43c253efbf72af84a80f9d5e32e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a4615a40b89efaa7fe94443f2f2a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712cb964f18c9783eb007c7ca386043736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9dc9fc37212dd96657e8febcf9faf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaaf302f43970ab4b6bb8a2fb0223e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88261dd40e1acd4377eba31b4882792b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a621cd19e89ca42662a30e3bc9a28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43280ed1b5892ad5e2057a46e8f0f947741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa656d86f89ab0c6de89be2eb71388b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32744c2daa6524c56912583e0841b744743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd84aaa0b0558c69633a133e41b14d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a689aef208e8bdc2846ee1f5d3e6d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb062abd40eb46d7f4fea4e862b8859746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec665b7a9c60dae7e3927949d3ea03c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d92a6dca61b1e12adaa6401d7859a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d53ec86c3867c3695f5c80ff8b80b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ffbf054bcba142b85efb148afacc8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197c50b9560d31772817a67c244c52e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628f72c9fc2571bec72276b0a2c6a4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac16b67bb4ef942fa1b74f9b46e344753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e2c09dc4c00f85d71cf321c3e74f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cbcb9f8fc7cb886ded10dd5c10f33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64055bebe748c733782b5133926fd91e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28632dc555c29a8fecd4aa4e317787a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb062d87ab917cf76c9d03be06033116758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f241e1f08fbe6cd41ee3de8d40c305759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd602bc027d2d25aa89a5dccf2c50a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3159545155c32346109906a7b63d1a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7aced440b593f4526f91aebf6461b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e9173499a470ad84c64533d4b85d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eb3237fd01127f298a1e5281ac4f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c06b32c00de26ff6974d6029cc26b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b2832e44b4d975e3cc7f26e674aeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac02369dfc2ce6fdc0b21a233e87d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82888711cb0f3c02b452ac4de994d3439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704d1eeb0ba71d7f7e13786a332c38d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2ee45e878d1d5b66aa9dcf7b958c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8973532f11d9f2cde79f1824346022c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8780e9ed8d839614e02384fa64cd4af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24226baf0a0f0503f1c1fe9627399df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a194a7c90e387afac61c594c292dbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e258735029bf52b55e1c8f2efad89f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e4fb8f2d7dfce43b47e5f91fce93417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e190c7ccf99e721d15d0135b74015c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91258245e430f4b8870aaba18aa6ebdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdf593f766754bcf4ae0678ec40b2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf03980af3bc83538c7d9f6c9f8406721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfb6405e3ffe2e9e397d063563d03c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b43e269d3efe3851353473cc68c1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df69b8772e4f79664d7bb28ecb0d9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b377be08797dc1d775fd884862222725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047243db24e0e988c6c6221c5adbf8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880be76a3e208fe5dc866a9c68144d6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77e1928f9174047737340014af6e5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2ad03e47ae7216e8da4f922684a4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ad70ab94297a37ab0663927c5827c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16bceb81b5fc24d2b4bded2947b2b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ad1f86aed769e481f17bb6ba122f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e4c093756ce2cd724589bef48039333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24012deaf1048c4bf6d665020ecaa334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af6f22add087d392e8c10f1c20579635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192294a95f5def653cfc9add61a0c6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62d9bbf6dec232b26fedd082a3b98937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ad3cd1be7015d67d87d9445b78f4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea059eb7e154b58f0c90f2c01b706239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c12d5f95c7e0acf7e8f429feaa153640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ed4a87581fb5ebe513705b5482a6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718e423e964009397b81e5dbd8be54642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0ad130d1468126b486faaff14946e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafbde90f9263940bc2267cebbb78e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd71de4f3958dd64eba6322dfffba3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cf38d5e1a5a9035d0a9b045387f6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f097baa9414f93e91a6de43eec4b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c338ee33ff83658b67a4c27f864a0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb922b1205e3f98133d916a45ed38449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13711169f44ee5eac7b3f643366baf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ba2968473a1f83b84a79b8f0b396951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60615de5b97334eb061b81094a43cd2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80c94a9cda41e37fe6e6605b956a0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866e676c87512d83048d68e564ff14854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c1c650df8eaa88de7182e26fe831d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e02175c23648de2e3a6205536770b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795523d522ec532eea1ea97c40870dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c044e5925a2a01eb6d7444f4086c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21879c66bf5ce41d49b0980493e1738559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9dbcfb0771f006ea1ac98dcd9a36f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a711a1922e70dea374f9848a47539b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b551b6ca50274881f027c6d0edc5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e30df662ca42518d1b83674410bddb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da83c02d0f3e9ff7c0dcb1d657f2ee964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3d47c71ffa5814eb5d8721c54c45765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd774a47188140cfa9979cce5d7a93a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef360fd3b4e34e0fad3255fd3aba3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c29580925150ffd55eef083a5487a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd915a1a6b6cdb58a73d1f443ae27d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687113c773253d64b9c0f9ddb90d8f5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebfbba70db3e0cf7ff7ce807c1176b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab924962df9d9fab4b68062bc5c0e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae039ff837e9acbde802f94309b48873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e776ca03a8cc9245df0b09702f62fcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e9cad253afe83919d14c9e31413ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c984375e4552329f007d8c3a0fac7ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e4411eb4a75ca234741b62d3f403777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebef65d6bdb2841f4c99e90d6cf59bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715e7084e8a07d1841f92ace89b675f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279a95e73276b82eabbf87cf9ee975580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785fa84a6fe7ce329cb543213af02b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39cf8a07975ac47ec63d6d6ee9ceec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd342c974c77ee4cfe0318c16415f75383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b1ffec0437642afe345fe116869f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5843406a5e7301684270b60c2ce50185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f0e40a5c7300081f18567fefd642286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c13f8e31d7083c2bb2ad3bc4e292c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f58776680f6d2a6f708e3b49f515f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78488bc2324298ecf75a22ff282fbc5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b09ec3b619633314a43263625480ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6283ac1852a969da47b844aca91edfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c53e2a38c59e9aadbab617463190b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eeb2bd61ef487031e1ff5394c134793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301bc010bd3bf225a1c85f83c8157e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273970c2e50d489a2d34769a4b2850d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390d154848e417ef5c4389cd73eaef596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d67caf94c6b478df5e9640f85357297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e9428050898bb7a6f2322dd9ab4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ecc2fcca0928babf01f666827ad9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d14460af14e651b258afd884ab790100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e0ec494a726eece47b3124efc0d86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c66ed313503915048d3c55fb63ca27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634a411d7ab8d6e827e32e86d11de11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef1266217a850aaa4701e504df3b89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a0227ba868a7ed20a9c2e1201dc96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af2eaeb99169ad1a864c3567563b33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540874a1b5458195b9315e249e87041a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629f58270735ab7ef563d2a0f9496db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9ac518acfcb79fe9ac3c3ddbec77e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0929185ac57ee76bf46c3eb03aabc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c66af340f7983e83c5acf8821b89b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75726862e4fec8e0e2a25c55fe219f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a723b5da48b7cf4bf73cdda0d83c4c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9a13cb2365eb95fcc57d6d3018988114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ae2255474bc7ace94f693401a84ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cbd87a73fca22be594babcdf81d2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c8910ba3df820caffc9ecf82ee321117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278894730e073c4d49fb8564cc7e1aa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0414a9b9f187556c6c6f25c7d8a20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808c429f32b76fed95fedc02f63e55a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99676107c1a6a1b812564546ab86b52a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37920a24c471843048a462566c748551122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafe9d800e592e1827149effbda5e85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81947106db4f99f15ab7ebdded6735d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5bb93ff5d60d0ee49da220f900d7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b28cc234d3c7279ea48a6369c3c52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa882c737293e6246ca11e522a8678127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89579ebdcea30e3e09723ac5b39a525128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766124f43c68b07a525520f438eb5c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2709767a710bf25c4d22b4a384b903f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb37b1f5ec52f1a85f31bef98f7054f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fbf4c4ba6a98561bfd1efc78e52ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c6af64c783e4fd6c567cbef94a2da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07372b9653e40cef40de1929c66fa4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b601770f8ac279174c1f2c5fdbce9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae24970d4b8524d9da1ec4709459dbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214540b0a0a2b1f1cb35213098b5a225137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c875df91d343a39d509e7e991faa4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d41c056c30956e3ffc7a723940a32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bab0e7308f7a3ca0b08b271e9af506140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39edc967844282015f1603c309956a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467afbd85a8a279670239f5c1388621142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea68d7e4d2d8c0c433a6d72bad0460143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa793dd8b852578ffd8826a554e579144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb027df57df0b352c6127f810767a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769eade73e58529176e8aa47adf1066146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddb39dfc044f76070e0eb4c79cad04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d91886af373f716f13f02a6c615de7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3201ebb101e8a31715ff914b9ecafcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c3e4b1f17199094903ffc40ff8015150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2ad31d6318fe826cdb9bf5b4507d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649c5f50eabb61f66c6f64e1cbca913152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a1fda670a9f1fd28b9ff39fc662dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed42dd50d318a93d8cd980fa149ee6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ef39a70040c13223f5c59b2616980155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419db484ef6a72acaf3d973087771bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605448d42edac87db3fcd8f955555fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d709f4d05e9b46d0d5a312b6d4fcb87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f02d33d5a32fe29977205772ac78a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9ad3344099c992e3719fad19be591160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b24cc571ebd3973c8b65b058dfc081161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83efe32c07a221e2600eef0f043b43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecec5e4c66ffb79d093a7379ad7615163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c22c235a679450c690d61f5b4747e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c827af7020bbb1bdfb735f6d6baf50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1a89666598d7cdae13b9cdc6c1777166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd48dcb47b5e7e4c532e615321d7714167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd71da23cc9265cbb009858a7b0f4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc203dcaea9e7bc5f60d7022df2a9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dce4675bf68af98d699235b7ae69a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a25ac077d8a81222e741de8698e20f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610c56fa42fe3066e7383f8e6f72892172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f125947ec8beedbe442397eb88f176173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ad066169a4741424814bd4a4c407d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c368169844eb68ae29a2322d8bebbff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb367a439559e674ab3ecedd9b884a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feef02b8533fa185508a7ebf1f32bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a5d995803853f64a1304bc0d8533c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cb6a0c21635d7ae96c175ac677a7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134689711178d652f5679ed31738f418180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdafc40944385a91b24eb6ae253e4ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997169a6df410f972892ed762f4c1f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab92b95595f9f9ff4581e8a44689d4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067afefad0bcd584235517820ffc4a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0347abd172f16c42bcce98d98faf03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec5e66e5bcc9d5b6e043032fe0310d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d3b1bf274c28b0fc044a9dcf3bda0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186a3cbf266ba67409b6d97ec1ae10f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910330976c3d1f3eb04e66a37f01164189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ac87aba9a40213217922cc287afe3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55050ae9d323ef9bd3852c09b1851f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce991c42c13852264e4582a7bd1d74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50c273586b008dd437a5df8708f146193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9a1eda2387feac46ac8e5822c0bb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa19cc9e119745770b246e83fb77cf9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aecd1fdcf66adaf77d5c740a77c1e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255ab789d28adfcf86cbc33505f4d55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dd27746a3950d878a22bf31fefd01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e53488edf4529f193827331a82f1c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c403daea594149eb4b4c75f7739f1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3825f03fa085688ce0b7aa0baf16f84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a339a18e075e2a2640bb732f3935d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fc5b8c0f2af2c876fc59600a9ed6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24f02fe418c4faa763a428768e1b45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610737bd0fc5214b3f8150951038071205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116b885b040b65d5a4e1b7019639b27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b7b747606714194ef9ac627d087b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2256353fee2eff2c17c5f8133b1586208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f42ceade17e2d1f25f6d6a2b4a30e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a705aefa28f534476859090112bbb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d304745463c96f19d341051e71aff5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317469f2fcac925ec13e959e524ab0c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95937feed3483ad3b864ebf278211d74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfb1bc5af299e07b82ef12980bcb9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7b4c1a84aa926050319eca0075597215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746ec302aca951cd65751f7373b41f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c84ddc3d104e185c9ad8aed7e1f96f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8121ee09fd32399b7b93cde517cd0d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fec4a099afae14a0619265d4db5e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192f33ec1d4ef3c534bca65f264883d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b281317589265b7b31b718ddca242a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661c50f81977f877d7d3ff63eebb0fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9cfd371abf332bc7d164467e46393223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eeec3a9eb186e7a2b5a41de5e3d25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52b00d53fb6b773a25a00a559bc383225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedef08e6325afbe1a84a1ebfa9291d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83d27210183190d51a3f726d1e72a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f90fed1f384fa3fb67e519a9b6ec5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca7c619f7e12d3d7a0298e47a530d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56204b8d0d1ce3e3b55d9e41cf17d63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f53d38600d1350e91a7619f504076f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c358599f01d576ecfd37aac2a0ced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af4cf8bbea92d1396c6f96fb6fe977233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002cacd947531c35c62eeeb99952aba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6500556aa6753d5ebb75ce9f7b3b54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec32d675367f47ecb3c6857c6a8fd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa3fdcb2fdbdf5b79e824f394ac199237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c860e8a8172ca0b901d3e0f688067238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72494fb136122cf310798f4777a9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22165bfb11ffbaa0d44fc6ecee41006b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd4c52f6c6237697e604d7b805d6c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f256f5a88c89daa94a605ba7791df8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff8eb3f840e7822da8ecdf66b89114243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999f0f0d316c8b5e83ef7145b8b33eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71709fad030033c8597377d80dba9472245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fb8eab55e9abb4bcdae97f5ae3214246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b6e002e347990d2d0452587591323247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8add5ffb1cd527f532a1eb0b0f2fb03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd39c09a1664eba162228e2706e5a86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f501664e07ede113822adf9370b347250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa188a57ce414502f5dd34b8901e1b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cb66970ee02983a6d3f098ca1c440252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c9c6699062cc4fc272f9f10c6845b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f8e035ac49027d3b9c07a1ba2c4db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437ebaea0e4fe233158902780250a2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b558c95e477107051b398a44a2df70d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d4adb2c7183f5763924a92599262d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c30a3a9a70463b1974d6bcb7281c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac168cfe4336cb7ab0f93b006bbaad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea723f4cb63f2c1219a8327de15d2b18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942712afb3aea18ff0b30711877ecfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bfd9b5ea8b3193bd9af4c1c6f6dda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53291c12dd4088fa85e8d5487ed75459263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6f8d3ed77cd0900ff2c8a2a007a05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c358514097b2a971bcc071c7b3ee4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a741b5f0071d4ed41a18349ff28f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261262bf6b51d50a97d753eea2837e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786eb89d3cf41b3d214791f3b6322eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceea4ea97f244dbe5703fd2a4453f26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f32ed0edd79d320520361a47755a4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446dd05b6913a19223bbcb57c22274b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d456288ba61cf0eedcda6aa5f49d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ead15eb6da2a91017b1855594a879a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cd61a914f53c2c60158833fb6ab4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441203bd721e0948b73a2cfb59d731c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78be6b769905cbef77c1412d958a6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f477280406107f2090915917dfd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224af53cbede54fcc29a760a98bd025278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8499c591dc32901dbcfc4b70235eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5cc6e0cfe1dc04a76e73158627cce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb70d9e6b3faf3acbebefe5e38f373e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7849588fff0aabe84edfb7abe0ac59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12462c8b1a97ef9737627202fd786d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a906313f84e82b4113de8f98a622c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6389766ba9c8f69c4358915f190c25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7b3a9b3ab4264c0bdf4ddf0effc6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f90f1634e9136c63e1a83beba95cca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8834a6c9ca62bbc8fa2a024c46736288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15494f74dc58d1f851db506c510e7f2d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd23575b3651eea58b9f0006c0ec349290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd696e639e5dca81136366a43bdf7b80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83650e9d9fb3c6f41037a6ec7f6269a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae5990362646dfd512f2a8e15be1e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d725afcd0d980307e4caed0a89a975b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dbfb8f772faf0d695f9197921f3f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14821f1011f81da0b77ade84de9a1e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ba55b728018fe906466cc235c07dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c8c91ea15be9369d5aa76d09de63e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2d93e73fb4b56a6b8435e2bd5a2af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfee601afea3623008b1f68e2245dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b5c415095c0ea280a6fce4bec7da4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64e88d78806a4e2732d311b77ac33f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc930541810876f9335f9d712d6082eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e4dd34be559f1282c517b01404e33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae2e7531d6728a93e68580b6066dd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b384008616aeed681fe6668a1b905d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddc01964471f2a7b3c858f76840629307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529c86286f104e69f8ec677daa1a8f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c71cdc5d2a248a91279174d6928b7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dab4089caacbbc18fa28a5498a59bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1e4c88da77a1c0f66971f5746367b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee9e057afb8812d948edaa21911cfe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159a978f4cdef2586fd1cd110f5d503313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef147973bd57a586f54f2516dc77b5a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84268b49e4375eead53bdd19d9abd3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec403fe743850cf3096a24f3ce1815316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610e4b9e18162738ce650fdc51452de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c964c72bb56e9a3797f1605fa5f838318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1515cb238934cd14b774e7f090c040d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7c93fd3659cc011f56bc138f16f6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9207686681eafa03d3f0b80211b472e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919725bb1b089dc3fee05a43f5945484322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9341b20e718fa6e355b5cbc88d479323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c10f8e777c2c307a2c787b29e158c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc281f42706fa837cc3dcb7c55a376325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fbba6438a095033aa91fbc9e6a8ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddc89276c90e34b40a9f140c25c176327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e36ca3067d3dd5065a175368edab9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241328dd5e0b4f519ac6c204faa445a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0592bb4f0ccf186223284fb4f682d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bbe951cbf519dda892bf4929dd089331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2fdf1ac7ca57262b780eea5fa6094332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2743b764d5fa86fa3ebafa671cbef9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0b41276b2a167b51792e83d8f1b8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a73abb5f039befe21150eb5622c9f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ee64866d941ade8dd7c43429fd80d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fc11058e2170f57687701c00814bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feb8f1e32a5d09cd6536affe1fbf93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce63049ab767fe228985ad480b9a4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e9e5d20f82499e02d48c1d707963b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcba012bbd63a468212e64c9a9cb8d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa675420d713a921693dc47cc72cb6e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899467ed36419f472e924d1649f72a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550f2e3f527a715cd131b50803c34d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142d9bde78a15669fb48d287847a37b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb768eab65df23173b78276b4fa622346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c68f7d6856d60c2649da71a058550347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378393e3ac41b3b014f86fb7d00b18c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac032001f6d15b5c866bf0f4581416349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b183c5419a0844c2ac891ee3ed6ee9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18686dc500140982036180059df7d2a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831d0e8ee0a3d7a9c6e9a17863ab1f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb98682be0d4b8d968620d35e2d957c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71cd9f8674a948b7a045c1bec294de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a7838505c605116e2052aec680221355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe897abd276664697c190371f36fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cf1eb0a8d3cdaca87d51a2b095fc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d216025c5719a7ec63ec9e3e72d4317358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc1e814b7b6989c4ca32f42818cce6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69e75180222f2e080da1c1bd6cccda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588c54a77f5e415ce52cf3d36e55030361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423410dd26931cc8ca77f20f480bfe5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeecf1784cb6e268e68fbf64ae172bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17b660474ded6998c2bdd8f76b1180364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ce57c1e29d8127b4c6f5adc180080365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b5435e87054a4d70a2740277170f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30725f6c20d0f7e95375562e7c015b32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dddeabfcd91158d51c98d6ee2c827d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19352b51aed27d7842e1f8b9c539eccb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df446795e8952581f07689f7bbd502370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd579731a092d7fea380ef1b3097a2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195c1c7c71804827a2e5fc010a37ac1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cd1c528c8ff8f70750e978ce8947c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45168c0bd5eb02a70218333923d725374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac80d21e266955ecdf55f9695a26c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27290d20291aa05b3f989c015fa9bf2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06634cf4f2055875d3ebed7ad9ca85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b37854fe6166e6e4bfc40d24d1669c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9e9c519df764de9c383a8289a2d12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8206253676d4949b54e3e01af96dc1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25d14d3db1f6ef3fe0dfbf54bb570d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2c69d471649a6edc5182eec47b23b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04687c9366fb66c5c37acaf80f41b001383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85a979123ad45e3ba781ebb4d86d3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2275a59f575a63456906bd57231f2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef1e823a90f7cae90b401e6104822386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286067cba755f1af929c9ce096464bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e379a6ddc8eea46bcf1fe0012ebc8cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10381a263afc754f10b995595431ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d33e376ec18104394b0d5840559e9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94b3be7fa928a2ba6ca909f6bb1cc8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4990a610bce0f871f21821c24c7e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e7122e08864f0300debd8fac07148393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ce52a4a679b3e96fda25eb6684fd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a61292732bea18cd52a28135aec54e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027702307c0608c96caf2b938963e1e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15c7febad085fee6be05726525cddd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224443bde6b635624312189e9f09de3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417e2bac1eada8f42f7d322facad62b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e365bca4345f78146db033c5d9da7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ce46e91da8a20cfc4f8ce73341eb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332bd23cc8ebe609bcae4f6bf091b97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949c645e2bdf3bf709721fee77bfd03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df792e6555bbd7c5008c72e6bcc826aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12103f48d79f6fe2c04632b03b2234fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebd96674e5a11f5c02fab75406cd77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a663a7deb1970d4676858cf41ad60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438c62027aa6164e35cbd9d4ea56fce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78471c5550b076c8c8438857b0c472c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb915e80975984886d29a765ba5877410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a84a2eb8e9093415fb2a38ee75682411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e03736f6d0eac634233a0815c82108412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d54b5c6b0cd30c1204ba0d7da85186413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33569a6a9ac1f780a1b4b308f787551a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e8988100e6f4ec0e9c30da6d284e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2816022a6320c8ac3aa3014035d0f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4f1f718afe3bc06488b84ae714900417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d903f225bc61310c8531ad617a17a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed179a364f6481f0fa0e919635355ed9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2d80eb1f3f1ad17182fd9593926cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773787b16206c5e166f67323adaf5de3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4e616a0cdd787d3b7d2bfb1db7b2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b74ea9ca3e9b66a9511d1e9dc529fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4efcde52408b4d3a285657f0acbfdb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26310cf158ff1843448cb9048ad5c005425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fd0e5604d60245a57d9dbbecd6f23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350f87444066f60b0c3cc6ece256561427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bbf66f253415d8b4a3a3cf8f32170428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc216e9fb4d78bcf81159cf451f0d780429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1f56082955f5aabd9f6198b25b20e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb950ce05299aabfa11f6a8f9c00ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25dc3a052759c89490038ea7a19238432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819874e13f9f907af49ad4fe6a5890a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4641a7c3d3e4f81d0a741bba937b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9a252c91f6b448891c1c7333c0084435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386a6934b8a68b59413058c177f3121436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b81e1527da8f62656fc69da33e1f5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a3575288dc5a86f18b04feb2018cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3caebf48f6a016f50158960067c39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb631fedf2650df920a352b971782d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac564ff6bf8d5e027016e2905f333d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bb14e72317fe74f93f798b619cab2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f02464f6d22a2568efd6cd38221d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e61ff4af61b5814ace99efe5805637444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3aa65c348cf13c3f9a257ac26f05e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cf47963b957793a66c98346bd9b65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd11a485f8c04483bd57499f3e1af34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29a78c975c88df768bb73d4d2b81a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd2c4aea025ca031f4044e3cc1fd17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9c053925c67ff2d576d15365eabd8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600849c77c080151d36e5f9f56868c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645b3df8b33e5b77e785a6742b3c38c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c558fda9e0edafc01763c599b63b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd183e9dc2c0cf51dacfd880979b78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a08ad99b523f2342f36ab6ff1635d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac589545b266fc00af51337a8d8db85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc370c26622ab42f50a0720c630a9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6a774d1f692a1670d99f811681a94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16aa71254b91dbe0dfdf3f83d92f96c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd1f995f347f71e420347ef8bda919460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b728d75333b0e117f4edd3407c2fd86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8dcf33159ca02c1626777484ecc49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4b07761c16ffdf1c9b9023a8d714f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9467ea862eb83ee58a4e03f26ccea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fba1b52d35b1a73c436b718a39e69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d190501d1b07ffa2bf28b2c6ff7a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf67535238966db0faeffca68039d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6676e16d5b96258461f189181ec96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bac51ea58c565dbbfb8cc77576237469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffb55e966d22dcb401d0ff473a6dbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345a94806a0735d0764655bad6d1193471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e051eb49d782120f19d2b20433738472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d0ae58acbdaada7a54a07745f63e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4ebed8883e0e29fc02e168aba48d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76aa62c8c7e92ef35c78760d2057df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44926cf3a18326eca45eb9a262d4be4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67b4604c7c1a21a72a9e1abd57daaa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89790147ca99167546996d55ce2a84ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45e39727de8806c17f7342e0a9b78b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122df4766e3fdae592d98b8eac881ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d2e324050d422dddeb792baf00c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49847664a6777a6b29841be71db3ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e471a1a67a45637534a411743ad91da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a959294538e87c9441e6cd004635e93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59475e5f41e9c5b2835c708434ffd76d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf230a17d931c8edaf1187b175dd89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06289aa4a82b4ff59a2776659b34da8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d7a24408452662d656897f80a07e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3682f7ebf6e53b6afa6c3a10338cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82205ea9f958e36904d4835776104a0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe5f6b995a3f84bace84539a68ae8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04b63505dae0942d4529e007dba22a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5efd37950e6e1d4f5dc73e05b54bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e158dafce07f15434d1cb062a9b22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccb2884ee0618d41e2468f002ebc29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c840d22d750676f9e0e689ddec63fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd800436f7b4829d7902c3e53ec38ace497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b44415fb0b135773407aaa5939d232498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669763ce945d576d7e76a833382e6c81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225aecb765d300c0429fdca30b2ff06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968f2adb9f42363b665ef5e61d16a4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c578cec29c25a48bb5f40cb83885b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275d4990206424cba0743e6b3960ffb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55842881f6086c6341ed8b580f329c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8027a38f4c547a5d2afd8ab4909e1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ea03966c6453595f4198ef5d90476506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94155ce9e61998140cb6e838c384f8d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01331223199c2b6756b234d4831390e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58e1f7e8fa44a47cbf9229561d3390509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8b161ee6ea701a800d0f7f1f1984b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b712e9eeb21e1c54e51b18043d303511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3b23f325e206df84d7f588a2bac2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a68915316e300fe6f34941e286b58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c652e03d2348efa73344ce4e5c08d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eddb7fc2ce1ab37b78772c249f7f68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d162c4c6a02a5b5109e1b8174d750c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48898944dc7eb56c87a2e69c2eb8bade517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509c68c9a44394aea1bdb490bf49e3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35b23a3f497f9ac7c8021986a54c83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a39719f03431b9aefc21cd2710a717520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0603ed87e7acb408e9a03ecacbe9a19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a43aae049c4829c884f7e0517139d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6839bd25a6bd41921b946e273cf5a74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d06b99d5da17c9287fe291169ea525524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121032533e328271c2ac119b5965d5c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b03e5d0f7b7244bf99579cd2a7eb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d743e372b229ecf38a14bcf86c6f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab4c5ef403da9985771b91616e0adc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeb7b72cd92081ab6975e12c9e68d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf27a441c64f3351658cad11fa50779530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d15dc2255053caec8abe9031cc497531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad797e34895b4ed732f4ed35bb93f23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d978b03f1c6769e919a4dd351770682533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c687656721ac918427c7f59ea37b8b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb1116f449510a6f53e9daa9411824535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc6912b251b1b259529e840325ee9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85acce6620b41b8e7dee3dceeb9336c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fad89441f26eaabfd5bb1ee047ca1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de643a5777335541775d34f5d6ae15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984526b0501fe41e9334958a7d64a00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cb303a4fa30164bb7cc2492d4233f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61915e449f7f7862b75873d6193872542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c417f5e847893cf64dd3d8fbdcd25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faa2d84d0ab4eebe06c24fa67f8fb7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364d0b9bc078c059060f5bf0f7bc45f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50149426bb11821f67f4f0b3c8c59f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f94afb6740cb691be176b7c5393e46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd45d7420f73f9d048db14ee154e52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3dbd71a88f5b01cedd79476f65488549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f3fdae0d5bf5afceac3fe593ab23d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf6515d6f00ac4543507fd4e37830b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8995549f85aba2d20f9bb1272d768552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbf30f8d5e313e19b9e5e1b228d201553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ac2d689ee9da452d5b3ee46a1e0bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff33425fddb7c203b032793177f8cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5c458215bce3055b0649477892634556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812b98c2c3c20b77aae660201196cdb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157201affb68bfac2741cbbfd0c87670558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e01330e8139019751e2d6d25e5f0fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26906feeed965f40cbda1f9f8246d9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e58cc5eab979d36da6425b1926339d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b43ee4b69d7ec345677f379930448562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea970444e6ab2c99270504c0e2689f6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef873ae9104c1b7710153f12e2fc8c21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb157419acd78e9b619c4b9e25d3d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c71cc1cda50ac5ddf1ae969490d71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185e9a2200f55113fe65441c6bc4441567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c082f93fa8257b82d81d91f5c949a2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8028db13bb561257cae9b3d9edcdb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c443da2a12608d853cf79b60dc23c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa33d25a8b5ea2d72d37cab9ef27e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dae691384dd058be83737e7941a614572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf0ef16062695bd768e8f0020dad74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c9e485d45a771860db391e2472cdd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cfb7d38ca07861eaad4e27f68caef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a11b660a65e54e28dfffbd1e5f71ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674d6089e1a83bbb738ecb076e2056a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dfbfceeb170d22e0bd542b5b28f66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cfb5d6efd4baca44c8cb3caf7b876579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38fa8e023108d0e0adaa8b7eb129bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783007ec3f65ed9b9946b6244f0cbb94581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d18c8ac2e6411c07071320069f0666582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c9a6d579bcb1645d7e1c24acc1f6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003333695c229247886cfc27a9cc241584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da7d84d88e133a648124c9bbc6851585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c480161840792f4fc17b4347701634f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8553021390e482dfa2762d29bd39e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4f45673810866b323d0269b5f70b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76604a7e6f0d677be15e7c10a3f81df0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d7d2cc3ebfd14990bec9c37eeb2e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4653477aba739e5913df1076ef173ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5b03da9edad29303527a5ceab7acc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a4af2e5e381eb95b3b57f33b44411593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05691c452761e896c3296bbf9e8790594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d14fd9d1c288afc465bd5eba603045595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37673891dd29218375cc434a646051f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11851702b9a3e3e468513acc25a2e000597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa0ff641049a43a852c08df0a94633598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7084bdb4d2a3a0f79496206f3abaa4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26af3730dcd47aa0f2360722d2dd04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158e1fc825daa15312ed6db2b33c253601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cab9ee4fce1c3a87ee56d9c157f764602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bb6f7e2a8719411495bbf239357b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6128d0c6d1064d686f660217cf9aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07cf233a39f0f61c11eb413e1b2510605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37185246a83eee231e0b1488e3d230c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06821c1876a39f74389ee7bcd89f7da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2a6fd66a38ecf818d72ba77946ce7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eae2b19a5a7b70a5849f3dc00624cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f06036bf700a42e9e87cbb8c2c4f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a22a904d156fc0bae00ff79e057bd0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301aa716795524136953520a8e6ce7fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085828569b6cf1c1c1abb3378f1c9c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f867a7ad6e93dc023308c2deb1cd8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4dade65b92491549c20195662ca62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cfe3b5606c2a1b40b91c6a2928406616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab37f82cd3d082e504bf7944e925d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4bffeb86805ae0ad5838646d26908618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7f971c8183aaae9efc6952dee022d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad4a22ea631e1aecf763b53a94d1f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3591b2abdbf2303166391a0160c811621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd2581678579056f9d44e80e17c6ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb099bd3aa4dd24f9fcfae732f4a78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cd93755c330d1157e762248bd453e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d2dece1cb26c48372a9e74fa981a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ef7904c76e25284df3ff1da27637626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687143d4a5965e1559127d4b0deb1b4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88f83cb0c8e51eede3676c171335d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c9f6f31f22fb7a59a241c16b4bc6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477ca1178646358f14f26c83396a215630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b3b1e8ebf6aa7c0bc531bcbcdf53f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8657bca7b483aa769e4299bf147600632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586ad70202a83524cf4939387c54c76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5952f3d0774f4b413ee5b58644e4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305d6133c9ab0c6b9a1ce193fa93122635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4a7cb260c29f99b703ccf1dba2358636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aef05444916624c8db367e6fc3866637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145009925e0974cfeed755b551ae8a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d695337079e6fbd3f25201b77649b10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce2097ce3bb76a688b64e86cb469fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270895aed384527000af12e869b16709641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e35aaeceb10df5401f08d77115a3b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216706cb2520b5a7fc522f10b446c16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db6a0bb93bbc89f1d8ba7bebcb2e9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d568314b491d7f131d93373d38c7f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90a17562239ee648db61be8231794f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd7fa79bae450e17604dbcc4d6d037647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426a41810f6906468696f88be483e8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c913806fc1f9a0dc64224fc52413a94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b04b1856bcbdb6f5d6e801803c109650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc8cc415700f94177bafea49a90248651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791336e6a15d6c05e1c286fcccbc864652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bb97eeec084074b318ce8e9e3762f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76189ff693a04bfea3ff057bbbe3d9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450a7bbbf005126ed83dcdd26f7694a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40af0046fc8772df6af3732c21cac6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed1fdffead87debdbf2809958c0971657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c531ccb3ee5b0ef2892b6f726f77e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2332af37e898666348e2fab1ee8a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a230f3a07fed92feaaa301ec3cbe2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c21765c3f3b4d1486c956f60d973a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05379f43cf03835fe514488af42de014662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908314aed6b0f95c2056fe1abcebfb0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46f430e070a08d2232376aa5102afd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e801ec9ca3e826460a55383b2acbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149181803b1417b324ca78eb7a2b46a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0526febd6d46b463a964fcc2f81ae4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5164e1c2ad669488cedf697bfa2fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cf54d9a49aad1322bfdf07c07c3ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499308722bd63274f91b6b00d6ffc9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f6ef11a7937b32937a676706703cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57041427b515b56f28335a9f17a391672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbebc88ce18d1aa9c06452f80d45fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c481b95156ea960e2299514b45265674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ddceaf2b20657f20cbd60f9a8eac0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8d43093158af4c190dd7743f1f5b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad4551323b1097ae7c1424470735d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee5f6230aac4273ab849ccbd2469cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39469794d6890504515da5f33eb98872679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35a3ddcee1ba35f4a3ef5f50a1377a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd128aaef841fcd768bb7ebe9348cda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b990e327b99621e526aa1e71672a4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb29574ccd2d779be17a9adb4a1f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fcff12e09ac84f6001074e1bfc737684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f44126b78c547adc521a49445552f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c49636f8dfdc19f53ed443d338265686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37e8eb3ca64f9cb5a30f2541383f10687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033bd016bf9e1f8bee27e7679d7cacf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ae065b269667deafdae4dc4083fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135d7e98c73c236707994fd34335db9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95322310eea8d85d6bc382de9e732c8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfedcaf241943eeba33addeb3688376692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e45c7d761224d9dbb73aea4df6df8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf268fb7dd1a4ff523acd8b3f8210974694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2618586f08a43eb278a7c5c333c03e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68274e13b83266802fcb204c42ee3b90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf10ce2943748bdf02138527888c8b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8e1debd87b2172f43ffafd9ddd552698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135638509eed386cb26526f4bf23dee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47218370b35abc63c9301794ff444c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdb22611f11dbb6249eb99ff0c86ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f519fc5e86bbf6b6857f7e4dda4ff6b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9594aa5988f6b9b3a63bd61f395bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cc2af3ae4578b47b4c6c6aecd11a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c32c6288854ddd095ccec9475d2392705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25902679173e40b377e25b18c1226af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a14852cc7b87bcbbf0e5d8e65c0011707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af390e3ae223bd7f855a768667aad5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315eda8785dc9b1f4876b20b728459a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca305f37c73f3ab449848a0b22da08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dea2b817eca7d8e9346311ee9b2eb2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423336b9d22abe072c781f22d726b98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60225229103aa016be2f763b90a446713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6442e9b4a1df2815da1cf21ac2856ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9319eaf9c577622b27b4da6a68d07e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdc2e9d926c7af1f17198f0431812c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2db7ac35ee964e683dfc89dc4a01e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7031b86d5fb84b7e8f33ba407cc68c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e23f6b417a14755611aca2bb864d14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c5398c0a63ed16b006dfd82594cd3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f76bbdbc8d331543b900818c19183a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32471bcff319661a3348654fc94c527722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07413064d1b280e74087202fa002bf6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feeed0ba363335e65ba973f9418440724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2d66d6f2b005a3c5a775493e03e32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22748c121730e1bbd433f8c37454479f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb551c485c2fe093986b02aeb16272c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c557f5f1490ae9a3f52a4a657dcc89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759401f1bb24bdb35241961563d7c50729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50598d2da333e436a3ee3896441c5bc7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1d711df39eae437cc21e9be924690731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844be811fb7e214e596a5f80014930c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6e0bf982be1b0134e23d99ac59445733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b4bba65a033d12627afe79f6a5aae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4c8a40aa34df05d5c54362419f751735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c4d59c31ab97aaf6184a40b06e0ea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c06efec1fd347a249b890540b0d8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520e7583804b951368949c9b84c2d94738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329095aaaee9aabd5f7ff2801ba26a22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782af3e564fe4580606aa19fa459a7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a238db3f084e222faa16a67941f0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db291772507d07f7528858ac9a3d7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccdab922f0ffd49324b693ced63a9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928ba974374b25f0db30692cfd7c5ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f34d0be36ea951844e6981ab7fc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600146b8e03e1feaa534b71a046ed7b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270bdf7c2b1328298e188ae9aab67c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7f420f061b5313ae1768bf6409419748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91672e8404be71e411f4737f077eb6fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e30fc155dc68cb9d4a0d4b3b1c50a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405f171baad28a40369c9c63ce6e279751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4770d775b9be44996ac3565b6acd0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e9a284b83598b5671029804cc1a1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a65c2973e13edc551d03c686e1794754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277ec47af8d185037d61520c4fe8bc1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74075296f550075ac8c458d0e74ca7f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448a01173c5fff6e4a8c370adf763f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623052cfc35dec5c3426370fd0f81b3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b407f6607e94bea83a930da41f23acd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>