--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb880c9e23cebfcb065fc48114745481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77117dcf54f83f8575c041c04ffb5fa82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4e2361c97ee5bb6b7bdd8248df3be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12d9bf505a3722217a056e570f98724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31c9414bcffeffa05e5c36711cc8c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cb25bfd24639e6ccd4097ea8c3cc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688192eae43c9c6d0611d39d2e377e397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b58d6c35b1c0a1edd71ee9eca3e5218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727985e43858c1c4561934fb2ef9cf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823f9659132b510110b63114e328c2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d13abeeca6d0d39e088506304eea011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef740d5f29e6723c21b5d4daa87bae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46261d2f63490c793f1e1e209a94b9c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccd68c551144332c24fa0c395f0f0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3914a17fe6e7db1548518c1d707c7ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e35ca2e5e909321ebcbf3848675716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488ee2446e05c68448931b9671a47b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ef55357685fa40714cea771137ac018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3d7ba87fa2216fb8ba15d58e12d7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b034ca5f8f4776dd053a61c495132d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc1f15d8bfa7532fb3db79ed1d7ed321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6813f9e6569f59e1bab4cb3b9efe022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504ba3ab27e964415c739d8c8783efd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a0686e2d940fca66573496312428124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1f383d98d1287e8f8be3768f9b6c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d25a49057d238cbb18206e939799126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3e3492a83db22f693bc38054ac38d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20f955e2eda2dd06f95672de8905e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d14f1b10d87f2d047e40dc3ef3c9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61abff394db5bb1da905da9833dbbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83533a3cdbecb6a99a0046de3fdf1fa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfcd1aa80cf68095be3d1dc0153dbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af40ea743bf4b8f6809b44bc3fe42533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4970756da621bba65463a1320b8bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e39a685f7dbbc40bd92462a2c92035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf295bbce13e013bfc4b256a28862c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c82792c3b17e9f461adb0b264868537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f79c7c2f06a0a3bfd76f96c8b5c16838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019efe6b14c2a0853c4cd242e25ff1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99967851cd045ada6f800bcbd7ca3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eb4ccc4b6aafab8fc35c7e2f7879941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91969b8db0143886d8bf5ddcb11201b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57665f7f5a138326f88bb3c5ca9efcc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548dd646e91538d1f45b93ff6ce2ca644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ba290457e75a3203aeef2b14cee6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3d57e380d2991c8d33e2d2ad2f58246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481c6581e9fd7dbe032d62f2c34f35a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923f10169a9e2c1d60d0e98bbe8807848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d306617ab3fe515cb75ec9172d854549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6589539ef69e840de3c102c38422650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e119c73be0e64fef6b4de67dd276e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64251ed6d560bb01c803505217464cd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0188ce2a2bcb01d132ce5452b2d5f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79477e94762ea760299f225933aafc1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1f9d460923522b9a5fba1d936ba6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3471676159299cd9fc38a2d294abec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5c35f58b8378f45bfc6c48259c6b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86338268c0151e72ae7a88f607cbe15d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8960d7264f613d264d122a5369e2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee0bd27be3d2b25f9c13c7d73c0c7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a94e629721be7529380234b202c8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63991dea9cb249854b449e7c76a5e99f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a86bae738f69b340022d385806d9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123663afafa342503fe8542c3bcf20364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6e3cd1afb21678bfe8e11f98892f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fcbedaee74e08af86a66997d81e4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7889099f713775005decf623cf22c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a04bc1d235c163917bfdec433462b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26774f827b3b3c568c4108ee83c1788d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ab249100dcb91927bbd8d26d38da170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270d4553d36dac1771cf515d14e4c3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aaa82172934fd4116b4e04fb1e63972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c4027fe0c432fbeaea3fce526b76a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ba7e0b3098b5d9142ef648a85d1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c4ab6bd8a193ad44d88df7eec781d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfaa7f58a2ae3a7c39bb9e0e7e3c8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438774220ce8d894f6fdcdceacdcee977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc05f44cb46b112b6484d5ac3576f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587c36ab4ac68bf8139ee18b7256a5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e738efd7582d6e7d62752051e1a8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ef2061ac09e5caa7b98dcfb8d9a6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede579897a1881571118fc8e09ac40e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de191b59b178fbdcdc88b7489a41fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f9dc4cbfe6eddee4a22c4ee73d54084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efc7db31cbc995862b2239d4cc59d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ac8aa6b73cefd69fe6ea3aef5ae1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e263dae1b770d57a8b64fccc9a4e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530520a4a50cac22c88519d8391f7ad188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67156685cccec18bd09dcbeda6ac7e8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7ef330d584e943a26f2c6c360d4ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d65b9d4adc621b74ecf1e6402e5f0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd172ff0777d051abad6c71f5e955a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe847290b1de5939d4d23a7fb2095af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99479d618d999e683edce0ea9a2aa10794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6be29a5b0a51a6aa4dfa6dd134770295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb560532d2b6ab0ae7a982c049822296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a3b2638f5812175f4913a75412c2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dfb73ee3997d59004753775acc99798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019301f47b5fd8847c876c3d25c68b5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e635987f862795e7f28eb4da19013100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b19f3e890d5e2851f8386f2994246101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382291ca729614116f3ca9329e56a70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaaf98ae59dfcd276030194abba0f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847bc2f6949bf68ef4587a138ae7893104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8554ac48c6258d121e131d54495d006105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640505358c8b55556cb96105a291423106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5bddf283ee1cd0ba841d355b3d297107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb645fdeb796a1b95a9ba0f730b8e77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841b47e7ac772cd90c5b3b9a9f4e88e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775dffe6126000d5314280e2487cfa0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735dfffb986b2a654fef6302430942f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac050ccb284c6faa76ff27454e6303e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a4b9bfe7bc6fd4099945a8858b57c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cd9f4f7ae731d493d5b49dd099a31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617569e6c19854be207a58e80823519c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d113d862d7981eaf2c093233b0ba152116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cc25e410cc5bc6b69597d1ba98cf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599822486f1d59c7350440dbbd77b932118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d00a46ea8dd1913c4ac384e11c492119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f60a39208b347cb8773453c6565fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0cdf1167388c2aa912b361b836610121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f40fd381fef83474a3f157405b4d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890ac909d65f082cb352b95e55d19dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685a49ca7891acc344b1daf650b8cce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536563962f678ac2381c16140a50d6a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c747cc1d7c88d61edaccb0c0087039126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbb0b49081c960e7ce4bc1b08f08f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d69a58b836738fbc30f7bbe842d907128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30843c9fc1957b6788d1be823c50f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f00726b3fe710b542f4996c94ee15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82e2dc2837677afd4d28fd06bb3ee3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98e16d3f15567b0c9a71076d23f11d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd801e885c1b0bf3e9ce9c68aac542133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed303bce9bff972651c8e224d27dc80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0cc717ec25341ded521e37802de35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead32a4706a9050c3c57879ef27c8ef2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990a2860281cd7d65f9562d867f5d8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f8ae7c91a301956fa165fb1ffa4a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba488e54b6481bc302f781c8a31b31b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08052ff3a37cee10ebccdef37a99cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ab3e9c47838ba179e048b0704fbbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7a24372d46d2a920940d3b1a429e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049f10c7dfc4456ca180dec9722fe99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cbdcd9f5c8d0e2b0ee4f3e4aef71d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f540ae677452f3ab106649490e24762145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df762b4586aebab2cdb409e8c5c14f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df064ae7b7e302edec56905da49274147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33786c1359d3a5ac924a26fdff265bee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf2c17fbda73cb90fde7da85fb249c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42f930352a75bbdbfc543af5df1634150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0acf075f9ba1a07857cafb48136bf5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d10ec22707e2b12bdc5bd7de30efb0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bf65c1de836f965d5f3e6bfd5f762153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89564ad0cf9420d94fb26e808b0efb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cf8935f165587501cf1d24d33d7e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aee878a6b13c415969b8de37c6282e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c9a4833c7826b3da58638c956895157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1e807289c13177f89db29f180e1fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a03d637df1732189ba2763c9f7e35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9090e64f8c4f8b16185d3ffb57e7a2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6250dc6b9a28127b31e0398ffb1fab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a269a815fe9dda21066c8a57fb9d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09936ba838c139a2ea039799a0615f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfeaf88db172bb5706b6e804e00a6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5df89835edb6fbac5887652c9293ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aee855d5ad3c5dd0a7333850167fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158d7efa0179ac8f32cd3a668c848b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbafab47f29b394c601ec62f586de7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe681ff81f00f77ebded0c93a310bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb711f5af8e81990c7c13c0e5233f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca6223fd763e35588e0cdc1de54ed6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87546eddf1f0826385c52434766e566f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bacb1cc90545fd499971d911a6f5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc7dfd0412458e69f456439fb969b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1620da20f28d8aa9dc044f76d03e45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc6ad27b1742e18c75be246313be63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d6c24a0975d18b00401c9f48371fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60059936bfbfef33455f76e19d5628ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a9e63623b2798b71225204022a02e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be969fa9062b1424ae974f44cbf1f93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945f14cd5d7bfebba807b708806b4c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b682eaccb6210f0627af0d5215c8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69352491399a16273cf779a4079a8b34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196e13feb7d18c75c277bb299259348184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb559e83a28294670640986a9ca688ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3e7386d0389d34534c536b034faf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5992956c7cd98ea49c555e7b117e6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c05f07fdd51fa35169946796f58b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803920442dd84ed68db1b8eff99554d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca21f10589d6ba39cb657d515897bc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9aca56802640de632fd90e38c9618191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb59359974fbf1abbd001b8809bf75d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063e903fed16792c732d67b9b7bc427193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee5f34e6cbfbd4a58a852623b85c31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c041ae688ff76cc497ad7db6f8027c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75a97d4b6fd8242065ab8c44daf935196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f83e2a4af38d66fe0f958d691d3b84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44987399d00593d9018e91cb4581cf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dd36197d8c4dae707beb8c36475d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ecc252da2901de4a46760e468a2f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850ab1f1bf54470b43f0b65b2532a13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477692b1f35ad2bd5f7685ddb6f62b56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61630d4102edd94976b71e35d5d9bea0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b9e6cf7158461819e03c22060b051204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe205d5e4a4a874c4b50869e12a79888205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f85418e1688209e9d4b8b160a74220206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1023ff0813adfc2ad96959a7c40bcd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a249538f9b438dfe7e4f5ef79d5029208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80d2ccf6123a1b8a59e9f8b8c70a6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4450e5e97600b8f613223ef0f20ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b393c124d4e45aefadad0a3321557211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948f8e338fcede765567a2c23e26671212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57c07de99d36fef46b776832721196213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0519a306ceb205ff844d23784ac229214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4476016b995624a631b32b7bc722d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7011b83f626d754739c72ea83c367216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d8f1c9fb1c6ab941e5b35c37a2844217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c41e2706140ec4f089e9b4a21a2ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca0714d398db04bb6ce43641d2c32d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed2d38777f16ba269178a107ff8584220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ab0c39662bf5c2b473f6f5bc709c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e97dd0d8d30cb2914839a48891dda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb1005eab0de9556d1db826744a168223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d4529f3330221298bf6f8a9bc0ae1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed04d5083e4c7d568d6d031ede5657d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18dd1e48624578f9a743b8db828b70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7b91e6cf5290d343e28a49ea2eb39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e735f679ae3f3b325fd2f9beb9596228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaae497dfa9297b8cdc3f569c84a44b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1ae2d0dc3a5f2e23ceb8e34f63119230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fe21ca06f54a7483c66557b2be4aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790b237a5af3c714a30b37992e66f70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11668dd27bdacff37caa7e10b3c8841233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f59d8ae7843d7f6e59625a112667234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5aac41ede4575f651d56c4ee37444235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d8c72564608d5ea229343f07031b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3d4c960231b2c3756b480a39f97e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e131f5e6e9a8ac8480baf3f37b697238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e9135e5fb52528630418631e8727f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8865325d75ccd3a478a58afb6a20b0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229524af8cfec28439c6eada117340b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8be5656a3c091f7f80d872bb8d0fc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549b5ec45e2fcbddcc87ad36dc7ee1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c586d4745a9fd84bb5e5c560be3fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e782643a183ce6d460701522a4ba8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f62f7dd1420fa067ca449438c1f37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358aaa0dc4359fea9a8dadb403a74be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8b8c9398c1ba4ace5d0331693707e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da24321f3666b9626f5d97a452a2620249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5a9d997544b1198389c9c85276b4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9277a0de60bd63b1f8810c4c4bc2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ba4bff44d9d2bb77818129e676ad9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1897112539dd6e846d3ea4c96cb9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69532e9b5136c0cc9295fccab4093c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a58b72aac80b98a0073d44fd50b83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714aaafe66e9794b18d27c594623d81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9ba1cc0f75cbaaac0ac79532176b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21ddea445a478ccb507fda97642ee4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11b5ce2a191ec29c3cf6fd1c543818259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdadb23d8eb96e581dcadc39c60c73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0788cb4dfd2f5fe3f448429a5dcf47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09401ddffc11e965943dc6c8d2723a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce87fa3bb607155bce9cd9bc0b83507263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871e89c6dc7a7132bf86291db312321264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f1521642ab1c0a6d4956addff9d18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a31441e5f8e00f1e3fde65cbd311cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c71c3db7cb4e612b95b455419dfd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe600fadafe5864d5809bd5bc3ab5f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860721f3d3d8be3e1e7c000422a0b884269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a80d9254873811710d902f6adc864270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245099ef89b0d5e13f28dafc6af56816271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43fa63cccd5f6bf68e302a82480cf2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d2744ac75164593bc761b88266612273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b607eb5d6c944623fd29879466a4013274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c477ca9013bf148caae927f3307bc3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395836726a0f7803a9630b618044db3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8d2ea4f0a441d8860c647ebf8ae65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf75bcd5465f2a95628e209a6173be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2516990b7f33cc7e3994776c0cf0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7792cc0d126f804ccfb525a00b6d3cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f40f5c79cab25367ec1d1acf0b160281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52275e1fda082a0e8debc9abe09abbf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cba990061571bd693d4ceefdfeeeb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6294decd16823b0ac94b527640099284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8411560b4cdaee68684403620c248285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fb04f078e44eddff2c642c32e3f9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286f207fbafd435844f8fc0495e34d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda15f8bbbbadb8e6f904fdf94a5e1e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab781654bca1f3c3e553b42db49fcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177759de33ece5f88052e4699a106844290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a3d3e44001bf30bcd05d46fc5d3a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d5704b7405f18bd396f4dc6653152292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20575e5cba2974b9f9a39917eaff9f6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203865a0fd5db624da709de370b722bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e430eea4906c728b62a45194783ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8b4a36fac815b4c052574dad1cdb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c131666776e71b5515de866109baa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d7316cad29550c10299c845656339298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dab4f0a914fcb23367be8790b91af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682cefdb64828225e3725ac5e8389c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4f0c7daaabfe53109bd236791746f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df73d1873636119c38becfd88181f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c0c1393313ac92532f67d66493a81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a2526849a46cda2f0dc7e28bc2815304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a1965d119bd7a62272dab82874029305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8d8003de6427e2b2fd091f39ccdd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c504d30ce55822b1f063a8a4a4aa9ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b211e5a904cb97dc8b516099824262308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584903901e2e90e59cde990d8b0ba4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d18f05ee71b32387cb2720c74b688d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432693e0d8b51afa71450ca76af8345311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d2968f4abee662a0356154956b8d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e97788e178e8e40507c7016f22771313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53708b0ccbda64d2bcfe20a2d30be61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e1389025480a607259887f2ab8a71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab426cf1a67498a9ce87e1174aa0ba03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93d8e41c66b723d747bdc771d7c30a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab7981fa959819bcfb8b9c8bc503d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be0e325e939c3618aed36db5626aeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47e94d14e1f054ee80d0792f37f5a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d8a2306e4520271e34109e2793731321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5869e9b743cc14e8b5afdce09854ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beae4558f8ecbdef49e7818914f504d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2677b2da9b8a34d217341723fb049324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c0a87625bba712b177863d99381dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3a4065c7f446f7edf976b3bc8e6ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef80ea9ee72596d4aa9fbbc3698913327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec23d6acbf9a7d98b1d0740cdae27d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2f060ffdb5fcc1f7387f57beb9abe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ed2ee41067ba0553fb93e43db68e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d9a6de42d3b3e2e315c28fc1b7610331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba3720348d474f296012a71439a245332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85476f741cc52af69ee99f2ebb90c51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b93105341d84a7320497c5572271d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac4a9ec2dbded80ac70456990b59d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41b8fb9071ed3842e5f82c0e1f1f90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d083d03ee9dca12d5cf38db461aab4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200fbd1a4032ccba7f12d03e2366521338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde44cc387785065e3cd66be68c7b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e526a96e17925536c57a194cd1f985340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef4088d169a726f0331730e14899bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0992f945c9a632ce22f3317ee49a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce4208287230d21ec5dcff8ff8b97b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df0c38c4fd3b3b9a9ebd19145fae10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd56e6c12d8d170dd463ace57923f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86574690e9759380a202e8f2384ecd56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad2ac57eb39d1a0c7ba4c2e8d91f9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77957f0a19e95bec5638b8c1387514fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d83b0a21eccc4df3e049b275707cbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59febfefc3a220926c3aa204aa0e83be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a12f64204602ce0b3ff2d1252e8d12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a41545639b57c6490d288b56cb2f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cbb7eda6bb13bb359aa5ada70b63e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfd5e1448c326c889fb5e2fa494a3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b90372510870419c12fc6e92032b5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2aef537df42c7b4620b4f8f80c8ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4bfc6a78adddcee226dabd76cd2e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf2d0c33df1d8ccbc7b958387cdc71358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263a33a617feee285417f8c0f60baab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967def67f7b58d765ef39226749ef92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ae3ca70d771d0f38db2814bd09f16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f871c232e65cfbe94ea1571c5f1ca78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e563f32c980fd9f42d4a7e93a4b49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9961541c4370e56a8bf0f7a4e0d4e76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091f18911dba6833bdf9f6d2002836f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849252ae6df0654f2dbf2af5376f9ea2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35654d861fef3d47c3b03e262f5ec1c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f99c4720030fd15f1387153b86ed8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01447c32eed7ec57e86631cbed7d03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f905e62705f2af6ac03014c44a4e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3fb8c3cea447f7ec1956adfdf414371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2270935bc2c1a80d6460f9313248c44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2b2654a8678aa02b1bbd30c8574c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa7903c94426535e30535fbdc32067374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304289e98e7e06bb318a9da7e6c89496375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a595025524887fce339e246eb3b476376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e3a3e3bc2bc1e8f10ae1912d5a3f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a02a7847449d07aa81ad81470939fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d22e67df2351bcddcb937a64f5034379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb116c12797ee9e0a37d374ff966d76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23816bd9f87e62ab0a777bb4615d7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d727eea89f2d0cb4c06cc50215a44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b2cda14a0a0df46e59aa9690e3df6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc387a176f6f4a9edefed0f6e712072384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e170387f1da77982b06f65ecef4c2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac13bc21c0479c53be658c709b3c948386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca02b547b0cd1d03ba32690f30bf0e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3eb58f32b0439fc1582b45192c0ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548bd030a2230fda1408049b3a6e474389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5ccbeeb637f1e625a99b3e094c631390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc354d0c234027d5843d8daae1bc8d8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73beb59dd09553468cafa0cfe49564392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9f72c8c3b0f4e00f2f8b50726e6b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714e953c8adb71c96997f4bd9078376394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c514541457fb9eb95eeabda47bae19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94bbc9343d36168eed2441fef4512d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca680ab1e579c8c22ee1bb5348ce9c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cd164e038c8889ef7a96c47ae53a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7514af24dcec89c23b96fde8465690399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8fc2a7e3554736bef06e7915dcf39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79c5505e77dc785647198ab3b34b4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d98acc4494f46716a1d3c7ca2ed406402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e11b2ef721d9dbcf52f32c6344b29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8d493be85e1779756e01913043223404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a389effcb30939eadae06f00b8fc3a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458e2aee681324c6c74eaf704362f1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d31137bed59861233372fcb4fe2046407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0309b0fd23ab9341c86b768f86c9144408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9df4e16192091e8a9ea1df5768b77f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d014a9a3110d25a6ff81f82f492b8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fee03df50209975e2a444bffbcedd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11416de6617de6e383404adc5295e75a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dcfe4dd0c7ff9ce82c3d9c5bb48e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dcec4a2713ec656c7d8dc5b754971414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88665469b18e3f6dcaff03a7ea7ce5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4014e2524646d26c6744c77431db66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1987a34cb9f880ecd01c35284147662417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59ff6151790575981d89ac54606fc4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1178dff4ee8fcf904dae2689a6b3c76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ee8af379494d8ced5125e9188649e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cadc02eb6c64615a87e222f0d70efb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad33325cf1e07cebe39097779ba5f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea0dc4261f899b0c0ce54eb7d60169423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b6406efbccda6753b30736eba590c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044278965eaa38f3eb32236b3b9a7cdf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8558a9ef57dc087a8ae5a49d8270b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac8050082699062834b8aa8435ade9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbb9582555e7d9d7d767cf0e31aa6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6c05362d9f8cbabe2b335b01da630429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77917cd8cb2836e2741347bf5d889d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bbc274c85530533476cafdd8a2387431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf875eba5508f2cf1782e7e1894e42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edef3c77bbd610a81649028715b5b54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1166450f8f489d01970f145288448b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be074bc26d2b3c2ca7c1b847cf27e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64e22523b8d69e09eccc783f30b54b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dccf320e8803b7c3d8c0ca093335f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55a83447eb81030209827978082340438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1d43664d7e386bfc1f0b4cf4dcc28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174a717753d942a340b24b2ad2083b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3ac47af117f8c2cccf4e45b1b6d20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd160504fe64fbb40eaa38e6c00a2d1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329b2295657eb7fc6cf7fbe9b509aff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad360983b3df11f41fa40bd0cd16df9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b79d2e78b88951edd2282ad2b34e0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44049ea7da856021f420e11813140a99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed343c5c83cc55e598600e08b1ca5ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d3433bd96cfe7e688fa7e1fdc6097448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059950b86c123e1fe50f3ca02a803da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44148aa687bcc0a9e3cda5853985d3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f830b37525e4fc11507a7d055ecef64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e53b2b2e976639dfaa696225f4b0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0443b90744d0c0d36d6f53b22a1f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed38557c0383d659df307e666622ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fec49d19c2a375d0ca12298af46e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a929138ddf3e83f0326477b0159d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac139115fa5347a4265fbf91abda128b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4318f7fdbdfa0d2426eb8c4124c5bf5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852b0a21669dce04d2ed102594de7e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b75c4b6fe843c5f350ba05dcafaa80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510592e3979c16b09e1198a20be3e82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a20adc1707778525c1eec77386b6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3fe896bc1e8c7878f17c133f3e018463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf925098355cc337e0c830027b63861464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d447a982ee692667f1636e9f849e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd03571e2863145d9d971e40c81573466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671da496c0100e78722448fdede1cd0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aa6009e81914fcb4fc79d1007b863468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2c7667cfeaae65605c8c27d4d2435469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851ffca0977a88a1003a017e186973b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb1504e789764a16ee96c7464139c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1fbdb824154712fd4eca43fd49bbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219255d54d08d588ae5e88abc24321473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a156dab125aebae1d309ff0fa095308474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc09230245f3ff62bb25764bee4404475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f14ceba1d875bd05ddbeb4a4e400476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487c349d4e93cd9a30166c30d7bf0f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e8b9ae5579aa559bc5e5d1f474852478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c932ec31e682a9a9f9bcf01bd3ce71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32744070eb1dd60853df09fcfdce2d59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f629d58fc4cdeb049dfc3f03e7d9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c50f4be8917a656937a5d7465f93d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a3d82805783aed800dfa9d331944a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4940860af46b3fd9e8dec4c19d40c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a9e88970f02975a2b061f0ec0834c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb282f1173bf2065c8b25dd796c1099486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36523f5f027321b1ca4895945600f6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cb529086469510c81b0f6536a63de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eb7f6b451239ab972b4cc5a2a3a45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0da8fac0bb0a1b249c89ab711b847490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759b32d81308baa54ef0d15d9259346491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9a70beaf8a4df9c8a396d4835c278492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83abbe14b34bc20c69cc37dd667e31f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbf02f8e9231390c18e28913b3e664494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6e4f30c31ba951e8c99034103e24e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89890d2141a21eb3b2f098d48eac0cf3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff7ddb0bd25b95a8cb65c5f88d6a1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a611bcf4aa1af5e8b43829747019578498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e50f2466573ff766863db31846d0dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20a058a1b1e600cd8e6c0379a3c6f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6049f79e66aea724950538528e8e8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04622fc037919aa153de5a3e2d3c4b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813af36e157ab992a315e14e11630f72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ee6ce1b9b18590a94a30aabf74347504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6ce3c0d5e20678de5b71c803687e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dec5a86dc40a816c3cc585896b689506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa710344e7958958bd0484dd2703bdcb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fcdd29f4c7d25532b70923d09f501508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15afd6825b9f3895c16136b9555af1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5b5ac407f3301b20c42076ce385b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b79308dcf550f9f5d37a55ac321b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c64ef444b472a88e6c5a5556ff48e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc6441e9c4925bb87fd4591ee7022c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b392082cc2515e975c95d4a09de6ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193eb7d5f14082c950279497dcf98c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54285bf55275e0503e6b1d3cab3856516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be34b53e73d8943637c1ce3d057fc2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5815897518c03ce4609bcf0e2b7be29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca58c26eadf18f8bcd08ebf95714a6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169ed94a02dc93ba47265073400b294520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483aa0e23f2f9bd0e1ca63e4dde7d74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51905cc61883b594a59408704dad0076522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c2e3217807be2a300c503b20453da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3ad4a6799a8fcb3a3b5551122bc76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62be131934c3720b9b0008a4560fcdb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a9aeda6072577ad5f55891a812f0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174a18f2dc4cd7046fbd0feb32d0847527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516ff8212deb4ef5673fe0877653c7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef47cc35bbd5363b16057598dff450529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1a0eefdcc85df492cfe6df424ce7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb69166a9801486f54b669d7678fb57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aeff76480db0c89724e8e0cb8d93d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cb65a08c7e7bdc9a50cc11b04abc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cd10f81a4f3439f9a8c6816d3b937534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e200e6ef2b99e2049b9218f5f1429535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e392fcaa2fd8aba07bcc2e7b49b1097536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f8b33cd351497ed11903eb928a140537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb10a2c7bc74acf5cd7e13c15f008c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b35d5239abe26f478d543d09441207539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85b48bd2057e64510cf5aa985a8e80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf632e872a6c317515d6b86e008e72bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe50889894ab465f9587c72ea9574a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a40c84388edda8a57cdefba39545c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5d5e5f57076332a711afc97b4b7cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055650ee948aec6eb30ab5dc44c30e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615a20baf663306df171b3b07f48218546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac82b9fe9e9649c2f3c832bd6012c4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fa8d1b790c59a48c33ccf6aa402d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f57995b650e8c7398ecddaf55320a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295a66327e7e4e9d2fd67eec7346fff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc722a9de916ca339f108cfdf413775a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f36ae2b147ced314f12335222637552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233f5a05a7348341cf74a4557e881a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893250b887cb3cb6931135719681d22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88208469fb51fe4226931a32fbefb0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c31ae8989ef1bb27d1629c86b354b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f8a2aed67970c464100b29968cfe1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9fb3219f136993e555d1abf47190e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726d2bdcc69eb0824c54cf861a05344559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d87a7b23fb34855cff02a5674cd05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d21b5c84c6d218f3c11fa5b1bae37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec257b151dad8746f08a6c8e6e59c100562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3a82102875c97234644d8883cc5a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63313886ae719fd7c4fd15e7fc22e374564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6df338763bb3ebde586448bd9089cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c067c93fe87c0c67840a6939c0fc5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e13663f239f6e31d1cf6fa8813fd7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147913198fb5dde98ad802c9e78902a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b3261c25ea71376485eeead81b88f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3f505cb8785d0c9c65e1af5525fca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d467a5c742e39e9420592de8ee2d97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84188d06a66a8d349e044abc646fac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408ddf6a1712676db6426d512ca6d05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d04dca6c88f25c71264e0959713e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c4ef6b8fc6439ace427c2c0c7e407575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1b49da5208a9f078e197a55f9f2ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718f6e974396e79147354834fde3aa3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7115fa9c7681edb6d03b223ee463497578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996c3d8ae6001834321311ff312af2a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca934eab0330c9ab2a6d62493fd2edfa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868afdb533ab5ee4ec2186e7ebd4f0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94189e24311f32a7000f11c1b1ecdb78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61faf4b4add7287961edffd4dc2108583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4359ad8b9846308f2cc5920ca583d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342c4d2ca76742b935819f4abbcbcf1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace722d7115e46f69ea47b562644e7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa542f77040822ab295e95e22478dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cfa5cfa65bfb893b6776cc88848bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd2bfc0eaee1d94fe7f6e0d4c2b0e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0687304f484481abe8a64cac51225590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665f26077253762000ad4f0610c0f3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ef2487cc8d2a2ea9b11ac3372a751592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560e1cf8700899534fdc3ffaebbf674593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895e5ee0a403c712d9d0ecd07859c10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65e54d55f1ad9f04761583244ea523595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b34a5cfd7e4ad7b25462c948d447cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70964b369269ef8798e35547d568f25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaed45aedabba687b4e2470fb576a92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d58ffa567f8c326928dcacefdc206599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e78b289b8f5fdb03244ee47c160705600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca03595dbd103fc8361c6ef70928fd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dce91a3bbfaef014365694e7de169602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc341df8ced13f394298702538ae73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc9fcbd7c1ea3a69b427893d8c69fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce16588f4d28405f0da791c29595dbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c997be0eac2a6716e0be591dae1eca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162769f9aad552aebcae905b379f8dd1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0c040c601b03ea268105f64b8dc89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c08225f109dc5cd17e527d8d7e4bb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13758d3ddcc895fad0f07255abfe52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2af8592ecaae95d87bdef734063185611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992fa78857bae9d4d90ddac98527dac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858990ed9d8c2d351f91bd0e1e7a5fbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7162295e39df15b00e68bad18f21a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1a686e81b0f61eb9fec2a86d0eadb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a4c73d8e13734bbbee871b680bf29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430d4747521a93afa486326c91a1d32617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68094b05a18b20698f32fd48bcf1048c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1ad0d37ec75c2b1e9efedec412f84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d45ea2962a0cd51d9d20b539ab17d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b764c4390fae8b70c00403e955c3869621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25858ec5ad059697e23fa0eaf2f189622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18cab46f5812343e5304d113c96b73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225526f2cba6e7db472a3abaf4a9c305624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ebb0fc426d121505dcaf98b5a45b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423f19416279bfd068dfabd3f01643d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f26e620d65dc300893d97c74346fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea16ba96621f94cd3851a383c92020628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6b996132f68a83a03d9eb323d7e05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2aa329dc58ea9da949761f627be43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a86281d24297c7ad83e1522d29df87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a59caf5a8c57e9604aa652cd6e88f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8f12c7a0a5efb613c39e3db4745e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9be749e292e93b91d882cb8f10d340634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163e4b849bd5f9d1ea7d989c46c314b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446b34d42f90d49e98e649dab1edf45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a797ceb2caba9cc7ec63fbecca09bab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c87968f95f3e73d43717fce4972c44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d349e58c11a9d087b1202d4222c7eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171e238c409ddb2e90f9295641eab17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd93cacac68aaeedd20caaffa6d02d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73638d0eb8f9992a8f1f7dd7aaf71997642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d570063c3e423437707f3967ad2c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78c4c26ed6297216d9e1492e777ae0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5fde0249d01c7b31476335198cd22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e96ff72416e41586fc7be7c7ce8316646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c6c9f487e6f7113f77bb24c27734647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7994061cd92de7b679b665f9b8efa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e265d9f4aa6a2d5c3364622a7566399649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3126bcbaeb8ce248b76a80b7fe55af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42318bb6a5c8d6a4f2e052173968ba24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347063226b92dc20e261abae6eebd71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ff5b13ba188492950829404d13dab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e769b36d4d9e5cc57ac2c8d8bdde1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176946fbd74017661371fe503dcfb2f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acf68f282330800929b8e7d224e0bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ab24f8e311d42cf805598d2ae0f9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4898cf3b8bbf6a9037ffa2329f9e70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c08b376983547d84f10ad952d5af1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e94987a1e3d4ba45b7c9b4a6311bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39af852175aec393f25e7a388159eb5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2abe5ef1fc03dc74785b0e37af70a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c770ece09466e22de223fc55e073c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c97e10abebe3e45240b5b25298ec6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1ce2718f049d97eb04d8879b878f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97958efb68fc8849c316453dc10a1e21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d58f2bb77f7bfa71cc09f7cbe7063a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44992bdf2ea39c2c0e4fe9bc98585c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c07c16bcc7a4db1b253df49b8a3754669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068b04e6a8f4b9d160b7b97febfd092670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd429b755c43439ed0a2c2c30ffdc379671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de408d054f8d2f627d6d9cf12a650a02672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a33683207370de0d334583fd16a016673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1a9e36f6f16c30885050882944e18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d7a0dd862c2ee2be11c38218ec725675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27b92c5cf0e528a655a02ce6af3264676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1bd9a129104c00cea0bc98e3c9569677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad63f093c95c4eb7855fb46f15241b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a530206145628c654ce35f5bf3ee9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eda1ff62af002d5074a3fd4ade2c51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8d51a785c5ec613339433e08a3055681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a8e7f7715761e695cf6a23a48491d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b2ee9b9abd96a6fcb88b745cdf1b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314906b8027ab9a40440c9bc034c0128684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24b80254346b3f666cef89d4830c0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bee22012cd852a43cbea4aa3c4b04686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8ef653b841b151f5a2e7e73205f1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3740dd6b77574023968dcdce32154f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999751f0f744eb368ba2ccdb8bd6a7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bfce40317843b4d428ee830d736d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dba6d87b6b764d9124e2507d60b52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c464c7c569e4bd8538e2ea3e766be3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb938cacd287b1b8e1e9eda0b43179a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae1367489cde7cf35a595627ef433e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d30fd99cdcd2badaf34b281165d54f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67323c56bc0d756fff094dee8ffcf6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dab21545a7083d84296dbcf4b20eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea31928edd9a3fcb8ff2257ef76a5d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda7fc321de611fbb9478808478d159699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa314adb1d8e7de2bd4e74e8e88b8ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe6aa8b137b2b94f91ba38b900db55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a4c5ed65d6d96951c29bff07579d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bd0d78d1bdd5293b3f24aafcd1104703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428accc942ff9d4b077fe6d451ab62c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacaa589eb658533b27151fd22097ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d240b50a50c1b84a754ef82576c310706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceac31b3374ee571c9c7faa7f260a08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb497f5ef087a2f552e526b8092e07f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55d60bf16f25b9b4b142bee6c91620709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73c4bba4df7cfdd9d74daee057432a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b445bc545d944544fb52da28ece111711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7b392f001d6f70598d6d3800fa924712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321c3eb61f449827bdbb3bdd27c8b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5977e7deb6986a5c8bd2d3eb6998c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b42696174b38a6b1facd605dc9c539715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f536d6a671489542396492029e87a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed641d6900cc18b8842668509296082717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6643ea4c5ef9a7ebaafdedcb073e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd716bf399f905f358d1d93fb796b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e463e3cbac490ddc9bf4b85f3e2ed3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7df78dd1108867d7f3456b27bbfe6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ad51d0f8b84e6ad090fa02f8b2a2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077b73011dd6d75e4cc2a8b0710a058723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e2bf807b15947780bc29b424dd26e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e0ee86eb701cf809d5ffd66bd945d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60acd4f1d8fd6d2cee72d7bc62ec3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f61aa028a49b810907aa708036247727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9959970a1b6e170b737a24665ea4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9d44119e1492f8325c9a6e231af27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6fbb0ac54463a27d141098de49200730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a061720ae3bcc07b85c13a92d87db51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600918a67758c40278768ff14e23e63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fed4615f359bc216423f6877a7a2bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b6f08a0709a2759683ec2948f3d11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101bdd32e508206a96c8038841a7d0a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb833d1ce0f9d812e7dd9d367f198e2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb41d022d3a9a49590f9fae7636cd50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b289dc4268f840b59b9c8d0e62a26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e05638c1173dc40c7fec9f8ed94e3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c29975def09551814bac2de46ab75d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09333a5560d01f44c3747c25a2afac47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5293da9f23d39f52f654975b5811a64742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef072b8c920e2d9f8e0b97619276e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd16f7d891225c6a8fe97cbbf150e14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925ba0664fa77fb3d9c846f8375993a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11776b8fac3509ee309106c700c869c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eeebb73f1378b2f1a5e4530af5acc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60101fc93926a1c58f72c3cb51ee530748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c694a9aca13debcb825d1c352a3e185749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56350cc58e3f38d4f4167d65a75b4384750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a01e231537cb60c98d8e1eeab0aa03751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adcc69da3a01fe87997b3fb0e3e415752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f72d397c2b24f6300e7e8a513e0b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05514e497b922b5f8aba3d8b6fa48290754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5038e32e2375289376166ce3a5eab17755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9f9ac3b89ae8227bd4f5947b18f83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e601b0044eddcde6de2911cca0385e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de531191a6ec793f8aacef0fd2d0b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907ea62d6b1d9c62d4dcab4a538c417759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b7fab0776466478a0ebfe4aa6d0431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ea0e94ab9e84eaf8efb5a6aa689142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0de107718cfaa247462da4319b81c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2642a6bdfcc442b520c559f571b63e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5227521e71899517ba0251944004b625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c80a7d014c4f89afa0de768a59a5fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e5edbf877510610d0d822584e87fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b5c033f0d73618042aa5b70c1e17b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629c97751d384ae32860e6062baa2a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee71112cdf309f3930afb387f3416b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be8cf04245b976a08ddc62957f313f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4427d2eb754c93f966f6a3e7276d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be337a90e09067515c2423d72f253f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a16bdd9345c4beacf3db6f2ad28b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478119b0a090d12d309efc3ea98ca64515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff11a17c8fb2368ea58e047001e9c1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88420b13ac77e1695defefd3a8f4cc4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4408ddde829e8e9c3cfd05f1458a21c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80a71be117ec6fa523888453bd415219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65179a75b20bfccf9be6f197974b1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634fb8def8c420d66ac4c690da839c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602964e9e5f9f56d74badc75672d6c9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68647c8dc39649268d071d31fc0eec0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdb3ea312ebf9cda81c3c2dd9d120124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ff56f9fdefcc5195bbd3f3d295ca225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feace3e1a9593dd8b11520d322e67eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26ee5acf470d4c94aa46ab75735ec027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7c767818689ea9f81393ee7e7e03d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c805aa1060f317b230168e47159fdf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed07a7e71dc8a9d52bf38f8b7cf26e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deccb4359181120985ec91c53fd37e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbdcb7f02fb5102c19fed4fff101ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cb9258e769bc425f0127c3380749233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946a530d9a0963c23c7b813bb72ed9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252888cda0e3a9b9ffcfcd35637dd3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbccfb4b0a75c1bdd80bb89a2f916b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c8030fb03d0997e4cffb4154184d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251315decfddc1f9d4d20968d1a24a9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ea6231fcf197ded3beb7b6f3a33ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd5bd0b75fac8c98a0448cd8b531e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35789eb10510719ce49b93fc396d7ec741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b39d7071f7701c67aff9043b0c92042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b94650309f5f6f81a55d8f7ff82d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796adc06e525466d66577f9be138fa444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1742920c3f59c7b39f58286e3e3de0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50411a40b6d9f4adefbe8a619fc7452846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18b756e4679932345f3e8fa607dabc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25327bad19c3524280b0afddd92f1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd770c350fdd7cdfaf4c083711f95a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bf1ce690fe9617ccaf410b074488350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93987ab3efbe2ca5a28ff2c1e9d908951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f0d8258ad4d87c975845bba63da4b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dab4d287a3162f2f01707cdac41df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049712e80de01bb0fadd17b269d9c1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e110ce8b4ee03659b558c5c4a3521ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36495473f55d1ad143df8ebbf7c3a63556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53d18b567e38b91f924a239cf06df157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40e824f9c9e28b2bcf662a4021ca0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5cf5d50c14b4ee4b23ac6769c8cad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1885a854abdf073898d4f5a52f23960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef25420d496ce0990d19776a0b046061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faee4956624ac8053064667c15d30662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11ce7328bcfc7504f9543020a8549f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071f83cfbddcd73b07c72ca6009bad664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe5dd2c26fd162eea92a3bab27791a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41f0d8874a1c50e2ea0ccd4f130b4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a8028292f86c3a579ff0dd8e6363c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300e396b0d4694eeadd04aa4bba872968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f722908aa21ea4f2e02dd37974e4f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c467e59d97b04092c6496d659081f5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972661084a3e9243c1e54ea600b6d4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d64139a96cda7e238bd266b8e8e40672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08e3a1416f17d6ee4ea354f1c9fa7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046902214c8dfdc0fcf6ef2093859e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76578e4eadf06a4dcde0d142332446ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105acd24fbcc6aa3afe46e6a74ac648276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f6b7e12f0d8821fc771923efd837f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014addbbe75226a9a4e7bed840ec18278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391198de42894c80fbab17ddcf0f0efc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5056c5cd048a56d9745b4cb76cfabb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdee16e14fe3b8fc5cbafc47dc9daa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb636de05106b85e463fa796d7200e9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537143fbaffa78bd6d17424b5bb4116c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b8c62f1985f35acb7d316277ce0e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27605dced995243576b581d39430d4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810688d3b40abf6806d3d4969595a1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef16b9a40e86233f7ed8989892dc0b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40795a05cbef2e090dbfd980690d2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c65bef28f42ac62b6f683cd8497d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430313606c9f7f66f75b726bcfb97ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1573f5d673cce6f65a1bbc20cc811391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddef84251cfcfd1e6f5fe6410db0b7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b246e603bda338e27955061bcd46ea193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3023b520d0f399ee8d597021080075594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dacc534459731c1b97b87128d2952c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957b5faac1d8be2707b6bb6cfd4a15b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c103a10e83f12c7bdbaa8564bf601997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8b4ad98d3b330badb12e648df47c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29daafdd55d8e007d62f51cc27ba96c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244717cbd90b5693a89aa27288ffdb8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db45bbf87d8e341151c3cde6e5dd6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d63eb05207cbc0aa03d7cf4564b849102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756477d3ef985d5c7ea68761c28483a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c5d150b5df67fe69e78b903de7bf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792fdf8dc6861bc03c2b29cfb381812105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031a1bb00be2632d4b681efd1ba677106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5ba39b3613e1d55969d4540926425107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2df8661151b0236531cd56f87066d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aaed6e6dcf45599faeab6c94302b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f37528e08f2924f9cf840c3c27d371110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08716879558014ba5a8d8a425336aff8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5f5c3aefb2a4b89adb20dee19effc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143217f2ec52a0c35d6525fa102e39be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d0ffe51700896fed32e67ff43df42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82119c1b18ee4517f97c6501f91efa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6ed35a559bde008a2eb37a80d1880116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625622c7a0a5e3554f75ffc1fb858b1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7aa0a5726887e094d19cac9aabfaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381530f3dafdb9915ca64f2d94f8ff6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30ef17b0103ddd2173721e4c3a78b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa33c80ce03db5c010abb6d6e0ef8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0855c438835f71ab9b05f85a710c7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1112b53be53b6d2349817dd59af4393123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b4a9052d004fb5c2b4be86cf10ab6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713780713f88caaf36bfe0e95582068c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21269e37151df2986d5f31f793fba6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadec3123f52cb5a009f8e2b9d6861e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f8148e3608bc6196cd8c547fe17f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b5716c192eea257eb108e504db99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1beeef25acabc238b9fe1b2734626130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53255fcca7d282fe97a8d3f5828fa23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11bfae40d66a156d9c2d54a1562d75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b40976557b789a90a459daf7f4ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7557713aa40c834cd140e63561f99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca96d20b3be93420de66ca1c9dccda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b56127028f343f31021465ef5f74da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68de341646639331cd23e4ce2158eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369afa554435c962707ee8fef2c500e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47059ad32c36b10cf548be674d868806139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07675c14e10a052667a1ccb53acb92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf6be64d8cdc7815f0414895248ad9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e121dcd5f5ec28deb235bd9b289613142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a91b605821a0a9cdf69810c2b862e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047753372a0a121ecc04c1d2b84ef52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf3e675489fbdf706e6c058ba13a28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4342cd034a9ebfaf4b3e29d33ef6b7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11080a94d4fab86c916062c8613c604d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c8a2526c1e02d6d3e6790c3768c35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9f6af96f12f56d978f44bf4a830ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db82c610179003fd296052c94e35897150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2810da9bf86335b42ebaf388764bc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab0bbe0cd59a6a4846c8c7d4af5ca8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03827349087bce6b812efcaa3f14a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670395e12c1108e9fbf275611a6c3118154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae312354a5847949950aa367322e772155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6174c820d2c8df1a36ec39055601d3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205899b8eeb7037b5345e9396f4a920f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f2b2996f41c5b5b314d00732be8a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb4797b2381df7866e45374992a9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c771752f3208b0fa24f2110310ea8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c233566763faa46896b110f2d3b8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004832eb4bf14c007af0533735b8035162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0100a38f99197a625360a87269c1fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3173101ce315ca4a70e4b7e05bb5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae47388e049dffb7d8be95bce528a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a63b6bd35e88f83e4de6a001670b10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eadd236f6eace4973b698dcbb62e5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8afd65dafeea7c59cef864ef3cbda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda9b94e4dd49986770085ea2c18e8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea16c609fbd0157cb56897ffdbb8a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a5a2a3aa994f7e569c2c91cec5467171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff914bc91f6088e712338dccf0130f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498c4e1b2c2e0c61ad8384cb83fd9ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228acffe1c99fc87f98a880bc951508174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d671c2b6a135ffb0a533f416bbbceb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a41cb36ae8bf921fed7ec86f1bdca5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaffba89dda6484d156b0f8989f3ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035e7d59ae103d927bb56903b7ce94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19805a77d9cda7059299f2dbab3fbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664658dc46bb71a809e0602d11464b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d13c9749392afb8bc2ae129aae269181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b216e694b49d4751a378b0b46f2b55f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64417c66e73081d320eb1122608cd2b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4ed878cd3384e56df0a60d462bac0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb4cf60f0592ae83dc078dfd23956c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498532786d9b1b712edf382c291ad6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3705639627c8de6a9ca98e02b6f6fa1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2090a85b1a98de03efe0c15b71ab7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9a01e6ebee47ef4dfe146c22cb19d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8e10351621876a0ac6a63e9f9cb26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea95f7e392af83df635b68a17f57966191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6348337cea3c7dd831d0d57d6ef5a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b223502904ab4bb03ac04e26032690193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2d759330a0d3b5679e226572effe6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec3e9f2afc811e8f0070605ca3af38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f26a199abb675c30a06a354819e67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eae76b74d46bbddb99a8f16d6cb32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6e2ccd81957182e3c227c9e17f10e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0a0e6ab693df67db8fce808b1e47d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955f8c08b2dc486c414620427ea89fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03066282ab0f3bdc493927abbc3eb8dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b61182ae714f7c2a7c3d801252649e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96995a22ff5c2bd1ab1fedec73d89e2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cab997c48d425ed4603a1e3816477204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb171734f9b1d7ba8be3773f4e269839205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ac59c771ba2c2c522dab11da97ffe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8853b682c334a344c742213ed697e27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e938b8e5e0de1bfd4b8a8634ef0c5db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dfbd14a59569056dc3bd9683f06ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa545fe864aee6331a438683d925bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e2e210e3d6dd99b4a04862ff8f74e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e40592ea8b8de1c3d7c54640a768e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c9421b3b446244bb14ead0980ee58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089a5beba1230a61cb9742e659ff6f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad093742ace3d57686ff439d88acb1c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7de4c1ef9b1398f38cb45fd218e0d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0be8b30dd8cc050a396704960d63cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b9b488781c900683ea03ec948a10c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423fa3f3104ad8d9a5073fbb67cd11f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7abf4caabadadb1920835db938ac6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d79a0d2db42ffef6a6f0a61d83b582221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6e90e5b9b98151314841b4bfafc10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac3b1aa5b053fcb20e8eb73d78b75d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b342dbdf9b0e27efe2152a1b839d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426477dc9576828ee738dc591ec85aea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea91e2e864f92cfc838cd5e8ec8a560226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312ce31b2b3dd46eb04f1029b28757a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b854b716a321c6b4abe59afe904b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc66c4b8c49a59777fc68b8797b193229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38add47e1418b55b07a4cd942d0c8eed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc68a584b892968a5feea71f8e557231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dba81c6e3cfee230e15a863097efd5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcd918a8ca860ccb16a9cf36ef6a0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713f16b425d92c77890826bf878d276234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e4d8ec338af4ca3cb4da02f42ee16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96a8d32ea3847475050d58d7cad9c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf16e668545a501ad620c3831ce774237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b5a3f9e42e0047d5a40584ff3bbaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c156d98d3609d85a3681173722b1ece239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ec1fc78e98ca4db131ed5813a9e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f0cc88d63d73280e65d0fe5ce207d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f485a78761adade5f3018317991650242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e99a5ea051fb1d54a440cdf73f9f63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db17279b963baa062b6dbb6842cd02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ea2cc6fb9032bac0866d07ede3746245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596cb283da2be74fc542313518fa595246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbf4406a17fce479dcd079c4502f35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2440ef21965611211390a8f25108c2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265d7b41c892f4ecbc4bc70b9aff1b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289498a5e2ac70b6f7ad3fe4744da54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716742c4a81208543414441899012dc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86015dc1e528567a6de44ad960b3d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86621d2e37a636d6cfe5e98af3df1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45421a753b3fb1e5049bcc4442a8e159254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b471de8c11c795f909949e77069696f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526c554214f6cc029fef8484b9e10e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca59113a560978096e9b5c7186f5bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a1622c638e2362bb3a1a00c5afd77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882c413b32f35878e2d5980a4b9fc13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaaae9905a25633f70b36698300ec3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b47d77ed434158048f56941fd1a1b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da9f73ec13acbb4cf409f76b1780d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217c466d67042bd996bf724e91a3b2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8f1936404e3191a2550b787ecf3ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384028a527939f935777bba401569df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8796176b25896182da4d557350e07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2417bdd26f5acbe5c01fcc965096d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c29cd4dfc35d067af18116cd91c7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccbd7476a7fc9bb05f365a8a67f6fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23a56ec1a5a103180cc2c0b068415d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e77e2bd65dec144bbdf511f97e40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77885cd5d7dfde75b9464f94995544272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e539084a969c59c1a62addc0ed35eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425050ca0242735c13055679c5afbd8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e0d74f4a6968f22b809ec17054fce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61989a6fe866782e088995e2cd448a4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00fbf3a5c6aaefc0286ee21c61fbbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f357ef85b6a4bf4c26c66efe6c39b7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00416e320a3d3af98f8000c6fab08a1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb7a52c08206f340482aed796be1b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf95752ecf386d17f82066c2e51db8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581db1fa73046883e324a69aad9f4201282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe224822245863504c83441b9afeddb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9807c957247f98428579b67e1cac9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce2aca3959b6d6f265415e85395d82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bbf8fe420b4f88098a02a42d38cce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0309db4defe3c3f0b300c6c2d85f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058c8ccadd3ad2da8a3147252f4286b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120df320a5fec811d2b4153d9494000e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba72bc173ae0ece86dbd2f4913ed78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b153e0e428e1a0a8deeda123ce1b5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb0861a3d7b0f829bdbc0166b0b17d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdedf1973aa1908c2efb382172e7a2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76b897cfcedc44f03322107fd8af78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e3bb6b12d8514901a65485bbf2ad3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4608ea2427acbab78665a16a6b106296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3cb1fd5bd2786025559965538660a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663f105205741420a3ed550847b6a45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db3d0abe01d941e121064cc1882852299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad59fce65314fd6ccc1cdfb83534d3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127b81919e97c46c6f85e517c955c2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e775f3428212b2b8d7b6f62aa597302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab616fced95f3cc91d97a069a869665e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bfd7b9db7ce457cf3a1e46df6279b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362c7e569508d41aa473738a2f0e243305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66b27510ec3f7130ff450e88f4942d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b7cda23405e9c33825b32cd16abe9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c89a68db663a6b387884ac4a3ae1b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fb869831b7cabc25babeed5c2cf9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15d11b4929d082cf7bcd044dcb4804310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524c2f593d597938d0b01e1036ff62d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525745b0af5db0f84547aeae43f666e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc5bbeab94dfb66f20f0b1f5b308ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc8ec841824cd5c3d044482db7c26c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3f74e52756757a1da4ee1bbf01d33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c913f1f19cc0702ae78eaf4b3cc951316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e67bb8721b9c5fe4ef7fe773dd97af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1defe848dbd3b659065d509a867d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4b8f5db3e91970de626555d29d0aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b3fee552923671e83561a63fb5a77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef5ab6a3d45acdc5f0a51c3bff9440321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a564892407b1c368b347bca46b7fac9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca1a9389273ef97aec9dbe9d0c5d28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232daa8fe1be761734d4805ae75d909324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0642c6dea9a333d28927f3f956838325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c02c007b05da76289e9138889f190b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3585d7d4b1b64be8436c3663703158f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df70c53e4363b8c1cc2ced73202b66b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474e92d75790563ead32af090c7a59b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5a5482b6f505d7f54cedff1208f12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4d40887da8302de53fe9df79e874e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d27a30c93436fea04b28edffd8ebc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d551b65684423c58e9cb5a9ee960db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cdb430fe384f0e5fa567686365a23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffef86097ae200b1b08db57b25848f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0612cfd4495c9d9908745e662bff7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd646b670d95cdfd2e4138901f2bea3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169e110c9dcfd59700e864bb1bbb3b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82d96c3abcc5016ed5a6620520c360339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0178d2214402f77668a8a4034b3632c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a62a7e1746578fcfabea603728bc95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4446a40f9b8634e63983f48a838df7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ae29a2455977dc3b5ce7e6a0c74f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4da236c89f50ccf14df5938ce71139344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f6bc426499ba2e2d5d394b2f3750f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5f1d7f99c8b93db36fb61784e5d11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0ba359f79c717fe91daefd9df1ff3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a6c74cdcbfe6a07276dd62b60fbc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdb2608d802a23e130b1e0578b50c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8e8fc1de8a0ec6944c201fcf31007350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6756f567501079c77ac477ee3d9ed32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef864d04ec2cf647bd9d19535e49d46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05783a46603b4c1413378d7c77797b85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10651a47efd249982646c8c1c1615caf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a540b72376f5b3bd468cef2921e17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7e3a69290cf931a4171432769ead4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0036acd82c0abdf27eaf4331737da94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451efb133e7a71ba90770b0bd69872a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687517b72abcfeb6dbb91211a54ecb95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e0e967141ffdffacddbb13f94cd07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c699b7803bf5794b44f766164915b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70729c04f50606eb38b0b779e1852f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94404c6791ca595ac3f42f7e401afe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d356aae743fb8f21f1802f33b29522364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa671ef6df38cdc68f87ebfa522d4c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5d4ab9424f7b88623081689f59571366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdfaae9d89d3b6352e7d139de84941367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b764d0d2ada2e939ec3520e5b960d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c946e3913b4851dd3c04f292dd05e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a713e49229dfd24dc86c11d14e6ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d84d73a94f8d2eb0f0f13439c5f0fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174784f828da22b36084b2d63e89ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb63dfbeb80e8dd76cecfb6def4e5d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed143beab999009da4d8b0b677aec57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456608f909442996109c04d5e227b74a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56ba741383be11a8bbeb5eb3f74706376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442e928bcfa21fe692a969da49b8c0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2b1933f3bc7f9599d30d6aaf9ba82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7240c71f41627b131ecb84218c988379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff6bec2c1b05e16766e6f0a0871054380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c1a509ac34a1c44a07552cc8987d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679791b4d32b74ee9453cd9e71880889382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65ab1f7e9d6e782a0ee36064e124ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76503f8fd6641c3d184a5a2256921c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeecab74b384960e5b138ef0f3c098385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba153c7cda9d0b05cabf1d41a0991b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909bb8a2d2d97d58d5ace97ee5b30ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0610131f50c457a2a626ca7fe1b08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e324c0a847a6989e76ddb9c3d513a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ebb769f3517492d4a9a59f167684d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c2a914c964d84b297e2ac5cc5b895391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cba8b9fe3350f179935633d67581f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb4fd1c0c14523854bb8a6bf628a1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58df0acfd97da6e06847057d992c69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75865d6ee79221c6cecf6b8fa1731138395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692608a6bcbb10c34b63d6e8df11573396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d0c9de1331390eca5f88cc967eb45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdced3f815d922da6f964de87d1945ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896adda37e2a5d19e3979ce62cf73a79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc18db63a9215ca1ce0be5ce29bccb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7005e46def761f92a155d194ba919401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e144837e15a6e2cda8b30f9824a9dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7b2aeeb0411e82d99cf54557331e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df09ee42c47e33600cf8116ec86ac3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2798ca2de95f282636dbc71f827b782405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c7bbad994ab4372eaac404331af9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948607b4faafd2c95c8cc62206b54d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8379cad81d2278806102053815627408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f3e7a3008d7958e670bef43d40223409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b576697c8c1dedf344134150153f07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8653a2ee7a95b41f94ec148a056507411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cade84e976d9151f2d265461a57ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3032b535a5057b4b596e13de6c61e5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93544d209f840e8a1149b2dcc497873e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63365be0b291d94b63f15fc92b5a69be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea99a991101a659ea4dd5e6e8820c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18c37bbf1fd3f6501d436b1ba5eb31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0041063cde140295538dad88b72894418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085fe35e4cf2b51587d14dd31e4d6f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63434969ec3b90adc35eae4ee698fc22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36f816f6c66313381754104eb2f40e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc660bbfe8f17e16bebe5df66d0db6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8107d15b3b341cc3453c63fb90238423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cedd53d518e6d60dbd533af17dee5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2a0e259eaa382a49705d1d234b15b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d41bdac6c1217e1151bc058283a01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81124705c0dd3da5bc2bc03945d650f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b404b064e0b61f71c254753f3ad825428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a49962ac964dfe62aaaf1f0f732f85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c9ceb69045f5de1b12dbc3264d532430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f890af72c68a2b278c80b6e458f6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32cadcb0e76562fd5e8ec739dcd3a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be952477014af44afef4da33ef960a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f94fb87b0b271e45992af25bb58341434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634a0fae06291c701f6cbad140aeaa0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f56e2029f26068174ab3bc3e3df5a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07d0c153a434cf83e5ad91d909445a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0db3f6c4c7ea412a0b609b07a5877d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b18623081b7e80bd53f998f5f06f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a018df99972e42722407c282d6f2fa1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431b3ac207b325c7e27b454e5b79276441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5e3aea462a116e9013f5010b318f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b418dd9fe62b37ba41cbf27f0fe7c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d2e4de3c844cb4726209c7cca02df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d5c5b1f4344f52960e29230d5b3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878083d6ff69b9f8ea4a54bafcedd83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095b8c45e6cf6dbad5e07b0e65dcddb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cf085a342ac4527b6e10506878f24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafea1c71eb95c265847c29939ddee9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f79b7023f2419ce1804a493d615d0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed57f7ffd3154bc376fd8ebd2a15e68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd88a7d5f5809391103c5d4f246739452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c552e0e1465c55ec6c8374c86b8cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361bbae3af314a302278d3c823baa9b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66470811bea9a4a4f6c3ecf9f761a2db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd7965a34681577081b675138269eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dd1fc261f3243413c32639db8ce1e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c9aac6f59843c674184eb8e4f9a81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63117af2916ff569c49d9457273b5fa2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac62339f70c95d192c85cfcc0783d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361d74992d86a32a8fa56835609c963461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21835f0b9753fb93711d9e5a1f360d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323d3732ec585cf3b7d737c4ea4f908463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbf2072e249e686e18dacf5a1ce541464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eac60c788dfbf0d88cf71292efbb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea942c5eb9e290794ffc5d5e876ce61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aa7e82c82de272b72423cd1de9241467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cf159ea666cf0101986a1acfcc9ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440a0cfad9f6efd749ca6e213610b40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ddb1b98c9d76c9ef6c8410cd01205470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a338c023731a5963c2decd045a59d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeceae504c109ffcde5512326490a14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68211310ea99f3ed31c54b844e4108d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d314b9d9c556a25994ae34ec812c6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496681c2eede32952178f7f08e8150c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a80c7889e74ddf267bfc8a42acca43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63923f39a5969e5425ffa3d5af36b8fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8009d2879ee7339a7637a4e495d8e0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d609161f17787e62d4962fc26cd2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dcdcf85d7cfd2774247ab03ced052480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd18d26861ecf5dd1eb70b8269f94d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cb506f8414d440ee5bc3dab0381dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fce13c86c81c64460aa411a2e6674483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3805b36f4e0a04a413d338c729fc401484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54bf394ef6148d9c1d758ae2915757485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4018aba32ccc1266d1a1faa41d352486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fbf2dfcca496c2095e58774b32cba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1293f9beb6443c672334f01a8c461488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195d1b288022cb6e71175ca3fec512c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d35e10a8ce3709a47bbfbb003021a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed179d1b29e647be6becdf695a6912491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150708eadb46385bc3e245c0ee5e9e5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6e47e8382a8781ab4e781eed820d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24046fdc170145dba1e0514c49c497a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d2b3bd4bdb85ae7af81fe778076ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4ac6a23c7d1d64a695dad6b9dedcc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8202958e77c7aef5fe808ba3818fcca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6fee88e88905231d57d4373f6be60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba202fdac4647d16d24f719163808d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6380bd8436b9724bf7448d94327c1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4581b032c2771e3a01221fdd7a4838c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441950aaad4ca1ff6607ed5d3e1977d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d9ed9b19815d3f26853bcaccd13b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d255776973ddee566cddd53acc29532504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2ec2579661e5b3621ff07fbf4bc86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae523705a815a8e7ddb2660f3be1d6b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b838824fd99dd0e409826fbdebd3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d501ffde93fdf172f15258c9e3cfa3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca317a8169900bf45b4d5e028ba6c85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ed27757940c7fd8cb95c11a3d927510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cabbd8c7586aeda933d7e981f6f340511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ce9eb1a00fa579aa8a60c73e885aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532514361223a969bf0525703668499513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f55ffb19a550d26c35393be09eed0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f717cb41fbbe87b453c4db235e107b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3de697730d691c9e41c50d863f593b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dc6f1d07fb593c6ac3a88d262e309517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3090baf8b6ce2efaa988c2f652f7270518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d26c3581db31cda1142616c64e76ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcda9f69447fd56f22bd34a0346b94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cbdc690c57f5521a8c32e5cfba95e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eaaa855e71b425d68056da9e237be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc703c73c31b39bd3e9b08bfc3b240523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c37be014be23183aa645f2f1fa880524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131394fd6628629faca8c655e4590d8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb67b96e7368a5247e7d93ec2b0d96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d0d2d602065901beac5ed7bb4ed43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741b082995367f405a267816f7abc3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909ef4c3ff8254efdf6592801be9337529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4810cb02135df0e8d191d1261f7c9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eff4a45c175c25ebfbdf8d129e9704531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01fe57400822c049145c77596b7bd4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b40e0d3248bcdcee8f6380bc6c08b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa153eb117624693193f29fe883d37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee6f121132fe5bdd003a5dbf01fbb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695490eaf6a1efcad6e4e9ee31e5d2ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77182ebdd97a47183660ba6cb4994ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cae75c5989a411f51644eab9282ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7fd1e0132bfd6bcf994f728dafd97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8607764b0f210aed047813d11510ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46446421d60438beacf78866e334b72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f9252cea316ea9d2cdc992be7c026542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fe0eed7f710dc36e8dbf2c117c6a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd37e5c14f0b42a7f4edb753e0b684544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0703aca00124cfe4885599370bcf44b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0146b49d04c23f239c7294d6bea0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eab9ee9d1f701f7ad8cd8d493d808b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262940cb46727e3b22ba3cc7fab3c39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2964099bfb6f59dc31fba148eb0de01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa6d93d4df0eb30f9de3bf54c04b1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46417a0f35302471877dfc41ee94b798551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d92098db24676e98831755b763883e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3bf36443aee7c83da143738611308553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddbc4ce47f5aa180a7f1ffc5b9eef9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8717a4fa5706304b0d289d3634b9c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c008240c76a8f142d9128c66adba527556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cd54f7ce4849a591ad6976ca1b46e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa6807fe8e94759309b9972da045a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c519f9b92559e79b198c6cbd33e7d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba96e12b9a1582b3ab78dab5d00b05c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef680db280046c030f805c99f7a384b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c77f32eadb016f6ca161fe31adba04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719bd580cb9227d5f59af430d9d7c1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da309f117fcdf9c3ace254aa109f68cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb6960b6d4eaabb652d406fd8f3f4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243222cfde63501671d596dc060bb8c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58ae9251eece79160ff658acff858b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8eb6d69002146a87a8884f64d9910568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0d6fbc17dd501450eda0dfbd18b36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c95d3fcb63ff8009a88d07d3c7486570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e120bac8355012d0c47e6bb9feba3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd140faee95b5d33e771eb61001247a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329b9a55a2bb80efd0fed3359baaff9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d2e0f1842bd929dff349930a02c4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d5a0ef5f8ff4f22cb4c9bcc5e6e15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ca07cf6ce2750d7a93f0ecad7978d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cccb00600ae8ef5dc1d3aee793af2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d0e29307bee53ff8fdb2ac2844126578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166484090e3bb31ce565701e8f74186579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a15435646e5fb02df2c9079aa53e59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe964e2ad9cffa2aa442ab11d3b8e246581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf5b7b0aff1562a8e5bddbb6d6c5a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a407dc3d7031dda6db805053b934d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893e3edaad7e4ec260507bef177594f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbb2f09e5ceea2a2c356338997ca2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73adce86454359038bebb9af55d0d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190c6aace39851418afad1c2ff0bc39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca03cd9c6962b9805c0c8058715be8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0c62b194c891cba7048bfb306323c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000f9fa85be3fbc6018d322be1aa7bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a189ccfcd2e755f1b7fb594c7e1d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f15627e99ae6669b02a1754b4c7cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f72d60e0723b3cbb24a52f33cd1ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259fc8d5b9419ceba7effacb1e7afa3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5810ab6641303cea865c902e1898983595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b2c72a71661ccef53ce45987743f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c9b9788bd7fb2c6ef6ff4539a7668597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a59160c1eab1dc10e349aa0d4b59d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacfa192a2b9f6268c6e43b79154d38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576fb445368a0b5fb2c3eafa48c1612600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610fd80cad65455c9093e00aa748a07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86936e5eb09368229d3fa17031dc95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3c5093b25e8467ce32dbd292e951c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a79604d72b392fa418f37b69df3b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281a83be06fe387ce8d86ae6d3c8d31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc7718607ac5a9ebce96e093708147606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8a9f24aade3e84b318f7cd6643a27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea3db21cde6b530b5b02c05b3a6748608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f26c05309c814fc6f53c212195bcc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8769b0139329cfb40b933e651d4e4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309a5d4e95d6db60ac666bf5277b8a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998fe87a763ec3ba21c7f922ee64d5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c14d3dd0cbeffa5b9bf55af213cb49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a55f676c56fdc9b6fd64052f9d65c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0e968578d40ef551626e066f6e96f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed0df6b53baaee9602f34209a600db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81d0b3794da1e95a2b85862de9d2c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14655862e096d7fdf6df9126e40c046618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde3c61ba52dbb5609fbfa0164f444b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62102ca8b7e28474ebb2890da8b5535a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b4c79d811d681802661dfd0cef87e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0247e0e74c9cdce84d119c80185bc8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01527d73f08fe70ccda5155447f0f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966365b3ca22f0611318195ee576d70e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf0d29df73fc380d4d7aebae84f315625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea0ecbd305b9f6cc78f20914483a16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f63ca5851dec92e20690011e4b94e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e23474ccc00a3258386a73627b9936628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284a2b1f9ccb86a6788c3d37b0041bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb88143315e87ec89e2544f5bfee5b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb50d34c9b56a2ef7db89f062ecb03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379b5ac125f16ccb6a7643e87ca3330632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb9216ee87ad6951c275aa690209e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe15ebd746bb1f1c96dfac5d57a9e0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c7eaaa42f3724af231df09a79d93d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ae1b80a1d4ae2a732003b1245ef4c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d614f7b710e8d66a38ad002a930a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875f011e234015c644b02e47f136e96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4fd781c645e55a05980b8ee286d9c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872debb408d76111b142c59786521b58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0e9a97a6a50c08ed98e8abd9c48ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c2eba45d1caaca94f77111838c2f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f683f894b7473710b32b3d59e4115643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a7161da0f3daa734d7c68838745a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724bb793acef9261128475fa16cfe6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6688459e63628c14fdebdff1beaa0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4de5a871479773890d309b1d1259a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c514f75c04b883eb41ad5727daaafc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a78ee487d8e31bb28f8c3d300ef49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b8992a792ed69bcd17e1d2844c0d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36736c87c3bd5759ae9c085d0aa1dc1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f84c18a43ce78483988c0437218b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfd3b778649ca3bc0dc49c798ef7f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df83af08a33ffbdc1ee8ebf00297f39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf9afbf20e3a69b2238c69f1165c60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11291dbac1a9b5280504052dd22f8341656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70adfe2dc0c7d2a47093f7d906e5be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e406650bdd9f6fc7866d9ed71a4e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd481ab8aed4570c57f79f6a191cc7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616c09d6e79e695056086a768d8b7e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d2e5fa1698099f81ae7667cdcd45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808231afb5941e4ffe25ceb4dc298194662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cd302bf17c5a8640bae7cbbfe0421663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b16f45ecd72454cf4ff812c487ce8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc62d4aad9542d7c8ab4001f49b273c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1c6f6e05f3025503c14988bb6dbc8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb302a56159a562c457be57db038448a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1000677c8cf8b5cefd3075006c478b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d897300b30ec7acdc798a92dac9a50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6b04fab273c2186f874d44e8d0529670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73f0ef2c94212e140cf1d1f88b375e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc9973eed42893aa48c043c06a681e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1b5e2927f02b35ef0dcba47356ddb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a66f5d3a89f471d4860ad7abbd7f58674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9035b382f12f6d4cb82329d26161b5f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf5e6d866fed7ec75d2f865bed9288676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e265737da2fce3f3098fa40d97efea7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7851f019d89ab31d708b829b72b15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34951c1154d07bbed2f550d6ccc6b5b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a27851966f7efdc45f9852a5fe378c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9b49dd0cfa95d14f987dabbf96657681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63e98f276c04ccea4bd8a07775a3fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f8af3b4d73525661a83b4d7ad91e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f715c4b34e8fc19dad06c7548718132684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d258c508dcf1e444b86799ab64eb5b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e25fe6e62a8d35d8f87085f26e411c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a727214b2c315a835809699202dc6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35e2522cf689107f4516767432d336688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4ba571966c3be5ac42597919207c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155182ab789d297dfc154bdd547a1e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29576ffef75eb9d15c1182ae67ea64c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8340d68346099b9d23b092433e74c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b1723d0775aeff392add51109b430693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bd6e72be020327d85791a5ab1be34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369d4986e181ad7de766be42791535a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6808db272d8e0efb31f67a6bfecfc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960efc513612f597aca1590d2719217b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf86f77f978e574c91a1cd125ac7a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e08a8463daefa25dd76885687df12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dfc1f16d96a841ff03507a25aa968700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497148fba2112212bb0323af2421eddc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52668016e5acb9b63f25f8e855ebc728702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885fa3198be3cd174ea4fcf85e26565703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1521300b0ff400029e4479af7501849704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280fb10ab9c727c07e2b50d649042e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3051199195c5d23c514efa02b68a76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1521618cbec964d7ae779913a3466707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fffdcc2ed122a8b4c72f364ccf4938708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322c85c0dd72eced898431996e0ed1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db77780cb98c2182894d96e7dd55a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a2839f0f1f4c571225b3d6f864431711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4c51c35cc40d72b49a5f33bbe68c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77eac3a024a2f76879ec28c74d6884713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54da2c94a827d3405ade6ddd3ee257d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3be916c4c9ba6d3efcc3f8bc08fbfe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25787c662ca5dd1bd45e6f25dc11205a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380792d01f7a46ab78c8a8eb06bea39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aa7316238d16b05a2aa20c2eb31ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c815ea21d90c6381d0cd84e8e3ce94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521817cff0d543f3c55ee09043580d2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc95f2e6fa1abb5ca6c9c64d821251721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678c681b1b59d66e210e31791d33577722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b02a1bc70c34a8691ce8863ce71f2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee644f71b424a1a00d0eae859419c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb746cbe8cbdb4bdba1d3f42fa1d5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7e40c0ca1acab0c8cbf8bea686f7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275713985bb8647c87129adf13838510727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d76796cbe22b3618990b2dc8534e17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8387be5e9d271716d189c7c774c62bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b646359692b35901d79ef9c616b1fbc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b2dc4022cb82965cac469f01250cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4fbea62266ea3af2ee54ca54a5b23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e18f1172219e1b8805d21fd6e9a2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aaa659624215193f58ffb77e44007734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ce40db36d0223bc48b0bf436e5cbb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb482e37e4a8b1841862bc0c58045e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3e3987189d2e84e588c3f72bc9668737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cebe59c7abbd9a76129d38a8413c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c26f00a31c96ed50f2ba2057dfd6c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c52850f4ccaf15b2a8865737af500740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1f75d0d02fff88b0070d56ef707ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114d110acbb5e90f346533c6839e35b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d331027666507e4e18282f152ac5b9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7b98259bc038c9bcf5f1916f5c748744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7617447b74112bc3ad4d5be11170c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad35fb1fa57a9724453e8dc4d53e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03349730c37323837c9c28f36ecb84d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee586dc0780578d65603d4fd6a07428748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d5aa32e958fa7399b920aa24f92a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a36ab3cf8a6e7c7a6b3c78fad6313750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aa486577397538245291654359a08751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e38795f87511bab8299e442a2a67de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410ff6ee20e42caf51e46c3b2796440753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4df22c6f07495a8860fa9cfa74722754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bd731df5367347cf682bd1097fb19755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028716e77f7f998fbebbd2162ef2564a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185f06d979b3820ad58ea66fb10178c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a165174c4897573197c65ca702fc0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749fe62b3d7a0ae8865fabdd3144278759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>