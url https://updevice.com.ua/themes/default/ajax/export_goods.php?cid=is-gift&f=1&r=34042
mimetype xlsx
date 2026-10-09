--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b86ca9280756c12670ac4d6e3aae11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0579c024bc6fdd9ab9ab3ec0734499a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00696a518cad80078cb401f7d4d5403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4b6ff6262b5b9131c9a994401e6064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875aec8dbe2b8e6c4a4442920831e9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db310db80dc8409cb74eae2ae4d0f9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3925a023fd66c210c6efc9f5d33472b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341a8c87eb0f2f140a39784a1b277598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c9007f4a7941e1dc9fc8df4b79c419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2792155a810772ac2be5b0fd769aef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aa528c62b736bdc0ae671f9fe06fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163b3c4aea37eb5cd071b80186c937012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425aaced6058866ffb77b7acbd9792313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280311990fd8302197b574b1136bd2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feb6f0a4c710bf7c953b301c4afabe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617daa31e63775f58b047a170de5c8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3897cdace4576a971d915a270eb5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da1f3f5c3e3c1bd44d29dfce0f4a2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b5dac6131c66ba3b2eecf230a29f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35e24d7bb184b0a33f0f947223023220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081cf9057ebaf27f42f1b215a5bda6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194668b293f3d4c14014f0636a62b6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68489f97ce7313af4783cb0bd55d940223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b045b046e1e9797b9b65aa6179f2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583817c8b2e697239ebcebb50d95536225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab95b64dec2e26dee9828c79b9bc4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976a0c7c30ceccfb4ebbf506fa357f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e205c9ddaceeb205068ca7a595dd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45598bc42ad640edb4b31bae8b1eda729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952f486a998a7af529a380ce83922fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72df2b27bd47556fd394d347735d5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e0fe346d67872dc4ecf71d58adb9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c2697507db34a777601bb4d4172ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968208192f38d5558cc430af12c161d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9018b7a1d88ba89d301ea7797fb2de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeb10fdfeee43141685789f40cf3ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce747c5a42715e0f5f528b911d6dd7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e205e0e7b3f363b7b2022b5953ff6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d555bf33b6d24f9f0c00769c0896a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4b417bd706048b4eab912561439f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272a1a4f602a0d4e32aea0765e94ebf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16e1d8aa801c0f7eb3e83ef395bcf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328258e118306b18182ad659507776243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deec32d0ac934ddf2f6209026575e8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9905c1f7181a297a528aa89682d7a5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc43561a611313a6b9188a870492e6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fdb0d2a36b34e7ba599655e5758e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13302a8eef931ae6dd6b12a461e8d2fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd208d812fd684f89be8935b49f39f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e716db0bd56217def9aff59ae920e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ca67210d58db7e4bf09de752046a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5712e70cfff26e367bc62370a413452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7cfa7f79e695712e8f39a2eadefdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c882d46be43d3e721091441d88eabba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe0b69c78693dd071aa00d19fc776455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03683ed73117046648c71dcfd4b0d8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a119bc58663b566063a53e9709fb9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830488afb87947e0c6389ab9044cdac858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69e4fcbc99d9bfcbd6d77a982e2c3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb843e1af86294e7d99ab48cd08a6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed69b185f49041c64aeb9e654d28bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d56163edea0b4b48b96dd8c7ee0d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750f8b217a6518b8811f1a3023076df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01199b593355fbf7742fb63d2cadee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954b3d337a8c84bb52b58f787d831f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65b21d56f981f31777105efa9e1d1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e661873ea87d07524affaea98656a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c63dc2a69967eefc66146d6695aa568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e8eef078390358568bf473139f14169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e6fb50a09097aa82ea1e35b43aadc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108403da0734c3ab97cb5d115d31f1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742090451524717b04ee36ea49785b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f04dd263f91d862502815e886a4a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e4842063bc9b6c973f92783db119474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4a1750e23618ab0791460d851a9c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1b4f543919ade83069b6766f78b9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c272e191fc48a5f738c026ed279334e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6219828e2e72736ea88cad7ca8aebf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd50b89e178296628d599242845d9b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976790db5ee748ea348f4052b7cf6cbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e236426c028d6e09e4faa577240917f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcf030e18c5aaf70bac701c81a056882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e0772a79ad0efebe67b7a9f42863a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711721901cffbadfea7c3fa3e1b4f7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ee48bf671d7ba209e59c7a219b67b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6b7bd32792b4d675550cd3765e9ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710270d0dbe98207756d684ea7f518e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159c5017a74dd43137b0d239f11ae1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fbb8a1535354962a593c74235b2a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603061e1961d9407a44f9c28b7dec6cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fed47e48fbd0554d1d8529927a0b7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9b9794be0aad2b518b004b00b74bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32666e19b2779afdbe4fcb16500f13093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091d34d0b2c6ded0358b9c33211920d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0024027762fda857f22c3abc53c7ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f01aad303981030d0744dcbc7c75f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1047e23f6cbc96d2659484436d632997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d3d1cde1153acda1736b7f69e19b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a73d4c7d443709f614c9343970a25599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb9942acd1ebccdf3b751913b35e66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780b3447b7462d3ee95d895de9dbf14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974f002b3849e7879d2a7ba44e183a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da390fcf4c7291b1f6bef142962c96fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5b494a82352274465deedacd909ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411b654992a264f658c5509c4d5022b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288a702ddb749b030d4bd05919c76df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839d0d1f1fee3e6b7fa8ac537a9b84b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df8cec13f699ae71d6affaa5f31ec1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b269e11ebf5f043dafc01ef4b1aedab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f878867bc409fe7583493d28ad147110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028ea6a0cfca5ddac47f5dc93b1d9d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed422239357abe2fa54e2632b99fe280112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d1ecc343008785c19e36063b71ce8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50561c2b4f431cf3be328f481cf2e457114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fac2c1fcc3153fb140da252c7b320f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705c1601597bc38cea62b8ffc7acea5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73a6bd9b2a5a0480df5661ceb1d764117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c000b46403749908304d6df3855618118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6ac704ad0d60b19fc28081349f4f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c28c346c0db268217fde606c8d1aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63096dd8ae5bef9874b5ebdd232bab7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572532ab24853265c26650ca42223e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa857e4958b7cc3303217168b6fbdbc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63664432e4d6999fc8552f064ea9717f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c972151061ab8bdc0730bb21c51d74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbb6f9a19106c29177c8774f4e75a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaa3fef9fb66bde62813c00bf618e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff838901045a80062817c31ce494cb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67bc169be517d64e597956bc62746d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91e8d7c73051f58e96ce589fd6de5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8acb6f870c68af65c828598a2f0c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f31aef790b4235e992c8ba975b8856132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839c713ad919a0df825a0f42c4e8cca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c91aa9288350eb7db2f8a277305db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fd46c3e5f48df195f181cb4bdae20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1037ff76f2dee78e7158e39bf263a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150c22ae799336fa44588ca27d318a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da3ce1f8813e800f8272bd9e9d798138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaf5afa83b266a28aabbc14ee48115139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af0dbeee583053b0289bb7797b7d96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab202276d1c31c8e9eec2f84f95b8a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbfeff5c092dfdf8f41b8f5091b855142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4008a61802e7028346a690457b3ee72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a24627ec3b271d44d7fec7efb65e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec5c07640675dd2b4ff57b7cba123a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0f7cdb64c8fd3335eb3208e32715b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637d56e0e97b056933442a54ab3e364147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a888e7268974d9a9cb933419e16d549148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249608b9a6f3bfc0ceddde58b134bdca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f301bcf8d3034297744cc202d1693150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e45403657ac4403ee8f401da0fd87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00473eb55fc8d72ba817169f4438b15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b671cd963356264ee8c28ce13716153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7616ebdca797431e400b155b2a5af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523850ced3dfa892d9962f607ba71eda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f019a402a8d1f01934adf801621d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8188f5f93dbdd1b13ef46b12208df4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce73fc6baa43267044dd982e3ac6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4bc0be5405dfbebb4c232555675c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5854a5198aa2fb72617edb4fe0efdc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbe6b5e39adbc4edef982044e6ac66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f891361da0bb6022049aacd36d44df0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f6b874e7ca1782495e3bbda66eeb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60976009527f61ef6c8347135f9fbaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc281d24d6bb5312643cb5b8e08fe5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec2951d472ef89dd8db5fb5dd9dc88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973949da725792f7165e71974ed4dea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ade3b3373f54740e7e5aea5c23fee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a878d2f2094dc3cd46a3fbeb5de6fc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7f67fa6108cbae898258a043ef470170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d9e35da96b8b386f66339deeaf19a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ecb874ed0f03ee435a113faf0d900172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ccd2dc01fb2a4d9f0b3fd4effa325173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98dbb9a991063a4ad84892c95292f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680df1aa6e22b0aa067323e2d0974dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4d78c46053f10489f87e9fe8e5fee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e0e9c110366db92b471c523713a3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcd12762029fc0a6d873b6b39169d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92a2586e607d9cde79f9ebc7e4077f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adccedd256db290dfc66f0c511150d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2060775bf3334777bebda012663880181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d839f72504ce9499858517469fd27d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bcf03da6350dbd878082e37f0a5dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d2ba5901b2e90d1bbe51841931106184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe26dcf237520a485ec1a42b8e765d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c46261f524a6a0b8c6ca82d555d731186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd22084f1a7e032ddd3755e1245099187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73860b7abc27345ba3e1f0b2e1de8ca9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a187bf9a1b775574b8913224f2070e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45426544ecdad6ea5d150a67d901fa40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780b7413192276ddfae3269bc5e5008191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f437c1f7e81bbcd1043ffc5562aad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d880b20de301dc88879379049289d16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010026abdf89bb709f2b1b8c65056eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b7205edacf6b62056f2076d6fbd1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1124e6248ca0b6ef3700dd04a8d56b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394a3dbce160c8255a2cc381732db1a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f0764b3e2ab21c7b5806891dbcaa2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fb26de390a69a2351159388f5596e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727325d5a58816d750f97e32510c5cc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d9f73e28a6acbfa7af4d740d5c785201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b19e25180d1f491bba6ce2f0255ffa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156468be89da4c24e9ebe32c02b534c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67294f3b3800a5cb9d998591b579763204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f477f5d9e465c8b7c04048fe9f625c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3956bcb355f43e471ddb9e64f06141206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10590c2bb95ae460d98fc58f1ebae0ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79002dca849431a69a41db0ceb3a9f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf690c9c0ddd8460560aaa445ebe2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e279da36957e69f04b63a62ff0d9601210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27eeca0a32c569d3ee794f8261cccb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf2ab57b1657f9e12b1f7ae4611d07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e737dc2f0d58d543d92a3541abd40b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3e1b4716572cf5f0dd35333cf3acf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ddb70f80d3180aab271be52a21fca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7159180f24e309241186a5e0cd198d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a6dbfe82f08b2a863cf2d94d13df3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a582f2fdbada44fff82b568ab46289c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73032460cb6541d8a355dd361f3d3ebe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570313a9ee2318137a3d378cd70b2ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5dcbb792ff391d1675feb9a7524dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6c85763097fd347eb161658731540222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fec78436d8dddd5a6f7b0023607b6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc98088cd1c62d9ddcb3630ebe5e4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8ecf95d06ab71adbd9eb7a7ecbc47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b0d2f29f76ae4e532029c0f3c4c3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2f67e067c26fb05f49e29ca863d36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4a1207ed201c9d0fd2b3cbc1f849c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495eea40752720eb12dbbe7e4ce995b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c48f5be4eddbb34e44e5cc7eeb574c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29628ae28c70be3fad5c9ec0bf51a834231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b8e6f595994bcf25cfea20fdcdb54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1e35c378910fa8ce53b2123760333233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90b497dfd6a70b64bea2e320ca83f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b6bbbacc5e43dfc4033d1454d09c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61f695e54ff274ee9cec3e1b982bef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0974ba91afc6922ac89be205d22a62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954947f353ba5e4bbd2eb2b2a8869cb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82c7e4c432dc03320c2210c7cae5ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c84949a7067ae46b102764dd38eaeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b089d531b127daa463ff3c7cbc97ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6851d897e5c8a91c16cc7e07606ba6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32c0b2580b7ac136a85707f121030e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492979b09966f65d6f60e2e85e9e326244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a006e26c8ac45649eec95a9faea31cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434864fb5fd4cbf4fef917de7108830246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d894193d5b456b558e77a3910def36d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba3a28691153c0605bfdc70cb5fd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bd09b9cad0045e9549cc165fe9c9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d8b3d8fd99d11982df62a0b608c83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8fc1d1b25054913be2854ba993cd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39093959dc775a059ebf6fecb856006252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bb60d5904e43363aba72ed65735a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afdd0b9b344250fd796c20739223f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af69fa29a5fd3c3dcfb0d48406a6a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bd204fec9afc52fda24f3bfb2d47a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f0c6f694f8ea6437f01656bd98e9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b305309f3145dc042c83592f82a0d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a1df58872a9a501e1717b889f387d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49143a3403d46fa9a533eb568cbdeb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917121283d70e69d5abd8afff635b37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f68fc21cdb31b1553e49056c031ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fc5baa701877018a077376a9f8884263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2103c824f5d057a803ef237ca5ffa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ef2b098756001740a0d43fa17490c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab649e199eacd76e53d255255b3aa26c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1247fde43b7c499bb22821c7adeca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a84c6bc4b216bfd18cb356331d22aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16661cdc94ccd24c8f916e82e1a02bc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c18ff5d2409e5febdda342c181a62f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9322a61d0c4389e61112fbf156d9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16e0041b202594dccdb26a7538d3d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c10da795719d9b6ce92a44b70457ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f0de803d1bccaabec1f9f0a8b93a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5667848c27e84210ac68e625b504a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49777b849aee6b1d82edac5f2b1e5b05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23cd9e937b589e9c65280821ad80b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dc9a06d2177474405bde888970f91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b37865385469f70ddf73120b163ea6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9561dc88bcce7e1409984995eabc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e6ac0013a4893d0e9b4caf10e6f08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddee8c6b405e64a879e2eaf60e6e49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43270447ec65d33c13535715a02b90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009c9dceec40d000f754420e50bfb7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc764ea0233663f3eabdd631d3bfdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d940527ad652efe3b0370775e50bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6904dbedbb5e3ae04c621c4d9bfffa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799396fe9a7825bbe3d8864a3cb628a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babfbe9c5b6428176fd52fb10a2915d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755b10da935c76d80439ade05bd3611290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb656d5267f8746920123993fe08abd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d34b6f3988712e77876b29b948816292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48327987fb48dda6207113ce10680c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abe6bcaf36c8b81009ddf45ba74fa5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e2342a38f66a5faec39e99fd51aef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3ed6636fb8bd6cec5536f465af0c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f12f815a90356d440f76af7e4a8693297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd363d978447fcd84c6853043ba83b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb8f1997bcca299772f18d76298640299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80560261ab0c36e379c29eb60fd4ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92456605defa4ee572533f3f310dac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedff1603b4259fc4a8b85a6c7635ded302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389eddfc7b54628edfdf769a6ebecda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8438d15e972c534875183488e36515c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dd73ce9ec859224392bbf33c3dfed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d51b4b51fcd64ff51ca3ceb6192b48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1ae3c29931c19ee3e9389df0e070c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec20546a9ae709897d1468f66212d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b349410c1250f0cfb65c4d029cf43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf8a7a10af89bc75c24ff16e5e4f92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf808ef1f2aac729717214afb7b3d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b65ac51d48ec27659669f9c015cee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36ee877ccef44f64c4155fa8436a78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fdc395e6f1b5e9a067d0823a4ebe7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2b8da87b1d267fd6326dbfb9e921315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0f8ae359e219114aa4bbb0f12ade7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487de58973afce21cc75a04e3052e3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f3396cdeff1f1589f1df648b233d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abcef5a50c768f0556d8a02512f2fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15814e931a943199ab90920636ea65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774acbb7a29828d261c6b03419177823321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdae2870e563101962c4750f51bf63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd042188e8458b52ba58948b9bc464323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f778bb7fde7bb9a788cf6600be8dcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518e5e86a2040270d7c21fbd7790d3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b3ebdd9c57babc608aece49183674326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c212d815f82e15d0e73b1d77b6858f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d480df2bbbfd043a81286092030039328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5426946bdba4c6948a191494343306329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c897a5d5d05db2f9f7074d42ac5e6fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8c9e94f25cfa4ef26af27460e1e96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c179fd798f59a93047f9aa3f86f9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9aa8f1d6d30b287a9b90902f6249b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d3d4364f0284e1dd6bf7e7d8a22c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095f2d4ea6b422a9574d81872862bd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014cf78dcee0b4329c405bd38c10984336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003fe9a6e9a2dc9ac2295d392c9cf0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283848b6db4f1578ef5fa8aebe0be34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e65032fc715a400d862c6412b8ba0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab61667e08cb7ed5959eebb87c8819340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce4c457934ed3aeac7f68a8c71e812341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f033e2a933de0bba3da84c4bd830c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d66862d7b6b997114fd6fbfd4cd9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442a15d153c957c404387b008905042344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72e7b3c731d31269eef60088bd5fa5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40860248d72953ac63b47f2ac3699c74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454b4009479102cb1a6caa2718e8ad7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72301de383fecd0b0847aab53b6bddb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042da1132ae05cfc0b9bec4cbc46aa1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88205f99f069220b956c98115bf3bced350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975bbc21e5510e18ea62c3518af3e0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da8e24c5f1463e447d8f985dbde05c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a6204a00b583b216a9904dc63d419353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0928e0efcc3a9d9cc7dad3ba7eb37a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24554eb931315bd9a397d42ddb1974e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f14da99eb4ded41e48befbb16197f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651e4ede8f0b8dede11ed339a874c1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4031a5df230c3a3b5be1765c4fbc2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e7532529cd02b570afd5ad491fe3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0f256b84de411a1f8820a21f7b8a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bd3f725ddd6e26ec9b7fddcbf3931361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52bfe3df347d7121b8aa4d50b5d4e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b0f1e539d51e6ec071effea48a36f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a38164a7595838a79cc25d87fc8129364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6175d606f7e9bf77c628dcb642c4c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16812420dd1e1e3d71d495c900870350366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f46a691c7cfc29e8f7d55ab52bc90e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba45a900582d04ea92abc7433da40c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5973ef33b6e869ad5a91c663c7c7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00323ddadc9f17503e17f67eefd710370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c718bdc3a2b42d8b50c3d894781e83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea9fee83abea9785d6bd189d1f188c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb76b6c7e380f654eef2a30cab03be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1254890b45ca626ba6e8685881794ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626006f79ef70432a47a507ff16824a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dba6479f4b492d38c2f8d47cd11833376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2ee22f701a852c65e8b38a53df4f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8d516c93cec921388a49c0cc24ac7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144a76bb777f409a42618fcb88ce73b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815efd46c205c476ca901abaddcebacc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce907e63481bd9ba38de0d7657c3bd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2fd2ac940237cbb63adc24fab2d1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7874b89fccd6f86179029d3727bfa8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea7a5104ce6ca3c693934cf2d1f1d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e17bd09c2df8be8f341049fe8f9e5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf00f9de9d0e9702431989620db583386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dab83a9b3e5df15ba45d6ef1bd89a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f128c82f8fe60f8f6a01dad267de45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d342ab7b0d8d9463bdf7521fbc767389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c60f5b0299319263c2cde6be81cd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbcd7c2d3b6da0c23fcc74e3797940391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714b449f6e82b53fb88ddaf0c786164392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d260903f1f3843b97eb9b1837cae1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9001352cefbcec8f404873267a5e982394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6ad8d64e838a4130ca189942e817f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e85c104312590ddb449f509617a93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123c7e094fb91db8375a3e65024823a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34722a78126db0df655a79451538e272398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02686a80f8a463f5acf094fcd1f99074399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae7391028214fe0b6c7029cccec216400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59822f700115a5d76dcf707e5af4f734401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48349b4a0ef2e73c97cdb2d2be09984e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed8110b91a17ca3e018058d30eb979403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de968c2c0529db114e73622a5e6051a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e553f6ca7ceb8b17b20fb37bb828d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e085eec7f7b8739746478aed60837406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa39a60f1ba87d0b67578b0ee3f85b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffb8a6f784b7873ea8409fa4d8304d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ba4a802b413876d4237611892835a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67612d62be3223b3b3b04b49d21b68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9892127a889cdb5943c781877517a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eb31ee5af98064c727e874bdd657d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79810fead71468581e707c523a74b0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577a396134978ac3ec8d195c78ea1ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fb95163334ba6ebfd3b3bd3758c0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b427132c223230c7e61adc7ad9cac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4418d2b79210f9612fbaa40dad55f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d2b02a1097bc3b2181c63202a9f96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350103a968a8cf68ae511fd01f2e8dd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832588e64a5e3ab4f55207ec0251a9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016271b5e491cb18084799efed349fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f1d60a88cb3f97b01cb3f7b9fde35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a979d7eca2b98fdae2275fe6d2f747d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcf63a0eb40d06e33d1f55b9d97a32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3697f472a8255d4520afb09e8ff2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bb152c98293c06808d5e44deaa05f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16d0d9b99bbaecb8d100f8c6ae86a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d663d89eb4d5b85f49da6c6f4eacea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f776be266609a23a6a79cdcda47b93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c745c793631dcdeb2750da62f60aad2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572d1d9412cafc665ac53a0fc97f392431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0b8a0e5caac829d342a334987a782432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11461fe231d0c415219084c8001b7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4098a534294b9d031f0f35c21cc07e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6a575d4303737179472c05c338641435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcd738357de56c34ed8d0c4192beed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6cfe112f90b32e4879002476d5c2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f7830653014ff74c7216df923fcda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833f0d25577ac1a4b651eee8c93f060439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88100ab087088e07a5585700e99e1f8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441198bc3ec652f92682ece12ed1cc6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc34a8613e7d79639542789dca1339442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d01f8448a4069a9ea792bbe0c4c3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58332aa6aec31549eb24077e27c81f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64a75299fdecad5edcac256fb5f664445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bad873429fbaaad09df8a52ff587a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc90a90d451cf0b031693574768901447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82881c3afd8b9addd9d02ac76bdbbe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a54a9f6afa9d4909ca94f99687831449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bc2c0398c9b942a17f3ca9b292c45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94432c076a22ebe936aae2d1acfcae3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50e19764043618af973d6d7ba10af1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c670affc653b7077fe397d8708c3f54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba9bed518de8d9b82ada470b0aaf32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d7af8cf68553aab69df3b2d1e4264455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07690b4c9efeaeb97ce0e263d2031110456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd000fb5517709173bb912bec7564a7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55b427197789f74abea4173b152db5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea64e4115aad8de3a0ab9c331d68c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b07e12ece78821bd7851939b80da0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db5107ec7d6f6be591088d892fa38d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9466bd8fa791a95061f45ec22356823462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85203a314dd77c4a442ea55425577ea6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec262c4975830448e969d29f4f3043464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45eb825f64097adf7cf63bcace6160465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3e3400bb65fc866e0c5e26123fc78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3a9512309e47adb8d94f9cfc0125467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bcb6c91272f312477a6bca69d0033468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b222097494c12f692e2965dc2f3fac3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe0ef839ba1379f78b6605e9d73372470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16adb9447bf01245fd6e88318d36a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86a2ab57ef9b6641272f74179b613d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f877beac53da7dc1b567440bca3dac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def3e824a5da172c28226e27e15479d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a476cc7d883311a37c58f9d78f2f66a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab600a8a3fec5939747ea850b7331310476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5b72eec2ef16fcd64eb103d9de96c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c12afbace48f6e0de1dcf0eeb21adf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603c6702a495a6a65372960227e9a33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd99c13e6d14a1c08292f25950b63ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5bb9bd6311bdc2a5c1ee991a7ac76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdc5d2286dfb2c04b1b2fc98d1308a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dedaad331e26caa50e347cf8b371fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7082c061b862f11933cc509d65acdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6a31043ae0460592c7118da249133485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b04d5e31c998cd952191256f65eee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712caaa86c3a0e1609fa3004781eab3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1941e774f4c30064b9d884f97bfac7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947876b2171568d721ff50a61c926d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33352a4472a46ecd3381db29e72ae6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a18ad1b0e7b9a7d6994a2283d7246e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed85696f531228510115266b537977492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69765637be3e7199ab71e20decd86345493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaedf8f3d46611e09733803f5041fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f395f787f9f33170ca334c85581382495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d5e479b5d1637642762b03cc1cb71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5024442bcabba7dae4ff8c5738253497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b2acbfd03350a029b2e7f801dbfec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d546c910541bdda8d9da71b175fb28d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514c3bff2cecdd721012655b7c288b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fcb13ddad16107ed9436b96b0d686501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71d2220c0773740aa0c0dda7e5f53b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419667d1ccde0fc392727f38468d2cdc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8e4a960fdc659661dfcc9558bb635504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141de7f1c601aeac2fea8bb500fe00c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5f076abb82c04d600824ba4470594506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601617cf56e7675a53c71a8e11a0ea0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a056e3c44ab8c15dd879ecd99e29958508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fdde1d20e82755700b29c476d2286509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82eecef1343c0d6385beb46947dd12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eed2fa30875414b85e4128997bac35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eed305fa4728d3696298aaae17588512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b7f76d6cb5d9e466bbbca817d0350513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a00265ee582f004336544a74b0db4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944aa116bf30f2096410f100e358ab0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8b6a4b447b62b35b7757858edea3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023f849c72ad1088d7186028d90b296517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e17f1399b96a115999e755fc61b7a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12b56ba704a81489621a8f81bf4ecc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed7c7842af7366c84f20f7e3cdc085520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2c4a31c9ff3738bea6dbf2e9afc60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f686155bd5be6bff5ccb6d9a6bfb9df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c7faadb0f12626f3cd7f080e2e439523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb59fa29d6b4c7c054fe362b2c75c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546dfc756574d2b88d7c951e8df615e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca18d2fc40f4d97db11cccc434ed2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e5c81245f3d6117aeed50fc3232f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acc02acdb58c1f8f2125234e73a91a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5911bffff78b0ab2a45b117d789abf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d45b27ec0558171504556d248190a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07ad877a41fea1df837e36bc100f9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cad4f6c26a83ec2434d042044a0c4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9e54e7c0bfadf371bbbeede3ff23b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37f3e7c347c63fba29ee97b5519cd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2670b9429f406efaddb200f32105df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf4a9bf59749ea465d0718a11a10f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675511f02a85330695d1ff0ffcbd884d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63002f2fc09ec28b77d4952d4975bff3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a687756cdca94f2b556e3d0151e7bda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6918eeb930daecaa9bb721c3da913540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb423e4a39c78c80c34a48748ebf8fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73edd7525fb412b9822c31b1c0ca5fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f652bff00a75a23148826beaec5c3f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e25144fbea090ee061f96a08ce5481544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fd5adf7d36ffb59c0b560f21d5653545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e66424e2fb8aad6cf9b90f8b412c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0a30cd43014f9bae5be2a07ad7f19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295b068701575a0b06c18b2163c03ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ee9820a92b3034cc36b467c003a7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389962f7a2374c83137c17b5eee368b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fa18745b54e1031da9e268f8dd141551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4df416f29b40e1ca07d7e6b968535552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad63092dfc064b5d2f9e62be5801cf0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c985ec69b30e3531f6196e7d4670c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd437ee1020a589cc379581770362f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12145415120742d1f4979bd1287de5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcd68b792359597f8e142fcfd9ec61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626b3c57266236b465ddebce838d569558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf695b75502210e3e7365a8e19e12a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0657ec2a324c5fd2a00363bce60336560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a5f141afe4ee6d5c3aaf8a56c36f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c1437a22469341e60e1f7ed3c549a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b4f33f00db14c7680d789f17ce6f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea45d3781e542907f4b628b3616941c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baf2c2077bce1a5194debee364524d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd52726cfe6840e7eeed59a44e473d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa000c5582f56bdd626a40b1cba9a24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff810894fe6d314a27ec0d37d072e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85440115f378a96add3f0856b990499569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150550c973ad7766f20feac84c1af4a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3cc887e5fe42bd57216a79f09f085571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0369c0296a948072050e573aa7d6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839b241f53b9539833ddedab628966e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790cffee171a1a673ab53ecf6d8a9e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213914fff7d8b0bf6d3a0a3eddcc86c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2c92f9dd35871e84528c6c54ad0d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68472e3ebbe09244ad91d9b51a004ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531191cd183f53255a9eae5b3f9fa02c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd32c5da1c1c1ed2a95efc0bde94b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb3d96d8fc4f2be7a6b897c36ac4c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a7a0b810a6c5d80abf367fb1dcb42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3a7056b9178fa8f83848c08ecb188582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a66cbd7d7e16e0103286c236dc33ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7c05489d3bedab664b1b547ac9d80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c9af8746299643a43d3f48705447f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39798fc78ed7fb6016bd3a0954704caa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd81b21ba7e399c962185bf2e84deb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a160f6145d91578a8e77c09dd64ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ee6541b4c9de4dac555518b9b4647589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bbd95c2115a4ed13ccecc8a07745c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bdbeb8f42a466d92d88afad928a76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bf99c66edec85c0f8db18093d3df9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b256779f0dd32cc7c62e0ab6d764ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211d21a07a043b9267f225ebf062b59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6db28b78cdc0e7af4c66f99f17397595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466c570172d86c8c6f762d6aac36b18596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1ca186397cafbe168d3ddd905e156597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356df0c3eff17b035a9626617c0926f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf298e81c341f5935b7c39d7c590de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44064a4b9fab688cb5a2f1aea9c6347600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6458c019a10881eb1ad149142b9fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e8a25d8949bc4882013e0ebd2a364602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7e510c0fa2d8947bb9ed13d283da7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d9b41f72a1f5894fcec7bfce25370604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185f026fd210852710b756c5740de00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56665a0934d1aea8849f1eedbd813d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283d42ae4fe5c949788d06564e31898607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0beb8184ad6769c7e97f944ef00fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1775bff5e89b73a07cef6801e0cf7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb427e282d3a1b9fd839075bc0a4be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448235ce5bfd4eba42fe40a6a14ae1b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa393c7eb3c91bb8d82f025c5135ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfe8a8b0dc956962d5b16b8dc94124613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753f621c6eed784b146703fc83fc2f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b10780a55b23591cba2b77c1850665615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a791f52c72f95e7ac2d5b719dd35a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc69975d9d08c461bcd804a4d16662617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22083d729322da8b7e0d3c1e3c71a8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce865582819628cc7a0e57211216a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f250d7c696a407c78df12ae4516774620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5033321b5af8262b8c050d5346eefd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537b81e6afd4308ef6af7b56ca7fa3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b9e5eed404bbe4942914fe0c05ee9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e208ef6dbe97177dbf0df41f5f19a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe66a732e9770b3a0eb09e2bc76cc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311ee3a262093e0cee8353b91b11fbd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465810046322416fdc315ddf3cbef4ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdd89858ffc06331a5d0f8e8cd71ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dd4e80f1da936e7830fa0a2ac2a58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a8a8d44cbbe1ce1ed34a80c372527630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7a0ccb1dee873fa7b3ce28731b67b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b47234a21d7009589ddc2dd1d6440632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960cbabf16aaef8b9698ee8f13c9696633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7530fbca12cf461cc6c8fa8fd3f0f08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8e034c6235e868c2dfbfe18e10586635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac220cda13674d114332febd7bbb1e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e651da45a90d423373ac46257798deb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aece805b83466e4f51223c5c50a4e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ae93012aec3b2fd1f0c802c19a9f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482dce1a8fa721fa9f49a9c3017f1ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4316de36a3c5989c87ce03a47f4113641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97505777f0d92d6f3934e79d6ff2bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694b631ce097d75e5522e67b90185fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dec42b0c4cd69871becb9c199bfb4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1fce4c9b097716c83b10cc3bc30e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7370186910e182aecb26526663662646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abafd41ce97693de03480870eb5ae3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5371de2f5b37f5482ae231840b8c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7668e533d99b74e19c594e950437d85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0fd631ecface123db468e15ce2667650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420ae54f756c901464995afac964c2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1735255f65299d9bcb3b7adbff576652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f2e55b50f636a8268def3734ca1dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca2c3da847cde365ff57608db5e7ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b75708bb4b2b6f36c28a23ecf72da7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e89ea34f7930ae7068df945052d76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038f18f72d475e555ced6ba79d6a522657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42e14f5ec2774217752667210c24df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50522157bf0fdcfd93895f9ebca6a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f91de375ab6d113d61c2c4330eeef5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d55260baf78e0bd4b2931055ee57d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755b9ba6b334b7151e76213a32bae2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51738cc7299cb2d37604a9cb34b47a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed1ee0a2e76aa6d8e9e1e45f12b6e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591290245e04bfe756543f45ad41f045665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346e5ab10c8b3e7507b9e7d4523bd61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a417fea03b7bcd2f2ed71bb7822ae83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ad4c074d06daabfa570189dec909a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e5333b35d0824a85848fa722a15b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc603e70db615d7e210cef46e179ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff05a5be954c0be9b5ee786c28c13c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ada53f98ff6bf9281dee166ddb5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eec59a0be074e336daf814bffc9b6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433faa61bd3760338f5b314b3dfbabe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c36d31e0bec5b0f52ec1a798c68e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e89e3e735a112f5816561d25e6aee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2136c49235314b088f54cc1bdc5e0a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7e9ce11823b017fb21e0886ff7667678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07379c4b472f21c7339b31e39d050d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134e88ef3e327ffbc5bf6c846a550a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b30c38624da4570d59e49de633636681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c0ad7a2c992dd4614a5b6e2b64cfa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2e989be19232feb055c5d22b5096b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d0a4dbe199654843adf279c402f33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2600e14703c8b2ffef5324e476a68685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c316c2450c0f698cee86dccad128fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e100a3c046a769ef72df91f7fa103ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe0ce403928f08ed7b1c2fbb016b2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429f033ab8f4488e045c8d77eae7c2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c9973ddd088304e67c9e1179ae0b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36393ba02412c979e9662ff289c2ab6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8f815aecdbc1f2807f55a426b2fdf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab0efc9e2f7df1bc47ec5d2b0bb4bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5348b1528ad21dd691758068f33ad8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75595dee34f93f11ecc6f8135e50f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a638a6ae222cb42d2d934a3768d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892adc55aa3aec2da7a8ed4cbf90dd58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe8118f4c1fedd61eff12d6ff00611698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a119e33a6fc581c77bb1727ef7fea39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76298c63ae1ca216c6a69704ee3e567700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ef46828ec28b90df7ba8fce8ee2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2de8f5572f1b4d1ed58be2b36cda12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ebc0742ce0df90c590db3cff97fa8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92dc30e5a1bd8d44665f7549949ade704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca993cf21de5eee1c3f75110909cab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7262d1fb20d1f8307d2d32a4412155706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f854d8312459b2cd09fe61da51bd07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c4d36c03209db9b229efe3869b590708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165941183f7ae6ac8a518635eaef592f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d4e6d0dcdfd7ed501f0e02650097f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e73c451a1ece6924af95cd0d9f820711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1075cbbd689b3a7e07a9cf6aec0be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d333e6cc1fa2954a1d934fd8e4a135a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54884c0b5af575a3e6b10ec866950c3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1af132db855c942106df995229cde715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2c2a81494b185abdd06cc5959b38d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd149b7b98f84ceb202b79a8703c4d64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d843190621b4c93e582ec2af0862e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46aad634c5d6f741f9090127205bde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b362a33bd7b1736e8ff14a8ffe2a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40028c824da4da394fbf65bacb8b97721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b259e4f6c64bcc008b13f81d3c88a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a3d8c85e98092cef162633c7f90ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a227fcec9a7c1be8b6702cfc66348724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d40d846931100bcde987678c78d04a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f12c564b733d3277234123f3b7f56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad107809e85f333384187e68640ac3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a610e26e38ec525c318384a5ca722b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388202493f84c4e3786bc8f33e93d54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309f462fbe117e0a0bd16aaa57833de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a745fa0752168926150c20405751046731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69337712d8007180a41b7c08fb7867732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f923b82dbf0d6699e532b3e334d2f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140f2ee92fe246e29faf011b0aaa93c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e974a9ef131fbde6001e3d506f3fd10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0f7f3e184307bfd87470c48e1a425736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe44746b30a372440a553b2b01e25f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadca507aa0e2886a95d0ca74ac4f7de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ddc7f85339f4266a1937b5ad73fe2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad72d3003b460dc904f07b385d06fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c210aa29b055929ef42c738b59851741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6b1b75e12aade438845797fe3ec3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0957573662bd32954b94e9aa5ed5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61103c6185f1c4678670042692fe7b11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92089bf688b1497cd069878a398e078b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2798bf7e0d22b520eb34388d5c3cf64746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa1cfc73c156846f7599a210066320747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f52c335fb198864b0298ade945cfeb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc8c4177cbb49021f465bb1a335e52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a23cdc92be860f309da2090fc9ae6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ee46257d1fba5da986fffeb739497751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce04297676ba258c07da35b113c8db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36371a355b068d30fd1170a9995648753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeacbc1f3217a7da85c0c6f2d3b61d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089e6ddc9ccc02368ad836320cbad14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71ec6dfe872652bb138ff6e0983348756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4f7263400f346ed4e13cc087a6cb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268659a855adcf3df3ab0143ebe388e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a685361a974c15b14ca57e4c11599759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91fc6a4bf8225e0a808d5d4f82ac401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a52f2767aa53f20f8629a4ceef4942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df02bf8f04bb77751997fb26e8ee17b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ddba4f1d892a150d445bd00777dad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb01c61f5daa855f951793e732c1ce55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767eb52cc2ffdb943989160607667216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbc676ad6b861f1c39844011f3a2397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf43cf9a4db52653908fa57f73cf0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5163305c6652a48e60f739101fbd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56678bfb2775fa59be07f2686d8600d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539be2ff397c2c78006746f1adbf6e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee3d2ff0a524592dd0cce549b5ae3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406aab7d8593a26bc80b71170b952f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45a37970e7bc892bd021556d4abe8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ed5d0c92bcf2dc27ca764e236df6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfab428c4dd186ed3463e97aee4556c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34584793c5b2f762e82a3f5e35dff4a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70bc60e0e0df60ec1114f1be86f49718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3c0d65125d286bea191a695e6325a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48351c8514f7f4ccdceaf5ebaa587fe820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894edbcaca1b6270a29645dad44752f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72833bc8bdd0f7d1512c10e3e9e8e95022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47124114f180d06197ac68d2621c52c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd76b56dba973152050e10c3656a9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421ab7df18b52d0befd8f7ec20fbc4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cfa5f533ca794cbe49e096bd6278226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85c33249f74e7950e7b8ea22c675c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2932fde73460cd0239343ae37080def28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c2067186ca531232896e473bbd83929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d2d0d0111739b8d76847eeec0bd3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbd104b88741fc7c05264961b7567631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d53db7bc549552e919d68db3f509932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafdd3aa192b0bd8f8c2d81a416c9cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab1fe07a629a14a06c18e2d68853334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17608bced40a945aab1e4a3186fb5eb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dfa0edf37ef3a884a509a04817cb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568f590579602f07e9c2df5d0130e1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc94fbec5760165d7381ef40918a3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f352e9a953551c1de63025bfd54f63939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6c0b135f12e4b63548b8c690455d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b237aa7ce7940dadba64b542e8b26b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650d8e5c24fb3cc1489b30a1c98c4fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e16373d842c69c25d49449242692a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306e1a4299279bf634b93aba9d0837d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4039a45f0492161fd6ea250a0f8986f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5b5ec16b0dbc632d9d8b4f6da344f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812ae44c396d8956953bb049c82776847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2119635b0c5ca304534670fef9466cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f6f339a260b68b11be15456bd5aa749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d375fd0d429eb8a0ee7e77874f2a9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1b84a075640297d7c7a6c5bc9abdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e32c64e5176c92a1d94bc9ad0ba3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39492b13e0b36ee4ec86386aad1baf5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba790530f06d3f7ed80a874e46e72fee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a57b47a8b109ae2cbcff449d202355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2fcc633a0813dbb302b40bd01d36256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea07e1df3d2f5c82400f4985b14e57b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46b458642b37a6559d6accaa2a941f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048e28da8bd8dadf4dbe2f4847403b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cea6261632bf42c2fee8e147d078c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0791be07e07cf2432e1954bab2946f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fc4739e78a63787937f9e7f7eff1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441254e95daf2a6be8ea6497b46c5eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabb5e93bc863802984a9dd7153967664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02e112a9d230066fa1fa1a62fac02f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797abf3e2be84fcb974eed5db2e1a07266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092cd6f33698bb02cb57c9c950d30ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82b1202a42389de58b26eb86f0eead68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d026532c0a0bd9e61c5c5ca0ba49e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d06883e99c30f5f03a9d7e4434b8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6e4f78f61a3b0561a47b65b4f4d1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f09750cd60e897d3f28cf6d7e067072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f846eb1e17824e531ca21213c3e79b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12b39e43e08a82b47dab3d8ee5f7e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87669f45d1cd8596c21e553815327ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ac5c20fcf41e2c8583ae2da111b7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11c6d964e1951020650ef7812ab2ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ecbc52c8fb3b714525d3b1dfb7f9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2db828c3ad7a22073ecf5e7f9e14c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d36605f3731fd3812ff7f88c7c695f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f05ca80c176e0653ad6c115a547bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06324a26b3a699c523dd10c3cf9e8be982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e808965df074b1c30cc225a7264001683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357ad460923d16f6f97b9a3db0c4e9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa6f18a3ab3a5996c96183c3c9226b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4829ae0aa40cc90ebbfa0bfb9ed0f3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25708cf17eba576e61be669abd431587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e99f5a4f6e3904e2d4e7f09319b28288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf493755e3f8603e4111675ce064889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9fbe834644508708415176e16c46c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526824b5ccbf2379ef5fc7b6e30b4f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392172b9dda1a43d9b1a44a019c7495992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c591f8366ddf15ab16db823997a9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7052b7dd21fa97fe4f999bb6a3fcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc00cca0f46e28bb10ae9ace11867f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e69ddae46c247db9bbe465b8e4356a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc7b9001d80df8c82895eebf999fba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfda12bd24235a1bae86ac095d1886998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2abff05a67db0461994f7b290a15099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d50e169d760c7c01e93f87208dd614100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e11eec6682b33ae6c84c687d7e980e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44398e282916afe99325e08ca4211320102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6418e223b16de1838b0dbf5be0ffb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadb479d59d5463c2acb42cc31572fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d466416618e5e7b45d378cc7056a996105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433c3dfd6471269d2fb759a5fe3fa0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b588332ec17eefce24630f357fa4978107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c0871dfc395316bddc5d243b68b75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c3057cd0df1539b87f6eeba33d7ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceda7bb5d1a6234570760bf30266596110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631701a307da576bd88858cb52e11d4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd14fcf4bfe67461e315e78d16ff3a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2d9d71dfb82b2dcff75db9137d3b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5da7c51a474070dfeb3d8ba50de61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fe4de2efe7f23e2106cddbf3eba38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1dbbee74349469b71cc0447569d0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308121ece94eb3b4fc08eddebe8896f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e06c22d3890523ede30bff34447c73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52aaa3fb2cfb90e9e9948937118c64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3c6c8915ce9355f0873de4d095525120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d532146629f551d3721faac909e73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810796a16ca7b2d82b4db275fc9a19d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7d689093b1adbaf7f9d8c192915c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977a8b89811cb973d3f2d18046ca435124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c44f59f78ddbe690caf657dbce62b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89cf7543a35ff0926acf43640e7981126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82202bc2dc68238e91ce0f7b27b48ec2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eb7fcd7f3569139d604866b34cc7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e205387270e85b547be21a137c984129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b10efcde5264f030cba85a282b5c56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd59b9e668f5a22426d13d18006109131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c6c54bcff597e14fdd8a876705b94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df1dc85c27a327506eebff75130fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbca519078fea5c31757a3c53558245134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3184fb448f7a516c94058e42f4c87a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f608f4313be8497979279e9f22485c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57a02c29ccb7c56ae4cee5f89d1d44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736485bcb5a287bfa7d85afa696bbeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf28af9000828b433276e02ef13b33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aeba4e279037896c57db8550a4c82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f701aa31e20a46658c2d71b234db5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7c79b38a8dbfeb75988c519b8cb6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365d9ab11ca24c18a4eb051ba78bd9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8a5704d822f0668e67f996c4d29f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1d5ccd0ec8cc338d1ab80254a34b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eebee87e89276ad053cf16e09cbbbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc41e272673ba5905686796b09775f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24961529f63ea8ac6e6c99cd7f7d579148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5ebc63588807acb504222e1a185ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091bbf0980d130c7c03e31b4cda31af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380505bb8a0d75e81b15e61d3e00c33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1622a0b8beab13c1199fe4545caac2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36114c49dee9a1e49edcc92801f73cca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b155facc97af742896b2959fe8a8d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37cf542f847aa504550ef3de3cc772155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44470f801731293fb123246534706952156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d890c0b5e5a59a3b98c6ff10fc1c896157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95c9f054f49c96282586d16d6a86f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665275d8875c1009a3ac3913627f6ad0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e29d79489c63bdd7c3f4eaa4cd2424160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bc00ac552f21d858b54e101d3858d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e184802210d6c5e5922746de3349e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69928c2e803a5be131662b0e7a0868163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096571a5415639dae9a2dd3fb7e491a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3a7d2cede7daf970032d2db3f803e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2779288af4994d727236bdf406dfed3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab839507433ccd2f8540412a9c2bbe5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5aff7ae9631d8f7bead6d80d7b0b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd829faf3e96181d3e0b5a19e273216169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47933e1500b7126ad5b3d1281f6cf88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a11417e04a2f6bb68ceb9c089123d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a57ae2270c6573e3b3b617ed7ba394172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f759e1acf1309a44ff3c30baaf463cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd2c434ffbbd4d97748b6135ba9897174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f8c28f32d78900a5cd7967f4d6fa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a6c6b23fca86f40310373b75b7896176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21190c947f0f0d680cb8492c1b05941177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71904acbbfed76b665667a1a05410b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0867d656fd9886f5e616470d6dfee6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70107375c33c916e468c71dbc8412f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba02af23587bd36507052bd0c32d58c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ecda1696cbc6c0aae369c77cb5403182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc877b788bd54f660f5e92bd31a0cd60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462409aff11b80d6f812cd60855d10c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2658fd28103022a3ccd07b37bec3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5a2c8a3d065de26abbc2b5723811f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af15bbfa07f00a7ea9d2cb51560a1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a268736dbec63ae56250c404de0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2a4df7f6db5f0bf43df932b5a016a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba310311a05d96a0036b5aef09ebbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491b092806d67bf4de25f9ff78a491c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79927137c6c089e8db8507f9c2fc6ede192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fac2aff5011ec8b1db5ad227a4a5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84c9503b1564996f4a21eb6747abed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c5579ee7a739e4852053a1c156f79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3f2f021ad106a19be8149b0da2f94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0886f5ecc0b7aefc1c949888ac6d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1254a18c89a86a12792561a977894198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319418527415c713c7c14418a81d227b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e46987c3a655fe3b61c1ad9d2fc0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d837944a7ee8486c8ddd833fad9d5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe18b3ff245688fa71306fb1c718e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c2fed75b5cc1a91349ce72e51c663203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef221cb21aded6d1b4e75b46e1a6852a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef478a8335a0235bc3a76f83fe4d57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad32b0f19ce0b05636d1e9b03dfc329206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab2406721ffb23d208e1c36e63f2a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91aded84e6c0ba59179cd1189f9457208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820ff24408b602f367bd28cecf89e53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289661c306acb0534c5ca64fec2eb54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50095c1a0ab5708eab0430b5f13bf4fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d582d5a78dc657a3ea539ca8376f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0e9e2101177be27f91580e93e7292213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098af2903eb79ddff6b60f567df1214214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7bf7b302799029d0967fe24b0091a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86592f4bd41ad22d614f0fc8abafcc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b861ca225cbdda412bbdce13070eb98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96719454039df1a4263aa1d4a1cef5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cebbdc54472f66db8b87ac6382b60b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c2e709b7983b76935c29e63555204220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e78e83b6b3b7e12c393517918b290221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3b730f954f423bf8bce3a36d1c580222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecaddc085f98e0fff0512cc411ed45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d645b9661aa4b17ae07ac1df2e0f745224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5c3a2c0040baed88afd24c3171ded225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e70f0a9f3fb07d7c5a824edb69073226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0a15e02f56e1b9a5d0adb333a0ded227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785aef673579cb27c936c85ef8c102e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f8a6b58291f2ffae3a93b58646737229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e72999c6462f4074958a5e2f902ff6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6873aafffbfc376dc1dcbafd2fa86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556686a51275859809008c36bf3cedf8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f3ea6e0dc3ddf7817c30a0ece7931233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b827cb65255ab14db96d22ed5177dfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fa449a6c851829260ddfbfd9936ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424540bd0664d0b8e7e2980370c7beb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b2c9785fdf41350e121da6c41de6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e4ec8fda3cdf2be0c8e4cc387f41a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1fb228e0c2072330cdbd1cc18ef42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33b49c2549cb3a29f962054e22996e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8bde24d2cd59ab9e4283c534761a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb163fe0fdf5b582312fd91eed3b90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b983959ffc2061ec849929c2cbdc5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fa1cbb435f6829ccfe2caaab0abba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b6e981c581a901f4bb6fde7109df2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6d85c6f9f7017f0c78ab023f53077246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fc7b84594dcf1d5f49b55ea5f0511247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b0d086e20fe82770e5978399a2052248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a55f8b64d0ceabe6b396a0bab652e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807a753139a97e31d435dffc6fc8cb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030737c27dad21b8b6d28f804274700251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012020a2e280f3996ca59c2191d6080252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46113a6daa585c058beb1280a4fd0e8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4008d7a9d9daac3663d077a239ce812254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73361d4f26b9fcda6d4eaee8538fba32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13062ad7965899d1ce4847f4fe7352256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7189a922a72a31a48c4c95656253987257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6a20fb9d1e2204b407b0d2c4041ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b4b3c4e1c2e8526e73d34ae335bf8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdbeadc29e1cd6176bae9c9b9442d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ff2b947dc0258d47c63df31cfaf39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562c05452ff95f39df1a79003b14b85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5847f24feae6cbde428d66f66c917263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35fcccb9cc9113b7696d62414ff309264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116695429733b951cc6530d407fde5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674827698d56197d61ba75ed300debb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123516fe28c65af23e22581e90c720d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bdae306999c2caa31e90abc16f95f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2a89985e75e9445071799b32c0c4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0798276286b54a6547763ccc21dd9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6263bd6f26827e6bb8d158c0b3fd37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f44f81b134b3ee0e2f55463725eb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bbb8397e830717e4d5b2fb1c7bc49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052d5ef8ce3d077dafe618795c6641b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551f37f56341b3e5168b361c5ee16a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a9f61531f7f223fbebed93c5b8dea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb507e55b7300f65881aa998fa41bff1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac256e01d3c9b28bb5ee8884391a039e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e445986d9ec37d459df8f7a7d20d184279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac06c862b981f1c8d770d042f13debd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748b87f19f12fff7f7fc665695faad3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a121e8f2082e6adf9a411778233e4b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc44215a6a8abf7ffe9d6656fd069ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5830ec9bef4b7f7956b7775ab8611284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185ef83d1f2d2928baeb1cbdf92b047285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9db187d68ef9d70f20f61301e5a3ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468af8ac4c226828a871eecb08d3c312287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7730bf4c540a44b6b7d859d28aa7a6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6a84262ff44c74c42069387c635ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d468e287b389d046153df738e0a66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ea84a4b44de1288da43a474282d9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7c927530b180e6ed48a73c3ba0987292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d7f0d15c32a346b2d3338a09fc0e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f58350ce5d86d1182aa8592697fab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ede6b229328e6c5239d8b0f625b054295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df5a99d8d7f9eb73ab7e13716d29dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b29b37905ebdce11587bf2fc8b8fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b9e9afa97a5cb6ea8c7850c228b27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d748f62e5c0d7a5eaa9d5067faf79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483ece75cef3d17ef22e34caf134345300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55784a66fa79c240e61e669c8abcbf96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3743b1f3c9625558553f60367a8a2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79369eafa966fa93a464fc1e4ad7a4bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebc014e5a2fd662e2a450ffd879e13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2a078a3ebdaf00971a6a9e5e52af0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f3ab3ca4f078aefed4dd22e3a4f14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08012317afc34fc311ae063691f4fc12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034892d82c3e75f9e0c07c1e75b3610308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675b1a9b77bcea93bda1571cc9ee66b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6e0e0541a8cc726d23b63f3351fc8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880948d1545e5baf5aa7b3b3212bb4a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67dfbf53d1fe25534afb74eec02790312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25d518b29a88625a356671f0412e35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e784e0119246e98b3503b059de8aa23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d127e125b15fe045e1e92f27d41c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e0d0bcf204358a02a157e52e3027c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbea4d3bdc7dc9865b6f1f73e4c1def317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e5fd86b2c430d03b4c9209d9e8460318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48c281e5cdcabc3827195e98e1e600319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43354ca91cabf51b9b7dad542f409e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdcd1499f4b81502a17c1bfe12a848321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb522fd92fbadaf2b4a2dc5dbcf825322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05f90c68a138b4047a83180d0069af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1585945446202172f1b61c5615d6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cf03809525e660990362cfc7bddd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacdf6a0e7f1ceea367e274308410af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c69b3214bfe4f3788c7a7815107d2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47291b60468fd4929207cfcbe8f42dbe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bafa080f92002a2fd8e457f73736fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae0184f883322e926ae1efd6be228f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2922ae8190c9ae812023fdd00d973331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926c2f5666141c36f565b0ed6a67e8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1faadccfc405c3987fc9115bcfa92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12945cf69f648901d57c5e75508bbee9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166496312b68c4b6459cba16db53599335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf52479e2179982b24d0c515857762336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6abfec510f2ecc26265e1a489bceab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f447d376fd1c9496b7f25a750faae86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9839f15db7e10e5f0ec8219e1b2b7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b10ebc7e832883bb78dd5d03a49bc0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04410e2f3c36e1909f6b50bce2eda456341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d117de89337fa2e3756321b24e96a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbe2e107d3aa5d4817cd2024b63301343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e099b454fadb96abe311c277a1e04f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8072b576ca19654d4b404b65c92b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e31df98f70c3aaf888857bebedd161346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a0837bce23b63f8f426be01a3f45d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24e95efadd624b0b09d46c3b330fcf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e321e09da19454b5defec115472c73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391926663ea03ff8de3ce77eb1eb930350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ff76ac933ed67125689a4999bc9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83629e490d7c6e3b364e20292ac4c8ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837f0258cafb95d442795a5a71f46fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f10da39d96a65c1031534224d2eba6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6276786fd7d38031fb379ee7b93ea8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562154369f9fa954bbe654934ed80164356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3d12195b6997d09a4bed7abbfcf7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396a17f7d0909d73b512a6d084bd5da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a02fc6a575ad59a3458b2843dddc91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f3136f699e08a68f201be96fc11c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8184b2fd18445dfaaf7af1b1c56d0c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862712c55dfc611718b82b9af49809b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29e38990c8012f2bbd3973aefc98d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e8c1b83ff532fb0233d1d4bac5416364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac692fa6a1245336bee355363df239365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e4453f410128a0c685b2ef1ba4a84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc87521baf212fa2be68e033fdd622367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5479ea9505e82d74d37ab54b5e8b592368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6727107c27224a2b47454a988a637369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6172c06ebce80fd92d378a5540f97e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5870f96ceefe2839a3cf3e3e44b775371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0172e0a7f8c2f38a97412a74f8b2edf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b749f911ae6fc705f71107722633bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861e3b64d8d8ee6d67ef934769e4386374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f7ecf11c54dd5efea9d31d196d22f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bfde378013fde2a8a51b271eee2b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a75e02adec2b10d88527c648993aa0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be629b2f84790ed47189dcb9e7c8763d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca0f5d5ba44b8d36a7043c4340442b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeda2a65423ac61fa41e2345fe4d62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bcd0b4338de8803034c2427e316e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f21b5ebd0af4036b6abd6082da5025382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb5aed92008790d6cc70a1f5d24949383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faa16b426e1f16c067758ef688d795384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fd0e1b807a4eec59e4fed95a4a38d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cec8c8b1408ab019f284574939a16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a71caa42cd25cbc9f3f9f78000beb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b6755e0c0eb5581c094e2c13f3d20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbaa9ac31d5dd7b2c9fc26bab62ba9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb2965f2a999075b0d47c7a94b24ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580574af55c807cd1630814ff4439fa5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9182a0216186a393493bddccb0473cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185077555c65c6220ce3dfaccb5688e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349bfbd407a376ce8ca0271122af796394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74ac397cd085a5c64304ea792cdd2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dc807deec4e2686dd6fe31dbbebbc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ef5bcbf96c92a41673a30f577c2d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9a4a642ca8778c473e3a39848364d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78217a0cb73287222ff018361fb80c28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4820964a39b334882cd83027f270e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d267936503c7ad7fb9b4da417d9db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dc1c63955f4a06f632f2f9c16c9bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132fde6b474649b910109aee317e625403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38ba59b6af580cb98421857e9c7cc4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b786de1b48e6d1a398c9c90daa2c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf236b7fe40941350d1c84fac9abb5ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa0bb9ec6365df39967091742e32e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008d097145a99844f38e52e73c05b99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c6fdf6e25a72845c5eb6c288d2608409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc888d8b8db8f64bf60b33d23cba5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5de81d9105b7515dfc2e9f0dd767ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91a5ca565b681b08341240615dd3a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f96e4ae1e8f3d4bffed90f84f00446413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aad773bf4881767890cb1ebe0da1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce13a2d1b8c704b82b9d01437d4d631415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572763a91cc82d0d90d3fa299ba6346416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfacf60bf24267708f686655106d024417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a87095021bd50b79e34f50ddbd3ec1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f622474c7e51a8eb2a541720502d9aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90365c6e2bff9c546d879d2ad475c939420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0a3213634d099fb564cddc48482f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72988e646463b9ac68c71122a5c81670422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26d5c9599e36dfcf3c98f410c2e4dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a218e6832553521b28750d33439c48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd4eaef5f631e1ffccae0955e49eac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f8bcef8fc0f051305b1185173b2ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032e12ebd244120c0f89f32f81e4b15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ec7d3c74fa8d91731dfb434528b8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa2587d1f655c68ac79272eb7bac74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c001169b58fcf695fe969a784b679430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792b830d2dfda081f13143ae5ad2a60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bd68506477f9e93f3af179069c786432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1e7511b34c7a66f357f241eab4a71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879e66861c65f6b419d743f47861f18434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fd08860123bb3b01cc9ca98b35446435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af8a7b61b5177682829035c43770c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144a9c8b3fe4884669a9de2c794b05c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8c402b1dc0b0038adc6ac79cc86de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63fc99ade482252e7ba9cc8af23935439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e62e3c7f8c998c71fce1dbbcce06fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1bb5e927b00a1404efc5bca2f2a1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6986a08124409366f92928fc9b8ec0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169209f4461861492612ce8d3ae83d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f1da99092156218db88c272069b45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8378a53477ea89485bbc1c32204b54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502394a4097eeb0f44cc5c80b5e0333446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663597b64bfda2bac61d9dd90824e092447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddfa669f4cb633ab857244f878c1c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342585831b3cbf0917aab3e43fccb95c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb415f38e9f7f37621d7b0400d2188c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d4ed838ff56d78c9cefe45406e2d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20695827f44a1c7c96a50d0346dae530452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27b5c6bfe0fcaec7de3d643aff1712453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3407c6d399aa34aab020872b4d2701454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5bf01ebbfcfb89f6c457964c11e13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b517a8df681b778f4bd813c83113f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af57284253f86a04182e31ec2ee1b6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf6d5c5072aa6112214a6dc156df9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00ac03053280a433e2ed8da4015ac4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf04abc9366b2e1989ebcf0699f336460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24fb718acb3357c3c2ee9eddb0be1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408ae6a5e69784c2aded716d8d8f6f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398209f0f0d24a6936820f93ae8362a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97584077db9ebe7078c1945041032c35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6499fe2a83573bd099d035468a6c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab769c086118613b1b1b254aa39cf6e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad4c416c02b9e0d404edb5a0f577b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec899596400d0296c4cf80790e3c55a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cc66b2058fa1f05143717b736471d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393b8ecfae8e0a4ebf9a0bb1b78809a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b1a54a36d8ee334470dd9a3a49cb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136c8ec4d0f901570a99cc59150aaa0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db499aaf48ba510c5d5dac380a7a85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c71980798d0b36c625422d3ddc149474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e0cc4ee4178f8e0c66dee38b08d7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e10107b26ffe8562d4f3c01e4f3e28476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68023b21191c465fb915b07e0ede39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f7fa5054507dd869cbe79214026ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515c7823df80b68fd179117fd6d3785479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b2c072818a5613e8eee2824b69522480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaae411d2324704480e93d0dd07389481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614a81b1f6ac4115b4a0cdf19bc2a44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808188932f4f447823941644ca36ccc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f99bbaf119d0707ff1d4e440040e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab48893f46800643e51fece570d58ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62def8f4558168c8920eb9fb10c35ec4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffbd2fc0f09233a383548e164e4166487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196238cec2baf5a81e9949f64ba936bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bb10cb14793c0a66bd91ac8b086b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33b2384becb5abff0afdf938c1d0d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe39a4d931634402ed025816d70b50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555121108f3c36efaa2d943a42e8a2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6a49de544d199ea88757302148aa4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f43b4dd26e8aed394272d0aaee966494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b63441a1d44cc7f36ddc72483315c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf258bc70a174c129735a35a6eefb4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f8eeae23f003e1792f4a70b5a63cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db30536d3b3b2cecc0aa4c20504811498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f73f6cd3338a8508546c36924e07f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6105756af0cb13e4a36fb803b59c49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578336c42f321e1eca86323c045d0e56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c732daf7ed3c20d65c6de40ef4e26ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493483679eeba9196d71ee846560f5cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08605f689290ba7c2c74ebbe66071963504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2c51e9ccc46113d9b83216b78c59c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe842fe66e9bc80f7cdd84e7703469d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26214e705edbcc81df3aba17abed35a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b192f1007610cf1e7f3c826b449de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80adcc5f4284c7e7886f19daf7509be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6133022a4465b83f6c6d4ed3126bfc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473bf7e997081be2109f3996808982a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab7ce45dd4962f5c1a02e368fa66e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1377c0d97fe991b3b0698cec2652d24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cc053738e1d1bc4a7db91e17f15b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d7fe0255d0acf38cb991c494ea612515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de953684c7d91f957a00ae3ab5964a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0a79600074f549e156a439c8de577517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe355397ad0511203a5b234fe629054f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f983a90c085bb4952561d48b696df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14223c66d33968ae1bba2a0b01d28df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a862a5e4b48139ef93b49a41c7876f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb080679455cfe9a61227fe3b7fdf5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e16137a9318353757c1dd6f928a46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af18ef84b40a847056732b2a985a861524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae149e488c24a55332262cd3cc4272525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1cadea9de3deb6cc3f4de2071778a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928d3efde99ff402489da23095579b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9a1f611c6a4abe8658ce51fee91c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265a730ead3f8a80caa67bb8f885205529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf10b32e1c671d5595e858461e7dd2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214c705708ef619c464205118d64fc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e10b00b2beaecaec61a41528536ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443345939822f1ebd0857247c60c275533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38554e1a7e4e8c72de641ad8994fd827534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2624bc91af630e211633c34fe9fd70f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd1a260f1079d676fe63e3083e10d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6301d47ed9b2513c4f5821e7885349d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0613f255650bda3139db3070195ca0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21089ce338bb6ad1a64d18f20bf3ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820cf60829827d5d9e43113327db00e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e413db9ba32b3ab8a5e21f2f01df3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5066e8e2a8400e23cf928701c9e14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2f2266178b1d2041e18ae9a201d63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712deb859721dd99eb06858da8a7ee0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02d84caee4b575395f1892e135da56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792babf0801f46759edb6a3b51cc2fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c5baede99a6a0ad7dc743d1539f52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d847e7f2119dd1f198f839b0c3617a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cb7cc98b84360058e085e00fffaf8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d119d543d7cb10885843c8bccfed80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25524bc820bfb0e6571a42acbb99381b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a7abdf6190cf93ae6e4316c3f2cb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a051eccdb2b614ebff0d5251ec8a34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3053c720eb25b6f38820ba7ea9f6e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6e5f8904142b873c270ba83df2393555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1f97798af8e16159b2b80bae631eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418a7389b880a7d9fda031b7023db23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f4868b14a2dc39e3f33baf51f5a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14a72604e37eae3b7e7c54852d7be8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c11ca974acbdafc6d06faf240b132f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f26add842a630168c31d197756b6a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e746d0d9573ed379fe148c8cb0bc10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907a3cc027b6d44f7b67facdcabcd01563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc758204e8f43910c3ab4504d0db76d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11932ad45037969afa72f6e0b7a942e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e8c1fe30c24a4d20012d58b93e65a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747819f78b8579f39840dd302bf6c08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff867c351cb7e441c95174a9a58df063568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49398f45e140ee8387c002cb5653980b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c98fb8487c8d5dc814a127e226d10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29c9c41eb9911837d27bbb90d50a7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2d9a5cf17d9dc5e601de0ffddcc34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd7eaaa16080a1af23be3e11086faa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1c67b53ab50b858540cdf70c6f48d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59eaae30f1684967515dfb831663a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aa3c2e4a3ed224d9fdc65b0b600ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbb864dfda30e1ef7a190b3a31f352577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd3526fcb738c9f77a653db1d3e373578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8e9d8777a8ea1e573c1dbae0cece2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd80493e416615342737abc423b681b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c558d89f074c5cc63df080acee01681581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c2674cd6212d3ce0a48e70e41ea5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3810024afab48e425f93a2e833b3a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f443012c4b8fdcd1cd9f46105e85485584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35163833a2170f7b7d1c3ca9896be893585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c46ebfe4b412834306907b4c162a6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b422ddb078982204e83e97549d3b941587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb0e20fc18bc73a2960a9215a3f1d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952e156dad21b86462f4825afddf0fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb701dc41d62a8d76b5812a370fdad7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f3723dae2c2784e11e92421cb2a0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4414589085d4e1aea845e6c15c68b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1870372e5b532fe5c13c93927cced3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71735583fdda0e614ea086a9448596594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec9f2284c34490b6d272955bb56827595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431b494f26c427d391aa905cda7747e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc5f1c19d01c6c725fa9168c1203c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddabe374df4eec1e9e890ce55e06254598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307487b23b19c6c9fd3fd287c16dc2b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f7d2aa3013808c72870e65b6f9bb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6437a58fb10dc8399f50aca5e56d7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb84948d83c688d4694c4278f4e577602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1741d5dc93de94962d6ebbcbffd8b1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27838354e65027f76ddbbd235f2259604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1917bfb9f5fec72e233297081102976605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d255c92481efea07d369fb1a4b060606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa4ebc083ed52cb2bee6d417d950c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e3d59662587ac2d679f7a44435de9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3d4989978036bdf27ce632ab0a2f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3d688f0c8bafdd8b5cc6248350135610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca99335632100e87e31f864445af92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810f8fd949919fbc59dcb3b990e9c56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea65da15999695da21e01da3624ba8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8122e5110f0c108617bedad15bd0771614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877e29cda4a9ab32a61be380869142e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de631e412768df1c9e13bcff171607616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a0d13b3b0424ac64004ab8df874ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303ac20a7525d6ff7ed8ac3d07b8a83618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fcc6e929a0fa9aa1834f099b40a76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92211a7a64f6ce17871fcc6b0aa85c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e4609106c3598b484522dadee5f05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eb0df2efa9f29f93c02de11a03a8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ca1e58a6be62ef3ea818ad471ba50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e374c7dd755258fac6efdb725f6f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7328b7da71abf80f16541219d579e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6785614871ec42acf93038a5c13ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4aea23d8816305452dfbad6aca28c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46cee2411f4b89b09acc7438d27b9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2968fccfd70ff98564e919f4cb85403629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ce035adb58a67c8deb158f6c27fa1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec092df8b681ab093c0a881293926f94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292a2dd1d88631a8ca229ee50a1aeb8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c526cb9ac27bd739826080ccbe903633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410429ac09e3b8e7a557e8ee327666634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458013f7322b4aef8c42f2a9cc1e0f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814f37d1575d3482bcfbe96e84c109c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5d3d237e2751144423a8fe6652cee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c6db8c51056720875b4ef4b1f5953638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b25502758aa4365d1c9525f5f5c390639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78b7fa3da2b9ac3cf4930ae0e7c9e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4380700a9b85f3e3968946e60e8603e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b78bfb009d1678998ec1665007a86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71527c7d30775cdc05cc9abf23742ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eab790cc1aac9a6859f62d01874bbe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d351740b12b9e41f71a1ca45b37423f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7c3e17ca515dc237d8d58f35141fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac0e1b8cb8435fe00390f168665118647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c251c74dc8a587f899f74a18ac16a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326891cc16f6f48e16d300aa72cb151649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a7ca153bc1d822f38a72fecd84004650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c01f1980b3ccff6e3608d9ce6329b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa673d58bb7de2adf8188553427e1e63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faba886b6f4721942be0da063f731c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2979cb7e9d9752af2b4a54774d2e82c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0006d18367abb405c2fba11695465655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558ce504b5dad043229866b4f01cbc3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e0c7e7ebce7cdd9299afc3678d527657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748d25d6f8194b2ffb3513d8b9d313d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52d29570709194f553f5094cf5b98d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdaa7265d88e45161f0e59bd49c6c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6421470cbfb0a93df91731ab1a90a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0155ac13d7d61f67b399b7fe8be74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e45b6952289799d4388dfc361acef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1e343266dc4f13ce198d1f0c16098664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102432b2cf0fd6b8f1f18b265ef9a9a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8333bfb3fb613cd105a68d463c0d003666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a53956f166e5d32a750b39819c084667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328b562a86b10646189b9e89a8b6592668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29455c35abac8021f5b8b68484827d5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad392114e880589484a7b07458da71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a65fd89524b64a6f6785021fce157e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf117ae0055960b4acb7154634cd70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07d7e0467bbe936d13371e40b1a9cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beb2962266e14aefea16cd75ad4f5a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7bac30d37ce38318926e024c19ee6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203107fb09b5fed4e68f97b258de261d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a49d7cedf5c302631746cee74be1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532161ae8a251ea57bbbc9fca538ab5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe9aaecabf5a558c589e27e0f3936f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d190399b06e8b56603190ebb757635d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8a459da33471f637e38b575fe48fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60797251597709db2276e72c4321f5a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff547d88a4cc85a1cc7425323cadc14b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19531d1d73b22fee7b59aebe3cfdb2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d8a76eee7091b553d6453d1564800685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db98ddc54e1a088f666dca0687f6c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b3a1870c0fee40b266741da21bb5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49800654b45df9a5b772343e209c1199688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4b5d001449f4214947846a33ce70a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f135ece96eaf273616ad557a50c79a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2418ede485802b172b9aa1441a215691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca55e1c1c35e8a283b9126ec4af8f5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10433dc532796ee856f90a7f06cc771693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa794c2edc27e154b662a91fb32b6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fea1945d2858d5798263cc29947b6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8d843463801136adff244fd36fbc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796047aa6c7e3bec9150fc38837c7ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfc450be236237abe07d1cfeb2fbd6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec962f7ea4614e786a0b68bb1dae2de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8ae8bd21acbee8c8c54497881a0e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd990c50bc73cfbfb5a3ba41339cc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5d2cc0344ee8efda0845f6eb476ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1c6ade6513873b892920f4eeb866a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32716886a2fc3727d54dd29b8ab680704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5a5d3abe9e47f3221a3e31c22ebca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b575cfc7aad8be9a6012df8dcf9f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9512d9923d3226e6676ace6d941afc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb6771f1851cc281fc51f7d6e304d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a40f4098f9c6a1ab7939c7414d21e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfc04bbaf802c9fbb15ca6ed05f097710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a76d597129aa0c75f47750eaa6534711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616274791a28748e683f0744ab11ccd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea1f3172dca23ac93380bb4e78727d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764d20ce25ac24b46517c148d8ec539714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31f8e606f8b0d2801315ea2b309946715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab496075603f1c3376cfb69c399790a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a05fb26cc7b1f44d9bdc716d6cb23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df541284bba8731ade909c6ae521c1a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a907cbdcdac9e4950f70e463d6d942e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920c081f2b21a82014a9303348889e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787452ca647eb6b47d6b5f161fca25e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ca00bc7acb874812a512434e6ee93722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb43d280fdaac1531f3bfd872fbc495723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30497da6971b824eb0fb2b5f9e2b3100724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6607a68c4d1d403039c075cde69be5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57ffa00b265be682a89fee29e22a9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948b9ebb2e46a08d48e3af4e66e96b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e050e94f97599450922345f245e21c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7948f3b5a9cc55fed6d74c8fd71d2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99150786415d57cc915c4c95db977a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa6819a6794bacae3b65776ddbc953731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b3d90974e4732c39af9bf13c1f307732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9025cbfc6e72ef2e2ba8a945d67dd3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a11c49788969a5ccb9ecc518f85941734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf385eed3a3c05bf93700fd0a1556171735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020de384f3b23f980ab70ae9cf628d6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf606715686d785e4be3c045b9d0982737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e76eb2c3b4c8354b6d55e48b9aa3d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ad9006adfa0fb23e0ff4161e60c15739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b770088d8287ef27d834f280fc27fda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bf705fee359ed3defaa23407feaee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce726b635e0d5ddfc8cb2415524bb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9968ed312454aa081f883e62282720743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd9780558f316bddc8cd2520f68bc8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce11a546f0795aa51c13aaff2fa9c92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cf56ca5edf6dd1a44e2687499c038746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fdf4649d7e5bbb536dc7d76f5d9bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303be4db1e1d93b0ff7a5d5a9387a2d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb9e7c121126ce9ebafd07821aad4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d498b024f83cc901cf5778041584e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945226b71541abc1b427878ff1224098751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c797b97d8db98c78a2dc4fe461007752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4424155bdff5edaf4ba1bce4fcb66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf9095f5cd24a845e8d6c0f48dae89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf67c83cf7c0ae20663599c28620a8d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885997a3483045ef7c64074d997f9acc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c580dac9140ed5c5f5d64dfc5b1b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d98e57f9e4bda80e80fca93110cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab732264ee645ddac0b331c9eef7e60759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>