--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7f82c428d7584aaac7f9d3901d11c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb467e42ac3db8d10d588ab9561cdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72dd6e37e9b37780b8ae55a5677ae93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b458dabfc5accad6538fd0d92fe7a564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80e6e711475b142abd2a4ac02169d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644378ea477556ccdade45c9ce5ae996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff961c2c87ff7f22743c42024cc3d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61073515106e5fb7e02b095014208d298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe796513f59fe9c978f075ac953e918b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94eef9863a7c1a55d113eafb05ba0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef2343b9464f8a9e09fdcb21139ccf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341c29d29d37676725d20b216c9cd2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824282597a68348693989e9b245585713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5bb628d0a1f67393fff41d56020dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873502f26fdbca1f7a4bfd33766efa315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132f57c875ec6cdaca74dfa1f2ec99016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eda01a41a65b3bb93f0bf07e0fc7a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eca3eff1708ca390ac479c3fa5880018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37aa217866afb3699181fea283300019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc1c2f4509a42f7c4b93c89d37435420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d9aa4b1322f1ba40e1f1da3e3b98721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e0b3db0d7ef3d0d4a8aa5ccc2109c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc11160aec210aed810a42c76ae8b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c418d0d2487ef99e4c47231d868e15b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b679c7a65207a1f9693eb89e42b2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c887311c195c30f3373a18091f76fcd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153d5f6cc9df052d2be2ee9b5e765bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0597b2467a43712266bf2eecea9bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c605d6eaf6344d276795c360466e1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd20dbe2a5745922ac72a470fa8c1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c9d6eb12defd1094add883a509fbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845463fb2f32ff70a549b8a11336a2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdca93e57bbff50f2832948150465533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4a2260567094980a859ebf0a4af8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764be1341ba69581f7d9435346e7ba5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b9c6937d4c0b3ae02421c09cf32136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457dc5051e90f6cfe22449447c2087a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f81d1856b27d0f4e7e594ef76b43b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471e25d203be157e8e9e0dfccc5130639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3bf59df9bbc9cc5baff3b444e8e7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eb4adf79849f4f0793aaf60a5212f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a908feb6ca19b837c016f57db1ee90042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa0f9d5d32854de91414eee82a9ca443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f51779cd42e05d694dd3bf918128af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5af127eacf18c87dc0ead7ed64f4dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aff596f7317573e532c1adbe1a1e3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e587bf2da225906a7e7067f4829ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed30107ae2fb3059b43128eff48124f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8f5ca940fdda37a884bcee09342b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba83a5b73c3cb9bf8c00f4e655e44e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e14eb08cf7cc7d5e12cb86bc59ef0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b6791c1c6706027672f44cdab45c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d43f51ad4ae49310643e5ce1f58bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a8b48903be44598a663441ccd632854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c474c1a4674f3d5139abe4a269ff35b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346a0f28596536c7e17f0c27b87839c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54530da50cbb9442505d8f41b8bc64b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65bba3e30c4f4664cb1362eb12eb8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655def2d642fb23424fe3a11b7b846359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b39abfd2a4eebb75df6ad699df401260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee418ad7cde620c29c3035c8ec3444ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c39b240321e9e01436d471daa385e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fc33dfc9ad46134698027e7dca33763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9af0b45a879bf978fa26d9f6958cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ad8d3055cc1b98b31ffd7a92fe44665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c55b59db356710d8afff198e4fda266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c590925be65fe747fc82aee0e1ec6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c67b1a03ab9cc19c25a4c354bc3e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a54edf40bee598540857d077de8e8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5dca542b80da8fb4a97559c349aeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aeda885d10b2dbae99d0a9f0703db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a613250a60ecd8e3c914891fea534d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df7733018b6d9e81e9418e0b5b5fc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b7809518c45a9cfd748bf2d189ab074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da450d753cf0e7307e07ed1bec174275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303d9cff657c54b20beb8001c7809a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c389bafc9377c4c069ef60450dc5a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9716acfedd1fd6e9299afd8a027f32a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd372e7038b5ffd1f6f5ce3673a4d07079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46922c2e62cf200c9112882f19024e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7317a99b147d82495ed4d5b3167f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163feb72270c5216de9fc83877dca8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8660e68e52ff1bf3ba848224f9021b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e40c14ed71c2d9cb68795e778ca3de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f664a9c5a98e54dc6a5eca4ff8908585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00572fefe060191f4b19d6140a8dc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7b2c3e09d911fd6b562da7f5b73a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b09a657849df7199860c0fbbf7ddc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb0b168db2c6fc770c73037a4f1f3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a681b17b2637c19d877c61978a1e7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dfe6d958e0821394c5922ed27681891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c27865b98c3198b63e464608ec2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561c3a7151c358e20e39e76a507b87f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac03ba9ef8edea8a8fb2207a8d43fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50664e7606dce882306adb8b2bf8552a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94593f2bee7bab22dbd2c41ec280ff0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc36a1f6b6d2497ee4ab464b7af587297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c42f7103f4054faf26a973a83017b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b0186885a2a2537d8165ac86e330999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0665084e8943225ce1dd195615d69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d8085c294b53f2bece8782203c07c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144952d72d126b8ca53d8caf71d2a552102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0df89bd99aaef89ca279381b6c831103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98553e28569af361211c81dbcc2d5a5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211443e12be58cc0156c1de708ad8c9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc284f11c6468b6d15b7ca3367bc91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2fc1aeddb763d699fefb3d5adb5bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafebeae2fb41217c6bcf1d575bdc605108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bcdc97233d71853d264f7c5c06068109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c7a451bd2a057c4c66bbd10c2e600110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc0782a1be9dcd640e6632b86ced42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f0edbcc0ae9ee11e423d76b3fe227112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63339fd3eff757d3b78aa48c7004b523113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edf390ac79f2dbe972bae1a8df3a75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216fd0509ffc372160add885beab36c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d2e8e156265bf8e9fb2d9b6447692116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2064cd580f2e411458e2995945bad0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc95416ba9ce6f174614136ebc202f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e87b155c08cb27aacf8a040673f335119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245bcdac5c84a0d45e4d803c0c605a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c6676c3a0d819aa75a97d22048515121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43431edbbac7915e607646ff77a01900122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4180d78710575862395dd3a674640123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a1066b9a47d2ab3d661aabdc34084124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df620e033f6ec909634c957e48343f90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628e89beb6a8903669b3a6afeed9a46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae64ac30a59e4a9e3a8ae1b6fe1e5a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f7e7fcfbe66774c3ff9ea35fdfd8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9e0a7012f8a8c1cc030161f56e25d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7311a2797e389b333d62f276791beb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da721b1a431d486d5e6625d51f38746d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee774d29bc01647350d7e338b560a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f5db1365fdea5146710cbc1ff87f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc06252ef42716e307079be7cc7a54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb21d8420ccd7c7f5cc83cee26b5f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd449d6fb2693d6d8502c86d4d34e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9ad2839fe9f884bc43c918f88c147137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27e5e21f2d67b7684b62c0337b5286138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c47691f03a3e486bfe694f07757fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b82d9681044d31b95753295fcac67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c79097ec3f8914c17f2a1578b661141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5c07d47353a1e311545cb3a12981b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eaba207b2d480c4d233c38713483d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26d25fc8a17ef96b741e7f203131bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c83243945127ca01e40af34b3c9903145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2b7d3cb60fd147e3fddc2f2684764146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d1063cd03ed563c6d3843e1e7a1ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634129fa017900f165551015e32a32f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e0f03b4d3562fc7295168ca607d03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a758f7d265948d113536128d6cb231150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe549bf88d87611fdcb88c9fa99bb22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb591195a56ffd7d326f4da8bcf9d3dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57593e8f234e25f6e26f43b891e6a026153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7529cc9fbc6a89c8d7fe7feafde06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2028e598ce0de8dff9da9ee3a4d0c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259f843464bb34ab20ac2b7eaa895bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc126a12b74f9f18fa7e874bf74bff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91a8421771286b16ec1fbc52e1e9d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989d0c5a97b5c5c1c1be7473dfdcaad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736fa81b0869424473078ba72d6c2ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2480577546e758434cef28b46108d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964281c08296c35b2337310b33ec833162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fede775e5d39d1fb7a4e24a7c0f3028163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18b6ba9d494d7692e998ff4a1afceb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdd22778aa91a1955c45a429a61971165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbf174b36c125c74dad510522b87a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba2362761706ea0c741a978abbf8d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4fc5883b43880b4a3ed8cec06df86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ffd8df4fec9e6a88bad0acad64d9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa07f03fb169398ae1f0c2b824b6891170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965b53a1ca244b49888e0efdb8d0e34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0ad2a5815470a3451d54d675656f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f5fe8f69c25d4b2463a1a5ee4a166173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2b917cdb4706fe6533b0205b2fd12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679a1ed5f40f1de7abe4004a3018a42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181650eece27f6bdacd00062af9167c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befca22c5a419930d162ce125b0503f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420ba37200c6aaa3d635fe3fc04f0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876f45bc84de5339ea8e0372355011c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d64c530ce624ff6c561dd5935d7436180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c496b95b56c508636a6da80f33d59ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e9371369b7801f4c336dcb3e19479182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327ee397daac4617a53831421447ea9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6302a216e3d3cf27c6f794e969cdc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e453554d40fef1099c0b5cf0c0b1000185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e65324f375c9402cbee659fc7ed3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af521453ca6415b71759fbf4a9947aa5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecaa3b4bcd75d38e06739f40c34dae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df41526215ecb24d12454b9ed9793a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b392038724231f54986efd540e11726190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de7eb33d35e3920be2ce2b13b08e6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e618fd7360f258bb852032c15bf5fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496a99a81a6d4f65c9181b217f01b8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905cb8ae97d0753ec5a9300e6d51907194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a2f769f33f8b809f722bf138640ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e7e181aeb7f26a47de4aa1d24b8cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441e2d217e3cec2770a104e990ccf33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93121382e52e92d535b938429c7f19af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ce280cde54b3fdb60800a091b98fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e7a7c0f753727fb9d2131ae6dfeae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b7c7e8347d0d74cfddfeb95df14ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce255eed9b090eee60e551d2b0d48469202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25887cb08eabe470dc3df269bdd3478203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53bb9447759f6ddea608f9d209ecb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459468c06d27fc9955c883cc03a21759205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed05046df98bc6967ae80a885b08e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5ad8f170908f302d5001a3bcce0ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fe8c1793b700277b1c3a2d9383867208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5d7239aa7b0b7a05e9ceee35b7946209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf86de168059e5d763031bc39e42dc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9298fff5267d3b748fbe24268c6650b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8ed2b386207c854f3a84f5e0130db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24128231a6b5683ca46dc7ef7a5ca139213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f27b8c9117aa6b65df4e2350c2066214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f22585115aec17e5217a3fda35cc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dc9b3a222d5a53047a269c74b7e0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30fcb76a7d47294294aab216df98ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc9b7617718e7675181b19b30f3a04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03423b4621c8ef080ffc65b10888cb62219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549ef6879a8c6e47e511fa96aa01a35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c6e9337b1a457489cf7c8807786f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729ebbf29bad4315998a96d9aa81262222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd16ac41e29d4cbafc67e9eecd62a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc46ad7f58e2f0517f06fa3685288f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdff0e291bdd8b86fde3df14a7cae1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73bf5fbbdea3a6a936f78c8c94d3d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd94d9d9af9d525bfe120de8a8e74ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a24a5e8631e02ccbebc0fedeb8feae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d208cf47d44248053f4e8e4ebab7b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73fb31d20c8ac98eceb8526b8854e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edbf2b519fe9208563ad84f45750d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187f79ba0ba7ec60888bf0b220a279f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4285ae0a762bf14c183382fc5ca76cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee86f8e495bb769a3ed85b4a0df7e3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949943c70df6818c60c5d232d0232a3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132f125f1986809198da812d9d5eed1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8530292950f866c33298558ed3b6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d706b0ad213f584f2657823bac3b26b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e1895f82b356fc15a4b05a2d00826239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536c2cec8871347b0c2e040d6bbb7b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0096de338898a97d6e69a9b3be498241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbb8426028a0ca40357a292236d1d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d1b68f659805e50a74e1fcdb0f1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402001bc097607f9282afe826232f1fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1fd0d00f27d4756a0d48457cac908245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cb55ee972e668ab5ffa7c9e622d42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a539070ffa6571e85566a4bc715d77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324991f2e996453612ef047e6cbd5b5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25d48c5ea03494ec23a006b9cad2bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df2e589455c500a0e17c59e2995d60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d280de5870ad6ba777fe0453a4f45b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e6550be57fd8fbc7387e888b18f49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed264bdfc25e0d204010325fe8a817253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ad1ac6d630a382ad9f657706d89af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e5c83404846ad685d10b8c94cea65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29be947408010cdb8aa2a58e4e98204256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dc76f5428ce49a30d5afc536a278d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8463235bb470a8ab5d791f5597215258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637793b81050c080cf98832121db41a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c7daf7c7b5f3329c4b52a57d48461260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf05dc358601a882657636ef6f3d8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1e7eeb45b48d44dc491dc4d81e193262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674187aefc705c6c1ea33515e119536263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee47a2b73b44976001ebd8ffa6a155264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1544283f06cf7a288a63c628517bbee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e76e2c55756fefdc3854b386b4a2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532bca0d99ac4adf80416e7aa182d19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230cb573199b2418a9aba780c64369a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fe559ba303d100d59fa9509ae200f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f878c0062c2706a95aafc5a7f79eb26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84072bb79ee057fc1478081bc4de2c69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23c364272f5f6e84209c420fdda8aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a323068ced5b406c05074c7e94531273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90be7e89c7a6929fb6ab78f4676a26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954536320d3d5b5dcf877e28655fa9d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a626e2835a34291dfddf5de196bd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd41f2577053788318187fb59ad9e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212b7c5fda5131c51e717b9829c659c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dc66b56b6412937a3f219e7fa7103279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cbe90ae0c52e6aa960a99c815863b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7813e5bb87af94a076f01ea973cb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c35907514a56efb97e7207161f101f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cbb63b684dace5a1785fa42677e3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0f7806487834989e1a6bb24cc113e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e94bce330673f65551607c2d35010285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032831ef320a130bd7cb67ae14f49db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d32ecb180345118e5e38caa9d8209287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ae6e150b2f733cc2e8e7e283f8d01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d49e53d910c2ffe769c557fc45363289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b23da713ab10458858aa56fd52b3d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14465da1de47b9a47fd186d9424d71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b483574a3fe2daaab0ba52d0221a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5afffb0d425aaf13cc209139847c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57b0285d4d24ea2a2bc39b2d45372f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942d0b28f6af0607de853b0bac61be2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b411b251bf7f21964b072dc7a96a35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e17f33d5b50138471e1ff73998e4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059504bdf2faab9a21c346485f3aba9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda1a6dd34dbf984d574389fd44d217299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9d2afaae7fe703c6a7861eef24eaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d086dff3bb509a4f868f4b024ea9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5d8819938edff077fc796167e9496302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b358171ed746e038652e9f74a2ac74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad09375b2828b89922f2a8380d1c714304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf0cf7a5a0398652410b06d09c119a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0895cf15be966bf30304b980cf13ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b5b7b6b4786273400b3a305ab3de9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896062d0ad99a7f6567e95ebc47cd15c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79bdba3da81ad2de62048c82f88dff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08c5fce5c77f3e9c5b9d770a9f1816310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928edffeb759d4d70d18e477c7b2f57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3928a948f5582f96568a7d92ef244c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e82006370b9d0804ba3cfdee4a66dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8eca46eba95083a0eebfd743eb211314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51438587ddafa45d43014d58f74d77f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f552e5870855291b4f482b77c13620316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae950a0b99f59d4b9e37bf647c35dce3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41075de44cbec8f05312fc77879c28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95ca245177a3969b00751970c97722319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b97ef0c5e9908caf2aa17da21325d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd6361e6eeacb3a598b0e07b78a3d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd71472db82a64bf51fcd15c8a7bd8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded98a74316d19f18889152961cbb172323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3110e26744228d692d6530be2cae5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa330c9e42dd5831fbd78760776d22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429466e2aac0291ae0e2eb4ee4d2db9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd92a428a9f284c0e7c027d5a4f7e76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb95a7887ecac058f88aed47f3ce169328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d931760585913eec4e0f0d60192449329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d96a2b9cb4f5931ed8e670cd2cc486330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dd9ee90862a7f941744146be9846e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5a383d7ffa3afd58d39b35edf2f0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151ab2624e4cdfe9bcf61b34d3ad269333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108eabc6be007cbbaa5a575a941f024334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a232b21043d19bf924ba30151602afb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fda56b8b43cc0a5c0f380dca711ea0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005de275586b59cca7f12bf25959fb7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963610bdbf1adcb68154a231757cce26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a2cd6a778b805d9ba368bd35bc2f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc134e6f1ec7cf734e57a4a90c9a8e10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496609b3047b20bce571efa5c804b965341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baa03e958f663ce3131eba91141252342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f57aec6480bc428b8ab301f9a362be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abd857ddd711d44cd0027d7aa5c7f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac1e5684ec0afe683c894bec7ed325345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b28d4921e9b5df2c26ddc5fdd18a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6882fb743baf26e4d159b2b08a9aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f9313b66047e53e514ba06dd91d1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570f06c7ef23377fa35f364bdae58a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faf3aeb5ddf4d6f90ff8ec0400ba15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef317b28fc9c386522ece4b75f4972351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da041f4ee067860d6452e5f422cf7a28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f422339e7022b63fc0c8c15e3b845353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738fcad9b4c4ad47ccf458415a8526b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27d94e260ea28b650e3e2dc93e7f59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4166ccba3e153b606d9e3dfe6a19dce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff210aca66966b5ab40992f9f2f708357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54058fbd6da725ad9c34a886068d0e11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbe07975d69316c2512316ec0ba7a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc30f8a27068b0e0b77fda288917f81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745c014c4d8b490a8deb5be329da610361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442c1de55307f7ef6b34e4a7299b1a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf25b8f4087b2429827d955a3b2dc0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4ccdd503f0c802c242c7a984b8d3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ff9c9eee197a152ebf4bae677d29b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef2adaa0b738d9ef4eb41553e3070a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c895d6a3a00d40f118cab93760dbd33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a20a78013b1f184d6c32791a038f3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085078284e89fd7a53d716cf650655ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78ae38e014b490de77153b20325969370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ab8ccde9fb02bc56e59ec2836f613371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d240554acb8547d54fb3e2d074df55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28431858056018b21deb7fdf49b37f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5990da68ff0c760c03857086ff4d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7dcb9d25a278828a0df2495078138375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adcf087829393af87d0cb52b20cdb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395dc6e1ed4d08d40b191b7c573e904377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c758380e5675e3804dcb6e8596d187378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db6c3fe8a27326f1c8b544c493df2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0aedf21d2eb5ac23a1653a88278df3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f871df99f0ea9148b6670c755992eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7201faab116d8a09ec23036c545d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975e0ed21ecb4e66485d60fc21be1e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20421ea3b2907fff903e0c6b59f36aa3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc9d836146b70a4cdf561d95799d02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e963d71bfd64f359f16818eb9d7ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a0963b9f607096eb05e501317579d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ad629a18e98ecb37434c227efc203388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e96366cbf9fd43bf4b6651f6cc782389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d83505ac0cc128a35a6f16e2faac0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6cb172e8779ac6554922f1a28a0b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf7f53c4e8a9a6258bb6d0b26ab085392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbc37b2513078503bab5e7f1ef109f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f25f015d5ce1f5cacbb6fb261d26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf382d8e3f3d43e948f3c00abaa08d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36684a9662385fb1f5d7ea797dcbd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601f8132cc72c3caad2a6bfb0226848397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1efe1bec6ecf59a3248818bea1f88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b4406062129dd3dbd7da49b7cff5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378defc66c1224b4aa52ccaa7130628e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff2ad665e603e3f96004256c3255da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f6fa084ff2518c0c0c66721403905402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f80e8edde3aa17ed758ab46313591a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ab8c5851e4aaf50aff17f5ca48cb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43fb211dad7a0a7069c1a35ada5247405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead9c9d715f2500685b6c8018992373406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e63b49d293b499a0d1296b1e43743407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f07bd9e46c757fff6c1018f93154d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5aa054ab95784f0663f14b64fdf5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b7e3807db930b9e25bf236f2f08c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd7d5584259e58e4b86e8825cfcd5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b2eb70ce2025d0f82968fcfb58a42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab083bc1f0de821e84512a4c8e1ee9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c762c8ad8660ef213e269859bdd19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aecc86db6413cbd1b51b0800ca584415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d15af0cbbef211cfd0ce55b63b2c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce35d04a6c80115441ca7512ed99346417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842abb4719e4208e33be7bb68a6dbe4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a274e76439dadc8ac963daeddea669419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3c375044a4bf3673ef6a14f338014420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5dc2c0c4614b7de21b0d5aebd8928421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a52f7cd71be8bd144fe08c7e41c2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceb68556728f8c1a5c436493df20a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2891e4067509775e95720daeaa8082424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c174d2dbbb88ee615741e3b9fc79d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d986e3687e94a815a4633be9faca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db327c912c11a371bde461759191ea8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b63d2623db10207c67019eb53c8180428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4b1c1eba277f9c4cd0195d16441af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e554f1ff32d13ff3303ca246c3eb9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c22f0907eb76b6c9dad86e618a7b00431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7420cffb47e2e2e4ea00faf730594432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315cff1bd93831139fbffde5d2bb7a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52537946de525be8a92e4269bca7fefc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5ed1ed2382dcb668ec234b47dce11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22498e036fff8fab96ee5aff8daf1539436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73a630f56ddeb1280c244dbe36c25c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33036eef64662ab21f9d8f67a40a7b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128744e47127b03bbad90377ee7af525439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196492f6c5eae0641c71cac05dd9753d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa382356f03d41a56c9876c20c57f43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf012d07ec046ca3ba9f3a22efc3c6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c20557987bd7f07f61bc3e2cb0e85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe8de954e1748f9024048e0bd0c631444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32bee5d9091e45e58221bfcad2a25e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8eed640c04c129d2a2aced32be61a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e561e49a608a88c7c754812fdb6fe5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62b6b0d4f6190ef23cbea8b746f0b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a63e7c638756080aa411b676e2a375449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52843c8157fa9b4cb65b5aed1e1142c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7176e9630e09b9f684e74d21f9ab0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63868f9ad24bf711f29ac9e48fe5f90a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af944f151ff5be252dacb755faca4df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09ae5aa9258784698bfbe893a34f22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaf926d5b6c1cf75b7c9c98379629d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc5ffcdb20894f2a2e1f976d397210456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d0a9d3f19e9cfb66090d49715700c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcba2ad5ddb0aa2919db53a6b6a28d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13b12e9c3a17b2f4d445af6724a866459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531890263800150cea647619b27dfec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567d4dcaca37f34a9c2e5300f0126ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d918f5e9bce50d19d3d7e52d1b8a61e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f119c2d194c9943b0b31eba68ff002463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce65e34231236b4abee4df827086b88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65498fae88b96dc80d7ea027a4baaca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ce1fd6b09368934805919533d718d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6c530dd61dbb664c7e1fda17fdc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c71f28067388b58b8974801cade37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b0e798914e143fbad26d86aaf9a55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f7088018f994df0e58480619d77d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07116f9f64117fc832a6b76d747604ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511183e7b5f17bf9c4dbeeb97443abe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428744d919e452c8ff27726da509c1cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9df2c6b971cf29d41b9a19faf110a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d786347cac0b0c7a00a6b8029ecca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9378c97fc18c404ed8a4846a97453476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f008a4d12812bd64ba1b06b7e7305477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a239675e5d3255aded07a2e69c4499478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7e8633eba992c79476bc38dad16cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee556ee0362dac947ff7d207051090480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244e243fca131d065d8fc63e2307f86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba512a73309678e6c4189b1bbbdd2398482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238fce84becb20056faa0a390c4bff8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a8e834d5996d60f2a4779d93ab54d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0488c8b55a83d17a977679e64ff1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210891e55bfea66b9b1f342996e82c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d3fcbf7b1e5c20a4a8bbbc22a40d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465f5e0147786c13726c3362adb9d98488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250123507f240408625672b2deb7fbe1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762a78decb3bda783ed8750dcce7391490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0998d0033b011988336b28d39c9de9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff4d3297bdfea79d2f1beee6624922492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad647e05b2aa898a29c4c91c4cd5859493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c81daadd762bec6c38f3ca24003d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e4dbead31694f219098194020fbc4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53493e63ac668240c68d3a5e4ccf5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7bf812454ce1d6b779195dcb3b268497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6023a8b0e131a3c0fbcf65c6cee296d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3b4f3365338b5eae60d7c0e2621a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a2fef4ebd7b62a14ba03c5e46bbea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e705e46a8ea8bd09a899fc3629cfef2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6da7ebbb86def94eb3f1bf7922115a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3747c8e6c5fe3a06468d914fd9efdc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735329dd0afe06c08c6dc37b9e2951b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3381e140dc4067dee92eb16ca29e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c31003eebd04f8c58eb79572d5c27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd507ff3626636cef241818d4ace17f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a00e30c1381055ca30bcf71e122223508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2c2bb11618fd4b086f3ab566838c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4af4ed1565a6743846536420e82842510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb881e1049a3f21b39cc774c400701511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f8aba1d8efe965d91a24482abebbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423ad312224cbc5d65874783b1a86b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2e1acc299c90d18d874d6f65d0a9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158cc9eedcccdd5f73059e88e307bc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d65a4f24129a07a38712d68842702516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb45df22babd5b9df5d168cfe868ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ceadcfdfea8eebe4d5e8d5e691a0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb46075012b2b191a2d76eabff24080519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5c4febebe29a5857a5f704ed66b08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98896b4f31843888461d8354a52fa69b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de626261f3b6a47532c0c74341f4d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc17e93fe57bcf52222a766acba59f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcd56eb591295f3762a9ade6f822dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69382b8dda97d2ad5d87f6ceed6dc751525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5f994a3266b0e0b8b8c7305ac6660526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a824d499ded37c4f376b01479d4f4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e216387fd4d7daa17c0d11513948f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd4db7947f3c2a08fb833aef83bed2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deac03034f7ec05482c3286712bacdb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28300f76caa6b47caec0c49ea30b2382531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c8706058080dbbe934296184a972f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adba8424485a2f9a8e8822481750dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea86579a760d2a472b3fdd5dd54c92b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d873a23ac8c32852c8e2a43cf51213535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7413e9d0b1e7da639b00b24fa6ae0ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eb4f43fda073a369c0ed9c0ae857c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaed21811c1d228879107f572f1a16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0b7e691c456cd551d96ac127f499a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ed6f12b1216868d36b11e6d8a7132540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b484c4e49408d3153a81f743230ef3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6307b56c4ee999f0d3935008c3a365b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075891479ed5518ece064809df7d1c22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9ed14cfee0b837992644cdc849479544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05b719566068a5c70b88cc7f153ea6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f6639f6c85030fa0dfeb71dc3ae3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a3fc35c6091e3c99e23eb561223bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b67b11e04c7a17b2b362a54c547729548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501077c7878336157e7586e6d4a43ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa550a914c19bf047f83423cac0fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177077d9c67df21a00264270abecb0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e615249043f13dc1145d567804b47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675328a023b12ea272add125b8318779553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c869de3e26328c4fa60410fecc2f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20000f2775f4ec25c9b92ad2466ccf6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419febd501329e606ba4f88e571a84f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad4d81b9310eb8d615c52e2b9500d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24da830c157478e0b2a0f017c62a4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc389367e322382697f0a48b6481fa22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e254f84d252c15250bf11aaa101d8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e915797ada25dc25e57993ce1602ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcca7e4c3621ee35b42d335237fea5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea75e14469eb97ece09011da8a9928563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad36abcd637b28d3cf4bdef4f30831564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eb1f90c2d1caf8e2ea9be4b20e68e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27972432c4461b4887ef5e1acb25a9d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd215cda54ac63f69b71369229b1ff18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9f0b03534259efd2b2377dfb57bd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d67b70d7244b8c6d3a85bf01cf227e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b84eb890c77a7ed17d931761e87d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbf35d39b71f2f13a566c30201a755571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99887e13706140c5a3a7f4dbc1b5405572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48286f35b89f926ce9ea4cce1af6a170573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b79d48d7951b9981fccad593087de8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b891421d5c29129b2f8bf434cc35e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85033876b8bbfddee85200f5cc5c5fb9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3760f7afd270a7c77a2055eee47dc3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8339fd24addc0e8db9416fec471479a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac36a41c5bac5560b8a76c9179eb143579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3475d5c9ebc87f3d3fa2eb7689a29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda40a9e8c71d7037b342c002ac877b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e12a0bd7cfdf6020b65892fdf487e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b036878fc5a46db78688474898f09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a36f553e180d0441fcf69f210294b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eddf319e30804590c8350d8504b52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c704a008588f6ba8fb29d028c34975586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fc30b4ce6ed72931b8f0007c48890587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c141272be4eee6685b7d6fcde0c45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb9480e7d7571e103b4aa5a754f1be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24472830096c14a0dfde74e0821127c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a275e34e0317042c1b1056e22ec03d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d235a1f33e3f6a37e4884135bf6e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7353febfedd29a30deb24ab66526dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880b91572dfe9c2b4c478bdca74c05c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ce517eec6fd947fd5701ebb1c82b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21293143d812596be4df23f26f69ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c199d76dc6bd9370c58def42eb9a376597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b72dd8029ae986227750b897718f3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a128742683a6980fea4c542b327b50d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aafcf16e88f8fd69765838af120c0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db9a89c2d46a3a87facf6a696cf11c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0bf32e48e2898469f41e7b4c6501c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfba5f11c1d9f559ba240b60fda2567603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a254e13b1278fbfe0ac4371d9f665604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b51a0e5a13b4c1929f00e578ec7f27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff4768a7ebad6b67da3643a75cb9f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75324cf6b3b79daa7bc41167fedaa79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a41c275062f615d4f0db6f9f497189608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3954df606dad11c0eb9403c3ee6cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c545597dad06e27b4f11ca8ff291d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f19447a8bd28d942b074a5a11329f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d9687c5f78f5e78435c5377d143a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60705109013457b4fb37b09bf8b848a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce695409087d694c9f3a5818887aadf1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eced39d37c54162cfca3fc73693f5e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f630c3edb33704110bec50dc91f18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dc0fd982dad952459810660ae514b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27554a3a8c9b0ce701950875a65233618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2611d0632417e844996f505383bc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5d7ababc456d68e5e6ba61adc813a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86018d9e61d3e1020a2e3113e4aff7b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e5cb756870fb72ec16b24a11d08ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7e2a1b5e23e69eeb6a7cd0a70a17e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa83bfcd975ff98aaf147ca89c22f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab76603ff97408e1b4f2ed1e8770a3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aae6333f66535f959316324d3bd268626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddffed73b4e0748db08dd177d6dc60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e22699fb3b12b0c181ec09ee70d18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a08d023c5447a7dcdd3a603fe708b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976b3c8f8fb055d0d58adb86f6d23a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971df0902ca309b1981a8c73603f8b48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f99ad414f0670a538c157196d5cd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5e064e21d5c0851d26a2575ec4827633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd131c88a21bd6dc161ac6bf76aa2c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff55be0f0095516ae717a104f5b6b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e22e49862a0d3a62e4144123175ae4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342833be9d133253a2d774de362bc23a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff1e67deff99b0355db47c685d7e95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a4a2958279ca3b39f17cc5f6c4927639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbdad2c1b071123d9f0e0ac1a87e10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bde6b811c4cabba57e02fb3ea35885641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a286bf6b6d951e0edaa4403f93a6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac337967e7fc9ef5c4b69f8846e020643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8634b7ad22b4a87bde675eacf137b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760924fd82ada5914c7d22b2e747a21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c30255f462b229933393015cdd1208646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7895501b8f90c918cccc9ba4b3ca5f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4a192345a671ed70de1cc1c5685f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75840bb6b4d68f76103592c06ac7012e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7b71efa22dc28f86a3c6f3fe90098650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1cdc0335c77f03a8ca6c8164e619a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72ae8b5fa5af5674f37880ee0bd630652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e61ed00da44af0335128290fa91ead653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09161970a13e105bdfd2427dcadc2a2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e334ab39e1a793ffb6003473825cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870a4fdb34359060c41618d12fe6c24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686df423ac2376ec3b1f6c1029321cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d781da674d6940a2107d56289445494658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb01b41c78514d127fd3bd836af92af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329075292322dac547923bfb3d0e9cb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacf3b02478cf43fa3915b6f2eaa9b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0dc2ca1e3e65c4417e1c4fcaeb2d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abf4a048a5204736be9f5e616b7b0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f3e29b1e7773622fe526e80c189a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9f136f521091830195f606b122c79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bbae48a70e18c2ec026e05f31446d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7d9c9d47d248f50681b50cc33bff9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909112fe63c1397c8d0a75e52e11f91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dfc2003e4666d809903536a172bf9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1e634a62367bbc2b0959d40204868670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a662fba4e3c5994b5a5b0056cb756671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16b6eb598112cd7ef2402a0cea89b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798db0acb8cfb1d368282b9ff07a5071673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6961dd95e9c73a47c977684934729b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef763712155569fa61af5598ade592675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481b48a59d6c7f736ee00f424ccd797676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567ce620fbd6da2a71942e7028a8f70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17af9a3985422cfa220a31828b056c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491834768bfc15fa16a02585f80160b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d07416141121c26fb574e1ab86c2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25022edbd67f685e4f000500c461876681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbfe4e71cdd76cb3f165533dceec62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e63c6f35859feb943e78c6d4a62f37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5c0f86f437670829791dc65945af6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd70959c614c6dfcaffa8341b67fee2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbd7f56b991de00ff2caab4969b180686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2e03ffd49022cca843955f09e7edd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef50694f9f9ddc3a80325f7554d370688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c84caeb9d7f3720f86c2a4c15e8e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374abed6f3435b5ed7c2e6d733a0dfa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3b1f67cf9b6cec92d9bf2a7ce7932691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831e928a324cda3e3c3725ce3edc0f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05a76868f239243d0ee46d6e20c8cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5886b96346ed12c89a4d1eef1d4ee1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f720376a92a16f7845883f69a2b7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc6debc509b9c87b430f43af77eede696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0a4cf520425258a2b14ddb3ecc72a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b023be68d92988c65280337b7b3f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9d3b829a0e66ecbc282d6d58a140f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a04cea28bec38b294fc04f443690d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefcea24036531fea87c533001f9f12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9544286a5591f4591e522b61c005cc3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b72af26c65c2f3aeac1bd77f60909703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4d5893db7c6d443ee3f1017702217704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a1e7c7ff1619a7770166da468ae14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be46c97121956ac91ee8379519d472e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81101a5fed767da87036b8b612830c86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bea6573323ec87df150b154d5a5de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d9795715e362413d50faf4bb291d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49e3e4eb9ce69873ec509e0692c131710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdd6d60c9e3799c1c7a03741e4f211711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001676b25600d43c54d7c06b213cabb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737155df710273e1fbef8f10e83c0a36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f771488e11c0b13dd9d41c4024af8d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4df1056b8ebe85582ec1766133c010715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e964eb1346ccf626d75d922063d6060716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a745f03234f69015538fae65e017b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a002bfaa54875d68a276f8ff06eb4ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2975438e5812b2fea34a212848d659719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8b9ea029c8e8b96ba9612fb70680b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2132f8185b5b11215bc6778b2c5e799721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeff404a84b22500c902f8ff8eedb15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6882c4536e0992b2e316ed7947d981723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ba6cc94296675802e23455e22e6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a5f5a7bd4ecf5e6122cc32bfcd6de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570710a331478f35f619c8f85f6b4e0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a13d527d4407bbbbff7fff59def76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1315cf3e8c06af4308f7d873a2110e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f910609d0056e91917a2520a08d62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a6cb5713e0ed7b188ac0756c9c6fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b37bfde9ab5d76e705e5d402443eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529817493b962738f220f610a92bd7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f58fc784b4a2d6fd5db2233239f95f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8633f8005f52d02b680ca73601c72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fc57d7ae595bab8b857dcd50d4f49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd882d8cea797ce957905ebe33d2535736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49bdfec07e7d05b7e82e6eb9cffe2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf47606f20cb405c3b485aa4b734e68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b128c4392bb4c16f139f38e50abdae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c181ba8da01433843adebc84b415a71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea8c026957d92f3d4bebf265cf1fdc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a7e8c02ff755cadb21dc77c072c3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da8f8907c3728d72ccb74d7ba4f9ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7a57fa3efa9f24625ced19fed2d25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b34eaf53bad875764c4210ea0eef5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46b3091e092b8f2f98036d194df0ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1531d548d140df520c5177e63081f1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821e0bfbbc73a07042fe357494fca99748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c5099aa2288da5a6cb7d64532f58e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254be1ace747a26632e9988f835c9f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9103c2f338ce2dc69a575e856c2be3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3202842dc4eedc599173d720d7e5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7664d3b70ec76622ee63060dc24579753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80892ebd45c6b1f797c4d38224bd7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbad215427c17ed9d83fa2e0966b1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260682c4144cec273f6047066a4e0ff9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e3e78ae667354059ee861887afda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f7300ba3554b0018dbd636465b856758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7cf624da820d965583f4ea25d1b71759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f611470ce7d9c631c06343f0986eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0080b033c2c4c0baecec6d8618e82c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232fa860ae69ee9068f500a57411cce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9585df9781f3e87b64b4e015a5254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb59d30bade384b1fd8e62390a10a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f92f17c4f8ecccddf98b8fd0ff2456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324ea56ab9ee8f0052cec8c7059a6267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68399a72bf249adf489e8e9925c8068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443598e4dcdb82ca02b4dc7d86d2c0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d56c4ac03827268ee9a8f08a19f09410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10ed5d0774330f0386ce2fb138607611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e327c775bcc85784cf540555c852d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e942f531354715d5774f5e186bb6e5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed839e33bc6c32ec91043dfce327b71914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ae68781ab4ab424bd2ba32347897a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dd8dc3377b3a294ddc2bb5536faf616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba161d0893c7980184eee4c211060417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426a7eea1c1a069ca35306d17d54edc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43641d7934a592c42cc77edcd4f12b0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f8049c92fb8c4068673c1577cfa4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8d527a9653aad924da83d997700c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83b24d5781e70f0c66d31662abe63e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8ddfefd0e09a803bf106dfae2b5a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390f7e6c285c086b8a2278ad0e2cc2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cc4cc6729e3102c69d6020a976d7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469916b0e244f279552a3c5acbc4b1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816607a9b15927385be853fc438e57a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe037183cfd465dc7c581e376f54e0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253938bb16cad958db8b518f1e10e9a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bb670e8f99f268163e7bd24a1035230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd915257dc14e876f7b885bcd455f7ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd7c35cc21202e8d7a0fcbc49be1ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8135438aad8c709ea073341a327fed233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9726fb81dbf13cb09692e4097cf5ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64f736feeb35fd60b79257d4f61ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbde05956f08738e795217cdd8b07336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90bed37f88cb5d7205fd75790d9a9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309287cc1ef3f48481c245bc6eae261638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44225da7862ecf7e30d80bba729f557139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd10dcdce4580499de4e3158019972740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946242c58a1a2fe1c0cc626072e5b07641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07ab5ef02e47f55e323f18b7964b4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce30402be4c734c99b62775f0f529ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03560dcfb6550eeb9e3194165f9e7ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746b5e52c6ebf5824d3a0d70486d0c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80521d7ec7f00e301263628960915546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac436cd8fd928b38ab6376236335ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fead908a1b5cfb9ed9a1393e7bdb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7ce9c944be3482ee68ac6b0c08ba949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc371a34f09659729885c936f213a11350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8b9ef430eaa3876be40e4b6e9630251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9f929ca5fab7035cab65fc735236052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abfa808cdf5fdba4d17a28a81c2bce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b600977f6f01293e756b62a84e923b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887f6b1a3274ad86b012fe6f80b73bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fb3922fd3e82c3cad429afe95dda556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255f2580d8b1d71532acdc25afbed2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b641a9911ae8e88f7c0505c0afdd8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706296e1f0908ddf6bcbe50bc358f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8c7db6d5b29d8b7f1825e7ae970a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6449287609ee7c87b9486a649ae8ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6124c50e0f02df2bc0a065d0a741ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5a89c65ff30c0d9d151342ae4d94163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28195d8d73bd56fb59061b1723e64c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6cf106cc77c20bf203f9bdb98652065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af805a18b333754540892d7427d2f22e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173e5b9b4ca658e1f82699d5dd92c2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920e64d71b58da30402ed60dd3e769468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62897e394a58c820b15c7ddfbe3d16d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41d37933bc28067f706e54c6c4295270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ba7e4bc17dd234263d360fbbec13871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cade28c5683487793f332e9e1e4a9b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171f0fe85bfbcffe74fec6d512b451973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42be2af724c98ee61c08116af07d99474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80265ca2d432d2d9401d85bd49c1a5aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9392477f60517cddccb9deb835994476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e948b6dfcc62eb69f9294408cb706f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e545c5fc2d86cb74b1172dc0754f0b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e29a17a73d9989b4928500e774edd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86c4323a21ad008c7f88a65b4d7f4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0af0c1ac92723dce7cd5b9b547b8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486743aa4e4fce5d25aa8b22b8389f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7a1517b144fcf913746735c7b490083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64f6b30225d110c82444ff359f932884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dd9a28e3aa76eb593e2a86a56256f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705892c4fcaf32acf5d492bb4c0f53fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de94449202dcc9f34fb8e555909f9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf058fd19e1932a0a62e2380d0b9cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6bc515e3d40955968d2e01d41649389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9d6e3a2edb78e997ffd34fb773fd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd83de4a9bee82755e7efae6b8007a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77044981fec6dfc9880b9bef256a3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9cda463301f508f842bc20e96a41893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0109573ac61328744b22242fe400f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5495085ee9886027a631dad2a96cf1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b25c5f7d0999987072e60634369596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9340a55ffa36414752115ff74f201d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b202306bb27e31ddc1eda112ea83498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d41c28120ffcc30df29cbf202caeb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f8bc4c9d2a6222b5239ce21627c8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bedd2fa23ddad335762d726e0f1c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca392cb23eb829e42a250df8887bd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524d1762f48117dc16ef5fdafd66cb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f88a94081e0c2c7779f21fa24b0c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0f3d9994556d7fdd134dc65a9dabd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630786cc7805b0d378f5ba23a061e0b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae3550070fe53f38d047bc2e57838f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af22670fac9aa4759f2b56b6d6b439108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242adb8ea544fe330befbaf18abdd80e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7a01531494272a73278738415d772110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed73a1fa064ac82dade011c59198b50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d90c5a9ef981dac1ac1e2ba217b97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fdd43df1d9573eb4c43beadda63ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba1dbd495d289c7bec265728d7b840114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d61ad519abccffef6385f26d90b9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda49c82d99c4f158085a7824c302201116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d999561977016b9e6c3ae1283ec8031117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392e4eab4a519de49e371192cc43c65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4b473dd394e3095addcf5698dfb81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a025421a906af14d5f40d507e3b20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aed160bdfd10360bba4ab3d5050b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884f3a891e56c9bc6ee2390f0b86933122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea4476127aeb6f49c01d242c479055123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6bbd82c91ed3d9877d78ca9261e8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332a5db10b372151df2f08d6b2bd4f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcfe262cc3c5467796f8db75b852c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56442e3c8ce30d36ca687d4cac66d02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057287c5c0d42fc11e8480673d385a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f76241ac3b035c8dafa9ebf757d36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7453cb24125c8679e672f3bd453f46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c519a8facbc1eebf62e02b2b7f4ca51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d72fa15fb32ef7a67e6c863f131c26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ebe24e49315c4f3124ed37f1048d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08785dd09110c91e1fd82080ce999d47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc60f58e19e1e02b7567199d4188de6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526469821046857c961614066e9daa4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a949eeb296bc3d5ed503937f2f4f49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972444e993d861e7ea22b6ef7d9419d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fab78cf0817628a1731b4e88eeb2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafd5cb128394e7bc1423fd833f753e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7444190c9cd865db1eeaf879bfd3d3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be43f0f246c1a2c35ca1c9aa7d4451142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f5180520079c6e69a5d35bb3b5b2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cf237ab963cde1c68d576fd94540b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d11737b1c4d47ccd2b2151c232b09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c483989bf34aaa68ba4c183905cc78a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7d6b9cd892854802e58a63c4c4fea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd18d4ccfd9d8fb0941683167e4af83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0a7fca3ba4f82cf7eb3c6cd79329d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1370b80294fcb906c78e5103d908e77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ab4b7ce8aa6f843bb12ce83e4a6c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6d93923218d17f37f3442930d26c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a17dc4fd2cb6c904d1243fef745a81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057292ced442e93f29d915997dace559154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9b741afaa92c862a6ff5618885c55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038091b523b669a6e26f90b92e8ee22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d20e0415571f488b7bd58b87d45e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e63bf13ca71c47f1c56bd55db4c065158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ac0a847b675f6da6c0cfd66898e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a94b27b1d06a9c887a482cb9ec7b68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a4e832ddd5e9c1e85ffea67e99630161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ebb13dfdc909f3468e23276782d3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f9ca533c1cf78d1cc798355fa7920163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b2a2638d38086305acae49c57a6aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078aa2c27d642821491560044ce5ca3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7938bdae1cf81bca4bf2e31da94dcda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ea6ac644362a1b7f067c35ffb4397167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d46c98b652ee217ff382101c85ad6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701aa10bdcaf729ead6ce059a29d1fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddb704dfb7f27242ce192a37a088b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e841bb15e8a7e470321da5d134c78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1655b113add048b6607ba1de5407de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9666d6a7d94ef7becb50298974148a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a646fde8dd4ef405310056822ca19e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5de0fa5643a96c6ff9ea0d2cfcab0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc699dc4a561e6aa6a2a132e0cf9a40c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d7095ef11822a45dcb0f691c861fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c01c216c984ce645e0b0d358318b49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e96964c8319b01a10820239871573179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411e4b49b2891254993888fec55fc26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6058cf1464d93ffe8cfa77544b73e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303e88eceb28c6241d1088d122f181e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dc0fbf9dd18bf3bb720f7ddea42d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381539f5819801177412f039690d06e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33ec33e7e71870c8f9a66c9f908f2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a319e2673cfa830eba464dc0c37ece186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4b72e18bffa4ab8c3d04db2e4ddcf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dc069cddc5d1eff8fbbe9107ff265188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f9d9225d6a3763156f25214128560189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc258690479fcc0d8ad1c16c1b1a56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518e093e76d32d308b125aa7b8fb81f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82554c1b1a6e7af8bd6798b435a64e94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48cbc169c141977932bb5c7867f990193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ce66df35cef75cc330aad2c0c2e52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5846916b64f83e3752c673e5d4e6c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25520bcd8a73035f5b8dc785aa9a8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d134e22e77edb3252441547b3b4e7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28213b8a878e45a56670b05298c70b5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0833f516f6678377db4344ededc064199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73309c1abb7318072907d38ea747649e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861aaf63ca7372cb28a7e05f72ed967201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c4fb4c664a0f7a3783dc24b9c205a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57820c467b7a24b3f9891978f2900cbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78273af166afa4809d0ebda5d114ca8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4e2bb171fc09d103012ce55f931ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0115f2558ca26ebf748552ec6535c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9a0c4d434bfacc0f0e1b3217b6995207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e3cfe6ba699def1aea68496a14a51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9b9a23b3a9a2ea34e77d4e1943c85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c3fed514f3001ec755ccda4219b08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1be6494ded06b29d9825b5db612f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abf4a7b1f2f64e05dbb98cc69fc4c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9ddd7d8fe4e8898b9b98a4787fc0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e4fbf07f5fb7a2ea157501f5f221a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051080bc6fbe8ba3469ed45cb581910a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dea55e58481926183ee278d2f0c49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712224ce20429632f6b509cc91063908217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a211b1e2fd55f41ce61f93c147f522218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173afe55e55f3ffe9d6100194154c1e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc174b06ecce88ca5092a02bc551c466220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e9779014088ce2f38d99c6856ff5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bb13b1d7aa33af507225d05b8031c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2cbfaca38dbc1c2e7400030061ab2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a41c0988d4a29257773c2a227ae2d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3949e50b8c90e94ce0e867ad000be16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9caca6c5c39a14a95d1586b9aaf0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711b992b38d0d6f9367d0740fb22a3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f8f22ce3305cd4203ddf2bb1d95c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a1116004e8286a2fa0d97cd802745229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd388013c053b0451ac283b41201d47a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783ae068a00d0b8e3dba7cc6d704697231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32ccac8e04ff241ef52188a7abc701232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ba4bdea5c805e29c5d0944904b29d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09835b150464670463901687e3dfa279234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe181528366afdb961f6933d48c9448235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8445b9684c8e77e9908505ae6e75ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a0a9b7c060bb769108e13dc71661b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dc478336ed3d6936c26a0f53cf22c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fe65a4fe92037ecd73a5e034a3938239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bce15acef940ba8d869e352b6c114240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d36586c95cd069bbe882746cdb559241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db265e60f97166685a4dd4f7741371a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1626656289458702a4743f47a68c78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf317f5ce56f8adbb0ee4891a327774244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b8885bb3ce5d34380e9ed47981c4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71212779237ba1ceb7d4492bc322a0bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1605457591b5da557516dadb878bf7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094b1e9d765301c5f81a5418015567d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b71ecb89277147aa82905e6b130985249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4300bd4ac0709f4246392ac510583f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5143a48033e1bf9f7fab37820598f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42b6ec0277764c8193755f0e8f4120252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7beb17dd21903a022e2fa7f970e5fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63917b7d882068902c632778d98ebbc7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bd5ed97d748bd011de36f66053347255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8027c18afec083dd59303c5a7ea825256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c36bf170c281f08edd0be9ee3d788c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ed735406cd92d873fe02a26fc047e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c478226035f9df006161d3a0d0526259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873115935b840ed7486c721642490297260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cddaf0fb2ce42cb320f51eb05371e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8aeb88d7cc9c470224a60ca0da378262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124418fd8ab7be7b7679886cf832f81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3480126552376857193b38877690a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965173cd4b8aa207b94713d52266af9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c28c4da8779d519cf07e310749c77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc1347cbe67ec956fef2ff4ac6a98a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e11e3645b7cfbf29c78ebeee6c600268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea25417539776cd2db4e6da24bb554e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0076dd42b142352ad5ed52736d4639270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242624d492935d53d55aa7c2ae611193271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ded573b95136c0914d69f1dc8e99e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e274d2abd41ff56be3a4845ba2bddc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529b4fc82f8af22c3073ec3332c9762274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3579e9d36b148bc32f944afb02164b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188f2b6d80c4bfcb66d03ebad90935e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec42ef0129a35de048de4164a68de07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349b75c30ac822dabb8975d5b18b861278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d163673e464e263bb592144952995279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c135613581605bffd9ddbbc1b3ccf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed5fccb2e14389166e41b0938c8e6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782f986e9465e53bf3bd7058e3b6a6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed63915d8f1cc57b37bb6f214bf6369283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0fad25a468cbbbfbe1c2b62a3bf73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8da917e3ad7f298bf915ae280d71c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aef3cf8e7e1705d2710b3fe331ea15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca058f6c931b228b667ff423ef74db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d3aa451f9630b8e205332995d570288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bf9e62f513108fe40bf10b27b3f19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a371d189d586da83fbd33fb23f382290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d475e5f3e57a2303376c546864cec80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723f3a775fd8d0edda48e187e2a13a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b018d2e508d4f4ff0c6ccece9d51287293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4b538de3072f99f6e0de28fa42891294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7e64825642fac7265bb2addf6e132295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d4a78e03a2baff763979e49ba43c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a064c49a81f60c217bdef638fece476297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ecd6a44dbe432cd892f9383833b34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695d4aa28c1b3755d1ce5e0de12fb7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ead9aba52a83f2239fa3519ca97ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cff1007ea13affe32ea70133c93362301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297fce3b0cbf7358e4d45b6fc088331302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6750a52dbe7305d021db236fe4c9d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46b6c5a63158424c4e3375103b4d9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294f2ec3090e9e6233295ee3be394c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b685520cc529ca0f43f7df765e831306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80c8de7fe27e6a8e00bec672cee2e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c29d90480e5e556f0c8d693a5d2be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b8a1723b0494071a53c442a5a3a80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd1c04390032f926fbec526afe34bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc79ccfdd45459d4db1bce7c8812d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fb2425cf666702aaa80e82a7759c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea9af618a9e0e0b947ac146a00ee3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d2aa2dc473e68490c2a6092d36d1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96b83a7ae99a5eb906715b76809b9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a81dc0476d2ba6f2ef24e0ebae5993316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db6ec0a6ddad206a8ac48ea1d16e02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ca95a3fcabe5305ead404ea30e3de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bbc8b5fbf6c0d0429e674ba3d3670319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16940f728664fd8b1ad0674c1f0e2ce8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a6a9faaf554a94d760d687a1d1984321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78675b9b96913a1c5509d95b1b2db783322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eb31bdb77daf502ed34f84f208ebf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e2ded41c7e513073095c1e877e075324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49270ab00ead9db963127dc963aa206325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f3262287439a978273dabc0cfd565326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321cdd6314c7f9799cb8f2f7418ead2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efef5d24535fcebd804d41419d3bcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07f250ab322ef38781bee9d7dc8777329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84779d9208697e1a6cf1864029789f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d26b6a27cae00386915087c6d84061331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192f2eb6da1dea6ace29ff87fc04f62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051c99670e294a9d85e8bc81d6cab0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9794c6f0c74d97209fc8689d8bbc34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf97940f9df8ae1f1e3ebcb3edd182335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d182fe40a610f18854e5315113080336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf553ba6f1d8ec84a3b99fdf92ce9557337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318c93b2e397209deaa0954b42b5aec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6ad12da2679fa9d780398513d9b85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a75f3b56c611b396e92bc1dc02da3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a690c253ade28fa31fa2782c155244341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e404ef72347e603ac32c7ee7f08b812342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4069f1380313802f69808a9f73135a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188e0692b121c179ce4ef9359b84371344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a98cbcb767a607b15e97f4f4768ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784b552647e9e974594be3530e6f0f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfcfb039971661250e2db9eb85689c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c353f4b8f4b50166f18e14cd9a1457348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d960e4809e808b2e5b6be9efeb9b07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066168a518b2668a3d1cbda13b7c38e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab83227fe1cc8fc32685a0ae124c89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b49cd7662f1c721be1bc0a228a6f72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9413ea3790d9ecf797077638cff42a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f06a6280ab19c7ab82ee75ba6067c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb8f3138738778d74484fd33771304355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd8290eb0d35be5a15d9a79a1e09fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d97b86ab60494d3678ce37d45b0bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103808fe0c3ad690398f416609f4759358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea2835a924b346c2c3630c17b7db7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39951e97dfa95a9b5bf508239a1210d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a561bad04d55713a9a2eb24ed83265361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dc9ab9e0428362b81dc041ddceb49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9218d4675c643c1dca4603bb7a0ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7a0d8ba90e415727a07bd82b0cc5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405a43fb9ba847b6f02b5763c3f9026365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077721e5978d0cb9322c9e74e63a04fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed2ca6f10e8c64198f7b43fbb00987367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b76c8c5a5ce0af86b61cf0a8026c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a95fcef72bfb9c3db819ca78397ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef630ca52ca617c4363c34e509773e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cad9299efba322acd13d3ee460831371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab669b2004c0bd9a7b0554344d8b037372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88afb021255093c7ad3d83af83a555373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38aba1e440a3fedc93b5ddfdf7af3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a3b00e7096bf14e6a741a30693da4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2637bad90f56ed4754b858583d094376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817b16ea6772a1bfa1b09b595255c9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d6faea68623354c8f393a477d4176378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50546567631663429b649878f228bc1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330d55d33e3cd2a4110812230f73de0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c2c8bb640539c3cdfb97c98f7be44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9221d4a04ab29306cdb8b7396c5eb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e89ee87f8f1104e1b39ec7db2151d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bca57758d130b18c9c7d1eff63756384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38655911b5b3e33dc45aa6461be642385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5d71549bd89171fd950ca4349f652386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376bf00cdab14bac57679f6818483a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bbd644c858326c84a3ad25a958bdc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0132a38b2cf7587e83296b56fb707389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6772bca135db05c447c88ebd5e03a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134dd98e0d1156126f69da68346377b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463220ded42badaaf027200eba45dd08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1280f7d2855e094d34a356bfc8512ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315cb117bb9e86d99ad5424b38687b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84112ec59c0895d2ca268c06947f8360395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d924da960d90a143e0e98bbdecb09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fa7b34865e00d7416bb995fd625f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61597e2eaced7bf5390f69e505f04c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc9fa41447c9a3a622b003670f5788399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd93c2b8520f5f515ed60578b2b9bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81f9660f9f7b8e672f38a704992d81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106a768b6f73b68ac4fc12e05cede92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb88d6353bbd07b5d2024cec8fed03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c0705fb9e057ae910eeadf27cef29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ea6ee714eced804ca641dd2e292c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719a2c59ffd14f2dacfe3b2b776290e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a3848ec350fd27901128c8f133ed8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a2aa706a21f1c304e18dc3b2d62e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32fcdbb33e9c1e45173cbb2d7b6b3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136405518b0d8a0869efb30978c2b789410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8034604f77e229d93259731e3285b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4281928eb210a4d6cc783c436d610d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd2bee2fcc5b0bfe1137c944809732413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bfd6a388adafe32b48162b00c7aa7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856c312141c98319bbd5908564cd661415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaac3cdbcf3c4c88ba36c9e4156426416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b22d8196bac5f1da8141ccc45ea7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fdfad3a38a465192c45257582f1e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14827e0f355f7e49e30fbda6916d5b4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a8961de0db05cb72b49282283a416420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ca34d76c46ebd432c993d82acfa2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b22eb4a3c373d5103bb36165dbe531422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962cedcaffd644333bc84ac77bffc14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fe8952d7620e50f5ab266bcc45043424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a33cc6a4f8dfe5c94914b2d3a8ae3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48f5879135c57b4a60a6d9433c1956426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab0d62445fe490f2a6b47019ce4d55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3ee8cb1749ac83c1599d6be462faa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8994c246c8717fbc32eb497c9e2847f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7aca324e389ce278118b7df38b320430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a5445bc614c4bd8b4b83921938376431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5349df5a72fa53ab851e7fc223dac8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9a0cd6ba55f96ac3ad00c191229bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8601a5a25eee836895bb0a5c54414434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b2daa631b376324afc631cb09f624435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae32cd67c0643a88efc70a0cdaad68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6096c84214111b0e7af7d02903a9198437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da5008b3789307a42fb56b56a42979438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607cd01d6e0e59f4908720c18fe3656439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683617d2785f9a6d361450b8198477b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae52008bd7abb333e323270a61e6e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2954473b7fb5b26b9689f6afaf6b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb44ec82ecb234bad16a1b72951d7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18525825047618b758d810b73088f45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352bed43e30d2316c25b016ffe923a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ca3d2155e19dd0e289ab58463e829446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e93adb0c7c574c95323204ad7345a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82e2f9bbe0d65b644daa8dee1506be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff23d97b1aba9d519a95d778adca4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8563b249ce6bd199ead852d8497b51a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40eaa7030936e158954037e7c53a9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ffa34daef50fb0c19290b20f13fe4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87264845fe415e7ab86a6f6324e9b59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b51ca4628ca557c74243d7ff675de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951af0b5d0c8312b8dca68953f5a409455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3200d34cee0bda45d52d30cd3dea63b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8161ea71dca01ffae5c3bf2088f2d3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afda5b75e3c73156b49d43d9367071458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e764a1dd0015b05a1d17b31fbe17f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f3cc57193a0ad1e7e2620b7f068f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257fb1d2d21d42d8f82af1ba7aa5a65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b1b80eced35fe8230751a04f7a3b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e8b09bcc8039d9cb7c9de84c9c8cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82dbe8d6ed9019f9ff242ad583520c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397319ee0ade93df9d25c8a6f37ed54e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ee76015ec1d14b668a49dd2368bef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32bf25bf4a84ff8645f2b33483899e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6946c10790772d4d20d8705f124d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c6afec9a5cab9473ade7883f67813469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c0627bb58a05e5708d8fb83963faf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7931cd6de98cb097ac526e50518ff24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827a2cf3caf8dbedae41239b4fb2b87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7b0f7d9cd830abd933146adccfdfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5534901ad7a1be8dbf34d6d709fe04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d8f79781c391c835cf107d3d98850475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d518b3a141bc9583fbace818ce9f2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46259f0fbef65026228ff2b578331396477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099b62d50439fdbfd70555e483173c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ca6737d49e1f8b1a238bb9fc54752479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125d2cef8c5436bc207d3735120dbb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d87ffb2a28e8954d5f693e800e9ca1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636b28f6b8923514eb8538bb85eb10a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708e8fd9aea3edb9069abcbf6c6872b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecda20251c2f60edddfeedb37456eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcfc6b8800e79c8514f17f73fb5dd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01437de3de28a22fae21b654bc2508486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c17e4ca1bd25a63a90d600d12ecdc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca4ba73a4143846a5c1183a9816333488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b802ab73ca0d784a2d95983759b857b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3407e4ddfb09011b0bc7d916e1326a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed5b15fdc17a5f208cb0419737cdbb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee355b3ec2f5d9a32033f16dd08559492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88bb6d9d3997a3cd1f1dcd19c70f05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08fd9644ff26875c79ef2e8f6149a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172f77e6fc6b0170c5723832c043bcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9a73d1aacea2f0335007dbfb39d43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701ef008d1babde770115d30cffc225497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf7f7aa48ddcf9ab584513090f1c85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdac66c9977d350b812acbea80b2f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985ad278cd1a706e5c0c4fa73fa50c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c007329fb7e1506bc61cffcc00f14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3370473b7b4831fdc9870ae98589c66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880b68bd385b75811ef10f2e2da5d21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755dbd1ff6af3f2460441298b30d9c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d541d12a2b01a66abdc0a86f69245505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca2994188adf70b0a082fe569ba88d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c87812148e1e6e0cdf8183795be28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca16618a6a44a8fa3f46aa3cd8ed304508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33d1dd7030c8f8683677e176a9c82e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38105c71e30144121dcb5fc97808478e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590592e42e98cc4b9212e652dcb3dc0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539cc3953899f5e8bbf5851a7b23381512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445c8c5354ef71c31b80faff608ea7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ae3595b6ed984c685f6511ad32d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c94e4fe8e615d2f9277abd4ba4b4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b011b944f7bb5227509e49db21d54516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c66f35f4c04b1e4b71a204c39441a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e409cf451d2dbd674fa7b30addd6599518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdea35117ccbd88f6b33c08f25ba9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659f34b319259ab343371636d5792b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd76cf577dd8bc5ee135630bdb6832c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982e5fcfe5286383f4bd88c5b6c68da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b317e676c94b722950b29e27e689fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15d0c741c6cee0dfc7dda38c12fa23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8305ce696530b59694ccecfd693d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4a00fd23029bb64549b6dd41fd2ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907170c283aeeba71fa9f2b545d54307527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa997777dcac9878387ab6b5f977e840528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf959ff25c06161cbf8cf3bd7b645ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c7961f3f9916aa348b761deedc215530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5730b595c6992f60d444e0cb0c1859531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58b1182c1d4585579caa9929da9148532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063cef61a46c6096aab200abae58208533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572897af8e8b4579fa705faa94551743534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c005b43877b24dcd55441c4be0b89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a61bb6537681b0e67af593d8207de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fef948ac3621554aa7843e6ec288c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1f1537a36e9d56c527428466a265d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6f9ea3ed685241c36a9683528dda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e3b38a4860e60df51952bb3eac069540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3994ce7b3f0c17015c9c73639f855541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e346a0ee5b122f4e6e5b88dca4f65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7737e9c635aae27cf2e74a9f229e03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992e3018982606c97c32e6c5ab75359544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6118016e75ab50b0d3e21f997e832545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31b4ac4b2adfccc697db8135503ffb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebbd40055abfd251d0f90c50c78dbf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56f3962b503014ae6562d4d08abd0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a57b120d7a476d8fa5f0dd931c18a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92837b561a62447321a3e340a2e269fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279c80b33931966739865a86a716698551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144dcc3c69ce81a765bdb59bac0414b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af8c73279b11b66694bf6219af168b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f7f41163422c7fd80ead85ba10c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301b51fc38806180993eaa0b7e09f7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa714849a8772a300e30cbf94008338556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fcd7aa6021a80e11136157ca1259b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db844e8e02c3b3d9fbf4ce5a98b33b23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8b3f3723833fee4917d6f648ad368559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4604b3b6cc57f87ba8fb4193947e5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62063f32ba83c768eaecb9e2cbd780a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d44a7dd7162f4c6d47389d320da76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0850d14b159726986f5b175e20f0d76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c985fa5bd92a8fa047401267307be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e1f2ccfa711d68c1a9710285df27e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc63535e88b095b46bb21bcd2080ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58397995bacf565dd35908e3011c7dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fad5209b8e3dafa0c0d10ecf62c5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c33c6e00cef8428199c8640f7de374569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee779de56b719d0c4614b16f917c933570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc381dd7af9bec4aa28bf1a0354a1ffb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b34371a7114848c5b88726f54c03a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39c0c5aff0bcb6b2ed09f31277cb8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77af0ac2d4a853e4c64b5dc34cba92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1555b49a96e5e0299b5e6f874bebabe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb315b4d77b62e6fb8ea00b5b6a39f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af6c822e312948c0c772f6dddd4e78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e9f5a2ce8430180696b57303eedbd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a6ca386509d6d8de875e8804a7e33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0726898ba45f5d1dd26a3d7e97a83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb80d83e7927dc40a2f628bc5bfbab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759460bfff45bcc6a8929cf04b1a7d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3c45c39d68398f6e3715f3a708555583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736326631e79de3cc95ec17d451c651584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd18f2b15c149d24ad3d4c9e33aedc3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398667d0956610b112a303e4ec7d2e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba60dae478a806db031fe8a14ca05c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c94cebb30bc59b0c581be41a26c49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535b3d791fe5f88a5e5f76c3c14b313589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872a44d85f33dd9e5be33be196d8a58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270dd41ef0bad67116adcfd615c7aa4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ecc1b3a44ac80cc70a2bf2de5b811592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaebd672da7085a6a0b3d24834c4777593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ddaf904f07f76ecca4f594dc2e6eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89920de3ed58a6eadea698023b50cbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf2ca1cd86b14d8de66e68b50e4a09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39204abf502480b2dc2b621f39991415597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6bc8e71e3982b90e9157fd4df32af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ece59196d0eada6c374ea07605daae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994de98617c2e002e82d039bf11c2c3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb516cca1049d544c390a67a2933ef64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02400d32e990219947e3f51b8e618790602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b796801f5d902b2b28289c860a5e5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845626dc820455e7d67f8bb7fc4e362e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9727fdcc6cdfa92eb3d629e53616e84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38cf291140fec65065d2b76ddf3ba9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24688f34160ae34b652e515237488e4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f70ef7db79da331b322a850085db74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73508509f4d7315fcbed417f91000aa3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb727917093578b6f584aa3f3ded0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a405332856ba8f766586ad6da6c3891611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d8b8f31ff402619c606ddda48c73f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b09ebb574327dfee06693e924acc9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c9855942d1d0d01878e8ce395f0e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901c10f9425b350999c791d7c8a39f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520fd2ca7880337adb7cffa3065c47a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785a41c340cbab89933b69ea798d9e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3a10c86b67249862d8b8b6d267ee2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdffd69902d36368de0d9fd09a032c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2778e81f358b555dab5d1088a16a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbece5dd1bebc8eb6023e36f0531479621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c16d6de1ca7805c9de07210956e6fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc34ec2d2bd11880b5c976d49878a63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3797e93ffdf8f34c16de31cfcc29f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac4643741abe9754dcd93d66228a8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f62fbd32da425dfb44676a8d39fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ae4a1dbb7e4078bc04fa5d076959a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24a0bef80cb6dd5749bcd15cf2e897628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bf309d7d318a75dd3726405cdbcb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98477b345730c8cfbea98ff6f60992630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d730e44ec4c3deb67e1995c1a8eb16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d171c40ccab1a560495b79c13a8ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265192a79903b31aa6d1d82b0c50876633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2b7002eaa182d8d5665c6ce191be5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148430d663c14581d83c4951718a9e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5365d65e84fc523d4653b16062a928e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf73169ea59f4fefa4a63cb6a716f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb094f5119ca919f811fe37c4f520dcb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa7dd5aed65d55a48ae93d57456f73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed5d72465f2359382a8ad3e9ee6ac3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790a819e0b455e72eb8f56b434c3f5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b7171ca6c54e2a334cd8fb3e69467642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d069384deb788b1377c220dc73101643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dabd88d4947fa45f31fa31b3fe4351644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe459c30929c869fa168651dd5bfae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f27de1d203e0cddda9b2e6fe2666e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdf7ea32afe952d7eb84d57d46765f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577da2f16240986bbb7f8ce63aa3d33b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46d3b4a6b12ec07f27c41d08fa3b07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ab5367c5462dbba41c442a13bd24c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfe9cf23c8b62815763a8060561839651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8946ba55b4a9f22ecfa6261770d2b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fbf7610adfca625005df6fde5dff0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00cc7bb9835eeb5c3479667d7fd998654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444827a7b84014e9e8c6b1c843587241655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aec90a902c82fa96b3f6b5e2552d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8c9b62b9fbb994aa3b5d524bc7544657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ed1fa1e8f2d08add4359a14a51d88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970b69ea7e1898404d582b5dbb3fda1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5499989b72da9bb05dfc2cd8cac9e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba26c5d3994a6fcff5aae28703adca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bc39b8e94695e170d59316f7399ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851610512c59687b9ad20ed4fd16416663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aadadbebb37764ff8a1aedfbb514f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dab5999ff3f3874bfcb8588b92689c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb03b76861f3dce6ad4c022f00ead2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050257c046fae94219ec1fcca4bef21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8d21f36b08b152ad3cb31995f43d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b757e6ee919c078c1323f3e11030f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7f7cbe5cacec57f8d155708a7f99b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298f51d550a086da28a98be08f308dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8c272acc530f1b3a20505640767cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47d0aaf62ca34a038f0f286d6bf5c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0182d2f9f83c51e98aa2b36dcafc84d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c56b94f58e1508177ea3aaf1eae3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f3ee41ad7ef888c09020ec71dddf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269f5a6c812e2f86ecabc2e3de6ad0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99779e3166c1d06c6e32f7c6102dbc50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c0b69d1a25f09bc3c45945c587576679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e644c769ee242fd8fa27a0b13c2fbe9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72946c76915911e214f9f882cad038a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23888dfabbd464b09eff438812a9101682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814641ae766405bdd92307bda0de9f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c98f76568bf3b9ea93a722c77064ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d843f6f74eec9165a6e8a8310173d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a94d2a00df013a9ff18c6d2ec5551686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd6571c3b017432a89bb9e3386ee00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353a55daf392fd3b13c41be9ef0e0d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db73229ec2dca176398b2a611dcb11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4584f46d1ea306b77e9fcabdbe8841690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a4f59dd288712a3793bc8bdc630c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6c0798093eba67701bb9d60199f6b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e57c9aca0ab970ecc3856f6c14575693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb33df03355ae6399f087a1008656f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9d1da6b7960d8dca02ed9a13687f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffae59d7b7572bbc296869397954c02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192858f9af0e251a859a7fa1996269b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671417bd5c33a47cc3b69d5ffeaf4f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadd3345ac0d303e8f386a3e6beebc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81754806f2815e2912f2dc834efd9ec3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e9654bdf586d295c2e678373886e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14efab75bd95407f974549efc92fc05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee24bc845e17b534ede04027d72d90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e44d0ac3a7a8d1bf9dc4d9f161b9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd59e9ef695db80efffa6ea4c487a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e71f330bf3adc659f325b37591b56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a722963fd1dfa1aab57e0e02998c16707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610bc442c4274ae58c9202a713fbce0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e0bfe15b161a45e8839c1869e2501709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9023ee326816cd39575bd2f97f2ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8746f729c83c8ef66108f0e3677e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cea63ffc1f3935e0d79a7be020dd23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f85610c2c39871fa04a4342be581a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f769a13c56c74615c5e4136ea61d02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476c4364ac3d5bd1b4eeabc67044f6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486f69393df33ef0728b14512bfe533716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307c8310fa9722c1c057e00295a64eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36e7c6546bfc7ecd459b231607b795718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7862b04310829351f1fa2a50d8aca89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0de1c3971fa87f7c1c0fe8b49bf88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1464f818fa07ec0d5e11a10b8f3b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab15f4dd618ce7b3401ae36b899016722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814543eeeeacd64418d427b0123beba5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dda48628ecdcb7775164c68bb976f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3d410c47720c1202ace3e950e21fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf96ec562f0af1ef758795e230ce72c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed54e17609609d7ecef7c386ecb701a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314d7f413cc2f9438dcfb591a47e14b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5ad04c997bd15e3702d6be76e5e0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a862edcb99b27153c8c2c2794be945730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91064669f433a6744a966bd4b4da6fba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f4c045ee5778771e6b40d8fd6bf82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f429c04747f69013674cf8d589b37d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb976bf7b075071492d3d1c365de16fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2b6bacbde19750acc328aa698a2e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc0ba1c3d7393e04b5149ffab1e747736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ab04b88f54089994f6593a8a6a21d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb328b5b68810c686a18dcd2c22511c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555ebb698b27e0c3264eaaccb17ba0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec92f0b3b192c965eca9579db7d6cf1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01f5730e5b881775177bd2f2cfa39d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d3e70ed260efa17840938804e60b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c03925992f7ec5083ef8e9b1a0185743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae0b0119a529c0fe5938894e9d76d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21487a41b835549d485adb2d913b6d3b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f040cc6d76ec0acd0f583e5e62b23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01391e35f663f98f0ce738e7b955ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fccabc75c0fc2c4337be80cf9db49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8279dc01dee60a51f246472df8f14749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668af53ad241d5c22e9475ba857b6686750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52fec3c83e1131f807dc5e506f7ee9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604189da35a726fbaa693281685cc59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dec35ef9e2fc1739e7cd858963bdb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e70732bed5a780a6d0df49ecd410fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28c8d6430d8f417cc869e930db60f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176816afeb2aca530dfb05894c2eac1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730542faa3487b91cf79b58ca08afc69757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd83be229255c37b82af878917fa67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242f562e732e30a816d9fe20c99e73a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>