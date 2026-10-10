--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d0062b962eb3aac8be388c32237d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85c83337abfa22c0899deda77b29cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8918f02998e847b6852a5ab7a4e5f0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f23a32d95d5ff367529a4dab06d554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ff0fe9ec099feebd5986035a70035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044284b112a40e854a5415b26e42e2886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ffeafd768aa254468a18cca0c1f187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f1869c828b5a864d11243406c521b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33227b53fcde96ef2483e3d269f068b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f266b9e6f7d215abde75447f5123310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17882e96c417a95309511ddf1902065911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e6b8c3eedde1e9b4689fffc39959f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94456b292fe4db999f7e4af6434f93a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a634f92e146b034d201f9be7406d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a755423ca5bfd99ff834da0cd7331215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293cbf17b5baf999b39d1286e2230b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887390f69ced798e8732ca81d786836017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3ef03c8431c45c2a8c4c52fda529e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6355f18e434b6824c31282ba59d5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00988ba30dddc26b509cfc0280ad578020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78666a9cf67efff7c86b695f6944b5b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e30240227b3fafee04eb3ac0c51f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce913e9067cfbfc63679f6618386478523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bad6c4c5ba5cc31f91de7988cacdf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723502eef948139de219547072aa1c2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f915d1c10e62fe36520c3529b289326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef90a9692af1011bdb7f79e92ca6a5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246cbbe1b3ac6e9b60eba7036b5f6c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4d514d4124ea357745d6639cdb55b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfb47f52ce742a2a2384ffe314883130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7137e9c8f3a0eeca95f2f95a1cb1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba685f600b71fecfea72a1d2d9975b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0838f9dc215a75a0ff64ac57bc6384a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa6f279f25483a0f3eeed187d6eb7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce08f0889b94352f807a3f91c56b5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04d978605ea4c3887c0c690a4736ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60610ce22579abed523639d85a60fe4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c726407f0a337ac7625b6efc23f49338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee63eccf132866308bdf14f0dfe3c5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4456216368aa5bbaab3519c8ebed7dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48cb4595a26b3d87470509b97da3f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3a286710ba6735e95358c12fe633442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f820bb8f56131e04ae218f4ec40ecc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76779af4ed1969e40ea0e6b2b411492144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d5d1a7730d2666e43b2c803672e9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061141fb8fed6f6a627a7286e7c94bd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da46f1f9ca56a66dd2191e65fe135b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d41b6bebe91cba8437e343269184248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3974b84635ab11d1ee76542756954249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968c2858e65cb992330e193743636d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c192ff79b12bcdfc842f003f71d93d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416ebe74c00ffdfc208bf10bdb6f4fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657ca7c8e15ac470e44a57f0a310bcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020b6011ec0344fdaa27dc9f5de5dfd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45b65459803c00a364a0de87c4fc3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e66828c09d9d5d521f829d138c72c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b306137843bddf6a244be19f5974657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27498ec3dd9efdc0d24bb0041cf1194c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1884f0f2522ee08b9f2762b00d631159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc38563f261f66b5209b1941867b21860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf49e35da10fb246e76e03c8866e6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780de8b367c43e6d1915ac887bdeb2f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84632e30dcdb94ca82abd9d8c750aef363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c0b0aa8fe8461291124075062143464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139711753c5376a04785e39e5a2eca265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077129c1e5d38eebaab30f4e409bf8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dccaf8d6c13c6c9149301a12e6a7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a73c18e9a6152e2dddc661187d323668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3b7250d58bd72b30591c9e81cf21669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8eaf10401e1e4812c6424485080e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ef73cad01a2f605d5018370d86cc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec14da82929d50618e2717085e70fcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8743ffd4032c6e44b21f6aaca8cb1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a52706f58f7b15040d44c0289393a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea5b647a39db314413e387b9f5313c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6c7c58c38d4ca13e4ec987c73532e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26987ccff87592a31f92ae06bc7ee477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62682f381d110475ca1427a8cd5cfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c427c02ed1b8ff475368acd0541205c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5b8cd7af90477bae5ee5cafbc8c8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575d87a242218bd654d7549eab6973c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eb6e04b8fb09368334f88e89cece082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9f317491cb35b7d2032c884fe4f6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9751fc8e2a87ea617d4165524cdaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107211064c3f8b0f911323706e53cae285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03331618c783ef80e4262631a8bd0c3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145df901e1925b949739e2cc0dcc1b7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072a2d7f5c1eed0de320c0678b51a1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e143fd647f90f387ebe4007d8d9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd650185e90b99c199d3f9379d0679790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265073724e1d0dbaf1d4464eabf341d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48391cccf26426e38db83153457f6e6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac10f99790254c1fd4f8e1ded8317b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970291c8564ee495fb393a94e1885fcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b396b0e25632e1506310bd9c2ec3da695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874a7a0071cf719716c6d737d043e7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baa8a4307492eed6bd6f966652964a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fab64fb21ee57fdc7553ccd0a471ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc80ad1b4c59847edebf31bc710a3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721e7c79f7bd873fd4818999d7054b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa383d818d3cab6049c523c6b210a492101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ada216c10c9561733a552eb734125102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea860e1c3908b0d505be10c985f43810103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7b08a53d5a042e5c0431bbcca8bf0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b7ff3096de450b62b06069e78cdce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0bbc20590dba5be1da3d84a4d0bf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9c615d3043c526d42f6a8290052bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb6d1a078b217b75eec90d3517ab90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f931b9e9098122975fa500aecaef29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1138866857a99844179c478b92bd8cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7b69105df079df0b66846923bab58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7db5881e68cd92bfac7b23e0e6d58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3407d4b55c86b7ca87433fb71eff8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf4c6ec71fc5c109a234c91ed25690114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290c0c441c25026a6eeb1c8d5a0f4f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb7b3602bfa79ef0a837c4068dd826116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a9e25019ea803a6af86ae850aab11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c61ca33a7f6ae65a4d62378d5b3b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978c02d1704905a1ccff618611fe812119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9db7e6ad341ca06e908bdf37d61ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff10e9d623ccfe41c6d9db7a7ce92b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b38e0e47fdd51b7daf5636aa08021122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab725da2480c6c9a20cf06ed32d825123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab223d6378d6837ebc9cc4a61ec2c11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca855220025098563387dec9be424f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894b881b01953016688bf741f3071f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24190db9d2792171bf455add70e343b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a63c2cca76ceece49381bf797b87b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c8c67c0f69870bb083ebf25c1edfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998919f986c96efbf08da3afd091c17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec7713c1f33394389bb16283fa11af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c410fe020bd79ae4fce81eaf4d996132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bbf7932003bf6c7547e5974761daf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dde6bc5b925384484eccf7e81cd997134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749db81470d875b6e90e48a2a734e20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56eaa749ea97201f8c8f8991684478136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0f591b34b296945cbd9010c717e97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38597deb2a635d3587a98865d8410c9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b91d14ef5d56eaeac970291307f4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff17e41b484843f5d8aefd4656289d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d788e2122b9d45b56118e1ac15fee7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c0abd919ce60978bdfd5ece7fb63e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2f9d4c1391ef46468256fa8c155a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887e5a466475cc3462bbe26a21d834d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e97381c2aa02a9a7e035730d962d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e207ad313e7c2570cb0c9ca486bf89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd12e894d24dab03057355882daaa2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8d9b4a449c8bbc75090b235acec8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df627de773de14a39284320bb3966db2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be2527fc96d506c03bce19df7ad029150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ceb5ad417b2d18d67712e641f56c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49938c590c4a9096506ff8f4655e808152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396a0b5ee3f98fefdf46448890714d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324bccb46dd6a57cafcb25587aaec3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484b652cbb76dbf547b6fdc9630c5db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43572f8b7620a6d59999e998ae9b41d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5343783dffdef1c06c87424d2e17be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a17dae8d0f83d0bc6661ef213251b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5158285e488643a7a761651c31ca02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190a18570a79c4b27d64e1c79de0938160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489e0991112f791611f5452b821cb75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad42feeee2a05e9e95a746fd5a9dcd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed05afc8c9441135db2a4581b168d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9609e401c4718456d439fa8116ae0ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c498113f8a22fc045a4b5993e1ab4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe57fa249476a053cd340f8467d2f42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515251781f5aad0640d1bf40fb37f540167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf57b917e9feb58460f874db24a3c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf58268d3eb4ea7a2e03c4bb672631169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729597ac21d7fda5314d7f841de75c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327eeef94cc315d98469cb34318d5a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5524f9f35dd6f4f6d42537ccb7fef74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e28b5bc7163f17023254fa60e9c35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd270f883c9e1b323e0235a5a15362d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b6a58ade787889bff876d6546f76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3614aa7a0d64b9f853bc0f75baf509176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd1af349f56eb300b8a617e1a5bf98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c710ad0546c642941298dc87985ca07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9659064ca37b2a5aac7f15f07c6078179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fe707af3f716b030c0ffe84b081f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d56ea43bedb5245754cea3f9265f69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8ac0899c4f0b459de25f17cccdb2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c025ddc1722abf0359c93fdab750183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f6c744624ff4ac7d165ceefe0466f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be73711c705b2389f913beebaa3eea2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad471e49b8ecef3bdc6c33b75dbebe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4f896e62c02a11359c37cb1614e03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c0fe2adc7ebd2a66007ad0075958f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45712ab8b92822c51f159e768aca358189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ecdd8b974f65791255ccb2d9ee40e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7a079ecfbf9d589c4607110ead0a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b24a89e346047fd35901a0b43f70a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347f84bfc3a0783d3eb4e7233d247e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e9acba50baea06ffd869c14fb8638194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4096c0c8dec8588add5ec26a16c38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae73d0b1174a34264ac76ab01684f7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcbe52fcfbef11fc75cea1d7e4a1f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd64036eeca07ee55925d51473fdf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1302a3eb1b89d7fe523434412f5af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e30f8a4d7ccbe2e861bcfdba898c09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef7a15d3ee824212bb50b3b12e624201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87f428835db88d974b0bd457137ea3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2d90def983de97baba85d62bb3d18203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c63feed3b2f43f41eadce83681e2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed925ea0a87c77c1c5e0e1a66e813728205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab618973f656e5734d5d759fdd0fec4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d293624b53fcea2d7a4cbc585cd34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5809a0fbd659580744d46a00788ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57d4b4a8f822fd2e19a769fe21cef7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c76ff130768768a99b6cd90782a52a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa18948a4cbb63c69a99183abbd41c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8767c5de8b2dee3315845d2bbfce2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686371d16df14e0c0cca6fed4e89bb42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c1a2c1731652973b9798c207b8775214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ed3ee60a45ddbfae0295cb21d09f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d880d78a02e58b04a8baefeac3da5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef6fadd8df1cd1133414f6b63a933d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9506cfea05dbc5071807aea44aef0a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fcd1de66a1ce368be646d618db60b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6369ad4eda77f61865d5fbf2a3542d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8dc1ea23ac879beb88a19c993b941221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf458007be3209878fcdc61d91cbaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412730b194faddf0186bb3b42d078d88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9ee68933027fa918b6a0ff12e13f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4ab4fc823dc0f2841cc83f7288931225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea684efc3c8d1b504c827c4ca9e8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc865bbe6adcc4ccb8eb2635797b98b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db062148b137fa41db2b062592719582228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf41ef757cff9a93936a132048a34b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6176354dacccd47d2729405c81537b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a077c7894d32609b392ae1aa8df5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bf1912439ac6f9e08e3ae06123a04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e79714b41412d25377c7c95e0e1ed1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fb1d2019acc8528efc7d476fe5fbc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233df20021849dc737d9e991139f2c5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd189a01515a414148b118506f97d56f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a2bc434316d517b1253cd726dc37d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7a2736af4a0d95f6c65378021404b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88457c19abb588dceeeef47bbb1841ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad10267a3da305c63ef8adfb9ca27fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef28c58590c54f3822eba23b3f00a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eac7ca7fd4a122be92a7e1ebce79bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f070de4dd0f97cb1f369fa35e3f12d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb3d6b961b97775c6a706f2815b7ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3261dd2188c0a620e3af52649ed78b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66b8f870b3d74d46e52210ece24d95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c22207227c888f55de457139a68adb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5924e26fef4a841b998b205fa3d36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a0192f383d1d232df13c68d1eedb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1edebf630a6a65680e9f4e544d3d21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70302a577d98178106d09ab661b8bd56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2b99e9e690a16afca892fa9f76b4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147cba71bb356a3036bbe098babe588253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46946e9bfd08d0b8eeb2110e3de540d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9158ee6e0c51e55a07f1afbf368ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743564937ff3d8175df4b2fed3a8520256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c9e200477f1eb24dbb69fb95a126f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daca6d9e5b1a285f307e5903ea033cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95eed2fb3938ab0681aa901dbf0937259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69723d46b8dece34489f8221a20215c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b7d85dab67e5d5b3d817e5a5d1806261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313af26dd55e5e920e345b1ecd10b03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb11194e784ebdef7dddcd5ff5061e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e57cad67f997eb2e5f1af9d521fb40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d041b0189776a9222b3c7ade1a6632265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8910a8d7072bc16d252013e9f6eab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3124cef3e9258f8635ab9998bc37ab5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c7f4ed55b3efb7e31958dc54cb8c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ee9f2b88272f4e2fbd94d5cca1a8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa97d96a38c9f11a4425a7f94e45e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970dde45672919fe24aebb16d19653d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5293ddd6f2a4906b24fa8dd305cd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f70d35e8b1a38a2fb68535b8db7f9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbb4dd302e24df0a197cca7b777946274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe247f97f9613b0bf5f17fb95cc323275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983980ab429bb974dc19e52f412ff4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484b9d9950a224cbd7856ca93aaf111277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb933da1355bf2893c4b4bee8864ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35954f6dc69887f0fea7bcae32fe0314279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052473aaf96011b21d3f44d99f8dc69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a3752825ff53b5deb884c0ca96370281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8ddbf6431f4a934fca774c0dfee6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f08c1b6fd19e07923e349a71c5b168283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2de84c53b0996ece7c7985e1b5984284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd3e03534d757569f377be4e81c02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaf8da7347fd01dd486e93a6f15564286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36978f31c544435822eb72096e7d4466287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5da8300342d4df2ccc727f9639e28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24aa7ef137a2d1dabb6abb23b6a0e16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f9adbcaa6839ff9f1b89b47a3bfd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd07f460226b9ab39de54b5958932b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c5d75ef9c3f6b29a74ee4529467e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e39a7538f48469181fa492806c33b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ff4929f7e34916f72185320784960294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e508c9746015ed3997f3482256059e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49639457b32984314a25787b503a4dbe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2fa75700c069f48e2f3d6d202d17f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702efc3bceae8baacd78645831fcd8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e44c35b7cf77d8673c34ace7cce5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54471635b51590b3b4cdbe8380218e78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e608095fb88223fe14d691c99cc57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a154849f90b6fedc84822f0cfd00a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc3664b004c680de6c5d3016b152cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beed9098b8efd6c7c888215df1a0bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29017a01360eec502e3d9b63cbb2c96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08f7465d74ecfb81baf28b244e49e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab18c600ca500c385243ce4e26403a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46788f5ed9222fd4a007b89bde5936ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3466b1e30faf81befd0ac56b201fea4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54958d8550d3cda7207f9b8b90ca2cca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5e2487c1e85475500804bcda80483311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6ca58081a30c0e821f76d37993545312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cd6c7c8be9e34faf43795201cb47f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b016f2693d3d8db1fbee7e70610ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0a76cb84cbc2da84efef64e15a535315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902c00e36c937ac79e93dbe83ff5be9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb24a0cd6716a386871479933c680d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e115b771d9747d48c43bfca5fe186b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26732ecf7eaffbe102e2992ef4361e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902385965fb3958c290961e44d57112e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0862044ec3044ca8afe43c1de79d9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c0b5d6cd04251e478acb77e0fce98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc914eca267e2297c0bd6777809a14b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229ab7a074e17df590205b478c9ceba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa300ccff029820d11a5eb2d420284f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aac8e6400defad0876685590662f41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d38ec1f38cd79848c5f7f7e8b9757f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad7d80719d5cb2b93ed0adadad9dfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185d10df2e031e3aff6e4a9bf6caff5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3ae3d079194adaeca8ad31eb641aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74f0a06cbfdc6fe29b77025d6cdf7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e2092226a5704f4648cb406430964332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac42ee3f3d38920d844cfe99b12254a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60c75ee6f985c41f69dc5f106f7539334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b05967a624397ca535e0e43d9eb834335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e57db5349267b1884309e09abd3902336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbf3f6443d92cf38a8b936600c363e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453abc00a070e0a61317a6ea3a7372c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1395ee12cff2aaf5e6180204c2f81d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd3428833837a2e27f91c3e4045b30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96c1bf89f622c5de034ea3d4bbfd5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0581cda5d8d0bdb5c3215404b41b0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba44eff192368e9068cd7a9a7590788343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef69735b1a0c585b23ca7d35b55ade7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c8ac1f7605ca29fac38e5b24473f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091b8535e13a573c7e8010c801a0344346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c78bf0a5df039bff832626b63feedc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d8a244988eb4dfac3279880f629c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc27873b892252b64a1c577eff654a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cdb5187eeadb31880d0d7341a9fbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e506414a576917fd626a47dd6ba2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1755896c8ba380f4a63ec91d2b1f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825952cf1db683099a0b919e8c8a0d78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e87f5194a93f960d425a3c0dc84c76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7492af6cf864dd76890e7c133302057355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b91fd0255942940465a395fae20a9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227bb7445b13be08375d6e5cbc319e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286dc090cb2c5abdef98da735744c99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1403f8b3ecf23c9bbaa848e288a528359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135372fbc776adcfc64c92ecbcaee5d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a01819b49844a4f76584f99d6601d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7957ffd44b909ddd492e63c395c0a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552046171c0e92c65a0fa35d8dd7171e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cac41b5742207296dbc82d9d64ea95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e262df706632de5c3fc97dc19137bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d00066e7831cc8810866d4bf4d5d03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1baca15c3359d2ae52d1f85a89113367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc0858cb820a9125900d040901f899368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dca6d287bac2fed9988b3e06db09b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457228b168395c182d824e9bd11dd68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787b1322c2f67cab3430ee6e522cfb1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999afa855034b17e474af0cef07b7a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e1ff74b88f14b67a3db5982faead9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e16b60745d95205c7a6a66a75463374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91861d31fb9b940ee82b8516b84185c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589f1cab40a6cbb4e07c92349b4d07b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0bec8e36986bba149e77ce0b9240a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01ab098b41d4d2969b589bb928c9c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded90b21baf8fd7e87e83ba7a1f4581379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3a6027f630362a2d712c427db43af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3f79b8ad5f077c29d43beb887f9c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b34c5de22fa9b78743a441cf056ed2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba700917ca5edc9b5335a98699d8ab44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc44d0aaff4768bd10ba298e9d47d10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979141afa768607571b4388ba66590a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57145338e5257f1eb136b596c9ddbc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100582ac9fd2167db4a6671a008968ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe00fe98f4c8ce566bdc1e7a588786388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e80284129d922583fced8c89df6f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e47add6d12c6793cb0d489434df634390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306a05961df95a9d0bafa3e91732c9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b573e2c32a91eb5e04944f5b1be94e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbb787f74134b37a858d35e899130a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efa294e192cd54fe93df524ff61287394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c5f96e76753d5224245e9d0141b44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779868404732fdc25299734bf8416263396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401e7b87b1dbe2da66c9c97be3f65e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e1948a33af7243c2120bc1f6b8d11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c66f783c52d09b0f1752061c6e18c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8a3c2180ef04f500b035f6d4e53da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b65816795c2ba2ef82105a0391e2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6397cdc9e932631bdc42de7ce7258aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3c5fd83fcaf290fbdac580e3753c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f67fb72494e82a8e43fd03f4dd6432404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcf8445c61c998f1f019823a65f0de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da67f64c19f98f1922a97289c46fee6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46373a444e77cf68a4acf192307c3880407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493c69e19184a3c7f41fc1d646ce10a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018823f623da04426bcaf07d6f85b0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cb9d2efc427fdbaca0be40401e99a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d363ec995a7b0bec25c5518abec401411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1be6bd5d1008197d4dba82c927c5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9b101c477c606769618c68a5ec07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6b6966f8650d42e11af1965da4bd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fcb3cca3f60c4d3c1d9817021c6ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fce117e7625ff8750c73ca6661533416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4353241e35ab9fcd0f564a782867a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0279d4cc34dc34053e77660cfd87ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbb6240bfe34d06a4bd65e7fc4a475419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb420348b2f4f14fe85fa6f0e17a2eda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee320277189cc2f2e84e78d688ddd6c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c404e4782f1db11c3e31ce0e3706b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243365f1b51f16466b534d0517ad9204423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6b3b95b5054a9979950abcbad6988424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfee69ceb71f50962634c37cb44fda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba63908d617b6fffa1c9cc156b4ab99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6349960255400152df34c66483e8e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9e108b53e35a32f909854b4228d75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4c1d6a1897673aafb0d796a6ed594429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c6ac7be7dca2aa60bbb8cea3b3293430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfba26adc967a45cf26eb8d6302a98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eda1bd1bfb03c44d854c0e35530313432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe782859869f76cecb5a28a014f35d6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb724910a2e6e4f6218d399e53a7257434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5644eed5ed67f842ba970482ec636ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eaf4a9a2cfeb486191003fd859538436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98384bee4a419eb104bfa874fb60d0d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeb97b6be4bb831777fc30f66527ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f2e81adbc6e4a0654d257f26f18e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f3ed135fcc8e590309a572ae1bf47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a52b1776bd1aa7a41051900b0ce83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a689df374bd408520b9a61a053218442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821746d95d4769c99afcf7660c03cca2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b5e52b5791f831396aa6156c039ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057440d58b3e7d160991ada8cf46294445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498b58a9ba364fad2ec8a438a78e676446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7441d44348f161263a4eca35edbcc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043b30d547b64b3cf36baaa90ae6442448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bca5615d3b6e5f3fff79c50218144449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e01347b9dd40dfe96a3cb9ef205f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cd118fb4fc38c98e520a17c783a8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95696e9204ca8c6a27f0c949b36764a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e02183e73ea02fd8aebb7f728462ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a274c2d5e6728292acc57b04c8cea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818ba5ca6da2dbb53148ded89a1fa84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a569cf784db3c8ebc7dcb8e6f4a32b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b03f3c897179d7de7c742e5b8bff68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676bc2566e02d0654dd9cad01474fe2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a899da3c81acdae1611048d70dce5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f36d1bf43620a84ac8c7a79da999f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9225f13df359d325b1caabadda6fab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a53146fe361c5ffeccf3a04aa637f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf69305e7ef40764cf3f1bd1485514c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12c2a441e0ead16ec291f9d26bee90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee01339e2e8a7b27946bf44835859f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103bba0cf3f0d4f80693f9d4e38a551466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e8bc8d9c35d4520e09dfed7859653467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0620880e052965f4886cdad66011d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac52a79ddbf613cba9bb63e5fdc4b4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643d9627e1f30d96944d843357cfec2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03d28a496c497719af2232e2ddf5e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00995d4a9c9010670585da4def245a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa307c6ec297aaa0a0874189ae38618473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bb25bad0512ef48153c33ec861697474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b643a01a79f823e44d7152e9980cd89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40d6078a0ce83af995750296f7e807476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec4850f496076e67608d1a1973d201477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdefb4c7f703a917503c2e282cbf74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46b6a8e9ffdea7be4a60316744cfcc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64ad2172a41941f15f6c8236ca4549480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce733cd061d0749cbe9d54b205e3e030481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3e82dee4fd4412bbdc83906f943e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4082ef3e92bc9e3d874dca2d8e1ca7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867838dc6f41ee2d651efa934c540b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6fc48feb1c2dc3f7fc10f5d5870bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567876cb09aa6090c317c6a23a959e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526cbf541bf217e20fd308037bd0231487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e5873961dc21ee4fb9c6ea457faed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baf2d9e52e094ca58ae35d09fa6b7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69831eb1e1c990dafbf0ae88de8f5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d76fc1da375bcf91160b09eb575a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a091b46069d73ec9e0526c55899984c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dfe6ed2530982ffcca90513896bed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232716ae9d234d5513d2f738eb466d2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd75308b092e06dacb5155973380ef9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa078429f5dcd4ad6cdfb669a2efc4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdef7e82ee858db4e15a72a14cb894497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83083cffe02423dfb90a71bfdc40f7fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25c3d950570cb6882b5bbaf7042d4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9cc1ecca658cd5164e5c6e166a949500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fede8eca93ac88dadec8be60ec07f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f6920baff48d9b573768cb5fbfd65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1502e0e4d2800a8f1ae8f87e5b2521503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa895fb051df9ef2c8dd8b3889fbb025504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a77d6b52a237be9eb593761e68297505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea79784bbd340a9ff52b6e31307cfa9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ecf2c0735ca46c5abdd638e2484a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274ab527645390a30c17a873c4e247d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6431c97d38ec2f2b5151b0568c18a38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6363e391fca6676ea2cea7f367b5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04644461ff5b7954bd834e5d95a2a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84bde01c4315dae058b85696adf1aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71664fe420d7d98cc0465711a3671c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9f51ad70567b4673a4b2207fca31e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b68fa88d245a889b39ea75e480007c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975894f3734769cf255d74d9328cc8c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaad3c72f7a763f569f8f4d57fb3de9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca148cb54ed7cd3f1f643cad655596518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3c375be4803f550d6a4fdc8189a32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c63b9d2f974aea1036cef1d9c85522520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64c2ab1dfb3611634b3e3151b85304521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa8fc618e857eec3900e0ff875fb83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91890faefe8d383a9dfca18d49577b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb8dc58ba1e936e322879c6fc8a08a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a2fb814caf50cf2fd46e748aead15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8d2949c5395f27c6746b7ee3fd1b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a8faa36b91d0589e074389771c119527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79a63a38662ee3f9cadc0bc9bd55ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10e890a9cb98ecd41b0ad2cecfc389529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050b001f5222ee16bedfbc6ed27e6fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795d6c33bc9fe01054770d3bcb3b98f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6348670d6c9e56eda08779f28800c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ba37a53143d88994eeb62e3f07e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55135f3bce558abd2879c2a88ef9a1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e216fb796debaa4fb041b6d2716df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254bedaa2d40b7c3a42700e5e8b32f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdd0f2af9125d4340d6e0b87fa55ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17003c14dc02618650e4255b303de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a545f3dccf8bc429fd57920b3a330539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0066cef2f9f8418fcea5472c92f0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bda7950966634bc9db8455baae70f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceebbe257392984d12a794e6a82183542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58230dbb0b5368537b2ccacd9c928e0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01d2867b585f86ded5b388dacaad62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cb3ae7b2819d733b2ea4395818c5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561dff78f1b01b9087d3561b0b4d468546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06868c1b1de5611b9cf3182fb57b96e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a072b3e362386072eb92db26dba13e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eda1d2dc3c7c8f8cff0b6eaf25b90c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f163f0db3d37e3c56003b8fa53e44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da5e6b8a1585fdb65f843704697c9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abedbde4a62359597ab1cb5c8b3f5c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d69559431e673921715497d0a99fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b0e66c55b9337a82f026e81a80c64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6559fbafb13b3d6376fe4ac43b978fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2cf04bf3231b43a58cab73ca9831f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137020e74f0dcdb903f15ce8bebf5f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b860c5eac50875511032e8ca23ff65e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cded92907cae9602733f801b50e3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ea7c8b23610e0261b20efd1e22f26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f55600c2df7ddc4db6c1281feab26f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15c033349384a3e14a638fdbe8b93d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab8d12284ebb5ae28970a08594522c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b544efc42b1e9eda995b9363054f0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d69bb8b84a6704e6a929f0689a6c6a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742bb00bb8961bb89cf47ad29c74317566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab996d1b4809d9758eea1724e0eada567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9410fc05fb2c0883b74bf9148fb1e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573dfa1f70ce4afea6e7a9d1b0e1a8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d1ab5c96b1cf2e2dccb529813a29b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9422aa241b819eef47cbb8d6dc3d59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246072feb42682c7878abf5da520857572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e26f96a890767c002005028bc566a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069692f03a189c6754bad9bc78563af5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0efae15aa49afa69e5c8f4bcfedc64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db034a18cf6d099334a36b9c17b8a36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354d4c496f744013a6ac316a66e44d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82e57ab57cff312f386a2c6972e023578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b9f0467ba8e54a3a8bd504acc55f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bda96a6e860508b3ac39da37067e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b466a4d0ea47ee51c70513dd48a92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0e57e4c9b58d8542fead10a5a7bfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622012a676d7952b1e4a18c30b225401583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc7404cd9a0756cf8b04937ed134e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b9c1ed58ca1da113406b5b3c9170b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331f217fe5b360a888d563f01fc7397586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c591b5ade3571263f87ddf008db455587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c5fddc46ca1b78b941bff16bd55a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d66e26edca51433216dd53abc1367589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ebd0baa1ca8de748c3c5952a9b3a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba23ecab160e5da4d6bba71aa832e41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295b3d3e79f3fdbeb63c18b52159178592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78956b3f8efaa01e7e6483d9322cfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b49a5e8341f77a17a7cdb74460a1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a767bf25cd8fd67664b0e8d4c631f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5b46da94f3929b59d37ed96f79cad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8669b37e6b05431de5b28611975614597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e930aebc102b5019f05b578fceb3b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b6c936823dfad11002a54e7293f3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c70e4829345fa7fb931e230983b2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11079aac07be70869547b226e2b73b9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8af023c99454db60b74cff7120b55e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d15d4c3fcea591b42a54a060aa0e89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c023473d6a8e80eaac8ff25f0faff3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd7c04fe624afa4b408a8c051bd1b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330e26f718eb64b1a8d0bfd05830e72606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb4d047026ed3a83d07aedf32df08d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2360b0ae33332e68a149c835cc55242608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6f4bbe7fdd2dabd036655673b527e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d3e1f6c475969a7974f1a1cb0e3f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e212cc3860152232f6d7107cf15c375611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb726541365ebdd51d9798e8b8ccfc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e7003c72e457f0c3cd968d638604d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0e784c0019e3b28c64bf711ac8de6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c06674f995ca36994656f4b38f323615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60acfd7af0bfd561980aa93a57d2f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd425b3f3bae563ba2a54e5b1f69a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8593d2ee4070e1f3ce1c60b39334a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a60cbd6ac5cc4e35ddeeea4872003619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5f6df8713adc413e63ef09427abe7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef1aa53ce188c2d35418eeb14b97be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263094964032926f723df43ea375b21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1ab380f22ba54f8c39fb70725ceb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdc9e65930f5bb575dad57220e7937624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbfb7e1b3e7427f01c1e1d1bbdb904625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2713db47df5a148f74395e78aa8b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b90a7c7f01a95b55489b7030a21ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8a7e5005a7b474838381c4f91e22d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4b825e7dcbf6ffbc615dda9382d02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62396020976a7d97bbe329222abe3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015de58376a52a3fc85ebd93dd56ed9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dac9299484337df7258b2ca145e7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec452a3c9089c4019eca77556636cc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939eef9bdbf7cec115d48f1a1e14748634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7378e4299e37c75e8d57a49553faeb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3b6c836bfeea08ec981de80ede7af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11d60f3feddb2373c610f6b3708d18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52e49fc8233d42a0b4f66d1a4cc86f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8ce0eb4b257c4bc5b49e72348edab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f143d1d2cb1a7e8284cfaab880383640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa8fb847274e9d9999ef4f82ab8c84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46e1b1fbc3840e7c907ac6453bf56d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8075875232bdbb9b83603f987366a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea905028719c769d3df6c63318c65766644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107501de4a7fc18a8d9f96afd19d4a92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc5cad11861a2b4cecfe7b6d731fde646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3405dc493afa325865f5a08dbd93e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1b1bc592cf6c44a55857e33ba443b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b67ea2495bd1015189a2c176c51590649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51956a093196edfb62ea5905ab1716650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf624b9a6b02e2a895a7701b4b0be31e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341aee7ee0da491aee28163723b535b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f1afc356731555f0b53cd7ad4b5dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1405f8dac24ed40d2e6fda04ce08c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0770f5f476b5dd13f19c27fbd4134655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f0b033b15930fc6d91b182cbd5b98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b9e21f396bc9a58e72b7d7fc3fe52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fcae1d783353451d268ea5ca7f27c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16320234fe3b137f817a50793ec5602659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803d0661d5f31b01fc03065f6019a32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b63368736ac2ca21fd22fd6af6f56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe583f4fc77be3ae293905addd413e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8bb274ce12dda0f008400770d505c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22436de4290224cfebb8549dfec1a3a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509903ef2b6922c924ad8300eb24273665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64aa3e4c51f7c382788c3623c67148666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbf0ca86888529702f90291231c97a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac21a7c41e89c3ab73be5e3d922dae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bc4442e07ef81a492f5b51b112761669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055dd5836bca5b24552d28b5e8d9fd3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d8c7cb432485975dc257b17bc003b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb48e2587042756911c152ac4e6235672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f795e35aa1d0507a223d0fae376a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d61105afb89238bdbcaeeb93f6d972674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648217bc1e782c7ba21cfd46e255ad3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d599d2c9134b650fdb4a4e9cc95e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4641b800d31c77be6346307365b46d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce10a2fb478e98da58d57e37b03176c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d053070ead7543835f3b2e94aaee8c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8faf0d5ab26ac446583edc9f3691d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46dd7397352a1f3c9b2536d5f2be19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a040ff0a91a5e3d87916a62b72fbe1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f294a3577cba45bfb42eb8fde2941683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22546a2b13b57c54b53d54c74f42bd2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1cd48764c1de92e4dd36d08f559a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be430873bf96a222037e17a1371ece686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61c1718e8be2fcbcc119b12dd30ac5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca87e491626a0ab711c9d819512f6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5683217f61481d407dded6636ea317f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ca0dee20ce295733919728df85bd7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d22dc900b30e8e382cdf687651ee1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc85563c2471a8453c427e4866b0745692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f11054f961bd07c1538aae3d2e22e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb1423981468fc3e8cad2038596773694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b235a8a109ee66379519384515388f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5ba49019385f0e38023abf85b2cda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912eaed56588fff23051a0514b912b21697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f50117a4d44aabff71b7b3d8f60b4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10208fc394e5252b6d1e3c9b6c268cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19dc90cec5f4f633f70a709877b1ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f81e779fa4d756c86234dd3659fc86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdabbafd0a7191f584af0a2c737676702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf94bfc553098aa6d2ee94fed01bfd7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c7055a0572647ca7fe963b90ba585704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3caa16795823dff7b0ee041058673705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0903a2db640644734d9ca8938dd098706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee044afb3233a945b3f2cc01c03ac1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de1ece4278e023600f00f2548e2c50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ca1650ce6fd0644b0e629f5894bca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139827a4ea5f269088bdff8c0ae89c18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9ee0a370c78abf5bf32f904973404711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb65024e77f08665d5e3e8374762094712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efad84426beb0e38f7d75bfdb19080713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487aedeeb98b1c9abb70085da69a84d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c76742df14d99667e9f6a6539bf71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23dde0d429bbc74d2d17bd329272c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5582091bdf9bd7494ff92c1d95347e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1476468ef206c72ae69dc59a072a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d2fcd178fae608fab44eb18724f1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3551f14a086e4ba13df31c300e887720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e725746decd928c6a5a1618d619a0cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a02c49f20ecdedbca9b9d060945da6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbdcc5df2e0d73a286a877a59ff912723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b0b679fe6bead20f47480fb03147c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf27aeeaeb1540e63c3a9a89a868d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd720f04e931e7b2b608806b2473930726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9648ab4b5b071dd0a66907531f554727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0621e046629cb7bc3a7eb614c274a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf358b17236663d706fc90320a20bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046baf7642298c9080d55a7592760389730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f658ac3ec6761bda1b44b593d595bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17a5c900dfdce33b867474633f6a92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057c6ea405bef7cb409370baa0408c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec26ed763df11041cc4fd4fb5ebcd5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc8802c3aceac60ad187c43c3dc17c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe2a8c4df83de4a1e02706cab69931736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55c0ca96341f0f5adcb05cf86f9292737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac9ee7c989f6240e6d90f7a9e38112738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdbfd4bd64aa238f59a0bd4c9d6cb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee681a58e8cb482ca7e637a81f7c90ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56ee4943f737bb260fe180501ac642741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b89d85d6473852a8f0606dfea7d43d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2aa89492c60c7c625e01c8aab7f60743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748989655313369e5e08e17d8516b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6db24d2280b76c13b711cf6ffc295745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a9362f9888b33c93a5af912609b73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2b9c837b471a634886cd3c3d01bf9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a80d8251a12e0afbd1a1a59cadb593748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6bd189c729f980cc934729642ae62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa2de5398d4a5c57b8a3d2b1ac6744750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45043aef75c012d7d5ab97f93c40cc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d96c91fc8a7e97506dd24ae4ab27f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceba67eb7a40898ad7a8a83d3ac0f3753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49493106dd0ff4be8ef33ddbf291033a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8571f7a011e1accc1a9412bb8706e1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447d3aca2e73eba66cba8e7548008ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c366c597678b7b0d4e619c91331d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce93207cd73c7543d809781295a6465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b8c6deabcf885a88f5af6f04440686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574a0d71e2017fd92c1a58a902d5d9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacfdecd7ef579f0863191e7d6ec0b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfedd55f0374b6aced0b640a81066c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be089d3e27919cd62011e3b0c676f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818c3e68b59fd5f2f7f566ea247ece311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b03dfebad10c50817456bd572cbad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd43f712f46cf72ee482c37efe39f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906c56d92f35700ab9de80eeb37676814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5922460186dcd15427e8a81cafa536415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617ead43be126c449fe65345fdb823116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9692e3766afce1a86741b0633140017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba19d1c54b906ed57b7aa257b6bc5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5740e23c404cab142e56d05e28f093e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739e9e70de08f6bc9754426c1982fcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40660595ba2927eb19cfe4b4426fc85921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99f2a48557d08b35aaa423b8d351b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6e239a66900ff192d0ceb2956fb5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eda6efaf4218b78d060a95dbebca924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0a5c1c2819223527fb0edc443a0a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b527b7ba0a273ca48dd0d24c4a418f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9def74802957d732f60cd6c8431d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c259a1e79e066eb345eda4f3dda775628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552df47edbce629ab39e12d697ca0b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d55fc522ff71d2301708b35ce7d9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32738455804d0ec62eec4ff2caaaa031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24efabb7f734c5a9e841e678e5133432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df13214cebf4d1f32a324a9f5f5a90833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b3453231f13dc0f2e35b822fce9b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bbf00b2f232ef489d0167658e51ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a78f020126401c9fc995cabc670a9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52a5666899821da340080de58a0c7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be95d7800bad64e9430a84357c8eede38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27be14c37f2c1d845e1e908b92460639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721dd17537fa9a0327445549da70c2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf014c2137e4ebb8b61a54cb0e905dfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef80624ed109af79e9cf4040de2cf5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac183088ebc7df74509b3873bda76943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3123974a75127fdae58c2500b188944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393c4803a0b5cafd05175f5d8a0b10c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc949c3192189ef8bf4ae2af4014f2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25483c4d5f1363f8a9b702265707b7c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2fe54e2fa8fb6a4c1712e2c1fa49c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c044adf145094b2be81a000892ae749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323db75a7f125fb0444d14638534813750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534afcbfece809214f4d5041ab86510051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b749f4a6340a72e0694487fb4faa37e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5b1e0c4ef6ce4768568e67b22829e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf7e81bce906921111af7ff788d70a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8087aabb5f0958eb659fa0dbeb0efb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c092a04725bd3d4af0c54f072e4ce7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3b680673c58e7a27b4926ad76e1c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d830c479c6fed932b45c49f9cb290f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c86169b5f294b00f2fc48c0d1382e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb21921f38f0994fd72fec42d0bbd5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce82a662956e9fa9374cf7869f52bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa9d3c68d3f4a14f66490da431952862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac688d1304b799da888bc8fa5d0a21e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f2373a602b817c3ae81842d7c04bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6533cbf71f3d050be7aaae35864d1a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85def34901067b0a40dece6cb1deb4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163947279893ab189d32b72c48bc70867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544d6f25c620d6ff3048bb75694929268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7798eabbf3daebacc02bed99942eed969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5181be623f1c11e54e6fd9d74c0faa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edea9958ece0e0deb18cc1ced7d513071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc938bf5e5bd292b539e328bbadcee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e72ff97a62f0ba452d24411fe88e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace60f3e257812d8bd5fb09f9f0372374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056b24f2c87929578688974fe6814d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c221621ef48985ad4bc4ee1c8ef2b3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0a7493f62ba50b3162fd1b6affae177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d961b3be94486d6c075698a0626ebd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f94c26ca5ad1ee74165cb7ef3d3b5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b92a5b2f0ae5f3457bb2f06946ea080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37b17260606e124a4ab86ce53ddfec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcb7f5edc395929b71af57d96cac0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcb1a994cd4e3faaa3a8b0bb96c64183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d0b62085ef665e0de20fdd6490ea684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e99255515a5dca77b984381fbbf43885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a784985f87d0a5a3a762d451946c73e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc91d0cc73dfaac8ad3e458df01d26a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b7dcfff1fcfbaff15f995391288c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec791fb92f6be348439077a5a8ab04c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7e42330b5a1d1846e5f324e3d020a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e38dfbd3a4564c142d3b19e90137591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dae4e73d9e9bbae0612609db75b8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3855a816c3af7e8bbbef2c6e275289a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25904308643389eb28e20171fa1c4f8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7c7504d85b4b159291a5b9c33499195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df5b7246152e5e8cd6a8e82282d96496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e74e5e64bfdd1fd053842ea10aefa397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677659346b805dc93ecd62f5f01312298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e298759fb7c7d7b8b89700582c5cc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40323f5fdcc8e9448720cc8231427f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d477cc7420cbeaab6e48f1017b92a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a4d2b16225805749739156cd4434a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d48caf66fbafdfb367b2e049c9d653103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45040265ce7489ed16ac2c3a6526ac29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37e8f0a36fcd029d33ee78f6819f1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cde032f4b85f50b7237dd18607f05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d91cb20a062e3b477f8af5963a48c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bc81c10f005c69c8a800fc617233f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b611dd0d4d822f98764bb58d60e41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab42e841424341f47a27dbdc604c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174100b0677749455d88e352997ff736111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ade85dc008f87bc66e8e2466098a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8d93473065eae79cc14f1c1c13d3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4359e5474437bd99312f0e189654d3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daeadebf08623b22c12ecb021f2cce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87640b823e35df13f53c01ffa7672e35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972ba98eacff186945a0cfdaedef131117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9759887f6e7f2f95c220402a8cbd8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0cddbdef66e21199143f5ed815870119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667d3941fc1840fd26d4f601fe1133c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccbf9ecf3385a46f0bcf87d1abe7f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c59d5a69c766369e694dba2f8a95dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbdd6158637d35ce338cbcf5b5dc9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7d3ab1be503bda429cba7f2d90c21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2771e8a279f401f35fbdb92b0913e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6d479095d0d7c07fa144a0dbd4430126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3150fa3c9635b41b692477dcc9ac8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b5751dcb226a62905c30e4896cd2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57401d0d7177a9ce8044c42362814b93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebb1e86edbdc7ddca6d504c7777381130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c5dbb1d099fbd365c8d430691d826131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1ed810d0eb5bebe2b8ad20c5bb795132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a2457a8c0bc9a9adaf2f67a70afa6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a192b9bf232242cd7e11111f8e0390134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1db463796f1dad1bfc1061d7599a6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa35d64756f5a0443e69014a814b12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51e7740465ae773b41a5d7cf967c8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255fc281e34086e03f192fc79accca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb346f872beae4dc969d464972ec46c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d620e3826bb79533b4f8e47d2a50cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110b6eb2e969a41dffc3538f2b7723f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb116c83181e9a74f2602bef1d090f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6099a090036d902e9af1da752c35b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b53e1f78f6456fc902181282cfa75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbee8d9ea947f0df12a90115968265b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e274ca67997809579a24f4b4eb595b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b629c344e2a67b2c82d4a192ef7005147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550d9a5438aec4986a5df3f5f89c29e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaabfab26edab57540082cee356204149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17479d1e352511e221f179fe6ef6f1f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70111c75666de5553684644551f687f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef62741e24f9504cc0c558ab4fa5f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a41c0bab5c18bcc6841250d876cad9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320e439ca84a89f2bd4161b03c6c2c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdbf48b6128e495b9a95d46395f945155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4893a578aa0e903807ee737ad676d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafb0a74276177b70ca38523ab0e61d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c97c07900b1294fe09486de5ab9ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df567871815fe9fa50691f4b383ffca2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3d98b57f190c2496e10ca74f556c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb136d1a32d2c5f4e72c75bb88bd7ed0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1f414a36a03a4001aa6169687acf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278859e59e3e7cc6fb39a5496caab04e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece93bb98a037772deac28fd5e6c574164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9168b29f5c826fdcb250b350fef98ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16dcd97bb14d1e69148b44d8d664fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6c4e97aa5f565744462d56fd2ab61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b733c43c5cad2843f0384b9ed77dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6c1aa2e693f45f6a07ba784f3bec8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db36715ea4fc6c33901d07c1e87fa5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f0210bd629e95129be059f3ec59f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdc6462abae45022d2289de2afe279172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1084f094c76132f57db960cf88ae52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cf810a4c5df3c4b4f2e9179b63dad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb056ee6ebc36e5580d38812fb80261175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662dfa0da35680c7628a6a0ec807847176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2ade03d4a66156ec7e685171c989f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341b1ca40b0a2c2084bafed18d30bdd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2bdea3f1fe3db4fcf0dc30be8daf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df64269f98778376dff106ca345a0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84ef2a352f00d95dcf9334d0d6776e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccb58fe627d3d734047c4b8d934971182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe3c22da448b7c4e4f2a40a14f622f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba68faed183f055e4e7ccb6d443c50a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb505c021c364851719a578cbbc8a4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48eb7acbfe4e4d2af152873dc51d0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a1473802798efe2af8531e830aa8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff375abe5d5da3d752346107afc142188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513ac08b3af212d29abc5017c292207189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fda4b5a85b5dafd2b3e521480b494190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72068f7f61013ad7c964bf990f41460191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3c544dae00a181b52274e45b42c8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92f4939544946cee29428d124a1491193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4a1d9b7116e77647e58dba61d6bb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b6fc403dfa416b839b712509ee080195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aaa8046b5e488ca8189b79d8daf0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828cb6d3d1f2699283b3fd2d587c3fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b3756362fc031d7419ba699b71603198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00e2b0648311886b1ebc83bb3b6b81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81214be5228ed379bc2c57f54b2672a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906112199071eb5b39f95786458f745201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819b71edafead302bfa66248477bc82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a68dec5ff5aa073454bd3c5ba3f27d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af279f7623b6828c6fcebb98c38488204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca3ab059adeb4216975d2a1b008075205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6185bbd8831823cf2c8194b584513206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffeb35848da73ae5296e8798f5349a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b502f597ca214018683cadf3ad99a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addee8c640cf3ae0644138a5ff0195bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd3ee96d0f1eea5dcc8de6fa651672210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd29280da037e55731348cdcfc72ebd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f026dcbdb039fe2b878288744aa757212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e8327bbcfa329eb6244839f202380213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2bf87888e30d22abbdc72b8ff27ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441efa42982dd4f5894efe82c838664f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f98f4c8f30859157afc3dc447861e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99424ae1d2054065b906926250812d27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b64e5ab658166bd8ab8eb921a7b55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd3851c3629d24e872cf28f5ceb54e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c10cef6eafaa2de73260fda0dc9f61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddd5003a2102cb5061cb6960626e56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b80768dec48a85d4b1c2ad5299b2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edf80f9ac07a524fd0e83c54944061223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba51aaa352191346a2d0a76cdf6d2b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbccd895f13960f8626f4695a15d86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25ec4e9e235ae0e134c9503ddc7910226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274a2c4ad2cd77913699a4a00b0aecd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785c44995a0af11536053a42baaa0f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5bf0b58d07f8bdc0451b427b6eb57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236ea588f17362e5b31aceb641ec8f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa831c860e4a541ce70716636ab6e28a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be64f4ee17c62992ebd33cf741b5799232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af526b607e27c4da50641df13bfeb09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73477f19096ed7aad00cac55043e9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0530f62c4c9956dd81a537e55ec48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef45664107a89cf95f8293d4251db1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4e98b73f4c33af4b77e937e351cb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc996ca755a8fa6fe1b218da521e5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f75795e53d9371e711f035f3314a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863f7a70f96bade809a477e4d82c4b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceff9e846269e05804a4d16d3b59c8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca76320933d87369ab0c5d3f2d8d39a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78486691fc36c0bd7c4bbf4b56adf597243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcea71d76a46fb715820bcdec931649244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8ee68de9e3ba71c458124ff2829ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350badc4a35d43747ebb1ccd46939c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e486a38abac6477389cc589cb3c7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760f03f29a4b98a2484fa1ca13036ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85d5c7cbedc79d7fff352b8ec94558249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ec8daa7b1819e92ee6ecfaa7ee1ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1216b6b26bd325fce30077424f1d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de72034acdc8d1903435aab4d13aa54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f215da71bfd3f13236c1df841ccfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229d31fdd8f9d5deba604f325fb3f67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52909ee2ed2005a59eea5e1368e650bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03532f5d445c631aee22f4bc895afd1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dd5381f1bf0aa4fb5b76cd1154d4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a16c0296e66a5bd4e26e700530f05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0670bacf6ea9b63a35b6afae47ef1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3dd4f3e5fd0145eedc4101c8e8952260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5d1791af4a8d4d64ce4fa666ce696261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059e9926b082f4b59660e7bd028bc56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576bf009f5bb209ab4e4a368190a5bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50239210474e3890a28740d94c19ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a35d9a049112be0f8b0f25ba0d9af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62e7467bc860b2c6b1dcd360e20159266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28e101a396ad595abac8f85c44a266267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d2b9ae2a4ed05f6d6b60eba371185268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad6a540dcea21196d800ff88452111269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888ed6c9e075cb23fa1e5f63dc48f11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013b05be7d289db9832f666c09b131b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1e2d73866479ba969722e8ed352d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9864203d3f13b7d13e4918286e46fa5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d0ebec6fb515ba397e5d0c51cdcee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc231add01e60cd35bb94798c32a75e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbd38c3f4a191aa68d4b231bdd5080276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c512ae1878af2861054b35ad8d74f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4b231574e43fe0171f16ee9b62b49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36043173819e7ea5b91d31f000694e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45a32c66f704c539307e580cfc6196280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0e7aa6dd5cfda356acd78c141fe91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1653e62054301a7e8f8c6753f367d0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ccfed1b644f807efeec8158f3ace6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc0a1d8fa6bfb16c65bce4c39b88c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e85e35e5a20848d64f31e25d26e07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe1ed9c41c4a46adf8fafb57fd6a86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcd1103e4eff92453f3934d12747b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bba0319be8096a6ef4c11b6fe211f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f45ed608d2ed8b8489e77a087d064289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e00e760012488c81ab6782f6b11ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1c71dd52270d344e32559a85708be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5608376554715b135f1a2e0b30acd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f012c5d25e8fe38d8f03fbf02edc0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2b15c671826ef11b9f7594b177bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0064c24605570d309b617347acc825295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8a713839d259cd3f97aee19eddbb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14718c9b399f88156d46c8bfe2b63c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402998869cf9369844e7eb87e16617b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09772e91772fe2e30950985c3ff5c495299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4d248f9957b604826dd8fb97d228a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9787a584d1b19ef19484002d6e85d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa09f7d0fae9a0754e8ab3c9db3cf9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6bb24899983080fb5378050ce0760303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06537f70e8b34f6b2fc149aa9c65a70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599143a555c436405479b4cf89bf65a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c094ae25e5a99a2fe89c5013dbe6666306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473c3df69da4594d3072fc551f074e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128f5d5f1c78813563707e2e0a35565308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d7c8317de0c2df09396b2eede6d4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7748b1fbb83ecccb5c2aadeb5320c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9952c1c957fb70bf58415548eea9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aac3f8ca98918dd827c2aaf2e6dac9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ea66a5bb7bce182feacf6e20a2a96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ec4bfb4817dd32272f88812059ca8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f878d44bd24986fa8718c91f8260837315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c33e277b40a9ea7a61baa784ced6c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73b8ecd00b730b6e73149cf6df601317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b436c8aa948f4f304e7680bdb19ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626fc464c85263f451bc312a1f5d6a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497d0a9f409efdec21b30074af1398e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab50a840f4f2a6f1fd87b7cde8daca8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b46decc9794c7ce4291f25affe39b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a213532340f3aa6f80c2adeaaa5ce15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9b09870b1752ccc60d78fde14c66d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2065df8e6496b26668ec95e299f26d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292d895134fd48957c29c92dbc19d35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91925e7324bb8fbe565075dedfb3208327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eb56f196190a691dc6e8c9e7c9c5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519987f24dceb7c4d739981d6394d66329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c403981dcccf6ab6ca4f25c8336ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d947cf023b66124730b0d08efa8a492331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5efaf3f94349c9468efdfc9455bd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec112ae26cd70f75ce5b3da5d34c77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f1281b16ef2ca5f3a2fcb6eb81655334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3e0f011cb1bada1aea15b8827c7c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56cce58bafcc0b0de07ab0086660eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09805d41b1da3210db8fbcfcb053461f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62cbd90365f34368fe36c52c6813f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5546f0790d3336cca330a6d0feb06c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e09fa385991e881f26026f195c875340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31de6cf0a502ae565a63313083c403c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd724b5a8844e3bada1539114945d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea9593068e1c222999c84a27d196ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a8f8361f7f55fd5539ef844093315344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608116d5a2201b78ab7776da6dc16d46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222b8fc57648e3b6765d639a8409e1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbddae353a4cb78faa5edea1be7529347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34da237ff4c5b8f6b3c29252d18382b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba45173884accbe4073da91f1c30c16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdcc6b053545aa4e985596d9f19acc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d0f206711c926387e300362c81c85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a99b82cb3672ef1dd34d3e093c481352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679bfd657bbd699b10ddacc86392419353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53d196189f72368ff1f3a45bb05ffe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907935c3d75e9721e78eba3ad4243ce9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b4b20cd260ade9b01a095aaf498bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fce7c9fa42f62609f6b6d61535cd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07663f8fa943d6b90a6d4f7ce3e66efb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544ae362f2af8ce49661eccdda1dc00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ab1a097b2f560d8f24c3ee8546416360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a1ca0b620d79089a291c1183c647d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaede24208191b9675ec2991b80390362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2a746a62acbe58ab020bf9c08e637363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d6d7094ce1a271b6b2adaded551f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220da9f82d07e2680b5b454e1965d18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c16bbd573f2209cba8124edee249dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f37ed903952ea76858a6bdf10c90d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416aa45459085b84e821de2d27d0041368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bad49e20028051f1d2214a31d4cb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cb70a0e49a900c819b98689316864370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3f06920fab9ff9b11a151dbb691db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d7db8befcefb6a2e0b8568937776c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cd782c04bc357153501f1941c8988373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0427c94f940ff302c42d82845c56b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d9c99db4e1abb06a84947a01d964375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9b28d45a95464d1269e3074aabdea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1757e7676e317c9b1995317ba5de54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2067b718fc1a218b1416136da322e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf57866c7e717956c362fd4b778b001379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95dc0a632d66865cb0e95f09062498380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc830329ede1d9132e833c205c48b746381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964ee0910701d3029eccaff7bdf35f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817f6a20df0207abd6689fcca60f04f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233e53db434eed1a4d37288b37cce74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643642bde5575941cd45b74d02106ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9fbc7756853b5c77f938294f4f9a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375e6961521d59e3226adb936da50c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1c1cd3da50c116dae9633fe541f20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3612b3cea0c9096e52545407813b74e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798fc9e775cde99f62e7d204f7cd245390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461700fa7f1d6c3bb81d792402a19d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486f167bebf513fd451f480adcfea13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59665d923cd5fb82ae251c64612e4012393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226e8ac3fdb6a16de0726a5e575cf12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fa62e0e6f4738e051afb5218806ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200152ba6736354c18845c0d72c7c48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d57683e32a6e285bcab819eee09064397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d298d2da49c0c16b4d2b693f255a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53f20f9e1b9c4e545c0dd20c3ac80e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aa97c77048e03904add9d7a034a3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19543068d6efb15ad63f1f223db509401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4609a61904bed54517518212b2b40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18ec35dd35e7e2b3baa5fa061578ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697babebc280a36a6aa56792640ef738404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2528aa0d1e69e6e0ec229cfa6a901405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae4123d2442bb652487b1b96d8045c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f2786225bc28f431b6d32219a93ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616acd5e3705550c3357385fa1c754408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a39387117419703b893fdca0f0282409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a83b2e60da8167670128fff105c5ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6a83c8d75533f0ead41c66b701f9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3046452feb04be0366c00c67726ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3f0d7319a8714db06deca8c1d793e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831042149ce7f50b2210a76e5586269414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549acf35f01e5ea84478f6339f102a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff5ed8f5110322a8370cb1c5a3cb30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c6e18d9320d5ce46850259e8ebcab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421508978a81ecea1ec27f5ad9482df3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed8f19257c3105e041143f5eebc06f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c076d512ed2876e9d2fad27f077ace420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41383876a3c67822b0e13f583cfe49b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92316bf6bf731544bd7d7f0e43b18f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49193c09e1ab1fd0ebade06e28511b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350c5006e9b3326ab5e18f90b000351424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871e52daf2628e14d7ac769b840dc90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abc354d2c2e45403afd8fc8ed44d7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42403b480374e3e1ed8e97afaee03374427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf7992237bd45548605760bda07a25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc655dbbfb4bba8b93b0fcec21bb32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838543ed01477056c6402aa9c7e2054e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27e3f9132a6568bd290b7a2efe258e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46990eb0c6f35c6ba59d700db82686f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdef82845cbdde5a6af73371cd64b46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dc69a620c11a869bb460a25689597434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94c030e9af8ad2df1b724e58941d46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f4be5d11c5725ae09643873778d6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d760dd869725f0c7552a7d628184a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88600216219ad364391aa5f6587e70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf86e1faf81bf369354b117320fed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df631239450f63b43a461cf69ccaa9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e74408e529fbce2c1ff25411e2cfc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f81e7eacb365fea1f6b31a2d77e698442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880f46125c3ba1029875bb3480fd1eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b83b9cbfd62b3ada7e6279d87b81f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64be543062563f2f271608904b2058445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b1fd9ee26e00526f674902ef0d153446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348d5dbabb670e6e0a5913eb1ad9f8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceb5d90879b21ce95935f28204a545448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cbe37aa3cd935b0d12552d28afd77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3baa76bead925e404550615974aedf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e902bb05d21df44624b65f7135f8c85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25207d5c99ec4a63a98fa6fce22280452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8317dcbd9ca8300ee97be11cc7de65a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1167872c1c1c643a4e18d6f200896454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bbc759f7c1c74907f011b5c76d1ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41c91f9b9c3a28d4f9f9b690672fe1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4064ae5e448337f50ca52443dec00d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1e4491af1b73cea73b04d3c97b468458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071184bda782c415b2fae76d74b5ff7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e16c0ff4f6cfb7bbbf6317aa40113b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3ebc763c7305f1525c3cbc6645072461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfae993cfa548ac82196d87155013f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b61cd11b347bf33a9a8142cbb4a8b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95ffbd4b48bc0112dfe0d0892de68c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d97b0b9897cef1c2264e51dbcb3323465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910aef917ddd41768df18e713bbb3e17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc0be9ba7c0d17295a048ff11bcb80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4fd46e99ad49ab0078a257f44ec96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b905a351782ef91126d27817625710469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df6ac20567a1c0fe4476a799c143f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a809186a68eaf68c5d15dcdbb840438471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92c25ef38281282b70f13111667c57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e34e107bf3a72cff07c6696e4a6d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9bbcd24b174a7f1d3c3d0143fdf0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2693242ad651fa37fb38160c3eda8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69716c41eab6a5ae004a402dae1469476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b75fab776a81bbbd8b4c07833f7c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e5022cb88b43b274163f8930c4783478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80661976fc8b1b4730cfddde7bbe9bf6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da107d78d478965c9cd1dbe2f60c8870480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b8063c0c62985e6ed3d47ccf9b631481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4c6df4097d990899ad0abbc0682ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c918552fd166ba89c70287a76446ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a827a209eff6fe72ed95b8c94584c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d95488c3b614f1b5fdce40ef755f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839eb86f9434dbedfe0dd7e3282462a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d6cdbf5e98f58c6ece57a17ffd5ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b3b912bfd4d8fefbba2c5c5aa518b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81785d87f28e77fbe40d4c53237341489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ac8ea0403dd0457924fd6b82bbda7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b5d5bce22f299cf0e4cde6bdf94fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c03e7ab51e0c327228fd9830b444c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf8d8e5994646bbb7d738f1ebf0c5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5305b872beecaa1004c41c3a4f94a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ef1afe37ee5a941e4f9481437b30e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ea5c34a858c26744526d7a3b151ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f1de7f1b32bc3a8e871f392e9fa11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab74140b055572f50c6dbce3234c85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2816c030d41f95d3f6287e771ec9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7c6272cdf0a9f12aeb6da1dbda8b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bc0f8de5105db802f949de1081987501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b670ebf47d6bb8f165d927824b4c80d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5762e155bd5fdb375da5a456efe2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52324efd5a15bebf22d8d1c52013aa20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3245ae2778ccb0800d2ff0f59fd9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaf1f8c061a0b03c0acc12471ae1d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1033c32503c9fb8e3a2c414e1579dee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bd8c5aa642f08a23ac7c1b3f6c652508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3554c672d25b7421dfeb113b3c4c0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf921480dba72b595a30e040b48fec5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c216b44a5355860354ebc2426008b77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0facccec576bdaf74d75437beb84466512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d463b5351a304efc4cc44cebddcc35c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26307d6009261fa12e3eff8fbf486b5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c19531b08e4cdb7c7364c81e79b8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ab9ca1dee7feded4aa67eab21fa7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115585137bf80adea550bca3d69c1894517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ef3262b7cf3d9945482be6ba83901518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd1b1c18753558b7fde780d53f2ed8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84591f61aaccc89f74ca87476268edd3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c2d697b35f287590edd4e2a199118521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbdfe9e93c94e60e495b9a3a3d9c14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45831671eb43fabc4a56b553274ce21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdd92d689f29e78cdd49b06b006bb0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772f631682da84f689b670692afb5c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3719011bd00cb6f104c34f2653cd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56531f1ca66d77dcfa7b9d08f46df00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472b4063c0ec1bed4bee393cb3ff507528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4a267f31da1080e0e29112c434959529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3f664acbc3ff8a2f81214bbe2f3eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b716ad5caa0926e0438927aad8f770f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68128d5c0ae229c34e7cbe4d96f257532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179d027e37b15c0747bd022eacd66b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32686a62898b139eb31caa7e0d87b9e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b08db4146ff1200b8d09d817e10d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888f7e88a292ed4e9a94454373de9c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77940c3a694ff199725879bae72da23c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8d6693d581b80f20523cc5e6f0a51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbd917dc191e2218609e790ee700e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96326b6c458fe89976dd0160f5cf1d76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc129c42c677bbe68795e6acaea737541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa212beda525c383ba93c444548c1698542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8464f0861da039001b2ba3930a9eda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a77e3f67d2e9a5c8fc1edc95a66f37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b75106d9273c7a5ce77ba7f2e42d03545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d2cdcdc38600e4acb62701924921a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3ffab2f732810a82abb15b68536f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a36a7e04d10c8a2d9d4b0581bce8eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fcfb0f856d968fb45bede496bdadf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1d5ee5aae5f004abd3642548833db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d841abc8facc650f26e3db745260fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4c855fa5b81c5c0657a4649b48252552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1d8ac4b42d7059390a27d9e11230b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607f6a01317c806acc2bdfa83e8016f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fa88a0afe5ea8003c13807da3c096555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f937fb973a7298a97e07458def037556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679349dbff1e2d0a2cb0830a6c7469f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c236db5ec1479c7c64f025b02dc39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12355c82078a982db96d640f0d756af7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e48068bb4c0cafdf67794638a26ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd030d4192071ea7382fa99bf14bfd89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2194a98d08da5f3a832e94ad7ff885c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673c5715412cdc00018ea49f87a9bbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ca1c9eab2b3af4d90b8c0939779ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaa1f30c45f400c26ac1fe9e156d9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60942be531a0bd18c1b527974aa617d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23ffb461c8db8240cd09a1aa01b541567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99f5ff529ca18eddad4aa8c25619af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d38b3b99f4a94e376141a0b6a4a7eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ac7051a0c5eb78c629039c5fe8dc4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195535bbbfbaa3a986b090c93566b50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73b8f64ba15977d20d2646fb9012f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe39082c8ef01a3607dc4e6142b996573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bcef630bb6359f28cd250cfc56914574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3035e0b31f9f53fe3bf8d0839acff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e8b2b4ec7b1c3698f10d5b345d76a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35158e688c2217d66d33621e75cf93f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa274f9474897f7e23b77b8524778cc6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbcd922564b3df3f037b3f8f4c1c31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78cd3576c2b0b42c4ada58432bb790580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec66663c6f1534bf74c95637e8112e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2e7a9d66461fd4cfa6d30a6d044ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05390d4d5a2443c3bde60a2a5e3ce383583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f45aa4ff1286b040a5aac875c37c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06066ab752e3c92738173b812ae13124585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641219245b77c21d1c2247110cc9975586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd6cd7be834420dfae9f12852388f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be114f7992c5e09b84b031f36b48105588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60ba0dcc9fd9ea9096994439942e50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba9bd8386bc6f2b37c3d75e34e1ab0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d565eb760c1180e95ef1ee9c15e103591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3464f6c042d28e9cd8fb2db578f9af7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aca514386c4d96c378b72404523c63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d377d93c4841c30e18c46680300ad6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f33b40a498bbea37fd8fe275957a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb8d960137d5110e15f3723eb70ff4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c83bc18d1cb1d60df9cb79bed5246597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a85e008b1530335285013580c7827598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cebcf47f974e15cb84ef2d5f70dc6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8375994b72403ee7e28bc4d2f0d98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef278d8a3911b7d6115303322ee11969601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021a593311da2e99846bff18522bb63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc43dffba160334dae9367e80a1895603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b57dc2d24a048e4d748d57a870bfb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd8cbab9e8a88c5500157d8b7d69a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec56b7d42b7813219c6666c2ab36a3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa4be32adc88508b50ae6cbc7c041a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65151f2694ff6a9f3ae031c080ec05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc59746fa8d300277b0eb77954c504c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb7366a4fe162acd9d35d0eea8d98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012b1bf63d54f89decabdb876943f9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4be6b284dd49c0eca87d0f94b26740612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87be2318452bc4d2df304d75e79a5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6130f9cc838bc3a2c914a25dbd7238614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339155d6fd1784cab1f2db94ef938c16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8460b5d2dbffc89fd47ffb8cdeebab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94ab8269e629e4e795ced550e3452a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec60c5145bbacd212ce0f7e6606d652618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca656c1dd331abb83e60c396a6a730619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46824c50620666a2795eb5f323686b2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c7984ae2d59efee27c0a889cb7bbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09310f06221dc3b10501b9cca6949ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0572c18d5455af1d0246167fce3b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2b04c45d3e8ef6271e5632edd109c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdea683fd43f7f2f6e8f20a8c44143625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b74b0a0aae11111ae35c0a437697ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac9f120ea03fd01838be043cc20612627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fc59dff042714920adb3ceec1e470628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e488d621323b11b413348f8aecd72bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49728866a24e4e628a224b711b2c3b11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e262e23efe827e179d819b0f29d1f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b6ce944a2edd071275071bed229ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc816ad9af33f36496b20afdb176a85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a7b65a504fa9ffe74a160f2763c99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f08e1f49288e1e01bbe398332ffb95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375099369bdc6e0b48b469aae11a3d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00ebd9b87a9060f52d40ec3ba4e146637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06358773ed964e66b81a8dcf3e8f93fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcad940eedcf85550dbffe88cbed66639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a45a231279b5dcb9864477abe90f60640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f133cec15722ce0261f61aaa778eea6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017f3ec91c7a9e5a3a2b200ea1b5dc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aabbcd93924018c8325168a8d5f77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af2fbd76d1891943304a1da3c8a8ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90519945a4860525d085effd2ed3af7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b23b6038a1e67c29add8163826c972646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015024d6cd0c50b18486fbc346d78aa7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6c641fb7ce6ac6d07473f2d3e8d3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13d5803afaad02757cc9933a2862ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69563affc54756c5b17836db96b7be5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b17a70c70a313060df9c69652afcc3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9300d602e7a3dc78f6161888d29c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9c0443fa9d1877aac952f8111e402653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f912f75f5c44f2ab3417b1ef637e72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb2015e88f01667093d2b852c13df5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d992ceebffc11590a77e7fc63b7727656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425bbd764e4b11cfc9eb6235864f431657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376677cc5b3683f5a45f65e795d17d8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57b9e2de5f0c9749bf065893cef62b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda44a138f2dcf60a07050ccce2059e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8941901c832c94296507792f4e9e4fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb439330ccb2ecb41293323a69b847662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3fdb8924af4be6bc47a0abfb5edce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08b7de30f7aba85d6eaa7d2b02ff4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc556c7897f08e0ce819985c7b69e1d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d683d57430f18e70943b34e5f903d6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a719aacc71c4f99a92fc4da11627a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96792befa8362bbd91b75437f1ec7121668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ac49ad8aad0cabcdeb79e3927b1e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c57bb274daed033be34c099cfd3d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b627509b9597e64c57ef3c63ef2f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba80a4684ad110958a3f3627fb9b77e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4d1137ca4a8de732b4f4ad6c1a79b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d82379f45a892835bffc3c64e23c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d808f45e85a38448dd19f73bf798d09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17dd3ba0c998de5354af146e3304f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f888ed91fe508f1adcf8e4dd10e77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8a37d42d7dfb4794cd3a3c6182b69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cba77d560a15872015d623dde6f15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f609467b271f84378120797f99c4eab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557667fe5fddd6fc423b2eaa69440e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f3438752b3d06410e5647003c216c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8717c318b16a07f3a98614c0fd6e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ada60a5822b6929c209f2def035b51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a205dbea1b448f29bbcdf6d951def685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155a1e770a055cab4b01842b0ad6394686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4902f5491c6cee679dc9f55ba8eee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bee45eecf9ecef65c186f8f251603688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561877f8d63dfeeab87708511b18d29d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e49e471363c302b518507a9e1cfa0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709898e11c9c2583794f7869cab0bda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f64c770d18fa793d2b7341a68e1db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9c48c1da8340ffb409ff7e6d6e8d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00e3498bbb7c66da69d18c2fe7a075694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa5b3cd65ae307e106a632b5af9ab8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb838e36b13a44b603bee6a6b26583696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44325aab70b4034f2f24df8e45009f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074df814229091be2080b4375cf6dd13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ede0b5f062e065d4722d97f282fed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730098afe2811e143a190b320ae66b42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf149d54c17281f0c539530afb471b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2eb97681d9eccee18c3af934eae6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d649c5bb4a889cbaceb7ea7c80bcec2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019e299174c2abb0c2022d5053c1651704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9f16fbd1d340f95dd28b851d4ee66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eec22c0c82d4344234a0643f62476706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951f6a66b3f679abd6f0a00e1712072707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d8ecb4749623d26191d138e5ccaac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf564f4a2455962b2826220b2d2bdc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aee8ee5e8cf1211c13b1873f42309f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61135322868d52eda86f6127119bab3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d8ac5901ce8715728af90210c1d28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024c7720b285dea1628a604a7aca425713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d99768caf14280ccf6d9003ecf2790714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b5622ab23d96f748077af18183879715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129266e77fd0825b62d0f586ae69cfc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cce1536469b6282eab6a8f11aa82cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3c187d51db46ce7577d8a10110829718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec050daed530ef1d408e06e5368d08b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83888a0fe9282b0ba54f765f18bcfdee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b855b8e7f6878077dc5f82ca6484f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3813978636ed5cccae4ebd2844a53722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e521919d216d2c50fdeb02ab78ed8fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da00f21e87037cb77ac08b41b80aa42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca99ce44538d4e684b48677ab378fee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa18a7d692bd703d09542fa209da6d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a9473bbf243d4dbd39983ebff8e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7d667860e3b0ac644296d1c77f6c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873362cde25806e801e8d31e19d2d81b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32703dd206d74b4a4d98af1cef631cd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba974a3d39feb6c985fb5968d48ae449731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc63be9567483f63b2accbb140dc532732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f85bc62baae49a39c5409d2c4f100733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c723a650d0ece6acc4f9a52428b45b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ccd24d9bd1715752b2d3b22fe075735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7e3bbc97b687550ab73f916843dea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94536d34e993c86bcc70ec133d0d4a61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b9b88bb289bf0348e477697772327738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ea22caec9af347a8a52b0ff10bc5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968667a8425e8b8156305889f7fe6c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b76c4345495c3905e1eab5247622a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a47a570cbea10918809e924fae0f42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5de4761e0de7651a6b00c8799abe1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1aa6f159298d670bc0a7f3c36d065744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89981003b8ac0add20650a582f662472745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c42e6033a13aa7e61f66a45ffd6cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f148134682e916ca45a20f48931188747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fef194e8133e77d06d5979a253ea4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38502f5d0b6a934614669e9309ff8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21370e6ba8433aea3431f7de5f915eb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13366e3fba96dc33da0760d14b607ed1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7a7cfa1be0315cd5533edb38f60cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c81fc0f81c4b062413b7c76480c61753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>