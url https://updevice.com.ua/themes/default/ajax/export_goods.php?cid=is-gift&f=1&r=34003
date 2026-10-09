--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbbc37c894af1d57e6f291f43af98f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3ce4056c1b8f854a8f424f280f1e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f365e817a0b1161e0caceedd60f35d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68345b18c831e23120d1e7430b54fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849000ecaddd6eefa99b0b436c1282c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f76f35f45c6d1f4765b62e6d37f5786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf2e10b3efdd7d36a98a184a7e3e727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0add077a8567ca92ae33cdc9de20d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4df331867007a5495738b36fb31e5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b37dc57ded082e02127893e837a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc90ade55d302101ad87ab20e495bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac84612819113f2fc59130144a9b6f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5fd08da7cce7ddebd9a5d761a466413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea999362e5cafd95b6c5bfef02c4a06914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0891c718d918a10e10739e25861de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4e9e0de788a1fc156b88f7124701616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faf0b00a5444fbfa6535ce5fafb2a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca07e72f8097b3df08c930f0cd4d4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab9b0910e0adabc862b5800f46625819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71140babeeee505cc637c20fb78bf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19da798ded8f1b2b05c81037d946d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797ecb19191e7fa993f885d70d2215f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e4d96d6d22645aa12a90adbd0b2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0d44056cf086e6e52de2c7c01213924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1d1715b03a3ad74472d9d10d7247725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891f096f6ecf8c57669b29ad45a638926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070528ffe35c1c5beda3c449ebebb7e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc85836dc9513d5cc68315cbd9e3bef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a94f888580ab12bdeb68f6765fade29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5697bb952ea04d7e5d238c9d4879030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862b68d1c9ae885233860232e838c5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76acde8d26cab689b80446892d01de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ea60a86c598fff1125a43a4c3181a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32129e4c97d2940df2d89ef76556ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eab4055c99463dc84ab11bdf3d8c3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db20b88a48e4f5cdd5ccf9454d545036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664465ecbcba51c0638a7ef22ca872f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1c3222e62c738cfc91211d5bffbbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26b10345d293347403b40466cb95a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf5b28fa3eee50d060040404fe787440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a870a3b2f3d1e1a684c3c030b551d3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2386896f8981171d3054799ca144a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b58c43fe5548663dc00f7c17ee9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1186bf6861947592611c6f7ac29b3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c4bc72779b538c9f683ddd698946845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b8fafbef86c2357d7e4395c87b0c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583292592f4e9dd6418f9042e420a1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4a3021febdbde6a81895b0945138548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573865ed07e6311bbc4e41ae5f6347649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c73c9621722cfea3046dd5853385550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d99b41903c9d18f59169d5f7b560ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0857283578ab6dcc73b1b515fa60e7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444669c5cc023da106a278936baaccd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906503f8db910259aaa7bfce818e42354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fa5c6273e4dd30cf61177f3cb468e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31741bb36810e3db636539a1ffcfef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f714bec92472943b4576b0731b8ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672e9386d6861b128fa0c7065080ccf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18a1ba13bbdfc418d564925932da8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013cbfadc0ee326bde737dfcbb8afa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2241fcc7bc0a529b7c8a7dbc7c96fdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaf1cc9357d210b402757167e696f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa68fbbaf847e105f0dca6e5446f4f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109ef21c5c8ff14362fa595f70985be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dafe7a66a52d199273115e69d505465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb35e212a5ac763f072ea8ac76a96166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97549b07e613f846b3b27bdab90bbb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5735e4911d5da1b7fecc5a89bd02c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564493edde2bbfc62a52df58e9657da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde8579ab853d483efab143cf1fd37370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b14ec6e9565afb4ca3a30e341b0f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53886be3d573d7cfe5bef079d214ae1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0cf3a3648b7511e9cf371c52853873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0507503cba1d5497c2ca4dbd6a662a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888df223437c2f0488fc3993483465b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c229faacbee71b60cb3b656e81861876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7970f744931a018a9b0758656f7528a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806ab7313391d3d88547e91524ef1d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5724396a2c7de335c5088821b87f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c6ee5e79500f66e0c3423cb20c2fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f48bb3920864faf48b6c812122102881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1e382cfd77b87dd228ddcc1b8516782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be46a00c09a23f87b3e690fd73541eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1ef51d3ea68f286e214c1eb247e4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08003f3beb9a76485ecfbe563ddf988885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb46bbc981c68ff2ae2e9b2bb47a94386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5fe1d70dd24d97e5453b9e9449c7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eeadc366755c9e32d34960546539288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ec87e8369f712fd9f586ddd3f4b5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7a9435dfd6264b01e64d3ff3ccdbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928dcaec3acf34b5f09cfcceadd325291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058b88a5ad38b375324334c90520a7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb08a0c7c8acf4544dc9953b1bc83893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de275a1c422d4e4e40db49d1f0294a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfb739545c2318552d204781e0fb0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065599e0e734712516dddbf6656ad8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a475196c4c82cb90972ee5aeca7664d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134a0e321b8ba5b8afeaf1bc7d486fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a829c07894a613c3dbce2c025bdd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0794cecc9a9e6c8c7cab2b757acbf8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f47c15d76b734b953ce7d81596c097101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283b569d24304913040419998c30bd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea42004692956a9742b9f5d6ab328d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3378ce2455da316c48a239ed2099a82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc258a5550b903a971456e1792c45462105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c2506e50f6d1fbdfd18980932f7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5482addbe876d198df64a4797c752107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb26becc18e540cb0d8854364f6e80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1e6f3d84501c4295ddf15f769cba0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dab87bbe9eb179102b1779da47aa1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50b2d8518cd6347d54cac724796a62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059a952c72062b43c318002d8e79664112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc321f26c96e15c42ac38b7213889fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9a5537711a5621b95f219985a52c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de2388c00314a607551dc1b43e2f57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a2758865241c2e1823509beaa71f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75623307ce4badf03a11a181f54785117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b86ab60f00b638466df70b1ee50ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa93e8260829cc2e81f16fd8277886119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6787d8bcf490bfbae998a363a046d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83633ca44b0bcca1c4ada0ec10a3f88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b496a2b69213a6a655e92b242cc4bb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed30117a824da73eea6f8b1f933bd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3494897257a2cbd3d8bed89fe22234124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d833008b3e4e7a858358c73080953125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c009d5323fff007cac7795eab33b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58bc0a6a1d6a2805ae955c0d4c74e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f98ade686e6340c84469b7983198f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e3831c8f3fd9026c917f997d8f4ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb789d8d29665683d72e5845453557130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6b95e9d188b19b09fe0fee89dfdf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0a3352750ca501b1a87e5c70ea386132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a7eb5bcc0c2c68aee642bc6206458133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad8d23cb290c8cb604b265b95b7de3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aa94f5d66586c30de1a7add5223de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2945cffce9b5ca2e9dfa6fe70ab5d06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfd6d033082d1bdd97474d89b94007137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8b7d07925bbe2b0fb2b300056c917138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61347dd399297436f69178ff8d51f4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075e444413997a7fd5bf0d637add1c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6a1cf31bd04c7a86b1603c3b88c90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c45583b2a95bb9b7f5f4403fe0011142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed1d8e58bd358962dc388ea25d017143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07c85dd2dc2193bdf6040dfa5cf6ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d89cfebe37f78288f9bd454ed22f49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d01f3f90c34440b01329f507d7a3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db898560666005ad262a9a658714890a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e36613416a42bc202acf82b075dd73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb094115848b87d427ce82a7aba112d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10184e2768652985abeb7aa4d3f87a46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8e0496661b2d5970c731db4c5de3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e95fbaa705e31a5e9afd90b34cc5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1f2dc91d353dd32fe51eb422e1499153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677009c5faf132fcd2243b9a0de02869154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850f04b39b7def67127fc4a8e16bb2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32f7227ab485d9ecc0dd4170dc9520156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7647967964676a00731651102392e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed2ffa14ff85c4396333642096fca0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccecc60e4a350ad3a1e634a175c1993159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6a285203008718bda8d0d4b944037160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e8dbf94b77169dcd96ea0b47841f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a891c182d02bffd998d7cac02585bfd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab968a3333ab1664d4cc508ae8c406163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6905725dfb97eca21c44c251501e713164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462820f874616655f2eae2ecfc08eff9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ed9edee5b0253538bea9ec494d0ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa94586fcdcc5f3596129f9d3b60e7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fab7c78d5f69f34f99deb84f067edc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52469969f2ccfde334ca554904c4e08c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e11ef62814cde723ebeafa83e2cbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6d02e5c9ed2b25b914f2153e3c8f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64ebc3265cb5bcc5715246a00720d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c454a88a5e2ef5b24b99cbb32c5f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2fc43ab21ab7c60b04544fa628baa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638a9d6f8c3d3c159f58a9c7facb6dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd7a07eeffb7221564cce6b9bd33ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81abfc075b604f1c863b34115f1309177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeabaff5e8bf00dffc5e0182aa99e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8c6a1cc43eff983e14e0631f6a1cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e78a14d636e87afb6bbd0a551190a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5deae26d003288e692f6bc2403fb5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad185e9935ac399acb53b25294b384182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3e89120916944701b3d290e9a87c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e1123e3fed62b5a96ee3155d63ce6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c1392acb1686c69d6cf1a5ebe7a91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6a14c0a10a51ad12e6d7f72c8f21b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092643796010d9c009faf3684648053187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8a9dfb6b67a5e858df592e7499da3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefeb21518993497203eed253fcb7b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f27604180f084295fec2520f8085e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b742a6b0ecbd156fb96c2a905ba1fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ba174398835652c69917aa2965a73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeda6422539917ce3d3bae4bb15c031193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f81b1bafcf0af336ad586eef921dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74455f1c844bd3607f2dec233bedaedb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47d611c8c5a1d81458db33e5346ac0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fb11d0a5557069e4a09bda5d54d6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc419eb2ccce1612f8758c0fee17ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508248299edfc227fa50512dfe746d2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a316361d90fa57def12b2cd189b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938a4d9372dcd0080e4d2b0a7ad0c86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9347d9abdd96044fca878b7060c99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a575c6ce349fabfa1a2249356f9815b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d7a9e120d7f3019679683308eafa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b91441b187b20ebd2ec1d7b02dc643205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d77d2971639905dbc7d0e5bc86590206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816182d79116c57c892c971e38d9c966207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741ea739ca5fc53ff6ab3bf46eec864208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd6c8ae7f511bb50466b5248a3c83d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714a9cf5b4b36b501404beb30005f1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92a19c5d83671ee633e1c0b5ab2905211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e222b18f192062d20bbf97a363c932212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fb0a28d85e0a448b1e31f0a930ea0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c459a116955c95ff19219a2870df676214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed1df214e51958d6f8f0e7284189d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f06f070ffebd2088e97d7e956448b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1f09d5fdaa1092880a2fb8af8bd9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f83e99a2c700969c031ba02ae7c5e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38295173d2bed91833d8d692ba1e5f7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4bc0e7917ea8fd31415525716f345220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc0ec2f55bef319c67159a22b5361a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36805222acd82746ea5637cbe5687d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3838e3243168b936d040b26b48a998223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd69e1aaf6b35be95d5fe055481775224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291c937eb7dea042b9f00b95ae55c8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5d9fdacd36745b43b7a5536951146226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9337e15978ada1c9298ff20d600d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46ed1344fca15c6c4669116d0715c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6828e9b503b215e852b06b40d945ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27e770493e93b356d7ebd4f12baef0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568908d1f68dd70c1d05509913991cec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c365fccb39fa502d016d4da21fde15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692abd0dcc89f4ffd8c1817dd5ebfe94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442617b193d853bb90e052b99895935234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c69a2a4d03c88f6b8f072b6644b862235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d849395dd0a7054ff119761b425ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af2cd9540c7cfd4547dcfd8defab41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626d7257ab711fddc27d9c9958794e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c26d2c208629bb531b4989d31d3079239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59efc6f5b6341425de39e9a05f260c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baad4b7dce7945c1538603f66d9134241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f502c86d67533691226ad39df95224b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18307fdfe730a3f4be80760af9be403243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28bbc9f027d9ca4641540150f11144244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08aba874a5de66498c1e7a193db11f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e6e136cf57422007d7347739b1bd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21214c4678c7b74516ee45a218f111a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2babfb406c925cb39f147d8f1d00f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9628168267a7f1c8b661c560e52931249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cc78a4b938ecd6ca169191dd890b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981790ef019f5e1c7b68e52f368b722251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31037964ed4cc8261068e7ce23065f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c207191af596485d705a6861376ad0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3db3f1c25bcca9449fe513e9e14de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80c7cf456ec520f665a0a4e4de1fa6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0219fc3a8fcd1e60d9c0c22c72c2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fc4000e66323d168062124f76e786257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fd4518cc035e5d3902f4560a8023b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f093ffbc95b2156ca9ba6153e1fbbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2830ab90e4a3570a364a96c1143d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f058714c9bfa44553de33030de75a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e5358388c6ca53bb08d80a4b33c27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425123b4377f630e90e56ddbd2996da9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a0a0c92d421ec04e6a58741bdb632264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccc23fbe025bbc89c43a78ca4371b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087a617d63ab1073d2e6b417ddb2637266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522512c4bbf6a26e2162cb2cf391cdeb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a21ba8b4a7a35139f8b8d9b808095d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121121755335024d0c9668d881dc668c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3abd4b4dcdea8583fb23a3fe02cc12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b74d302918d32b47bf8ad4d526dfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba32d5d3e20de4e0e9b9d20332bd6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c2352296b89f9a26879a93457e5fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbce6fac37e80d2aa339016e307edad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137583e6e0626f3435fd57edc3a702c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1b362026afa709423a9ceef4c23a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801cd4c9c6079cde86d63e47d68604a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af4781fd9274ff9f76c22d5bd63c64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e2d392ceebb5c7e9cb7f4ef6e0e9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dd1ae29369c2c76900769223efd2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b820ae2aab41eceb6f8477d4a3dfa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1045266d560202e291b3d8f0cdcf0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7d32e07922ddfdaf6c7416e6d844c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714ae76c3c648cc37120bb5d13db38c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75af3bb817e56d70f1f9b0b2c79b1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c2266501d3d9e4f7223a6a534aad2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e56369c60c4f2856cfbf9c00d87ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a431632e534ca3b4910cb935f567db1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad19dfcaea2a543cb2bdb081c4061a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e201bc14a0eb0e561f7f24256872918290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaf89c304ea0af3826c4200f4ba1ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35fc33fc8e1542f18089f1341fd000292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141184c62559c90a645ecea5138e375293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96272dfe19601b06817e3cd3bda7940c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e366b11031add452b149717cfa3307d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c0b3cf24e78b476b8c87ff75bb2ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147fc7711f03024138af0f942eaa0c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564cf54205c912e4443610fab1f20eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35925b85832dc5dbf9d063caeb217224299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089b854535a1d0ee9f18e02a0229aca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ace44589c6cfa4f371836f9622b993301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2a8dac64eca2a8e996057f24708b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea153070b06febbf0e979885da57fe04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5859dfd4535342fa4233649db3e90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4f482daa9a46c49950bae31f4c724305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c39653c7f837ffdccf7b92b5bb5c2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2539f1d8057d89f2f672a4b51540b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f577c5d06762879e98a542d496e9b39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707777cc27fbbc2e54f8230c73b1fc3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f088b401feecc439c50b4acae7bf97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6e4fbad602b94505562d06aa382c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48393f85b9d304d78085a69fa9b3aafb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c95ba8428e4be8cd20eecce9a1e07b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f32503ae8e057972fb8ab1ae1105b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016adf46d2dc27abbae291b6579dfc71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff09df3856ffcc0ffdb26da5545d09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23f48576ade39a0880732b59ba5c37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f15152e4cea28ebe2c5402f63d4a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1f73e611e0b7518809d9ae9b5b2e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e70481af3ce1d4f031871b030855a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44f2c83f5fccd74227ac624ff3454d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01b3c9396c67de8219363012ba254f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7898a94244f2c1191a68836f3e3bc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826908693fc140356c014dc5b2c5c94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051e59cb414f4c22ae15b972b470a85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f256fcaa075a4ef2bf43defbf0aa12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa460ca53aae09e7112c474ca6194e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99882f478efb3caa9d4e487a3f8e19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab26c15e754f36595527d668c42f78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4df6e947425039ec49f4b2e7c2d55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0ebf8b88c05bf59323b8f6381bef3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97615a38e4d02c3de98418ec25314263332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5974374c06c7d2d57650e950f4363333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc741920ccd9af630cf03d11243a5e77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1037ae9af5e6420d2b496a9ddf6ecc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e96da8eedf5b84c4a2f3d66dcc17a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81770274d1c789980861b1b7e99fd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8acba1473069b127b106356d4de22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b5704c86a3484d3da7696ac1c7e28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2e964100720ba3967a15bd37c0ac0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7671a4c671f053fd203802a49c905a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ced869c39b9bb84db1569569218e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1653685850095ab088d912fd03ea225343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ed82a87e1f0cbe98e1272802ea4b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb2f3b63dbc937fe85761f6dfbf830345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a74138723acbe125d827295bb6080b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfaf0ff725709659ef33771c2a5f28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d8e85dfab6f5677131046b3b47a7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9af0797f412c2a735f9cb3342a62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148e76c35b7e4f26a2dc84a3d4f5453350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442a7efdd6a55b4b5fc85fad8cfd621351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c736dcbc856d907fd6442647f6fb966352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87d2cb05bb2cd983f9caf44ad48918353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388cbb8e81ae5415610539ee1bd8bf6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d0309256bbd1eddd03dc705dd0f4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1bfd997fb9615cda6422a525d960d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe08eb3a3c105a7908ed82178b7daf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827a651ff35d281ce1f0eda58fd5b1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1f519a5cb2116e20290dfcd1c119c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5c7932ddbf718fe1d4947e6ab067f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc50e71dfb00d51c471652ee45c0f6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1117af15e9d14d97a10ca8c7dd265362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c108ef70a160716890602bc075342363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8376e928ac33258af8d5d529152059364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb633a6d0bb542aaf2fb3ca3065c4110365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f9d54df93aa6f19353a940013b72c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28e91aa4d1a2cc7a7386612e174332367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace61302e0b2c0e716834963b2d9905368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd3ebd34a77788ad16fe1c4f312fa9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdfc216f1aa59837e9515c5afe67b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d7a724bc18cc28c49205c955e7fd9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c65b1fd22b879cd9fee6ec2a5bed8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae919985309fd10e7a83311a38006a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092e663fc07ee5d83e417df1e388e8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b5ef844838e103c9694bfc87a1a54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e905ce4d6eb48e0522938e6c1c5afa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d531432bc932f197a9956d234ce82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175cd37b9c826350c68dff1c372fcb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429dd1fea0266766609b049106c6950379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc29c8989731aad679345261f464371380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445005c6fe24c57779d2429e72d61672381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eda2704d8fcdd5f625a29ee4e006be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ccd85204c82e3e44ff4532b91933a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc674dad9c28849cc954211bb760c568384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abca605169720819b22904898ad0de2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1735add27b6ee865b242791ca6091386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ac36f7b6bd1bcf5357bd1ef81f8c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2dd835f51a1be48e72ae6ff20bb6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7f4cea5ac3c11adfa3521f170f32c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c315425a2d624123cfd0b59f898fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d185818c769373a730df9c4ff77bf7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781b4ab4e193619b3cc2581e76eef62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d31669eb4a27fbd150bc5b29d882393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96514efe94d285bdb3929aaef90ece6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f35cf3e372e49bcda78e24085bfff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5623b1dc255bfe617a7d7e265326a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaabeb38d765c3e4957910e01aaf505397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89b3193a436b80c9fc7e89f99a5996398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ad02d4b2eaea9670538fa08fc284b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062d63d5df4fecef156526e65f3a7c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee41a3076af6fd092e761d3bdd49134401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73c7695a832a6d0f2d746ac8c38df0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54fd1e9d6a08555738d868b740ffc9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ea711fceb0b73668b7d78ad75bedd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8915e989faab5d0c3b07c83567b88b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e833ae505a30b6fa7b7fd1d33fe25b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a8d16a39a8c5fa4b406c7d7b6fe3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1b73a971335dee8e29ddab10b8194408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29394b1b23dfcbb55e5b142b43b0ba0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882379862979af0d982d3252b6974f7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc184fea3228d1943b632dcbd76f7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bc7977f680a72a95b54441485e985412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3f18467b2d7b4e6be20648fc2a2c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34bc1f15e1ed8b5fb07dcf2509211d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4eb6f03f7b712b7a57ad9795c3c99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db389a4c71678b6d74272e5539326354416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c0e7fc795f0dabf3e02c1a8e02439417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20a03373ba3dcf41750a7f8a645f36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd5fcbf8305e18d5faa32ff89fa4c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe95140d6cf4ca3e0cda8f6153ae6fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20537eda88b79ce615930e83fc94b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f480b4f30adfa71fa33aa2005459156422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff2b6818e0641f7d689db5c6da26e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bee715c724301906ffb69555222ce8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef679ec6b2691836a979a6c91cee4d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54b50f0199d14f5e9dc6054d68e0b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbe5828a1917cec4ab76c2d0b07238427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187260ffb1f060d4e861dcfd507fb50d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480660d5b0369bf59b4123f7967f5457429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b81e02550b4bb86ca216bfdf6c7b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756ba3df9341a172b009880acd957ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc199515d4e35872d174813c8770e153432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bb3d63691ec692ac8c4297c1e44f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30e86ca62edcfb9ef6a4c0c0c99f5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e33c7aaab61f816abe4da679bbe451435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57fc6fac19c9f654c90d0ad4509077436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842fe76e92b620fb1524debf7864d93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac6706155c5bae4e9fb32f79a73d7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5674a76eeed982a664189ea84732b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b3cd51caf40a60dc76312ddf0685a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170ed402493e009240d65dd2848c718441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef173af5d5e0373e4109b9e71014754e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55a42629838789a4f09fce1e647989443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7ae33d36ed91adb4af19c29f9c1d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e79c86fbb9cedd10d6fc18551f6090445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018fdaa31d7e0f3f8395c1d10004a32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa591303455f67e6256211424486c1cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fdb0fc48fab2c9d3c9857c42069c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e91b40df7d5aaf21ee79c0b90a2fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6e694d8047e97c9bcbc462a4c78d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21674d2342f113232c1a8c88ed3c2e72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05084b2809bf936428cdde4d26c9971b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2fb246dacfc17509add1ca23fbe96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c9c63fdd51bff1d121e54643f174454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefd6fb38be7b9fbcb04b30f9e4b872455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daafddb9694ae26ed9c71540aecf27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a5c5576a40e03df91c9ca0ce2ae4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16b99102b806a9ce2b8e6f09764791458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca7ca948b4b638d82ecee11126589d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd9eeb846143596c7eab722648c73c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c7d00d2730782f76eddb0864f51df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad695373a4cfb881af559e93f791dbce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3334b260737d67eb6259b6f72d8818463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c37ad2a2bb89a340288a82038a7d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9598ccedbc904144c10d667888e9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1712614382ecdccf719399815c399466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643965e17b15f5fac7f3efddffc7b769467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e1db8efc37d1c9a3a1e1449a48dd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca6f4c046161a517c7889607b78987469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5654719fe563942bf6ab73a408fc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36271f5b64b9d5e22b8992fb53340034471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b02a07fa57530a82724dd6eeb5ffd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec814486552bf4ebf638a31adeae2238473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f19e5974817b8371dfda3e92b9982474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9c777ccf394baca1710c3f0559b9a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac7d9bf6d3a50b422a3ccb7a03a2ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafcbdc784562b42d7892d20abb7991477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988144c1e44ac080c2fe131b85eb38f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af8ac07afc0d1f24d7ed1c0c45830d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea197f73ede25a6d80c8f96f76c59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379320d6dc9a5394afc8e18765d5d5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704b156cd7397654a1369468432133c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf34ef066dd50e942637f1a76371a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae00c144f9cb6553472727ea89c2de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4df5c5f8f3bd4753997c140da941f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca5671d428e62e14b3985d92c564d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f15b7f034d7b9fe12a3b3f787b478c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a4c4977bf366c8b05880be28aeaf9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b344929144367e258adac94d14dfc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4ce7aa08201236c21385845747a53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9508d651ea38ffaaa8356721a2870491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b35313f253cf49d62285c581649b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ab8be2b5bcbc8cd47c34f4bb04ff1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd249dc3b05869da54a4c68cf5b4c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26165b7fe40fa5fa5f7629a1ae9568495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34865ae8f4c51023e30f82c196575499496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bd45f269d66a6604373a3730f5d72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1d35d6af1effe038b97d71dc0cd9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ae53a239d86c55b7520da43750d23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487db36ea218d11cfb5bf29796f3a6e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb226a6434d428d6a6fe80a715a88fc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f5152d74907659a9044fb9af1d8d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ea95709150025e70c40815d67760b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844306dbcbaa405507faacfc3731121f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6059bb814f85502bb98c58c0a107a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea174424e0dda9ce542dd7ba46ac895506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f15256b599c8bb868c59df0357acf8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61194ec7d78d7ae691fca0095e3683508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c126fc73a0bf389410cba973732d83a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129967c9a0e47bf6432feb5c44747103510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d179c137095d78a4f68b9f13064475511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdb46e8db49ed8252418c94cda49e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108c2afbab65b51a7c6fcf8ceb5a80f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242de792dd4c3b64fcd0f59522c82f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809de5991b64aa0ff6ba76ac372f85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da02f1009e871ded5cba13c1ba93cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b756abf0bc82f7417875e93b028b37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ed694142dae69dce9a7971694659a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c1398038a1be0ff7ccb29f534bf14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87962c355290ffb4bc7cfa7eb3ea638f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64114099b2e36798fc58fcde4d5812b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192728c74f8b2c5f2fcd0feba5335e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c9977a6af2a2d4931426924b67701523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbdacac9935db034edb4847ebe0c7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c5c321f6a3ddc831c12225767803e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5892381d81b259c7206593c7eb152526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eddbdf0a58bd4ce2c74b377c97e41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9adb4a29f457a4d82c614e35d58f77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b73d30d51e4f7e3bbd58c903df86d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf34f8f4acdec2bfa015667b851bec5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8feee72ce8aa85ea144c112354481531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1f998d3d541806575a1e9a82596ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97699d8805441afce48bc320c98ac69a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35092361514858d00d5915776b7a0b1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d6962f3863dfc570ae07cdb5adb83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05992aa84716c36de012e1e92b4adcf7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f8be3a7b569e5561ec64b1d8f3191537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b91a910098b61bddc7255f482e52d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aa5de327087e6699c09f2a8907b71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ee171e481d0ce40e9ca55677d818f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dad24477420a426dcec678619bc7d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36c2e7dcbafa8389c513432a433858542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf76c42f6a56e74c37e698558190d3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53b53d01903f9685f6cdd13cfaa006544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bd49f30bd99b2a1f304e07e7c7a8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431ca6286bccae6b26c0b5e258ffa31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dba50f31f917a3f97f0d39874f1b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f253e8953c1d38cd2454a8924d6ec6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e0c7703ee14296f8b68ce2b18192b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27a0b92fd9c81c2764bdf036bb85dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e345f3c511b8d258c6bd3a59b1cefc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038d293be86d1fd6f60cff3ff02afb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda04a7a16e47820e2ea4493d33caa23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8e5abdfbf9ba985f6a9987ff11f90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58d7a14052517253ad2e9e6d45443555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2305d69bb7a299158f5530fde6cad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3d524496d048ea0ce7adcb0fe109a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ca7714684d2aa8d128af79e4a07dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0474a0e7a537c9d97cadba54f349e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34294226e55529c891a75c5d85e54af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b48dc4d4d862780c78f6fdf75347a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150656903cd7234c38f9ac57aa4019b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9914ce5b159f2fe27ca5c68cb849f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573949ebf431da4d986df6820e4ead97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5920e2bb04988d0bfcc21b4f0ca07f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b51ac6509a4e27686a521d2623383c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee520f73af349ac327e09d5e073ec2ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1521db09c94b3ea8807e034b3f0d45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bf27edf1718f0bc5dd901f03803c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2ce9ea7fe88cba3f9dbc1eda5cfe5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02562a66e9de2307fd3ff9137fb7fe99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6587cb285931e78d93bcbbead7d3178572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9ec54919274406afcd50baed2811f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7853ecd60b6bcfe62f9fa63077905574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7996f2aab09e6c076850ea3e97a5e11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be82f3c6179bfad291229575174bf9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc72eb2dc24591e53862fd312b8e5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f612fbcf362b327e1720deaa97e7b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d77f514cc18e7612f646bd360996b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd0635a663e3f75382ea1fcfefec91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e827382058e242cfc70091da42b9c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e4728617a8a23b2bb165301da310c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7d8563c3dd8858601e796fcc221f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e16629fe011c28bcfeb7d61636eba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84136e370d0c7acc671d561c016cf5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cb36f0037a3332ef5ca61656a6dc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d8f5ed44f6d15c72bed999cfa7553587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60c0c6031047961d69e54f9414cc91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497bd94f875b8a5f13a41d1fce57de6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa51c74661b93205cd85f8d5c975e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52141550f9eb7895d2c9f6599920706591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932d10d7630e8d5b67ba3270c44e74f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bac736873cae6784823de16b41f1bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00f330f83d24d851b5de68270ed042594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f45721d60e430de81a3ef8440af14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953a8d774a49b35a49df1297815427b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84145fd86057644d40c355de67cd2516597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8a01b13c1943b9031aa27409cd367598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8fbd85868784291d2b8625460cb0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1d13ce9b4ac8919c18ad18172d583600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7ed53509a6a9a3c6477ded762b29f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd73c3cc8604e9f2dad6efbcf15b584602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ea42dce0cb82c643346cb3b3a9db9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26b50b8200ea259feafcaf5c4dbda2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b15004babe33521b600e1145f2d47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196f84bea6bbbc707d5b87514b11f2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3d968252a29d0366474cd784fa78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a283a9e00e0c2208458b028bf6c06b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bec1d6288ed0d07c9e36661eaa135609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6abfbb3583be0e9bb90ee543f855f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249f193bde1e98b299794e15ccbc84a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfc424d42ddf064b6fb72280a8fcfc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5281054650f37d9341354936d101bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e56e7a9d3c9789d44528fc9f75051614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508c008551cf8a7bc434f1e63d34929615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1f18b76160303a6ccd0f60a5af5cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc110b1a1756bee9d78f00b39bbaa31b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f4aa17499c0245c52494872e2059b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72614b1db6b315becabe7ef60f16354619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803e6a5fc393285552f3388de68bd71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809179c09605679442387001a854b32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326a39804c248057e6a7e8b52e115d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1dc5a291cc303a6cd578a43363cda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45533da444c2bc8369c3dfbcb769b653624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b73fc5aeb9272fa5562ff7ac58050f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a39018d49a407dce3989ec7f88705d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100050376283c46ea23f4036ac99fc0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c97925fc363d4ec3a7db5fd6bd628628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990a082de872c8ab17d5cdf044debbe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b59f9aea6df7f6e9eac44eb98682d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b405afcf4120b035859d26e9efbbbb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210f021bfb2c6cb566c98cd12dd533a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12e4049d86c4c420ad2cdc7ec71ea0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd0380b16b631ea28936ed50c21d4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481cac5947c2cf8a079251348acada0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48649195bdc55872be1982511b25c31a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fd0b62882e6dc67699190fa3b13c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a22d1a7baee8d5b16dca119a210b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb906aa06d7f2685547f8fb231a39b16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddc6695db7a2583013d8e7bf137a66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bd4935370ec7422a95e5ae7d18377641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ad4b2832ecdc1667a13323b580cb3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b70817e3f59a199dfe6ca65bd16ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957c2537724be4dd6732f584d83533d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d380127514b655b640d531661260ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f848daf1df441b38f3e36ab27c16dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721de6166c598dde29e4b9be095bee3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc99a6392af1d6c8ec26b0b61c7120a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603a0da2d0d6d7990b169ca3b84ad17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa06f2da307c9570c27e8a480ee3c0f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742e021795e8a6e5bce68dba59aa2bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57825900d61f66b59937d4175d97c2f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1af7dfe293dcc4980c64f4be8c8182653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5cfdd2c7414dcf9e0658e0a5bfb7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f788d3429bfc5a35d1dbb89de48c23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce382089e590a9b7a61c9fd5db364e0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525db815f94dd83e5bb624fd8e4d427a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46cd961c7fe775d9cc0c11758beb81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4131cf550657cc612b6c6b5374cad2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eb954417a80b5cdbbee5ade48652a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d3a3befd75c711d139f9323552ff7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85901ab9ee1c5839b638537e81402a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f0ba30541cf22db21f237d26539f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16900b4556bc2407d7b833f0e449e03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290678d11ebd2382aca20bfaf32a1fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110f454e5c069857e5b05ecad8a8dc5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e24695477f9ac307b8d2eb11a1cedc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899011e1f23b1037bac82a6fc1d44a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a01915d5eb4601c0a52f602e0c39ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5de0a35855049e6b003b3c9c9dd6f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2c1589676afda82eae3b8f8ae1292671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c8bca9f2b509eed6b0a424686e70c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d62adff3fd4a750d2020857778c869673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60d5b93b5d812bec7a6da66aaadfe4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781bf4c874a4f386ceb8b90bc057f35675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448f975ef43abae3187f8f71a5d6217676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604067a239c7c365930cf4f0e8f08997677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971337f383d660b4ff6407a365a26b4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fe71c76f7892ecc13adfcd9260150679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e06ebb137d2046cff903f4831d9d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e74b69048ed9f671c147d29177873681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a65a5c823fe04fc176bdb055219db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c23a9a422292bdf66048e07518618683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba50656addec4718de48a61f40a569684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee1f34fb79bde9ab89cc158bfb240685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4ef209eab95c6958e09bebce93125686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b87cfe4a5eaad28bf153484d0b8fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc92b8f9b3ae534387ef7ddeb5847f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12e18711d1d18303aa751a449dbc80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10eb86b3886b9a14542bfd6355f446690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5c7d66e91da6e4095fbf8ab4eac33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb89cb53715430c8b5c6d797882056692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3980dc66a2fee99df005aee95d4ad80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2d8b1f1f783241b2a435a550a7550694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2677a57f9cf80f034388cd5a6d067695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa6cc6dbaefdd83d84507c60232157696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a645a2586c349389f052cda0373c368697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d250bdb392a9981cfa58aace3bd025698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639757dfdc518687f898473e25ea715699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fdc5c14d870afdde0753e159b6e3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dde64adf2755eb7491ceb98614cd0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae11d6ec7a18ac50e2bcd88a636390702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed1dae3f82d18e3ad89068cf2e4e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b71aacdcc5bc370d20bc50c197825704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fae89c2cf675d8e98bd0e79a194a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1773b00633dd28c5050cc4d39d1faf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209cfd0a4e71389fe49b447f6a526c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776537cd6018fe85f087798894bc63b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5ca23df86d6133c9ebff1d435fd42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbf81cf00ead5bab802e0a4d1eaffb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee57d77b1ac862ef2fc50038b774af6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad7f2669f08885703dc41b58f79e9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256bfe2bd424b358e898e559d56df39713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc494fc73c3c9e77ea384bda6d584c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623a0d80208f2b1000c454fbb36cb9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f819fa4c59cdc86a1969689fecfb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7b22d37e12c404ec5b7fd886e818c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff70c4d008e2a78a7d36c9032723cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c1830ec850e1e40cb95a761babd53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd3005cf819081dccb540a2bb22524720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2cba832a899757dcc6b1f7ade29e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd3aea5d53627eac38cae4cb7cab9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75432626430fc22795bafab8bb142ffb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6be054780b96a4231905e7c200ff48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9195a7a0e44672cde84153a5431104725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f73ae15f6bd83ba9ca9a734fa724a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e53af9be205af696da17c9c2c3c442727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28b914d647966abf2982c74e651a74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff318c2cb23f5d41dc24a54feccb75d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00497a2dd1886036f54af60274e1e1be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f589f856a1aa712774626855881f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08617bbef3fe058fcafce020800e5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52834062f6ff2bac7e17e185136a514733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6bacfaf0aa48f43fca18d7f1ede03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f23b87a78d27e7818cb92217d44a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd332e1b6df92c9bc9128314e53f3f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1826c4e9ae680592723d02b9e25291737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b01ca69cf38e790306946c2db78229738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aa2f7e33470bb644172186c752991739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84858af142353765d69e6016deffe843740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80502f82667db118485b593a95308e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f0bbb72623086950a6f07be60e118742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370f81c769dc2e38352206b26699859743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef38bcb4af7c1af7a4cb149bd299187744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee7cad8c20d959911b0988b4baf399745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd0ac7b15aa98aa4fc3ae48c5b81d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4128dba2439fe6b76a9211aee42d5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05067c7131bd2560b54d599d40c109748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a5005e826fa80a5383b8706f63ada749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc669dbfc78d7364f7618efb9ea72a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cea65ece148f3cf3667b2a17b2f99a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c962069d5d8ce7945836be7496a743752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14433f394bc5c8b9768c1ce8cc160e6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0326de6182041eff3a271b69ca699754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f3460c8e33fe0ba854d65044b8e82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95920f81960f61ef0ec15089325a2e01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6604f1ea51139e5cfdad7137de628757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393dfc4e68f30279757b00f942f1311758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d860c5cbc539c7f93e1c002779d59759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281fdf38e47ca847330f2c246e50fd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06159b9b75df405db7999980db749b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983224f23e28491977fae510c0443ab33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83883744d5cbeed8b70eed0f1fcef2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bd4bc3f10bcf3e72ce8b6617117a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52910dcb60a0981323b91a04132aaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3a3789587c6226881351e54542c7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f936925eed3c7c86a1508d029c0578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033c139eb23a7665434f5d9e81df97d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e03bc3baf17bc1477b3da26c9e3a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abf09226f127697cbc7e76802fdd9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9514cb20fffff94f6476d59d523b54b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077aa01c89d0318fdfa5b6e6a993dae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75799c654b493154a93a99c633cff15714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd384cb331139e2c388af14317f08e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243b7881d4927e8b1651d4d92415dbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64411b806fa839e344847fe04d7057ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e760b3ddc4b309a190ba4b7fdef663c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafb6e5329b6929417ef37d7319218819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc672a6a702f9e03f8e5fbc58b88bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31482fe7df78d46ccdaf260a5a889f3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb69f1d9fb27efae03fb4e984b339db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87695a5ec80e06b9cfd46996ecc2616b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d807a017353691b17714db80b17925724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48764482f5d2d2c9a13a1292d62cb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14804e2e6b634f4cc2d86cc42037d9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e72980793501544839bac611d49f1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839c9d8c909024556b0e1dce0b1a2be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155b21df1be9a594d5fe6f7d190d13c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dbfe51ed693683138c9130562393a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc66376ade2289bc014e04ceb9fce0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7327efe27bb64e897ee7d4dbba83532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b1c2ca2aac7560e495ce1682ec84933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cbd44dca9de8cbc4dd091a5e49ad534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14944d5a3b58a2f4910bd2d8f1b3865e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bed19a7978daf8ca1e0e2ad991c68a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a49ec6ee1958cd737552737c7ad94837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c174e4821fab863775877e9dbd49638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a321b4c1f1d8e748a2bb08402663539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e336fca67fe1c3adf112013e6ad1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f14ec9596eab3c8c7f8b7252f7e4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664d12e387b85de4ba1b35f3e0d035842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89503d901a3f339a57e08cc06a917bdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10307b69741038bc1131602d9f7ec6c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d39f05f22ec8433f19aec0e11cfc2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4733fa6dfc690bdac672beefdda38746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c5a81efa569901a769f61698ecf2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca6e8798629b65b8c09e247801875548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5715c3dc36420c6c7c067ea5f98522d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073051708ca7992e21dc38ca9a126d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a43ae90fa0a11df343750abf620b7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a7dff56ddc6f7f38a6fceb7be51c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ad10a58bc46d6e8afd5253c6c631253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d2f7024d476384a9a10977b51e39e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d45e941ad10eb4c51dc00905328155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af257b2838592b69123de852175c16a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d589d1d30abf74ec9c072281c58f8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c84d69ac5905cc1ff331dce9dc74958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cd1393867c49b2d615d6d24847e6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488e83fd936b6e645e63bb06c324e2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f9a68030efaf83736a687f439585461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8335f278027dbc98aaa65ffaf47cfc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1d6ed74fd43fb9920c90f9e11448f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247efa51819f34715fb156ad92d5b7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da91eaa5097532ac5ddb7a0b17584465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99aa890124accce522cb6421acc6c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2b35f90b2d0e78dfd6d9d10b66cfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3047e2b188855a18df0418ffe359668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc8a2c012d62ac9d84b185d668c1b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d630815fbc142d6bf621221b30c711d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43144c63031894f9d3f84dccd4a94edd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b565973cf08dbf1bf9c172636dfa1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704f68c576612db3bbb94e8cc4d153573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e1c363c55aa3dfdf8d47db84d16c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff823d82c45a3399e6faeef0ed88e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03767b4d4334733f0eae8886d27d6ff176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39354c7dba348637594dd413693ad49a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66915150460518f2cde5a03e9aeaf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6ce1c37b8c83c403554dd71b5592479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895223afc942f0067bc68e8ce13721d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9523fa1f1f1553dd50becf2565c9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c220a9047693aa2ef2ac8a014e41582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b499d9e7c75eee6b85990658749f06b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a06c95ea104a7d8d4a09e0a7d79a4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe562bb33d8b52744419018a1babda285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535e54c1d93fd9897c70e90558ae47486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014f9b7b8c6db7d9ed538d348f6254f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25240a1cdadf727f2f8323b60b68a4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74586379ed1c2d02a5ea3521e113d19889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d70fba851071755b4434fa417f09e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255be6c3fcbb168cf8547ce9b4ca9bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31f0b19ae3c4f655c9d620443d0d0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97124a5a6b899ad9644548c9cba9e4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a16a83ea0852e81543502d72128b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d31cbb77ed3900a3bb2380c74249ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac739acdffcac9a468000c27b526e1b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ff2572e61d6a4281bc00554c99af797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823660b4b3d74f179fd7a9fc049394598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86863cfd5eed23245dbf4d93bbdc852e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef51993ab82ff3e80c196c4bb7872b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118acccbf086216e917060808e2d69b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509ff0e0fa7434b415edeba5ab5d0a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9150bf1bb66e064a7810e292c5c52c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624c45be5fd4daaadc920a3a6abd1ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf746122d6ddeda9e8c1f4a8c79d12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac4e39677b5e39689f0c11d602d24c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edb3c85682770eaa67e25f4fd07ef7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46925e3171403280553fd5c7e940577b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ace5b091fb2e80c972c75f89db3157109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6f5eb299483e25a1064e176525cb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879338b989fe67c4af45755dc718f09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95a45aca5fe15fe2c42c1a22b0e6d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5135aff61050363e8f68d18f9db736113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b88f873ae30028a804f2ad354a1da5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38827e623d2569372fcb161c57c06b62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d294b4ed0e17a751f856ce89f5407116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532b35d6390d849b2bfccd264d6fa01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867396fcefafe493b34947c3770585c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a9f8cb62dca49f0dc7e8553ef83cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5fbad298acef1196b0e1f146bc082120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8d5ef666b9fe1f4656f5562ec8ab6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945c2f80d537d74c5066f625bf6bc3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07958845dda0b43462f3aa1636e311a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa00eaba9a82d93262944afa3e44e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02670aa711e5bbedd74de6557799dd82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f79fa0d9cfbdf565fee12f899c005126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14a5258d8ac7875e88b37c918b6662127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeb089f35f6fc220edcd7e058ad00c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527349e35f50eab57fd42a449866a37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8405f2221e934ea397e4d3e70afdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f26a1441ff9ac66a1b97e4ea407386131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f491c8cae62e2ceaae1ceb930ef9372132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60d1f9701e77397ccd874303aa2cf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05feaeb96fde9fb5a1412d9986c065b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dd3286515c69683077a542dbb41bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edec393ad0185e0a4df0d582c4493a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928e2306f76ea059d1816d425e01844137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4163507985486e9ea919625d29e08ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a488664e0b31b16e109aa763eca2b56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e67c72e30a29ac37811a9622aee41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e19fbe909fa725b181775c8b921005141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230f415cd79e63a2a230559ca516bd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8e48ea1de96d26a8b5a685aab8302143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d073fd61a5993db4c518c11008b8f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838718b1faf4e4d57d60ae775bd70bcb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dc270a02155715f6d987984c9cf1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b08242f0762b2cd4bb916aba56c6b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae5843269234bfa0c4ae03eca5b432148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84943a0f220f7294243e3d6167eae6b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f8c645e951a1fc3e7dfbc30bca318150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642fc3ec97be3b60ed33431c5bd2855151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88771e6c1b2de889cf955017037a6607152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9220245a85eea9d67b13808cfd75b7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f836f2b664050261422242d69fc4c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7669bbb9383ccd830b99ce4dedc55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336791f00384efbdc1f5769953ae6da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec9f521bb6b376093f1c7dd057f0b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ddb08ada239db8c42e826c30e4944158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916039d3ba4e81172c9fee26acce615159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7b015a823c0f8ef8c8e3c04dead52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1addaaa6fe99b52920bb278e7484f62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded720eea088b9dda2ddc6b2eb5d0fd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab6241d51b145535d7bee1dd4685c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a87a425bd713d0b9386cf796f5dac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e5a546f64ea2c3e4f9c442830c064165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34c948b172c313639942bb31bca949166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88d4d794bf346fd96699e634b59a0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429b7bf969f19197ac70e3e1a227012168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee438ffb5ae9a1e37e165d8202cb31d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaef196bac7a4c54a89041bcb3c127170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aa1e5d11cc15fdef97a02a1eca1e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c7c02d0f0fe35be8ea4997a2edab0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ab735e632e8b28ab78f17f0dac691173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab608e962a3f243cf29f684894f10b49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a23bb69bc7231aeb01d8d5ba04973175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb81ad567e5f454f0f07d0fa1a49ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3230db6290b28f5ec8adcb8e1d6dac0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea06ab13127e4ef6efa06226edd81b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c879a8371ce0ebfc8ba9206192675d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53052de3100666a17160e4bff4d99d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb37e66d49309918b6ef2c0891cab9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d83a08613fade9aa8c9117bdfd00d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5207901f564835dda4eb80f3c46172183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556da96ceb4e45b337de3bf92963e59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c59c3fa8962ffc3fe2149ce5b89bd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bb63298c5ff488486d2088d22b9c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64b3a3ef6dbab906cf058f038cd0f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f92444775def362b72988de5e5159f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3598d55438a831f8e598aff309fc09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2267ad9d0fbf7579e4a9103cfc13ecb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2812d14bb5f804d67126ae070c212191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a752ed07e1a7aa1fcf93797dacc104192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0169afb29791b108f277ad6e276431f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19dcfe5d13e5bdac8667ca69715cb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a465ca6f66a54d8166ced9f5d1927195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5debafac2d31cbce04d5ac03109970196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d012e006a206f869f05812e25c5c48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c137377cc5db7056f2cc50c5b26ca3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d3b2bebd786c2ac3522eebf9d3305199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02d992b44cade56f68b2a774af8c9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4baf1f733856029af99cc98f2efdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f7d0d30f4ba4da64d704a3bc25d67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9e71d22b5fc62270f5d8faded1f08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fb8744badf2670dffa3eff174b22f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c35e2d998c1356b6663367f83e84ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ed008b55c735f25b75b3e80da75e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544412e5ba0d0234cbe558a7462eeab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e9a99eadcc2e40ad496e425dd542b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34198abcde6c02ac57f9c234cd4ed0d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361a6fef90f1a1875b1aa472f5f54e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293bc15ad4f4dd2c3242395a049b93e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7b842e44b13dfc3495e2c08da67d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30214ad43221c2f5bd3757dd2b17c37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbc3c36fd8aa221ee29e9adb1db51e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c81d6b3a235d8b4ab988b3d52e6839215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28197dc03435c7291caa90ca1f2275216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910792518b16d98969a31336d2ad006217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897f0403887b1f7696a8a419257a01a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c8afed87ff122f422187982193fcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758bece4ad556a250a6a537ac14af8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03bd069c8e97ffb6e95436a2538c1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1edaa47d82170402f1f7783e8fdf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da785514d7bff37e0d823c65c2369ea3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591e41d82a218ffadd30dc89566c1b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c332976f7c2ad2f60c39b7e729d285a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556447a36eee3de1cfe733f9fda244ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655296a115cdcca076af1594184b7624227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e7b9423f9f17c92de35c2ae007612228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c03c4fc729bda9df9af89826c8abc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d39a779e80cbafbe28a104201848f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ff5673a4a95c3a76d7e0426379359231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cde868b4b99e164968598d9009ba7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e087ff0a44fdac1219f18a3f7b38b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d353b9fcab94080fd381ac8365c49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77864e7330865fdc752c931f99d53550235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c28a44137727e5e55fb2508e59c54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1980d4138783728310f2546a7074c15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab364639ab4d620a48cb1ef3c02adac7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe0717ef07426645266080ead3b31e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818c9d15e5e41eb491733daaf285fbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f049633898c69d90981e1d79c4f68e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326d2413724ab9b8a6db3b8ba4e559b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462449784cecc62daa897f5d58a30ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea19320afeb926e083d6e7c0f0bb666244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eafa2429d225fc0f922cd9a6353062245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df95fa98f10e49dd749aa722b9fe716246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0949d85efa211d9b150770d23bb567b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc84b2c95c6f3e4f39528d1d45fae68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d74abeeef889906d20830acc26384249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb6a39e2d468bc1a03aac07f4b996c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb4ac587b2bbd3a1070ab57c2f6b0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713574aea0231733f39858e92261b752252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11deab4b6949594cffcb25695021bef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2383d9ae5c724f15e76972381759a14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86dd5ad776a11542189f616d69ea20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a5de8a0c2e522413032b6fa865235256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c0a6d4be26f0197caf8fd5fb198a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc7420f98b0c1c5e7923025bf9549e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de314cd2fdd31b9870b598bbe2f5b83e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2b802834972dc4b7a8aa5b59e3ef9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0af7027b4fa6766971060c9e5607c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44dc90076a2cf3094862cf408bd03d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d2b1eb908ae204343941e7801e4ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4db10307c7920af5eaaf8d06c0a215264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5504290e27fe18ccdb0f5f6a703546265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd12b2dfe5518531e503bcbde9e15a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4008f1acd5ef2cea3081e3b056a266a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dc003f5be5e00e63869498b00fe85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33ebb646b7ae8529addbd839b70bca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f23a7cd7bc7e551c558a282166875f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9dcd6714acb0b85a10be460beef23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99fbb4ca33ef2923a30986ed3d19d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf190d0897524d589e6201fccc18637273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e4932d5c11af3792aa2fc92875b45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eeaffbe48bb98fd02fc52ee175510275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4f6c9d4ca4eae0e0f32534bfd5271276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bbd00552585ce8254cc9836a2ef4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2814e5885e7d539ae6b2abea538bf75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b75d612bfe65d6547521be795b5e6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cf079014cf86354246bbc4d60d825280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f05f395875100953fdc8201430f48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3cc7159ebd36e39f0b14164e4e274282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fc683993098e4dd62b6ecd5109885283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f1129527ba0a34ad4dea3c21f635a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccabfcb67e9d9468679229b5efe2ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92fb664e5048753a6237ff55bca28f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a973c1e66040fa51fe1918a44600ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e552c5a818188abc52c2a84243c13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0bed1fe244312bb3d9343dd878e1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacdd8fcbc53f1341d62a7b585741f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe99047435dd301d9d0af078a4a3944291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379af8624768dd1e5b668868edd820da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1c34b756817179f89161383668763293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d8ffd828a1fe8acb9487f426c4d4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d350779dbd1e5da255b3d79951ec222295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2715d875d1b7614b9d5066f155e3fd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f2bd5cffb1a4a2a1ee1dfe2addea0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe2acb6a4a9651bdea13be76a4d951298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a97ca8df8a3f7b6cf8871dde5ffe6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad186db5857d02a0978337669271c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729b9557ed9e67bfef032d1de253563301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd448d0555b5bc99c2f351ae97b088302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793682f628c4a2e2f94e66838e57b6cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29760887069fc0d6d93cb9d39c0b4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e203f73413e00329e2527a31ac6b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03237608e105f389e54f87ac0354c35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5d27121dfb56668d50940aa13f8df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f032d0446cb55130d51277a8e29e37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93b7c4ae99135ab2e9cf70ec063cd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd18d482b12f4c7d3bc5679fce3ab0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e008b12c5a80d4d510645b19b6c780f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfcda127030adc4db8c5bb7cf42db5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c6e462e241ef838cb58196c791ef5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f9614888ea0a48ff57b8868e875ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54befe864b2e20b6f039e41e06eb50e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe63b5595c907481c414d5b3542dae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80eb2110584431f0f14bc80a3b4d39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c489e719c182bb6ad30c64b319b9a92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6522b68537797b717eecc9958c1d590319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148d88af098c86287a562b6fa68f10b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b73839aec1415585134fd2d11f45f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958ed0785bc534c3f857e0f2023fbaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc18fa021e7de70c0a0f68b1201c5d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89e4707cff9eaed438dafeb96a2ad7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e81ccff9148b1d496422ea3e8ff26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68df2dc27ff49c20461a95c37c36c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15c065cd7777541d5ab058279b4248327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c419e57bf6b51569a98f6ab7d99bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af3b9325c4dd96f63883969139168e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c33fc42e9dbea3570d77e50ef43ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3845ab119b3137f0dea16ea7b1c509f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094ef02b89fb0ea6ef3b01492f5a797332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197c4e72b9cb50473f123bc5792a9a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673b335540d7b03d793119b55d9d918334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d66879e057516c103c289b27e45d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb79ef654502001b05625faa6f443c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee438a861435b776c9dfa048639e55a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60807ab13e0fdb6e0965f0c23149ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7fc5ab955b4bed428b4e11a55d739339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a46f27a3613ded1ae78ee225435af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a248a88fd375d07bc7bf7f3c9a1b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f295cb67b165eebc1f792f69aab51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537739c8afdddca796f63125ea34023c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d093cf166c31953090f3cccb0ebc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36944c82b2f6795566e31e85c4e855345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16a1805b43819e49ec96e7dccdb347346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857bb177a939b9178f4cb8a7ea8d344347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8b514891dc206b3558af0d0fe1cc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8290a98333e1010faf2783d1adb44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04310350449db6eeff2f612cb1b1fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631c67b6f337beb2358007eec703961351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af3666376419107ba1f89f8da9e3c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b5318350ce449acb5712a72a4d5d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f229cf4a29f6b9d59c09136f36cce2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075fc9953fe44f4cbe920cbf541b9cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f89a6691533dec8f64584f8016ee8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b364d4dd10d1855b7e5555bfad9e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb00d6c379e963422b4a7ff6a65d514358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e047dc99eb57f6af8db047457647e64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47421507d8190b786c6611df1b3c6d45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf7c40918d1c5ee5fac68d46af8ed0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239765f23896e37efe574df04423caa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8f11496f13172ba5daf03bdb821ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bb61cf02b60d1bf3feb6e9173a6fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc6e6fb7cdc7af28695433dcf1781a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaef66f2f2a2d293757c3e2494af1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36838d018f36282a71d2b7f1575f5a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72141ae5fe9ef4117cf25ee485ad9f67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef38ab4c38a52986b02e48dbcdc967e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932232400dae6b5003545d8efb5b02c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c1d6e49198495b0cf361f6a436086371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c26d94af5c45197285639d7db4d86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ff84aaf8ef34102613998e9737aec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efa8f558f0675e6462c939f18b282a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d0cee8f6f6120158f67d82bc940e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0966b55e4a6bbcfcdd6b1ad557e69e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d53b15f09a3ac40c3650cf1f332b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d22f81946ce83280b6e1cc3c20ba8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb34668da8e51e907d861a93afd3dc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c9aeed2edbaefd41f8da79b079a53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5143b67b037837b9add9d1af7c5ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea110c91d650490f836b30da0f950f0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ca3d0566d9bc5011ec25d698f7e24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561eb0b1d9cdc82536d1a89a8113f8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0941eaa0aa581ac72ef0e6e0b5fb52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f637d6f53072b68a0130a9b9d031386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68267b58c18cd4c8c060479da81135e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fedf81d41b9203fb8a619c05d93c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d1f72e3145f629f2e4eeacef00925389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431d81f287291085119dad3a2d091fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2d05566376a3f23d22ea4bbbbdc35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2abdfefd67cb3722970cfb4608c56d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89bb6d3a1477da8f0ee2df7fb9abf4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fa8430b08909d708472f439efff67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620936968d6e8eb8456121647e1dddee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b45096da6b2b0172a9ddb7720e1bfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3628ffb77525811bded759fb33b2be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee5199e554b4c02267e2cf972d91f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc6062f437aa0130a7f3d953d43a12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fb3cf9e39cfd85f0bccd19c2b0bf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8652ce95531d5049e678d3f7b09542401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be2b5a7a11ab28be6e020eeb626881402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec0eed8fc5e8481d3610c027ac7c60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeb1a24f270dea5bfbc1c0cf3dfa3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0e097f0da13c627259db02ad897cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900494f16e56c93afb9771f007f6338a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3da1d5096e857fefb1c66982cd2ff1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2239571f84a8218d6233ecec0c897e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58346ab9bb094105798c4155db9992a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42430a9b1b565338aac0ac34a38a316e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98742ca502c71e758e148898aeac2821411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a643430da1f083a9896ee79d248f134412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4fb568d8e7ff7bae8cf8fb9ed0f51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037438a7fa76e73438acb06bea86197414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e77f89354d20921603647efce94417415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de062b94f22817e7dafaf62dced1602d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24606b18266b7009c8f98232fe1e97d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc1e66af7707824a91900fa4fbac61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1946cb0281c6822588cdc296a9895419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26512ac5956535fa356e8667f98de222420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57b76198c361d36299a9113fcb89b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c629524c923c615fee9b6477ab6de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4ea974988587de8ffa1b0724bf7c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93548679a6abe1946a64d2cb77a6513424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67567da95e4fd8ba1d64c6bd5a5fcb18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724cb20b45c5468b2b100a2cf77578d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b799b727dd2082df5b32f4fb03ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689691dca82e44b763e7e28ce02786fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e4df3dfd02afcb39612f49f3f05c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097221d6ada51634175b242f655c95e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40fa925613aa66a66671f58a54c954431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a397ed7df7d020347165afa31a23869432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531faecc3c29a2bdd78f4f970f00ffec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e753bcf9e3cb21ce1c6c2d18c6b14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c6e4e542f9a31adb3affc837454b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f090220eeb7f9018cd6822f57d4bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d80f8cba6db94e0e92c15b24ced7d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a20083fa4fe563341c29ba130101b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0793ef9205e884cc049fd93518c363439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ca67525ca29668957d8b2be8b1086440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baddaf2d6d80c959726a2de287b903441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68d03c3557e95aba622b0ff99813ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99b5ca3bbed62bde321bfeae4eff9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7c4de38de8bdad6111fd5daca7d7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b9f977447cd45295647610a6f8a1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e235504a50e6443b0cc0e593e1632446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26aecf75f542db3d23a9fa6085a2bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd24bdc84631d6bd3169a036e25ebb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019ba9858079e5fbbdf8844368ca6d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058292c26485b3043bb8bd7dcd5e660450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3865016efb1d3d3079671268e83fa9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64d965bc2ee21de7c7f78b46929100452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d628df4404c097c66cecb0d69d53453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48479686031dc3e7ba06e5ba10a734454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75832106b5c5d2ff5f80d72e6c15ebff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a12a1eb31aff32e5829ef69845bdc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290b9d6bbf7cf3e8a603e7e788af446457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0340c3f6bf554946839bfdf6e789e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419605d9a5d42be84516e62a2bd4130459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649c564070c8dbbf7b7b987cfa6382c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7e7b2dd7da5b95821cdd92abc85e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a027c280127a5fb660f988314dd5bfb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852dc8ba31e7de6e4c0d829648a95f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4d9b93bfaf25b8885bebb34703d85464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f4740f584925efbb0aa7038855efc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007344071441e29641fbbecd46171cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddb9d0031e0d5cc43ed68439e81e61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea594320c730ce90a7fedd7b098228468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c75aa487c613adbdf5c219bb360204469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3ae0af232f8bed38e79c735f01f98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6db7d4d933c17ec6cea25dd4b7504471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc9180cd69cf719a8d731f5a07cb44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd6e2db7b0b0fc67df3fd06c8d782a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24322d5b19fb50f7e94b5a16dc305c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d185142348dc8bd9557b7b2123e1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7344c853adb360c19da397d0c1de9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f79817b2d45ffd69c17c7fdf4da740477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de047f843a162a44ac02a016ad944a64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d33e4db5365e388f03d927d844f27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060489dec3d68a1b26679ca185ad4762480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b585e219f4ad32511c2952b714b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb06b75a33f472c961b4f0086d305e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf983eaf2e085f047a400e435c26e229483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929b5e2d4e243bf07dd04d826709c55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b62e620f60dd16142844c625307c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5c5030544ecf2c36f51237f2fbd94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7edc76f99a0dc9481b7254da93c3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e67250a2a4b3b3cc4d20ecaa7784f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e21a603db813b7b9015ae76456221489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcabd2669be9a19ea7ff9cfb1233cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba2834c57d82d37e86ef8446d2da01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c5530026c5757151982ca6efc0d1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794680e15c6a9cc742e09c345112e28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe287c37883e4aeda91f7fd7b65320494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68432162fa02faa7e02d1c591fc6e4b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b36b00a240f0dbb9f96412617ca243496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25214663f9de93da0d41975ebfba08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73add778e1e0ec32ccc034c8f2f8a581498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd354b34bff4ff9e574e1416d0bd42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcb529518d8427aa2615d637337571500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67be77886cea2997a335664b4de54d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1828144e2c8a78b32cf90ec82b135ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4806edc4f6a223ea1eb1d57563a598503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7b38233b74fcdc07f7044c184ab58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd12544d31b238deb573e045fd92a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867361c564b58904512360e9330f6083506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0474f964bf466237da6535df18686507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bc04b051f898dc039b12a623c04d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cc7ebea90485c5315fe5f5a19d19b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a974912973fa71dadf8eb0adc45521510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1871bd8c7e8624f6574f7f3b7e928511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7b27e94198b0da558ee1a4269fc80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888b8ca92f2b72b7ac2465807535e80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a03b152a5283c14648c7ed0dcc9dcd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733daac92d8f59faac37a2ea4747fed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f77a22b796262c7bae91751475dc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d90fe9be49dc5d13f58da85f3f5d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa210039880d084e551d9f379e524b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c998f1a16051636c4743062acbfc1a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22845550528480e119f906247fab2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362e5a886ac9063a5536ec08830273f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76034747b62b7fb747e121b05e957c26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b670e689317bdb4747f9edeba2110523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70356b8d7dd07cfdb50060bfe11302e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c558ffe847f6d0981f42005eefe682525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90884c844d231e36b4b949aa0e996adf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f0181adc097754e05486c8af99163527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62961a215b66a82ac4843b8203d46d7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf7c525dc3e4c3234c3f4f1ffa2b8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153a0c301c734987129926a21f1f178530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e2256c875bf79221c123ed6d5f8ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ab61b22afc1782178da4cca6af6b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb23b2f19be4d1cad74b00728f2e017533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fd514952329dc301fca40db7855ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc9638b85fb7bad5b29449f4c89685535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1cc3dc62ae106ecf1a6adbeffc323536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1753d7e2993b81f29dfe3bbec51ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b785cfbc3b1b4caf85e8b983428feef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5172edcbccd86813cf6ebb5a7c989539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b0488f031005c913d6c5bee2db998540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e090c25982f14c41969b2e29d0d629b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87823692da279258fcfab935b0b72e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519596e1c772c7050e83f259b8a00d5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb8091bca06d8a6e02fe03101a2fa1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2bae7398a628bd97e1fa684f79684545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f323c8c1989b537eba0d16e21a397d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e1dff41271e9c0cdc3d2a0d6ffcd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee59c759def453ebe14974c918d717548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fbb211738ca5abc7d87b3efdac1de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e9e720d542911fb5959308c9eb559550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3c1c437ca5bd70760487108941108551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ce0e9b4c81ba6a3a43bf1e924ecf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd209d9f9b9e2aeee347229e64f3bfbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a9686e1658942aa4553fa493ce010554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85d5f35b2e8d8db7cf36d1f65b529e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227cbdbab80d01e9c50868c62aed04d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa502dea2cc0192daa8c5252ca77350557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357d0cc26446e4a397181145ace7898558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50488015fd2662d4cbf5d635f68a9f55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13c435dd21d754ec48ee0aba059a83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940d8037458a323e686719c1b1866fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea8523c3a1b7944a93791625ef8105562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e87629d34a46f1bbaba13ce24ca8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4670eceaf83d21b06c51fa0a670716564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c659d78174cf83b70e59a054e5f8c2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4f2115253d9f12fcc2f93c39ac3b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1eff0d4c578c5df146316f7e343651567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c71472dbbb13bb0078c8539f214d15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93df21d5ea09427ea1e2221f5440f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd4b41908f768a50826b877058aa4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0901321ae9f4773d3b34cb1bf212a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac40ceaf66c0bc36422bf9663e4a498572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0633e5ac1161f02145394b5f106cf2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5305002b7ee0cf99a293ddd8c55aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44639d7b359cf8f617e8f815fc5b4b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496692ee38fb82890bb08a40e33f05fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44674996804ebfc8f3702fbbdd12605f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e21eec6c11597d973a6e659b596fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8e6becf7b747cabca81c686a82393579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc71e3fad9d1a774c98f09d8b4275d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5781ad0d852429557552ebf08d5051581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6276f7523f807919d19dc587e1d6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7b5c1b88a28d8c7b1b310e672ef5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881613b34b9a9f0831ff8e8e0c9e678584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5c461176a9a2378be29ea9d7f5102585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48b9bde2cee49e52ecb40871a616f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208905980bf2497916a3934c1ef513d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006857a0d8fdbff02f6fe9c222bd5eeb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c76a2f1907655099b65a1d2a069a25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360471e678ba8f25824a630443877ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7c44bfa9ff399a15e466afd997b4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd06a4289a581363f99f1b012da6b9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4f345dc2511fea1c7b9704a2b3485593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e71cfdac279deff377c326b642d15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952286d394537714294ccf06e1f44592595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b7b42a05aea389f16524ae5921f1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80112337593c1c632eed126ca255a962597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f2309d7dc9d55551d3cdedfc91079598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcdc177eb30dd66f0c1f0d999f0e23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3f37ba19677f8f723bed1fbc98c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a013fb7760f4e646db11089b8e412e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe607c2e205c7994ac35488d8eebf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e43769b388538c63ae178359b555e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da13a7c3bb99e675c0a9c80890d3f98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a6491174536b38d5548d3b880dd09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60362f73ddf7bdcd4320bd2e22dedb37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af39754084ab14cd9adde6c93929638607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9bbef1b0aeda4f4856c48345a99cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac921b02aa98504f173d156ffb1821b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e73497c0de3c28821b2ab19b767a98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e86b463218cdaa3b0d4ed51034d606611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be308f02a5086013a829aa01eb7d90c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536c036b5d11c2f9c3d49fb6120eb8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fdce60ae0dfbd5981b845fd49c4a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc9f4cfbb1b399d2f84480c8178fbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db29b26dce1d7d118b8ecdb813841c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519a35eeb8b6876600e555854db110d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669868f4763b3970923f4053b8e37e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd9a56ebe2c5355f7325dd907c4d32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e3b9a2deb8c7d6fcdaebcfc6f4bbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4053516635417417c6632f2fe39709621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a409bf1b1ad761b8c4b52be0ee3c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ee5d64cb2d39d2b4b44bea3b0cd73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25391bc2e85278cc1aed8851ce8183e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ad1e6737e61907c51de585866970a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a09526001d350c04240d2a498d95af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff26fff73172f9a527a08abb3723b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f4c1fc94888aa796bdb980c14266e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cdac52d1bc71ae14919185ff7bbec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c339eda70ae69097d84c3060eec57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fb049fcdeab493a705cee45e4ba88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7b14cd5da96e78cfa9fca99a24ea9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cf841cab81ed616bc22d369cb2edb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49e611d665d9d181be42e8c658b7d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335ec78251bed7518e2e72189a43b4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ab59116bb3e9154069f53b8acb26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ec2609746ccfe4ec49d3bea4163eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcc84878fedd098c595fa64b8739fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a006278ca97a7b75a6e3511c1b33b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c27d4f4318e8c31a1000131d5749f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae88d2ca3ec19e648dcf369b80868b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4357664a8af7dfc4f1ad958f04888642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca38426bb50be2e698323d03045b1e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a942b41ea427cdd97194195b612a55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e26ea129d03205710e4379500f819645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf71d5b4e8facd2294fc49414d37c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c485f244b5c71da5b3b3706f7ca937647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfe69b54c05d12b2dd0519de373a25648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56338b8aed1e605d964e791dfb32d0ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81b38f2d3ebeaedac3d20a8102b008650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af526efc73a10090e5faa4830a9d59c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227458b01a8c46e8bd260f3cd158bf53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b7edb99dd43ae438d19600239eaa3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b20fc6f9e1f6804cfcda140e8f6c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0452115063a366ca6572cca10d6446655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201518f43b065ef63de67bb56209d9c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72856f7d4156caafd741bc2b588b4d22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2835f55e0c78425fedef0dc318b8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67108f3ca6bbb46b98f98eae14bac3d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bc83031ddcfce9a7d09ebb015d8b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b25a39d8a844d5547188b0d2184fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7949eead772d3960539ab4010b8c5a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923c7aec27a9be86b8378b5063fa46e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dc028dbe8c824dc3e755dc9c43e5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8827b26ab9aff550466e7ce4c9c592665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315e6534c40767920a4e6fef8f735f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb6b309c45a757827ed7450b98a23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac5a81c409c7dd4f4ab99d5d950589668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb527a3a482488e746df35479aeaff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fad4d884ade9e7088bb49079b8065670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0872c264d8ddc70c7683e21fb6f35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fdf4fd6bb9a4741160f81e3e1db06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56d1e6d391c675296d2a3c5b7aff87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713dc04f0de8ef00c9016ce45027ae8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805b1e127ca83fcdf105527cb99f3e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a7aa8fb4852da5d31ce43368b58fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc7503acf05e0a08dc88afd832f0aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c387e6a5a6f224872294daf89f962678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f71f7bc1f7239319837efc2fce585679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e57a651be945e86dffd5d777ea56c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca431b293fa465eb01154230ee8a32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b203033854b576506b8e5c02e3d71c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fbfd72adf7dc3fb9891f27e8efa5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b49b7a6580aed4b54bce437a8ed95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf6563af7bfceadcb252529dec8385685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107e6b81200f5bac6d2f04d9508d7d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6080a39602a73d5ce0038fa110225c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be0b74908c4022222c7546ef79a4bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988357d0676b18e5043f9a50cae7afee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172ceafe909e81eaaecfd1b11247320690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf80e879520401908e4c2df697b6e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf75c8a3ebc5c67bbe6fd3b98fa1556692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e679ea7d7e5dbc25adf3d8a4cb802c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39a28785a5b0207de04a89c284e119694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8964c2cc2d87c92ac61e9153c9c81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a2a47186cce7eae6a58a13140e676696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4131e98ff070e0e9fbfd75ce89a8a69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a0bb5885cbf7b228153c2250f533e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d2d941d3cfa45e55747eda6def997699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63398949e3d77531ea7dd4fb561358a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14607860ee6bdd6d354eec34e93431f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae21c165a1a55b45cddc78e16b6e4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cfd75dc0a9db86c07b6dbb7a3e15c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1c6cafd6a8502fc1821baaefb8fc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5a27d583c7dd51b72573ade12d1f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd63c56fab1e489c2294dbe180c2e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ebbd26353ad358d77e1fe38916530707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b624506b149c3bd73982b1daafa92e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544554cbbac1fba7442c7d1f1c25a43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668dd24217ba55ed705dcf2531f97ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2ad8124a24508907f8c84d23c5e8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe8d6a2d391b0c91cf152b6b942784712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0714d16895a14b4709e93455879413713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c04084edb8ea612e7eb07e2d319132714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef6bfbc3f04c05306da019072f93b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fbf1693a13667ec2244482d7f82e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665730cf491e1c4b6b100bd2a840d113717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b97790b3e0bdbf30caf00f182b741718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e72bde93ffeec29da4929ff92b39d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6bdfff0a85eb47d312906003a63d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b3cdc6a78e02df46048b4df915152721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbf9845618cca6901405b6d501835d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023af2262da9a83d0eefd97ac2f9f5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf31023d796f2efff2c89d261759bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f6c482367fecc1621a2fe669df77b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc22ec135e3d545e12406745861b969726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65697d1558602ed6d7bb1ce49880cd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea18a2b8eb2ff35d859d5ad696461d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5783845b16c25020585b2b07991bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d176b67f1f2d198e1c7a1b605918e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc111bbdd5e498d4797a46f7aa587b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b1833d88852a9e54064e06e0eda1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea6b5874b4d7a6e3ce782b74e60c8c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb3444146c2bb1cef25fd95bf86074734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24766a890eed3d31edf3fc5a79a7820e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad4248b7e9256df29b653de5018a62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ddc6162bf3ec353d32659ac2cba78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1174c7138dc36d646e9904eb4dea4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2975406430cf923016a5675fe2fc5d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9292edb492d4eb268a285b537a88a01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e572262fcaf3f092f424486fe4e1452741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3f2d560c6f270a162e8d41b6293b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd115c1bc17b9bcd1abb340aa81f48c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e5d5d486e2208ee5e5460f61a3275744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faa363a73d1dba90eccf6faeeb1146745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06893fdb2b4c601d57320d9f5aa08c70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d5200187cd4d0abe15961fcb7c36a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f651696b4fe55ca827cf93e4d60c8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b71b984bcfc2521dffa7b1ae59a91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294651b5f1c375631bf8265e753b5a3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac8668e1e5afc1be11325556cf4cdc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc02af2e954397283788e8db2ae7be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb84d850178ec185f741ac28cc7551753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b4ecfa63fc2869259707354b769a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da21059e4c93c0bafe3845e980e4cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61e83dd073f0d7ca3e281defcbff7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cad6c9b55cb80db51e0277cd384ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d08f80e5a94435d11fc718629f942758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8e7aab7f43efe3c860cb193ffb13c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>