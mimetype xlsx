--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafc10b81fe486b0c8ff20998ae53851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056548cdd42657165d0caa70e59b450b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2791b7faf947b3399832716f20be13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7650fccacf8e6e872e368803eb0a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fee1e331c7ffc51e8055c6063913a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb471cd731dc669e2196e4f96452a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a6523dbbf0f3f6df4ca9533b70b267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31eb30b52f36b2a73048ef9cf6fd078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ab9034eadd7e76cedf4e33e6e97009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c6769e291837a91270f267f28cf4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3029f68b3e23eec69f0a8a3efafa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df48a0109087bd019fda04d6e297d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40550b3082ff09450b9a0e99c6c94bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59efc6c432bf241be107d164e5dbb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc0ae5515999730e75eca256e4d8a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891b10b0befee09d8b40a0fb03925b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b8d7ccfc33216c5db801690b46f9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655da1de9719befc9cbb3d11f61fe12418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414578ec6498bcc3e8433e122ec562f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20a27f49456c61f2c9283bb75eea2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c346ee9092f9895b74abdc597490acd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dd0af12db1aeb3897b5a1fc1b08ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff6ec1f5d376d561d4ced2c9e924a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6436a2073d1efa6b97d1faeaac10cae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1713591eb080498a5813c3a15a6a7d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6036b174a456f0e9c1cff931c0e919426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e6a67ed2cefe22b428b195d7b3b6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3da9e10a103bc14530a81bb9ff5f6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16523fda9343ae0072825c5122be43329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf45e36d7a2ec51a4ef48f3c41534130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1ea20448ddfc24fa234935b29d0b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2b1e719fc3ad0f2b320a893c2077f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dfeb236428e0c099f29db062748e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258ee4bcdbf826f00c201949c2eceb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42837b806b616337d79648975ddb3b4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc94905a37a833b4e7bd4f974ded736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d050417013d4b7b45f5145142ed87037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c883c65f944f4ea27fcf45e82434ab638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75586cfb663093cdf8e94b459989088239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66e70b4420479b6ec014dd14ea9a3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7305d58ea3f7b3404645a799ea42b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9512e7cc52464195df2dbda0d918a1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96fb03d831b662a4e8dc299c32b27743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963a54ef9cfa1bc20cb8cb367f9f44544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792dc401c8532516e920bf688de10c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07a337ee9375b489cb1946b5e7221d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd615d31660937411424553f22b5fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8614aec453f486a46e03b94ead3b78a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59b5eda3dcbdfbb51d5ac5684ff01d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873afd4cc9947e6de94c3c0a0af892950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085a6c10422008f032b3131afd8a29c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024332a8fe7524e97cd65f7812c4724c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e8a847b6fb081a925fd9470c2c90153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d099d759de231bc5a52de6cf52c392954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f42a6b77efd83a1a9a591ee1ce24af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8dc75a5a4e30c9670e02a3ba4a68256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb8943aba7aa7ca0b7fbd2ec4af68b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034066eaccc62948149897a77078d2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca053778fd4fa1a4bdceeb35ad9eb2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c01bf02faa3ff266b5424d45dd1c2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146ea8fe53b9a25fb72771c0843c6cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680608acfaf006e958ada8f1724edbae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2c93b1ed8be8d60f7e1b7db1537db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca786cc62848858e3bc8d1c016055864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23bd076d596b90814ef6d11d78550a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18830b04319957f5cb3d637b43a94766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e49c7faa3d282f97bfa9f505235df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b12721cabdf85611bb47eb5bf383368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4d28b2338a3f3dbe6b6af48cd287c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab145e45eae652b7cb74d013f0b6c2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693aa7a4c91243b56367d2dfdc4674e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534211f6002ddce23327cb77e9f6a8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1e63ceb2bcb03d413fa6ebe2457ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebb6fe59a8a69929fc002b0ef689fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bde0f290c4a65db18f9a33188eeaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cd837800333361dc3b9d052322fb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e2a7be9a0ee90cc65a91ee876e2e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d71cfeb16cbbc3ef95d6c6a3b9128d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e4cfdc5764812a4be0e79142a2c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b26bf89f57745659ce8a3b7b3920bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4b3daf1ca64210b7046c1bd4da7b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f177020946defbb0e1356171d6faa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52264c8008315f527416e5324d351d0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec35c6fb9bcf2507bf7e7a26405d3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13e6ef35ee742d5e2f5f16cd88d12b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc3286dc6d55db8122bf90d7587c1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b300aa88092eda84ba2a5a3f7206c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc628b14c1837366bca448ba663773688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28606b30664a1356a0b5d2e5c9451989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296add7b7de21d44c207b62f2f024cf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c411a9cd42c247340a29906e17a4f7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fa35008199277d78867c133831a6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf70ea9495a1310add93003ee6cc6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcde1ae5be7fdd081f4c853c83841d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d12585b8b983dc6a0c304e52ae5f4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ac8babc5f9ff677364c10e3b42e0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17d8375cafadaf5c0fed355b8774e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4f177e5b13e1c46ffd88c228e38a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bf62b415baa89cb865612b2f54f3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec86906a193c5f762242d207027d2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b420cb1878329502e2c6cf7e28e471101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee19ec49a5f836b569b40b93ccbfdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a68291f58c79b1cba301b86c4c8c83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9cf1c7808b99f5a43796bcf200b9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff1081651160b6dd35bd40e8e2520f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cef402b7f0cd9f026e030a6b781965106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a52c385acaea650af1b40c734ce52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2cdb82fd015f12fc31fd034af0779108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ccd2a44f9dab26fb341ffaef8858f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9dc9ae0c21c1c0d2a8e82c90c451e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192443ed631230994c43c2552c69475f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbceaa9a6424f8a8930de8ffad026c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbba78d872a06c7617d13a57fd4744113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd39b863049abcf9ab619edc34c203114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19904e27ccbd3ab57e3e8ddb4931b042115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62091d208890fee4f559ae3631949740116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ce7d4217a73b93596ad5d54e255a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f0581a1a8d95afb330f575b420a03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854e6a9e778759022ed43df8124bd6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92a9bd1f26686ba8684437a0cd8a47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dc966b92a6bc2f10acff1eb2433ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a54a9076d066d6636e957a8608279122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd51a270dbe5ac26dac1601b19e0e04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36993d2e93be37e3dfee985ae2061055124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce90a54fae8e10299a1ea7983af433125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ea4edd380d933bbb0e262a80ae090126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915126e56b62991b2f01747108514d0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e995671b5e1d8f737bd0c5ed69333128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5fe952b346f18e49334df59bad10e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5301ae3f8451483948ead7872576a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aa119d8abe6906193fe89c121bbe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac483982d8f9c7895be231031b372f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636b64d1e61392a6d30f27bd762d428133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dd5e4d713f9119c8a864aa94ee199134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1802e7575e8e5629c70a44ae36e5d5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87509c942e9ccee82843a112f647bb1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785385cd0498eae4e90285f931960b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c78c4015f247566a071f7909eafe9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cc5d15f6de4f99aa121b911847a56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cc6ab02f8f0b630f635433989d1e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc2b257650d2aa6b7a1105e601231b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67893a18940e7b4c2eccac198f4661c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb46975739cc320629369daf6592dec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397b3fb3ddf372ea36ee22572fdc1b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bab4c8a275f45dea1a62baf159c841145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb3a42e490a95e32b22bb2dfef471e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e04f7f17d5be30598ec1d0357cd1ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c163a5ebb12387e4ad5bf7085975bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faa26fee985d1a531aa2f725614bc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d8d2a7e9e7eb9411f63234b434c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c289e17e3edb6c6dcf9e27bf1704b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda722cf5ecb05dc45a46e5dd040b7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eebbe623d8ca17b447f9dd3e9e982153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34cb16196d7421532ad5b439d27c18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79072ae49a17d10653238f383124ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa820eab8c218f98cbf69ed996e4848156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e0adb02fe8ae0f74ebe9a4e731c14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a4c292707172020b9f58179f2999f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2192c2df8f245e5f642d20fb905b3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe89f2aa7114785526e7bab28c55e22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a53f4f6c4005b641777a78a40689c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7baa5bbbd48f93ca0d664755e0acbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e93c093156843b9d0996ce860dd47c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde61c63aa46c88a9769e55687735c83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7652bd4831fd73ca1c1573443ac1c6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161715ac3719091f67e3b174595d5c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87c089bc4ded6c3b249564bd634915167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7a3c42d79619e54f98d7c9bbfa285168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb899f93b05685b0195dc1bd474ec4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b945d22ff3302d10900a684b1258ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efcb103a33e0eaf576dec5fb1dfc55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2c530b54b1b27ed7a2c2ebf95d459172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83571ad3cf71b63dbbecd768dac57bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe83bbcfb7213059a2593c6ae4e8bda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc754f5913a930e1277cf2504d8255a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf074bcceb8153b1c74a69d016a6aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507526ab3f6763bc0fcb06adab483b53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d39459455b5147bd177ee8732464f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e65e324d9d0130289f8d5a2d96c6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a4f7e3cc0caadf7419b7274b6af2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866525dbb856444f7725dc4ee81f4bdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af34114c9498e947af3e5d6a9626697182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d18f8cf904607cf2dc88e267ec2e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20438b8b914636491976b57e03cc1950184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785cb49f1648f988197fb4a662eac73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fde49edbebd056f5c0905bbce46d04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c868400cf9f3718576e0696e842a50c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba6bbbfb6a3665fbcc6401d01cd170188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ab4d408a1f0ddb281966fd1bde2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9122915a108ac72bbb998c3fba6b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dcd188b72fb87e02e19d52c5acd1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709f252939636afaab8008ac8ca170c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631137ff6a92bbd8c80565a73730001193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325f4179fd3bea4b6d66efd83ac0ab3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1a7d1e0095ec77dc72dddac654aa5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c58a52d665791cd34a1dabb6bc93ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce4941e136a5af68bf9a0e545cfd2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bb177b262f16cbaf1b9559d0fbc5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897ab0a577d8c637a86fbb2804e32f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b805112bb9d54f5d4f80204660e3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484d00c0291423f6ec0b34cd5bc3815201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c56c149339d28897ac8dffa707ab1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24899bba6cc8d4687f350b75ab29288a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02687bf17dab1f5b3857eee601f185f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a97c12b0a1d76c1c401f18b6eba2db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afed153c330b6fb6b1ffb7204fc0e3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba3e7c91d45cb14e22f432be720c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d81017ad9bf8a7d9e923431b113a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f7de7cd1a9def7cd20f5bba5958d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054144fd3a668d76a3d06a36578ae9bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577197b0512d03adb37e67236825ba90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499b458cfecd723e14d83e8084f5116212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ad63fe7b1e8100edaeec7ae949d78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfd8ecde0edd57d106dd23c1d9b6ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4129abd58f3e3fa5c010fedcec3f89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af6c25ef543833a32177e34ca4f46c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4168626659ab834f4a145f61328a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243d9d1af040a21f12f25c49fd5eb05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336886238c0d98fac37dffeb976a38a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0124a1a20ec94f6ed7679d1a501465220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86571840f517eedce48ec71d2c1656221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4075559e537517bb689e28c11adbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6cfe271873bf3d102346a88a3de2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbba262a51b09bf21b0f58525a1f24b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d802d95adfe8e4a582eb459883b39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76a486ef9cb67bdb3d64c9ee23addc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3de3ee2125b82b8dc97522f3e61c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfc9c1cea33d29b5caf5e634937687228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2020da5775485d524b8706b0ca4dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593b946fb752a8d66ac885ec274a572230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e99a5f264f8079f3ee1232856081f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c36b1c48c163ad24d90352f008bf28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f54fe5913d8b99ab9c468293338eeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e67db16240dd8d898b14bdcac5d888234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13225a7c08bb77417755a10566f0fed2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f473106a9df908eb936b62c1ce27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f61bf05be0cf58bab8d3579e43062237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701446dd1db5683d8f0c342c58bf28c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f46457360a8892b7fd0cc36a1e713239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b43ba862fdce0e497fc4d9ab9cd090240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13287c86ea303e8c7280ddf67189790e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064539da88bfcf1aeb3240a41591f18e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e942f7e712086f4b566d879a6190299243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646839e3dd3a77319b21b0dc1019822244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dc85041a32364f3726fd142938064245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe882cfd172f69729a37b180bd1e2106246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65ca559a6a227777e73717cd9a8a10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637008f376cbf03388decec51b854e8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7d8247d57d5c4398b0f265dd52097249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceaa688fa3d1d3cc4a31739de0546a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c1bbc28fab072887a9cb4e7380a36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608c7d8a4d2eee1e7426aba72ff9d3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510e5ab7a35f8beeb17d4ede5eb1c1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac87998a08d28991754b8f016fa804b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e174634a33502e8304967100b60ee1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8768d18374047ae7d5b17ae755ce6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabe426a0fa85adc844594c06fa927c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3f6a93496ac45240404be96db71cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f58d5fa2f6604447ae448df000014259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eda004f9e5638e0e8ffae56e0f181260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abbaf63a57d592a0a5496b09dd2fb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cc298c3a59f3c5407a23508f0e554262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0777f925b26d691be2824a4c3fb7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d121833d9e0f328e058f7233324a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90884eaa7d5f02f5cb5925a16016ca0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437265e02b7c9325d8664e5ad6e94a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af79d3fca783971f110bae692963f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7243666d9916e4afe080f0260f43924268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc82ca4060b336941c4927e7c8dcc76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ff334b8f1833733aaaff11ccea2db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fb9b4da40ac1d9b1499cd5d00f640271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26807b2fdc6815639c8a697276e99e0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128a677d29b4f5c57cd8416306c6c2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050192a463a6de33590f185a1b90a83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c36f1af68a889cefeec99d0d8f383275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd28f760f7be484bd5a8f340435449276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198095d4e942deecb5a47f912d5d7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19a8e872571536ecba232469a0a315278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cfd08e8417d17e1e91c9030490321279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9a1a5fc5b1af0728dea9239e03de0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61f24beb1164fafd79ba9efb0b0fb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38014bcf60dbabe11b3231a9021a61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da89d721a57462409ccaa3e0ac5c7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d45861dd51bffa4c92fa40bc7b6946284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0a14b8e49c54ec1dabefd6e28375b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689e1db8de0323721aa55301ee40285286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9fefbcfbd209fe7b3c2cfc64c92e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eb88c8df0ff133073fcad1ededeb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2c29e77138b6725794e5f66e8dd41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828196dbde92fa3d8400bd72b1f0d61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737815be673b1a23a757d4789ddbe7b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bfc1dd4b22f79da58a12b3deb3126292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087765d47cd810f56db594fcfe2f3e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73290e853c8ee55709f9dc40e738081294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b3f656e7e1b656b1a54e8f83cc0e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb49bd1dda02a400803dd2329d6477296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53256befa3a694f4bc84ef02ec596666297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546f36242329d479d6e9ce3973ca1f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed38e74dbb696e7d1f0e64ed74f438f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb4aaa1513549ae3375da0b1c06f58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7820cf9cd65cdfb03666ee1999f65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fa86f7d26118e4de0d4413242bbd0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aea22094158414cac2d2ae34a88286303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4d8c8dd384a7c78c3944e67295b82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3663e068dadc9d69ec1b1d685bb56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a278ae237ea586b22437ed9262344c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22715ca9cb2e17f5311aa9daf7a6e4fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c6a2e467c2329691ecaf9e0550557308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5038ff58449cbb415995591454d2697309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7802581158f5290d3644a9d2130a6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3763f371b168eac753be90dfa0cf5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205424913c6a5c44c029c71e91e5008312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b92683d6df4d1c07da04732cf2fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f4813839001e56470c4e72f96b89d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0d390ad8f3e406988a71e6e96ff9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e840a8c165485dd0e30d86bd926df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a48c56195efb5909f5105cb28a18ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d35c8c9faf546ab4d366f2172831e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16774fb076e725bd9e3ce59d84221768319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b818d763e69e38e59d1a5fca4465c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c897ce7dc3309d94804c4a4aee04f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf7fc0a9eeeb4b936b78a1681d08da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc1a9a7c65177a1b6047a8f736b75b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173eb359eeea771a6281ca138867585324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be015ba4b942b89f63523a842fb141f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22ead71581b5cfeffa70a9ac5ccabd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b5b967b5c311ae6684cad35a63292327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d0ac6d5552d8d436c5fba91aa5786328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e3fd5aded644db339176502968b34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e909f3a14ab1ddde144673e5b0c4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc985ab92d295d1bfff095c00e573289331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95abe1b6f25c20e74af4fd596d0d9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d989c4b824f721510eef9bea5e317b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d1a55fbccf6e1393aae2e236adcee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f4af00d0604cb0fd070b3b1f2f8e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224838de28ff9e17d9ccf71a3110fd67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ecf15245d8bc492258b26242baa7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffb12acce2cc286cbf0b38a86e832f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543ce748a2a2209843341ccf8fe62c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff688060beaebc0972f308cdc6c4800340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad307ce2354c5e7574ef23df28173b04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051532c6b755ac9df5b474e4ce3db9cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c72960a16b6f16ba9b7cff55f39f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1ec226776e25d5c68611bd6d65b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad45d5aae447b9ae0a7b182be9ce74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b0b3e403287db694a52a87a0bd806346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427311606fc9f4e49ed4e7bcdf0fa2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad2e93caf61100f6388d0346e32c74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829a76ecf4570e6cfb81486d3ee8f4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c2a60bc05693250762f56080f2770350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e53c7be6651391c02361d817714aff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00c02080c0f8f064fc7b8803502d04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754438e14dc9ef0fcf538101137a484353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5092f2dd827b07a5f920a490ff73e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464206a42b472fc895963905b9e06ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fe758065ec3653941ef923cdd15ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165b2490309670a20ceb3f0a23122b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77d4ec58345fad8254c51c546587c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571de975bb45a2f02efdcd95a96ac59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394a2abd1a1fd6ce7c5f266daa68d91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74175e5e1e6a82ee596ee64331ddb46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86631c767bf0186b8d84f3584c4cac9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f3982b9b1ac142ba54d74a280cd2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3660df4598b5c4f5d3571dd1f2c13c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a08ac1283fa11df4dfa6418a52d27c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496602fc689cfe23bce59f588ce89e1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe4bddf630315001694641077b813b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddee5105330f8d99ec8b56f229dfd83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d146e8450896d8d1ad1a5f4aeccab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4ec0357df0c5eb7e6f3a605ad6efe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0055eb5ef25b4c86904d66a7885477c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7f8d28d3c3e4bce10de00d44866f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8857f103831f222e2862abea67125373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c106b9d3459d671486f9345ca2ee5b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d9ca775d9a1bddeff90dc134c92a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd3e73bf7b18e26b96a3d39ebd8f84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafade562e6f599b3db2842d4ee6a22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e776a46418961ca25da0e59ea104795378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6e3ae4d3c6293a78b8053797c669b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0edff3b69267ee3fe3c441689dac3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57da58d18b7682871c94ac23f24e3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f172de79afdc7c0640ab939b453b905382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53f27cfcff7d2290f1216aa24549d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55706216514a4561d8680b9724434f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff355b2b9c376ea387d8e735e9706b85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76c5f38fa4d8e7bf34c201414a3db3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76174751036d9f7b4903ad6f745a885f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdee2c553a175c023f57d02e5e4dcf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1fae9b4060d8cb4e8cf513087f163389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aa65d8e14734bc92e44842f8d3f74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd8b6c01782387b26e11282ce8eb4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379d4945439c134e3d64ce6591a9a13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ac485a60bf183aaccbd279df46846393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cbe7bc0a02e2bc6016448e197a023394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e2e7e70265c9e781eb2ae84cd34ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54b2a6bd5244d57b241929436692cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac8eabc002540f8ba62aa355629524397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e10fe907d431a66d50c1ddcea0ac9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc74d24ba0540b41dac52487673610399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3700da8a4a03a7b77946e325349ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e735fe0a0ceade6084ab0d9e14b77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad349016209b284d91ee9fa34288ff06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770b1bef82407e2e9f22c83ba507aa6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840086f064545ed72cef65e9064320f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a43e959993fb8d682eefb3684b444405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74257cc6114c3614049f0d91fc26dd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529030944016c8a98d0eb6b9b10dd7fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46a06acc242830e42e080188173295408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2260d1f6e554597c10eff02e5607ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2bd5bdc90d9390e9be8f9e04bdd2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921856b44c348cb3e655111bc5c37d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a590b33e45348fa5cdb74c7a872330412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d103f3e73886c4534206032214fe3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b3122b5991967bc12504e305ab336414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65c30a81c49221a061e0ac4a068db5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e16c68a57ff5d0962811fbb06253d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce9becc1d376d5e45ca9f364570703417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fff8e7b941682ee3734d13f7a78ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d71215118241ace10dc138e61be33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593b3855596388d840b25fd525c7807420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88897be6062ac376178f041d3e57f56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e78f2e8ea753f9084cf348e413217422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12be4a4c016ab5b445af7272fbcfd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ef9edb27082adabfd9acefdccb01e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93d0e5a71f2fe32d11a74eba303663425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22e4fecdb124ee27029ca02929eac5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013c838f35b231570b0a566a240ae15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ee250c383274a46b4d3b46fbdcc18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34966e0494a8c79adf62e89ff04a619429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80565bd18197d425ab5b2497282273ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f67d28be0fc692bb326d14f70d3d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0e66c803aeb19328d3c4a001fdb79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92435022a0b992af1562602863dd9783433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6eb2f4e2427f127d3984037d6383f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e45ccbefd05a28cc22e76cb1fa69d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dfa22d44e66202b9b25329a6a6f24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4313629e1467c0758db454dd2425e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777eb9e2475b18e300172ec63097765438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aaed5626b069116a90509e6c64cef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebb5e0e97842409b349788ad864628440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a29ebd4b8aa26758184029ad4085e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13041c07eea60763287874f800fe4a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab0bb8892cacfbe611520d81409ca8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2b64fdc997bcfb3ca26b94f919fe7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164fe319c1b712777cab1354f5546ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63735c3b5b3c40b2d1fe78c11b35522446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46d44c8c62a523e7a98131e0864563447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c0846f9dc7ffc734839b80caee4c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9b07c61fa379e1e23cf9bc93e8580449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a98cc239e51683825a77fd7aaddc75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3f2a45b4eb5e91eb60cfc46651de5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c390108d76d939df4fc354bad1aa9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670aedaf8c8108690cbaa234e419e76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818584bc3a77e7a84072e06d1fd0540454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d1692180c0818bccb6754c28d263e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16798cf903af390c33e1f0cf1108d9e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663b9da758b5eb5d4fe71d5cb7b6ca1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4f926e2467eb9c656b377436b608a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44decee48923d54f321abeb4f63fce10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468483450b7725475c6aac5318ee505460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88866767ae252f8ef6f46e30695dd673461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb8211417ba85adabc4285bc1d6651462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb369ed40bd607b073221644ff064a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc37dd20b65beed6acc543036db1294464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07958e583c1508fb75965910edf8e466465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c667c6bded9cad5f1e107056e128ff0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dd494f9998b68ff87aca7199edd19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2317ae52e63dcb67e47b20bd92ac7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573f726dc7af0c72e1d7744766d1d7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a447df8980e35fc5051dc2dcfa1486470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1fb57b55f86429c3efe6cf4d0b96c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8695edcfe68de52f44c6bf2cf0aa4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957d784dbb998ab3ee80505c5276a87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d9af4a82a16da506c1e40ed3595a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59629e77a4a034e8b910124c6ca4c750475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9d79fc90d84560560b3b10ab93dc0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53c221ec84d5ce0337d6ca7ab0e73d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7e8a18bc133fc0b0c71a8e312a6f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4483921683b8bb786acf4c97bf4767e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d13e93153cbbeb951e3891961e096a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c962fab9c31beeedf9aea217c54f62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dceea57910e39bcbea8fe35dc01a70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67711199a585ef7140c752dfe109bd5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38f34cf51916a80027187a41003723484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0c0fb71b56fcec0a56c78d12a69de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d9aa938cde80846d688c67ee29c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bd656ab8e06632400bbf26330ae32487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe212d5a5403e9a8cf497bd866c150c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3491191fa075160f4692b0c93b48e33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ec41b47694dda68e052dd64e704ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519f101d5358c8683f4513ae74ffd76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015f534cc3b89bdd48a1b18abb1008d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5911d3daae749eedd2f180aa4401d9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27040aa59f3f311b2a211657cf36c55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feeeebb7d1eea8a66ffb12795529f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b22924ad0fea4ff3dd247d453c0e0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dd8c73fda2cee74da4cc988ff7dde497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a736f8c32396571dc7c818e29067ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd2eaa1a417a9f519e853e98cc78c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c9d045bb34320afe69e66edeb6154500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fae8d2abbd7619ca517e75532eacb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998928799511933c6e6e7df7333861c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8423079f74d35d422375dad317ac1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fed1bb5a1baa5c3bb514c581d6ea1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60b9f161d3cd614fb0a09c7c8a9341505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa35fc32cb2065942a12da19670012506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48117a145d0d1a4e8dee1164af0d834507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f5c1e7b9afa781c6cc1bdaf167642508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f61f04d34578999ba6e8176feb3a32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa8ecf7664a3a2e919553ed9802550510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdee7503644336c61e8bf3b4521678511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5b411f19bafe68345f3da5ef413f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0dc654711fbf7a2df2b9d29fef971513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea12b3597571e80a9365c8a2cfa40b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c36d63ca8d87615e743a0c2b3a4c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba345ff91dc2f17a1baf909cee94fa8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcbd7aeb0e89c47e0374a376be9ed0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232eba1b847403d4c97bff6c925e148518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a864f0e85702c23cd5c84c1ad22b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c414680e7598b662efec0ea066277520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e215933a54248591cc1a0bbce82e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d960c78d4890c84aa529d086ed914522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a5f7c9ab34255d41dea8a262568d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c21072088514cd4a17e9b1cc44233d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fae75ae9d4d838c660cf37a8bb30b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7ff9fef2fdfa52681e01e8b1023f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5070760350b43abbaad1d36463f28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d121f44575529f95517e7686e0d2c88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd19862b9af3449f19a86842865554529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784aed9e6a65a0056c61165ee5ced1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dcf312b621948f92702097ceff5bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2978805c7cbcb4564118c6cc6ba18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac98e24f0d0db3be7abafec76920177533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adc94556fd2470db2c40ec2cb3b40a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72433cef48059dbb67721f8816dd8fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a703be8153b637487da8f35d06eb8e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07798a8118b30797bd4e464cb0f26c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100366754949c41b034d5b7ea1f6d9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4b75083f6cce220e739e4f76b9c7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4e2bd62c08ed6730393e17020eea7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dabd0c23b9275db961774105fb8f89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2265e41701bd1519b66fa229d74016f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176b5fe4df85b4872ad3e85c4f20a2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f1f2841ca0bf228359e061dfe0492544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5abdcb7298b5bd714e600ff58dc803545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf6b035d0a937d3da0219565ea9180546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cec3528571b5d1c370bac9178d23e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d5224909933b1c716037238ed3dcd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40213bab603f5ccd342c6f3e4a871c35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5cb200dedb458c12b7d427b050d5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c10159a29fc12664258277467dccd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3dd24c9f70250475f0dc1095f465c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e6ea7846052fbdc46f2af57a47145553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd2e100573784b1638aed43bccbf0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2770556259cb85f99cdb983ce99b637555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b2f3ff6751fe3ffa079802c141398556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0971a3bd1e05481a10f0ff24603191557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d5b3320120795d54ade38a708832b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d51a983af99ed42650c68592dc0ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471e5b6dbf6ff137f46ee9c09251295560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7c92d94afdfcf67e0b7f6cda3f00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a7d517e33e2c38d1ce00df13c655a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c8a8d5c4de19698e3e14d172d15ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d47066dd346e91cb8d8485af38d922564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae0fdcd3fc6da42357bd6a7ee7e830565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f05ab8681279bf8f89cc3fad733db9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246bddb4c244593e36f3fc9d05750ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec42012c4f9617f96fb42330cd061e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eaad362528a84b90e030cbb0acd46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f594b0cec06c18fcb705c3a0d8821570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43ebce2d224cf92cfd98106cc40484571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a0658d9b56ce0d63aa476d6a361bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ef472116a979a8abecde3debbb257573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aba28bfa8d7d9ecd084f7364df5ee2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b76191f5e903f3641c51d6035dffa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f885bd889e6443dfa611a82aaafb0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba69a47ff86995616d2a703c16ecc41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cfd39544258e96ac5e932ab991032578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d7b891dce2d1ef53edf23adc2a42e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4183fa71247a49fcf1d812b79faf93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662d46273d130fc5ed321c09e92466d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1eded4578a510d73e3a3a0df6a1dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783f2af92701c62e1f4b7c068292806583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c06b93afd60ed2db7353d56bf57350584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabd2e4b2aa20d13bc1ac2d1ce7b74a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be1de45180134eca6fbf09918a53c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3e64c0d6f06717ffaec74316c7e6e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd68e8a26eb2a56c063d2f090a8b34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c910fcd6290b7a23ad0aafa903e52bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03a4a4aee4accd9aa7f40bfe45e227590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9814379ce808cf888d00f574b941dc7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145200e68c1cf587df28f9309cd5c4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861236530983532dafb7ff497f9f844a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636b45bf60eac91083561a6729bedc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f822b908d70dcf5b8a98bd3cdbdfb16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfee84d5083c21e9f79b9cd2990e96a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a531d4dff6aa68b6407a937c8da909597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0fd7aa8a8ddbbbffe4e66e4acfa34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3da62176e18897f938bbe23800c0b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a1a415e2ed2dbd179117f8a592bb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8872329ceb0c4d9c7b325e4f2fcb25601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b77420cc2928b9f36e4a0f239025e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dfc69969b2e4a8b8c3244f2cef00f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dea676ba7c22c3c6221de504c004e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70140798cfa3afc507b01182703f4d9e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e770eaaecdd2ae59cad284dab3b7d39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d03d7d649294c4b70188c9980f2758607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580ded33ff323c79dd96fdc91f4a017608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672ff8319e9328909711ee421ff0a83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e6e1c00d2e99e1709ba6ce7d014f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591ee4896a0b9e9a896e7ffe30f825d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d604d33361a12cb4a5ea9a40e9e0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff6f324825a2948a9cdf566e11e2f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6584f70b05dfa4bd1c0a65162c143614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff6e4ae8d263ee599e518a22d9a8d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6300c0fc998b9b0b9d5ac9d663724616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd0b4097b78cc253e13ba3dd81adfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d64002f2719266b0ce37d630f65a47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f474335f030dbd2f3293dc9d48241d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948f37a80d9112746f141707a80e754620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c29a508940f6caec72735f45dbef0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185873f1ef0fee0c487d89279481e86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11509399f877abeb85636d2fd34c9a39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3da021aa1ce8f4347d5d0b2ab76c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb567d879bd500c1728f6b66ff35bcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c57d414ee8c9b7b12580280653e66a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c087e037b682dcf5409ffb16648f26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3e4365274b93e532ac6bf7241ee95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453029ad2a8364ffc82ca4bd03f89e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995f929648049949c84ef15c2756d88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0efc19b15baf7ebf1c312b4345ef5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375cc4747addb5a40adcb8f55c2d35f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd891f34a85b0ee5511e7656a35aebf9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cc5068ce6b30a18d78a507d9e275d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec904a86a0ef49fedc09e8375034d941635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad128771870e75d23e5452ae57e86e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08997cfceafb81f6c83108dd95a389d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de89ed1ade5aabb1697f4606c331f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f00c5a6c6788e38ab41dd5031cdb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694a39f8fa7ae126a4e71d320e9d863640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a7414138e9678c24bc7632ea6ce84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e782a5a148b1990cee378721f544841642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d54cdadea92e08801e6a44265931c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775274ee6513018edd5450a9377d321d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e8896f3a4f0505b197c49f3548a6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a422f73a209a757fbc4a47cd107e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab243136e72cd9f5a18fc46b57d72e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087c0238d10e45da32945f26e5ec856648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd73dcfbb7abf7673b50002ca9bd63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e55f4128b3c1569e8de2e675441f48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bb04cc0cc0a08a169ec2ac1603f16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfa6884f1bb1e7a58b78ea2ee97988652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa179803848637500936282e7ccc77a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ddee34a9831b08f368a624e607064654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8510bfcc30427133cb55e26ee231f6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f73e291d9b35078288a7f0ee54eea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d649a2c68846d5b1afdeb7d2a471b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547f407767c5e3cdd5066426447382b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0597096f179393735a6f3b69a3d51f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d533a95c2855659a5d3ae629b031ebf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f29e3f4e042a13d3f419a3fbe8af3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed1ca9b25ca80adc2652501c033a7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857036875b45d42895a82c0f2e29159663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc4adf747a7b208ed87b413730848f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3e67fb7fe3d777e3ccbe5b13466fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45df5bd8ae4273c6cc7f930e38f0f7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51b256000448391e174c8df1e20375667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3d723af89cc8b6d13ce57e26c5696668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24a280c4f1b820ba10b16b15064cbf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950abe51805a6cdd9593f9d4d407246e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722d790fa39328949f224d46ae6f094671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1a205fedecad4a38ef06dfd2b59ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a47ceeee556a8dfdfeda4d1af2a5ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bab46eb8c1e672fbec8cea7fcde95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c8625bb73ae8a0be822ce788408c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9b24bd6294f3ae922b830c458a930676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2080ef95f0533485ccbc1b56a7e11677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11170b7f78eca2b0c1ae2f7f849f3cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe0d152a31c7d34b1d74dc73c5c474679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54637b67030ec84a97c42d0b2662c18c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425480ac52b5f4eadb12ece448a863f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1162e6e30a6ffb7fe365bbf250b84c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20857a0698347664e2e90b1a3d8ab395683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e9317c83bdd52ef899a87cca739b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74702d9ca294cd9a487f5e458d7775685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e87dda0c0df3c6a28daab1253862a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21806e10f7e0c29d2348176193815e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855526add06f32096cf7c4010c60870a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4b84845d00298edb599658451cd3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdece6f97cb06a5d7e3f1eafb6581e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eb19e5f6c3efb6fb07e1712588252691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b24568de484f6beed73dbb78875275692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f8de56d3c044e920957c47312d147693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b76238fcd6961ed08b12d26d9e7f1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c93ad9177dc0c8129577b773c4778f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadfe98ab703d0e61fd267fc71ce563696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4376f00ea37093a7a9aa60422d5496697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c22ede85cd3041aa7c17b5d43e795698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b1532b2ab2e80f2cc5e79d246733c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f324d6d650241c6a64f24711a7a15700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3e67de7bee48b41789aa1482574ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5e5cc0031b050b546feea4a012bdf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cb484a451b8a67ee31701639e5ac4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814283c8c280ed60cc24fb7ae19dcf5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca5f876ce6b8a6b0d6fd7087cca146705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d158fbcd0df650bfb984056f403c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a541df08c909fd7a560e1e8b1fef944707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80941b9daa7de2f1310b2932741337708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbe4c4bd7541b5b7d234214d01fcca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67bb912258e3383a1165abba2cce29710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399092c969556c244bde451d5196819711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20966afe70e3d781cf2a3e29f325961f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0081a85dd417740e7bafa1414ecf7de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da876806385b8fd439af241547b145c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2bada1e6ad31df5403551677341c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29a4b0aaf73bd7925cfd562ab0bfe4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ead63560d3cab304f4cf3174dcc37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f80e7d0c586b9bab15db961a3b3a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e04b24bf1db12e794e41fb4de1aed6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5ea96ffe918d332289bd9a1ce0ec6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f60d0aa56a120987a1231917c20c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d69d464c368df7b8d55464fc718d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3b23412c872981d9354d1d27742a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51164b4f7da912e5a77fe95c3fe1b91d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc5bde92f3d5bbf15a18b841227a65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2ce9bde33c3f476041eb29a2f9856726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d6e722650cde6b2a86e89097f288f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547adef0d154578fdc535d6d528e5d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26133b951d2656da23a10d7bd454f3e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dff60b6740fb01aada589e04ea8c67730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f191f326200f1e6f3ce661a988d43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80b8308e59091e2a6bf28cbb53054e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5812ee69253b489f78c9dc115f4bb56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ff2d03a9869ff63f687b7d232c4b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf415b8827ad42b02cf6b1b3f5b17f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c5bd4995b60a2d1f9b20056867700736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ba7b9257844e4c570639ad2bf1b80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793896d74bfc70080d28b743a0bb00ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996d6d0271b92bdfbeb39fdb27df06d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682da2b2915e488007f8568636d48447740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a94e4654df68dd3016316ef0b4c376741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820e54dd2c18a300fe874632a434bb4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8a627a46075951207dc0be190d6fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd8abf6f9540d3a673e190b2d064bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cfdc1cf4252d9821c6a49fffcc2c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5692baaee776b08f7dc053250bbb33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b6ff1b00c28740b21d59c1c7beaec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf06d9aa345098620d6c5f22e21211748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47e5f69e8effb8f2b56882be0e71c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e061bcf08f63425cf276309601f8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa47a5e5354342464ebc3524422cb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7b78c14f99baef595d9dfccb34486752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e975f58932e91596d82b87aa854d7e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e247c56b32e6a3c3faa032d411dbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477beb3ae5a18500205b001ae2a31289755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9890688643e3ad6ebc615140785c5f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245544f74ea311c9d199d085d43532cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fcb0119dd464f94e20bde7934e689758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3487bd6374cfba65634a39628eb62759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4b8b96a1f0db7473230f8da95b8771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d38057c1b6850829da29e334a8c972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e0c9f1d7bd9e333bab28bc7c46e993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba9edd14f0afed4aa6fc1691f576fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806c554eb7295d834813455d0ed63655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be791da4044b4c9ca71992e4115784f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d859464b22a4ef999856fd8548a0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27478bf8147dadf4404554d8a51a6cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51815c99052e0e3abc952688ae92129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79960b92fa8a14624470ecb7f0abb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e95be050b08d532bb5c98088121de511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f65d910ed36257de07e08889f409c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505160359e7a2a273034bdde4fa493113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88a3ca74c6a32e68f7dbf1efc58b6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461d0e4f481bec3344bddeeef6f491815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4569aef30e32dbd9f95adb9291afa616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb16441f768eb8af44402aed244bd4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8795e83e150c7632ee27d714e6212d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfac27bfb70df98f8edad2a37810ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b27bef900262000f468932c43c285b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020fd14b7d967a357f89353e67640b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80f4dbac36f8f9bb055d8cb1c42ea022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d367d6ff9a98c125d6f9b3a92af91123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192612b8161cc5800640c619a3fe13224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003ce361065bac4425d05acfd56117b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ce8ac42436cff5bc2731a23e6da2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680281d4d845ee7c3f453b00c7aa8a9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90329895daca898b654313955bc03fe628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf96cd3f389f5952eced6fb23c132229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe6ce6b39fc9e67cd0d70b0b0bc35630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e0848e8fcf00837747cde355f978f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0979b1d3c8a44cd0a5c90bfa0ccd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11eac499e9e210caaf9f06d2b4c38733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da690e7a910b91a0a772efc87733afca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d682d28678771b2a90a9e5c5763410d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57958285f4dba2275e96eba1f42bd47b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6de4dd3a1d81eb2f9127aa512874f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869250714f28f94f07120a7d2ff74ae538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7cf4ba75e75865f0cdab1fde3098839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4ff63abcaddc276bc9c54057ed0b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baf3df5b4924afc2bf43a3d9ff8dea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82a6a015e11559e1dd874579cf030d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6177e45fa8331672525f3ae4f5d2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26ec8c4d9d00619d8f692c288cfd9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbe40bc61bbf1ae50345624c44410b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2301f995073db9e5d05ef184c21d2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02ab6acb5fc947b94f847c475cf67547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b825f3481a5b87307502a7be3a1cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d691d6a49fd7f8ad644bac52f18758c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca239483799c00fa9c4e75488e9dee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f217e23402824baaf8a44d1a1228ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef3c678a7888b2c8141a8923a33daf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453fc554c5ffe05d58e001c9b3fd7ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3b74db75b846ff5035321708df95b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1cfdf8e77392243e2363017ac386055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa89a622943fe9522042b928aea32556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271286dc16cd6770d663f5c6c50e39d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6571668a018ef4b9d9ef01d345e520858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2204bcec79b4ae5675c88627b36f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245424daa385cbaf75210597a838a3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc65edb438f72b4b9599fbbb493329961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e7eb239757ca766d8876c4474b63862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd26adf4e557670c494cb434607365463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4af3a91676d5e13f8e5362da64594f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa84c6baaaa574f5e4122adf47d5a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b58273516319830bc19a93ee680b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327e3dfde1103d58720c20bf7d1d35967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5df5d7eeb9522f7a858834eb5ebbcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4ae8ec340b0c5630c41b1040a3b0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa150931a4512397a995823f501f0ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46e15790379a7212b27cac27d3dae571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8002c0cfbd2d478d9dd8963a66853a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043026adfe8eff45c3e540a1db3e5f5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec0d83e10edc88f06ec2302631b5ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd30ec8ef7851595f132114b7c463a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5576959a79d75db22a0e3d6a6013ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274ae1060fa3ef77fb5822eb715c4fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b135df3d0e15f974c4cc242798e3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46917a3e0ffc69edefd67b85ed2fe91379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff904ec52f29d8e2a20db74a26b495880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc84e6c893136a057590f7b91a133981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374d125dcb5b1a272c30f6d6bd4ff6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c5eb20a8715bdb8361051b8b5720e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b1bccd7ac68ad29d7c53ece984f0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ad02377f7274866b055716aca87a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5771d3c662ad30c8c95566622df2bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afc8d8a6de991878169299f57c27cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df08571754fbf45aa77c8af8e60c8e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fc9138432d80e27f178a34e0d51fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4dbf4f93451caa20bd7cdd13b4a8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361109c161fac9678cea9cb4cbf481391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab329b47cdf978d9e9ac7229c674d24192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa8347ee252e01b475a8e94915108293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b63bbbcdd4033cdf4a6fbd470c0c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2357a8903e891d7895a1879e35c69895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0251efd5dfe5c166a2ee52b8331952596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d36a1e4803c55fdcd228ccd0f71e5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a8f31ad7d502587b5668d7316146a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3380777ef08852ac858d78bea05d7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea5d14187d017790046a47674b755d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd758c874abbb833ecc9bcac76282b16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28453b80f4b3d6812a8cfc04db249ad1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341720cb3858b40c71a2bde2b2cb37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36997db90cb1c782000269aba6b84e92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba061ea5eb3cbf838d3480c3338d00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff244caa1fc75cff099774db83f787106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df93df8125f0257c0dc9d7269cfa32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8f64ce459c665042ca6411383f08d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d1b274d0a6819448b16c7d6523db6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b46dcc3a62a7a61ab62c16d5d7ce2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0221b46122da0d8bba201084f41d49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a1755f40f172358fbe3f60fd1f9eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef0664a312764d442770f2a0428baf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8adafd73d1dfa680965ef3c29d20d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa22ed1a79a3dd4cd7d747d3336cb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fefadf5ab611a6840032864876d917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc915f90c80df263747c9b9cbbd2aa8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93262869e144aa9a186fb25a06634d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5c45e0341b24f26f47d8e93b2620b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d406cd6f40692c80c371ae54311fb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398997f6fcec54a466deb3c2ecbe7086121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47cb6c8268083c3cef6d3533da1508122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c864fcba0cd5ea0c1b5824e82a7317f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f748b7f143675f823f086ff07f32468124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0e8cb33a9c5d2fbb43563c273811c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aa17d30fe61ecdb6ab5078310aa14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4d3e4235701bd319f214ce24c5ece127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421abf79a774ae88cc17ece35b58ad7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794b64e0339807f275ce39e46ffe519129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884a3d0e2aa642630a8b129ed7c73df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cfc00092dc391a2c2d2b744bb9856131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d7c0aa89849dfd8c82a54077f75a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738f539088ff7a7751349dcb3557c09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341df5a4431ab017b92d4e47b26649e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b5148285731e00b0cf7a5415cbf71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e446f5e5aa3c44e6d26cccbc56302136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28703cf1f4f2d1d7a13d341d776ce59e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e6e8e3daf04a8f46ea7a19dd706db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdcbc869a0126f302ebd9bc8cfb070139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc714fa7311d3013de71e5c352dbe50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baab6991d7c84786fb867b84da0a854141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcf6db8dbba552ec1578deb0bc9301142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16309793728805174eb8c34c087132143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708792a356c2572a2afa3dd10ad8709144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e46752a90e2208df43a14c50f2700145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2550b86439b6571871b5cd0a1869e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a658a82d73419d21431f581dab9b636147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6a5716dbfc0cf3ed5f5a6a5e6495c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ac57701a7ccdfc4d76f8b106867f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f2b7ab823bc7b9136bc1be614af0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542487dedb2f4569d1ebe472e6e5213151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc663bbd95d892c5b2055dc0ddc1d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4cd4032c27bc2ac257a9cd245b115153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aabca28648bdc811c737f93f2fa4cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360d157c3513526a5c994492dddcf07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cecb9a57f84bfe0f20edaa7bb85f8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3213f402ffc537ff651f374ea16c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15523378888830e5a4d41aebbf80bd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a3d170bb3faa71826336b975ddfa0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40b11bb2d977a977c8ad68baab1649160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36a53f48309f0f3ecbe800b35fe50a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1a053b20d64d5a4b734099ff8981f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88d62be56347744fabdf2e4996ea43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf626376e6771ac700b0009cf395111164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad652d524591fc2e80fecf2acb7cc77b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8510faeee7e9945cac544df6583160166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee6ec7b13129ee6ba90a4cc6a2f8d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3a27dbdeced1e7b0f12ac6928d4e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd9500108bb2f521a41bad48f1250c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19bf194e3a033498fbf2b826936440170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849986cb0b04c0a575b0e1c81451290171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff225a5dd92858c672f0053c05a066172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7c2da24f117790f259fd036a51494173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeb5de4cb3aec9be12ac6670ad6162174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1e8e78adce9ef652ffc33b409c854175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca38bd1438e3c7e198ced3658a6bf7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf954986c30e4b82981e36bcb6fe001177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc1e6abdba6de19963d4f746f6f6bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fc529070e7222147d95f73b9c4561179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfe72eb4c3a227142a3ad08a931026180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9bafe419af031fd7f6bb3b3878231181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500bdd375892c0719977c9541e8d738182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ae18115836a5763cd7575ce62c8e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74fb96fbf711c96e5ea2bd02635b87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f6b8cdb766951adaabb73efbbd889185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4549872b0815548c21c349c2f071ff6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a23b0624df4969655c122fec29011187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5bda61a3cdd3fdea5d3fac09de2d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3909d50a6380fb9d04405278ad0be3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214fb376148e663872b0ff7ae130a4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c770e3a7399d69da1b43290ff90fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc949982bb45a1461c164fdc829d2abb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848047b346525937cb22d41a4fc2679193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cffc53132dab058cafee13a5da7135194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb96dcd1ba7193096927c2a338b017195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfda2f1f8f981cb04e4176790a78c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6cfe6c2e3ed5393cd5fb15b7cdd89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b2eec7e3376523b392169a3f68b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c2124900f77e20fa4137f2353630a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972b3574136176b849ac8e9ffe93a6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0523c16be5ee91fc5bd9798e119f3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f56c1e2af93fbcd522d1713209c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fffed3e3fb546f551f0f6775d00ef1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a4234c8c52272d98cb63c8555337b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dac250ded89f51a1e0b2a55087c9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1813b2e453754913103a6a465d99d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44a6a43805499f77aed8a7b6787605207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caed4b239a19c4bb03bcc39e592fe8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54383ef8a6d0c0db3a7665a6d52c06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ff2efde7adbfad0a6626246b0088d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b02c0ea59cd2cccd89638588e379e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fb7b007e598dd0efd065175113ef9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88711b0357829f3f002ba447d78cc26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c29f40902a92d43162f5a58a6484d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b13b7ff698283ebaf261d8c779b15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688af1f1a5dcc7af3cbc3081a1a7076216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82abcfb8a09ef804dfde361a5f4c55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164968cc5bb8739793a68a048e19eff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e11b92c54ed7fed8a82fbf011006c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743921488a8f369dab7fbed68807dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec6d50f7500b39c59ec2a6de05414a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9d30cdf24749570cae75ea0486e63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5940a3b15a42142be4260599bb366223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3583d671764f5a124b832b0478494224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984119b0cb49200dfc4d864defc8d5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5186b13addbcef760e733e43a6e0e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7699175cff44c8f78557e548e1f80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8bd0f0eaa4ad227c516bd19f3f55c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695a5950932dfa52d21cfdd7236b3a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6651c1f5ad736d8b802ecfca9d25a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5714a5de19da6bf6538e4738195d55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786d5b1f2343197567a8c4775cb0682232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8c31cb3fd7cc3b1fc36c15ab1311233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca87f8e8bb834290c880181919b96a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390b3f1684e0bc9a68510d6d6f545a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342f9a187cfc0df199bbbfbb4626257236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc27a628e20db8090c4c7ca281a3c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ffe7e0ce3e79c79c1f93444ef9d7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a088b1cf8815e78ea0f97c4d936555239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2dccf6eb13fc3d9af7b63baf0f420240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b1ba12896b47932de195574ab93bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a613c28806c16d09d6915fc763b64b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48973fdb4a2218981e931c26aa9f6186243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f11b31ffa9fba479bd2ad6087f320244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492d1e0a03bb9fd7e10e230e8872803245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70141e59371bc2061f40e4f10f32bff2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0c72acdb7da0ab1b4ca79d39f5fc0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4392e7faa2378a559cf86fb1e84c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0539f38d2505f005c059b30e38129ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7d58dd7d42680559ea36601d91f7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ea0f073515ba03f6562da8dd2a157251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917630bca905bbf2f97104add79ccee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48cbdff65b0835745f76036b8c33c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418a6f7dbe58f8361da807fc2368f5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc649c9c04a09010f693d1943914e2ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a04c4c345497106d30de3e4483286256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c9ee907113f78ad487a0aac02628f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a1d4a62a3435598b976edc6934f91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8648324eb6335ed436f80b8364a015259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea656b9962bff74e267d626d2d9d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603bc749c840e380ab6852f880d5501261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c115427b612407c8d05c1406da483262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8e2f432eefda01d6c274b708cc091263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35a30a7356847a7c14218b1ebdf8b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f3e74bc7bdd6367a296184d990c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb39abac97c4c413fc695c395d0c183266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af02dce95f3b27f534e289b536d030267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ab830eb7f75aec10b12df684c404c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966dfeebd17c113edb0adbea998712e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7c53f4848d777158be17a01af631270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204527568065e1e212b1e0636c5ee0f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3869ad22f5289f0dd95ff95aaded3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9ae2304dd84806d23b18455620e01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6009cdb263ec790abbb8ec7784a4876274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5ae28746920f1f1199ef539031b75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3402e102d4934192aed67d3fe72efc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df93bc647e76ec5bb3f9c3e7914d03d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7febd310ab8f915c3b67b74254729f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30aced35adf73557e26f51b70e0a2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cfe78ff69265ec11330401dd2e7b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f2daf29a5602d2382a3bd6dad40f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcd001050f94c8dcaaf0c1c0132870282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa20f707e78aec25b6cf0df51f6658283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e3fe09c843afa49dd296f649adbad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381437e5e21768d3d3030f6d43388ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa07237a03aaac5654f82a12ee34d2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf9ff16066413be2bb449dbaa632cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c2d7d6ae519161e28d1f3898b5995288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb764fef38f26eab5fe427d7fd1933289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea7929aa0e7b19a352cb4b97bbd4a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546e13792b88533ea8c5b43223b8173291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe78cde1b0d0b107696d04668cbeff8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ef87de7b5fce2ba28d96eeb80fa41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f843c71c38b6af9dbb526eab2b60f61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf150f2ba5a8c90e272d70644d4d41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145cbcd59e9182d5621f1b04edfde4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b721d771a300dfafe1f87f9217720297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe8215fbc9e1a4707cd150a0ce49a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adcd39140a9891d51835e6d43eb2f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4856d0e2569c40fdc3d902606a1475300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee948ed39a6e8edfa9d2893c3251c75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a321a321db60fe41c5c1c559f1bbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e3235e7aba738ea76df1cd3c7bb89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2d2591636e13d1da3ed2abacf6abe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e0a287052da3263f00c70fe249311305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d77c4c175886ed27e3557c3d00344306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae93c0c1e0c09a41c762901761620f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d13a00a05f6db9299de26f5d132822308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7954c6bf4a0ae88c43d7cf239394a24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9ac1d08c58858517bc42efde711c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4ce79280bd1ba2a70b7afbb475099311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7898c2162041b2bfab94c4049ed0641312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cc8b4f44c34f7ee65a497e1d9c283313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9990d1c0508e4701ac340efa15085b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cedd752b6be7e07c2f5a88f5b27d8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bcb9b5d2c3f7876f2f280250ce36b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b16f4207c4e22e07f8231ad6e5a7c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440dffcc4064bdb523d486cd5fbc72c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1498759522c1e8f1408794b1bdb6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d56c18c24a7a0d4b87b610ac2cbb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdf6f368a6e19232410ccf42d45fec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94eaa13d58d6d7b43503cc88f74341322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d59e0b11abbc8cc8dda7ddc51eb48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71c381eff7fe6c65cec6dcca0272b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a21da3ba3b540acec9060239e0e303325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763096f9a9785207c8f5bc900742903326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44800c8051c58c39769814897924d27d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd531b19ea4cdfb77e5b55a324be4e79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9426df4b8753ef2f30041ddc5cf78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117227e2f33971d18a1ecede979d9a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab842a95cea30115c0f3b6f3317b1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0598566eddd884847ad6dc01b5d0290332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d6b607fbb4a44dec2f9b6fc48028b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86fbd94aeaa3820d54dcff49715736334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592fc2ec15b509f335fbb8197ffdc73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611285510e66ec7e9ee55e5dd065e7f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e346744c0a7661aa9e34b09848d28bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b7143f6158d4612d8c80e6c9f8a60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602755c14134bad710189dd3d8053a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1275da618ad42d5f151be6b0d5e82e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d46eafc67b33dcf791c30c7d900512341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1d2cfa67e5eaee7e5eee2ba72a5d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24507b7f3484ad1f7b9b49da3c955689343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f415ab65dca27975bd297f309b950344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc8afab9726f6a29e9587cb7097f52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c93a5bd2682caadad0d2b929ccac7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e229787ef430950a380e1de977216347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdf3a4825073d848f2475075723a3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122445a19a5c598a37e0884dab29a4cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060480b775aa92f6163edd25c92b98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90de1417784df33fa36574a0c3ba7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb6b118c13fa4ab87523a49aabfa52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f83550b604505b3dac331a3fc976c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826142ffcf0baf92f40fc0c9ca3e0c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277aeb018385464f2f44db6b6d7517a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e5be45a5dbd984cb90ebd8d9210fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a3eac6702bdfcf9bc54b4644f121a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83d2ec70c98d5fc87f86bdc6077109358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e736947e77a832e05f54ec5b6dcd4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4177fe9a2eb4f66344663e26755f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08277a654bd8751fec90e1eb1647c63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e068dfd8262bcc1eb441fafca20a555362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b004dfa0dadf3fe172f303f68a0815363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2e1e002526b7884aa08d73af58e92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaec0266460d0ca780525011444655365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0830aa525d468025ceab30ef014b6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc2f7187e78adc846a9fb8f1f2d1b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363615a39e6af20357f1f7e92ef8eab3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad68be0724693d85fb8af78feb76271369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a50d20f2ff7293cabc732553ab920370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a70cacdbdc03856e1f2726728486a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db071f63e83b800abb233ccd5f8dd7be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9c25a0fb4df5cc7545f42b1874fab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba0c0a9e681f934a243782b0fcef4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823edeaa53fb4f94b46774d1bb2ff368375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7f83b58d00cf18bd1108b93771bb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a5a1d04cd42b9131ecaa3669309bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354a26aa9292e479f5ffea93800c3b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aee60d2ee2feb0f4c7dbc507f856a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938873b71e6753596bf0fb2e0b5c4f21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef2029e8b9bc63fe2af8c81401bcc6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065a5f819f34efad24bf153d8c9d95b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba4c121b1fd1e74d04f319a7e8b2bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd79dc2c8a57aa350ddd20721c0f730384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777114b97187fb6598bf4738f78f263385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5c074e02c3c2ba761e8744ad6e661386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d8d01c7c1fe6b4ea3ec44285e704a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b39d06c47e2e7b92787564c8c1e079388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e03724472e907c8c1555200737955389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc2349ddd38825adc306a394777ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dd02a24e73223cf7a73926f21854b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cb7c55068d34f32cf22239623fb81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df192766cbfc7b28f105924e837d0de7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaaf03cb29fec3422a5ebc7a0aa510394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c6a6eba3ca7759d1f1d98f959143e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27025c5ab0e3f847e8dd49e51411b424396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778023a5c57e29e99f59f63351ddea8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd48c2e66388b2a7a56e8c55df4037398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995a2cd3c218b158adcbdf53d04919a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9702c024d2b554f5b9e2408cad0354a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ba3c52c835cadb1412c5b697c824a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66176412b2740b416473205b415125402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c8c63a91c29a29601bdce03667c3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e31801a43678e1ecdd7f894d55d92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a013c98ba1e36d2e7284597df31ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1392e686af94e0d6df59d704ca79ad8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f1430b902dbb0b4fdd72c1f915c6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d67b00c1cf9693deddad9cfba4b0cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aa9a0bea5c3fd637a5ce37b7ab6dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196012d7128dc9e5b439ad9942040d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3394a5590dd73a5167672721d66be48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123222a9e5eb4322969de247a3d481412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cfb0950556332e9b02b8bddb4c681413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f7bd340087b658601fc58c7b822f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff87b1368b81d1bb02e4a4329bdbbc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560143dea9d8457d0c11b1b95e0f6a5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c4be82ae07e10df2b055bcf87b633417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3be1ae935ad35d083498d9272fd868418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af87dc3b4b9c2d85aca3e9072355a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae9fad6239519028100f81159da9f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dc7e7a2a5f2bc2af90a96cfbbb398421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f2354d77d835a275a1b321f260f24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17887d67e0396f8391a5fcdacb930c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d65ec43606a4b4c99b178b41bbd042424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a5e83b9b2575751480c168e85988a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830562183088157205179065b0798f51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d080156c5c249e28fb86e552ea16a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee24348949684ef9ad805562318fc59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1adfedb0feb06fabe8621ac5aa914429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409ddfd99ec4a6dd1d851ea2ded2e05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ecc55f4c08cb924c0ce25cbd9ac3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307f666c0f6b9b062bb5a1061ea5ba8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd1e98d0aa37cc77de2015190c8fa7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a91742d5935b4c39f2026d6ac7969434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e866f611028b789d72711e84fc8def435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f80a6972b6da25fe1358f50a26d54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e2bbe7b6e672db635b193a6140ed0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7385a906e257e1e93b5df545a00c6d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bc65a2162a681234652d5e7cf8b57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cec5aee9f2b9cdc9793c0b74374cb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096663ae10abddc4c5270af834dfdcbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a324a2087620586fe96a38f90dc08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b52a96133288e8afbaa23025633bd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b690216553d1576a3410cfa5955c4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2399541da21a33eaa57ee917175e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bf80fbc77c5939e1d466bb3eb6fbe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd9bc56bba6297f4a102e44d843fcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ad39768456da3723387571913af7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af8528118489ee24449fe37a2ce79a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b568341bab07c2ad6a3d9272c4f4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006ebd64dd582021e02dd29b8392d86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220818a44bbf87fff944f0d4fed4113c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b4260b5233c787451e1ad4ecc8186453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef545f5fe99b8b3e60d558470373d269454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269400e5912482666a412bcfa0e2348455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9f68252eac7a20ce23b9baf72063f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fc98e17e9eceeef1ef34c76269f7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd2046c288fdb7b7f9da00841edaf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e752fefd1d9fc045449971d2218a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dd2ec1a270647bb238571d5a3307b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837c5ebfeec0abfd64129f3de616898461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4713dc4e0684c4f622c87d7002fd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc70122bec9c893807c7c7ee7311dec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446622834dfd83714c4467fdd727b625464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acd110c64f8323b75d62074886c2a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f46209b1d6e9d79f585f0c82c3b1b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed7a4721eef686171dbac36b960097467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44ebfd9946bf0675e1ce09cd6aad6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3207715dbfac3a073d7a06179c074c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25e9669398a1ddf764a12f247be1f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f95755785cbea9f32285a9c83ae166471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f85439c6f14361a54d87ea0c4cdd71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9725bafe1fca6b569827ef059fffede473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acca4742ec32b35c807d1ab6be050c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd62134b4d4e485594fcc2f26a0f5c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab53342be1fae44c13bf0cc6a74aaad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260d4b8eaa397bb24d1e10e8d383fa5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee79808c77540bcc126d688313b72b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa37cde12c647f0b50a4f284843924479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a32144ba485cbbcf749ecd18af8ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c35f65c727feca7bc8c8264a15fae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cef2349f05130bac10ed5a8fde613f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc4cc8f416e365408cabe14e3de256483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea8b7c5ec9e716d8a94dc75f2b2b51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0d9fe2ce6d237612aea4f9fa8f98d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6e540bbe7227db3293889e6120d70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7819f05bea4038cd11937291133b41d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7622a477fe0e36550b08c6256a58169488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f0c349999cad2d9d1cc76ccccd3e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60a470f805105f740e317f38e2e8c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd0c9c31264918ec26444e37600c0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1dd598c5ba07eece17b5868331275492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a8faafc846c99ef7f7cd8f2d2e22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429140a85707b887e193c3df064882c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f009f4e9b0d9ba97216592391fc03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8667b81246cd33839e909a4e91973496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a367f481673fdd7fefc446b3b078b82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42ca83b6a43477febf70e918f4e360498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5b7ad4992f5ba0ccc84bc37312ccd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5e84c646944f5e9ff6a4d4d6a5b77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9890313eb7a3cca4e32a1b6e012377501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545940cae8a0ebc53b709528a907c32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722abd82db468bc134843144dd29111503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758253b95888799de73c50873058386504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be386adaac1f41b6c2f62d5911010c1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ab041aa26434b4c8ecd44c9b0648e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dd3522f02a4bc2d528d30567e167e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095df214c041f3065383c01be142f25b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364631ec42b8ab113cfbae88c8190563509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa78a8de6c85664c067154229ebf1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fd1652f08de9f3ad4fb67b52d29e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bbca5960c42366d1275c74882cf94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbc47a86e9f07b92dddcf6e64c56b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb69f40d3e81e48ec1863fab264606b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9abc00cc67a5fdbaba23e753de6020515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9305c4cf9b1e98a6a6bbb672ebc1cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c576ff4d603fe2879e78e9b9b044430517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b09a5624141fd401536239f4dfe35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfc97a3400dede1751abcb87f005ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4a92b3a7dfab82f431128641e16f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbb63e0b3213ba274a6c0ae1242231521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b055c00d3084c4c941013c9a35d2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc858a0653a7cb28d4003cec687b79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdd4f8b73d135a354ed0037fa6b0f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0c813be06f5f5b47ee5befa7c6168525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d4468d8da00d8b2218c10025ba2bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87490093d86ea3580cd1b4a0f9c0d121527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85d757b6ee52f886a2eef55347ec7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a052d7e723cd9c22014fc5d9030f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d5e425d45e71279a46aaa36699f89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186285851927fe484ddc33a859788d5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c04dd707fb159490dfe9142173277532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff5217a93fffb7272d96598a49bfd3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cc4c516c192ca15c6f948e96a5d0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70bbdc38e1503f73e83be31edb8f76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab296a061c13f3c178adec4cc52255f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea22e64b18b2c071180ff95ceb0b8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd1a96d266ad39725836dbc9aa961a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096aaeee232c40d4a56b6129f23b5c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f644f4def54a1428487aff2231da1c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80c53babde78bcaf6d434f31d9ce09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02421fe0786cc729e8994b6146b8d220542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514887ba5c0e6d7a2dffe3170c0429c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cd70d994817b3b6bf66b6c274a4bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b921544bef0fd58c977a7b98ecf6f9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1379ce9355ef34523927b4b2096100546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b17df2d21ea0bb9f16de2f38dcb88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dae6c7f183ddb09470f5df079784fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50044d4e0bb127b29a7b651c7aca72fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c12d75077dc27cc6e77f6bf83085f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788349225894a637f842a99964d05c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400f805ec97f7c3342928f95bda11fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa63b13b1f4bf7076a13ff08e9178b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9f08846aaf7b6587e27b1330bdd3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7f6a0cd5aeeafde9a7f5148639468555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242690c5d24617f00cf4ce19331e3f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4013e228e1785c25e15846662dd7ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3bbc22745d2b20f1ded1db346e56f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c334b3bd16c4e4737255b8adc71d3a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc280143b7504440f2162c571d96c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093c7973c480f541c3422efaa965933561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa100c1ba9edf7bf90ea63a9c24e6fba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac15d855beab2002d55e7a9fe2e72e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e313eb36870240dd10c25a9d9f8f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6ab6d789b99decdfde00c85283fb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be63ea0ed2bfc55ba722b875673a54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7913bffa773a0aec8227dfd8f0e36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e049135b830eaba309e6a73d0081e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd41478298439a0dc8f8c612943eb1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8cdff9f3572f20e75cbace7aa1d57570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f023ec417383296abfce2e3baa09745571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1d5b589b85e3df4c5bea75724bd26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da34bb88eed9cbff768aebf1401060d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccc3001168fbaa514875afa6425813574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2530e90b26e6384275b8838b37d17f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6e321ccb1e5abd51e458c2a6fc3e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dab7ab53ae6913b1305bbbcfffb8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d450f114cfe2d6bbe35e1a2455667e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f45a50493f884fe61b8ff799add05c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72eeecd80e6229f483b4db710a38ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a59c6debd9756343f7ae6ddddfa150581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513ed88d8adebf82d9357ef566099ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08c8ba188e4872f5a6b76125f7a250583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856a139abf735ed6d0303777cfeff34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd5451a7c41569f4810261d8140e1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f651fd1f3c7a220158d82bc7ad4812586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff78d79ff6efc3698fb751fff7bf267587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b6352166c01b1241cf86ffb139b61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac4e6c35b04323b81ab0a66f276f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ac02962a0d097dfcd34683a35fda0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70624daaed8d56807c36133a24ef4200591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a887f0908d08f662d907c12939c02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b901e6744098a942dfde055ef206e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8fa1d4c2a7add4983e3d54d6e4742594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea10030752c9cae923288f0f7d1956b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942c9cc5bcc3ebf4ebd7ceba9a22568596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8be0743e0338609324671d90e4c8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888d3956d22f346d33bf4d0273bbde8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1ab0a5003ce4cf233400d64300c37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a571ac17c03f1761ea8ca1b8fcbc77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21133199f73c588641bb538670c153bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f16a933e0c077d05868832fb850c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17909f6cf5eefffdfa460d8c88949f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41b58fef3fc6e423cf900bbab678dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e698299a53dd1419f3943d97523ce3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1529827aa5eaef85eb2c6b2cc8bcf4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d890ea70662d61566920179c610840607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31698c6716ec532816eeeb2224cdfbe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a137c0c27255cc7031341c00f2c147a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e075fe62404f2c8199521efc186cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee94784030b3fa413de8306e784471611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea43f67d150c89f2cd3803d545bb241612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb53b8994565d5fe0b49f7a36b4a84a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4ea0a8b3fbf1602ba9e46361e197c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cc2e98a8cdca73fcc9e76d391802c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a16492658ebb9ed3b62c2d099cdd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c769317d2cb329773251b87afa4b44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a505c1ec25020c1de63453702b48b7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46c30c77ce7790235205b421daa549619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4f0b16524bce099ead972cb331ce0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb468e71c6be42d3caffb28f6fc39f59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193c4dc4bea0c5ea58a6c778373d1e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6ea9d55c1bbae43d4d98246a293f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5828f68cfca1260ffb4000b68bc81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba867e831d0435e3fc934adace5050625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184099470ed0f96f5a9703c9d7f10183626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98618198dc2b5badc3fe5efdd87e0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd4607c35def7bc2a6c3cfd3fdb1e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a552833d793f659c3e3fec1ff5245629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970ec16774d7882479d9f019349551a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354ed08c5771defdcf7210895a161b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345e26d93ec5967df9e539b5bc4e62b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43075d0439ad18389ee30bb05687acd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f112da3b69c1728fa287c1cc1320148634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d4fc7acd3e5e4ed9eaae5cfa04979635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c502f0e90a74d928ed1691f45187a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e9b21813225d6316cd612865b4c24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e22d0feca2e6a2e83078fa8d80f11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24090e04ce25ffd1e7826d09b3b5ca91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38b3d696c561070b1a2360fcd931ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451db09c34e6a6f9da9c95290483ba0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4caf557ee90425ffa99207a1e75f4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f8fb3cd2efd7893ef7d586724bb4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b025684b621c1f1e034bb89dc9a922644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f752284e3b5292c2406175d7677d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881144317bfacbf8edfc0972ebcaf286646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eef9968a78e53a07c1db1d21904be4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15de3f5ba2f41a148650affaba13a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa0635c860de4df611f09faaae19e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f4d2d0b44fd1c3df1800db6fe7728650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1511f4b0f1892103c74acdd63245e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2ebce047b616c2b52125a96ae44fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f975edc9d81894d2ca7c6b5f19813ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f97bc21f1745baf71eac3a7782709a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54938289c49ed7ac3be9a5a251fe37a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee449160a4bc5f145f9d31ff71993362656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb212fb2415247b338387b416e11090a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d000ca4c090cd46438f955e8055d62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5d0c4f8be82e7986faf64cb71e7a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d68425bbb66e85e0cbaf9554e6fd51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344ec55f0da5f8914806949105a585d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f06b9387f0fe95eb34f768036c2d05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9e36e197a753c79c6dd0846efbb1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599140fb442d8449a5c895000ac21f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385ceef9f38d7b5d77534d6fc45e832665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2083899d6ad347a41f51754ff723f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4c3d9c09248e9f691d8c0008d8473667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc8e0324e455c6bb1b1f203cb35e34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7aaa77b9e97ea7876849e1dded1ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e0e442102b317cbbd5b8f547eeafc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff956b57a56bf7fe828ee3bd1cd2dd0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5259dc417642f5c7bd85e16b553c44672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738b5ae13b80082f49075b2ff89f38e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808966bec6abc397973a1ab5bcd9963a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183647f6b908b50eca52cd85e93a640675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310f473b52efb44456e95ca5830baa4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90e13157b7921c8002fff399d6588e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8034f8d862834daa45e3e4be909c48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4fb90b5be4654140a2ef928105943679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f5a86e54a6d507184646ba2e6521c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16246757a318002b081025ac980af7fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13781a1917fa61edd00f0289242531682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a583b68c1cc72075154afe9b0fa6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac83bb98310d60ea6231c7f04cf21e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b32193596e78a8e3cbe0e3b62b597685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa507f672327835b3f8e8f7ebcbb8fd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767da50210f006951790b9f4dcb14728687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b389dfb2dded85cfe94e917769d33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b809f73d3ee285c261d936e67fb70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c744140a3d982f5aaf8205ecef3836d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15da3ca726b9b059c26f91047c848cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aab8d14d81f62c9a28f738910fbc6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abff6b747aed17fe0cad5beeda4df68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd439e0aa528a0d4867ebdbd19f551b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7c8315744a29ad6c68623da66ac37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51752ec08225d0e7c30ccb6a033d25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb8b62f2d92f09292ad82dd407d64c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd97400fce71d226b99164f059f78a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bc6dfe8679f033bd5bec479ba968c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8ba45fd05a6b63bcc1b06c63c7033700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d4128e96744addc14007949b830c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0960388982bb1547cc414027539310702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2712e1dbada07285b7ffef85e2524f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0aff65431419642e9c68518c83d6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d816f40fde3bca4b342473f02f0763705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459444d0d0a6b3afc81b2231a2b5873706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71298a91b9fdc3b00d67b4781e4676707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66928c62dc12471a56948abe94e9949a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fdda5498c44235abc4caa41b6c5e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f903141a267bac511719bbd3a7a9f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6657946e50e5bbb0c67fdc26b249523711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5469a81fca8ffedf84095c2ba7c89a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd845adfd1afb095d10c3782b301ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8c2b9038c03adcc459f6b301d8699714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc674d87895e485bd065658b8c18e53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7df17fc8aa8def1c336928f3e8720716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831eeecd0d7c2db541573b7a879c77e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57959b94cdf4d0d102ad9b40d57ed482718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11361be4eaf4e95a534c7bff5c614046719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad018ceae1c672beb94689e10d9714720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de4e0a9289dba8b96f55f9145a55ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdefbd03c2546f38b5d8dfbee8aa26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295ed73cfdfd1c93946e561f707d8b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b9c6f79fd0885ea6b506744d84be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c02ea5f2ae3a90fc5ba0d6d7c572a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef71305d121f8e816a28579d65c41b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceea24bc57894da7c7fcaf98e1acc0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c73f1f1da19d10e885b1b4941d28e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cefca27bad5880cdf7932421f5d58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639a467c4f7d3195f239801b0051577730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5547111a7de61d3f39f04d5e4b484731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652930d554b516592de2dc6e84249dd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a2192ed9673e3ea34160eeba23552733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393909067938638bda29f79167cb4664734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68aa32c6515eb9e8ff084b33186eec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d30a914b7bacdc0cdc05d1b080538b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1e7f4477bebfec2dcacf300807d01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3e03ddb8792ad76882b1bced62601738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaa1b458a982debc4e1fe11845cfbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697005dfe98206d14e5880cc6022084740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69665dd30f360cc2b387af40d81c0686741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a47ad2b41149069c018ca4a7533a9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15192b2c2ffb341076283c19cca058743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c91853dc46b39ea3c74c1afbeef169744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce93e78b1b1a86e477d79b297b67b39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3267dcf8db5cd904a154a55aa4bba7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07433246e83aa1d57b92fef746bcce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dbd635e9c3e4b09515412d59e5f12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5fd79d3e3f753cffe3d4bda8caf70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69160937c38db58ba9fa7e2899a0160d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ae2fde6f63c843b2f6daa6d3f04df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165660a5de06851c04d5bee9f66c8140752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e85feeec0f5b621682db9f95de5029753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>