--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c65f13cc6a88def3668c344fc08bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f48ef4b69cf627f40ad96cf1a8ba82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c4da5ef089dfec4a6527ecfcd26d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f1471577ea61db66bf485e884361d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe1f3c2d25533e571028402b10baec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9804c25c8bc49c6bd4235f40f2d54356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da290d51a2e1c1b215919e82b73ff29f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5a9a3460c09a56cb8e90803d9156a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e5f321bde633aac1d08ce808504b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5d13730dc52b29ed52d7db0cfd52d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ac2575f153202290e3f273f7e2ced11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3ca7ec4fa5aa6718cb4e764f2cc2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f717ce8114b6ffaf2a7d27600a453cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2db68cf0af555eb54016eedfeae6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea0e5f1ee9600507e2be3485d9bdd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3741b11e946eeef42ec21ccd9ae12716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb73fc1818d0d46dccc26f38311ffd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0655f4c4642456986ee885eaaf9f21118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da15d68000ccd23092cbc3b318f25419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bd9e4f762409db40d74213f95aa7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122bcdea258fb26704c6d545fc7ddfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad176baf311c9f5211b4984c4ccea0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ea0c2fe68d0d9f263bbcc1be5bed323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c72b12d0ca8d32eff9f6469ef1c34f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c391c09de446e0b621f67487796fe7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1391ade20f01bd19a7829fb36dd6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf0e56a1c2be30d975d75fa5ab6f7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26869336c3281aaebfe1d5b81e5d97e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7308fa4cf5cc16ff1b276aa0b5a6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a27e7edfa04341938ec4fef8448f8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7e5dba4a43058190d08c127e45c8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b154c1b6901ac6bc0360744060426ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae2a8aef40a07f6557460f08be52b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d61b3920ab3f44b7b7823b765d167c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f760ef701bbaff1cfad193b30038e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c7a920f6f6ea93c9eff4f3f5f50a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6459dadd17d4b2f761354657e20dbab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3f08762ded73ffa198221665910ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0726cbe33d5fb6a696353a21c017d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2845b93875d01e79fb203c7a221d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b4dc7b2b741da56d52a6a3344845f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97bdd70e437a9a7beb2f82eb3acf2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5291d82da4828be2d3dfb8c8f9bbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7a933fd8d72c14eae18da89a2964944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc9e1f48c537ec63d73a8194a254b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb0c6ff8e12f06667c5b25aae27dfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403b8e8009b00a07766d1da3243e3de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e386f1ebfd7a0c08fc309948933d92648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e077792b22e9eae346026e4e53208749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ded9fc5c693569729bd0f606137daf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeb49996cfafa5aca687b938b09b4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562398e849155067f122131cbd1085052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3b7cb209258985e3b36bbb8b87f8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52a2541869c6ae59beb5e9be682f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e121c2c6b5652c57bc81cadd5cb7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec018d7c0f9b267bc98963d2b8fe7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662eb54f1809ffc489a35dedf59ccba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11017d2230c4dde39f0e73b4cdafa358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d34cb64c7d9cc8b55456179c0c166659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ab9b078e756070065b35bea1d093760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50622743f8a2e2cd474b595e8672c9ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0196db53271760a4ec6d1c129b6c3a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c21ec4081314d39c5e43c47a15175e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39192ea61b5eff59cc4dd755935844f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75585a1f95b8a0b8d7bebe67b2bbe3bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434fa783e97665d9e001635262d9acc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f361d7e14f4c3f5d49101c74ac0c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ecbd7968f6abb59c25750167fbc3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb788bcd945682a9d3fe4601d77a421b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94518a77b7291a2c62d211bcb8973ae470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9536233137edd94453a14297fdc1ea071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b306b7e328132732b043c4e8ca2a3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53264cebae940c28832283103542de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a2b675232e88bc6bcf82b2935338f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964ad2d06b39aa8570d00a1cc411a6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138a06df050c9be17d9cd247a5b4f4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462883048c7685a6318e9e0595ac100d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729486341442cc223b509a00e8989cef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff06c8a05458ec20ca531e4a3f3dc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92103b5b975e2971ab6cca08c5906f8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce807f1a8fcbe842f4ce838ce6d53281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf7a41fab1878b865e8868cd08da9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91ec2fc195003d023585335ac337e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcaeb247f5e1caf66009d39d7583e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8685df9485b8927445d6465aeed4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0857910ac26077ee36597aa64b160686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e40f7207c69eae53099ce3cf7cac1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02da396dd25b41ff74d5091de4eefab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145c33b7ab309e3c2293b02b3a7988d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e9841eb4f4c7a2e0206dba8b6697b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50e7485827514c1730e61e80b4189a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148badc432af53d0ab5082a53122cd0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbb4fd7118d04cbe9aff6aa14d636d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81a02f9b8cdef24dc72ade67c6ca3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6414c291aec59e874cb3941c153ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db90b6462057d347995eca246d2fb0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4fed017d37ba5d0d2ceba0009c47297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e925aeabc4a187dcb602aea301eaf6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8605c2e46ed9554c134fa5bf6b36ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b741bf9a981b323f3bbc7c5c95501b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c55580d2ed79894f8ef63c6cad80e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb1c069ea01d25ed5a9358d72a411e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a0791c6e65b587cf5b7ec2450bc48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b51989d0d3f60bb98cd79d965f23d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e753e46bec3fd967b76141108ea57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb411d7753032d0a3d6c89dbada126106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a75736769e34de660be43d546bd5e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2def6b91748915b5901e0a9e11348108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5522cde67f76c542714327e18cbef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9f6f5ffbb96956b49dcce38a39715110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78e8b7ce5bbd41f99bac919227fb4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54926cc57a028df7e35441e1aa2f9a17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5493076ff84acb6c25706a15dfe725113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7ab20cddfb59cfadb8fff1a63cf92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0cda232f883d9306fde859505e3f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229402dc418fbd6612bfa5ad8990a20a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb0e8c195915cefd055ee30d729e44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487c8bc4a720094f4a20f5080e9734c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db342e074e582c669967d7d3a6451a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03036078c7ca354c44b2cd9e0f71ac95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4087900ac8decb0bd018541e308ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ee82ba132c916c3a0b496e02c8e3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308511b83d46f92a00f77f647581585123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61388ee56054c45bc99aa6f0a6ab79b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdcdcb48f437de26e5551798787a80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a7474c56a8bea9648370508d5471c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb04de5b678b4829fe45ecc08696d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35540cbb446ad4e38b4f6a42f30400a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554e0e10a56d9548f266340c52dd2d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747fd05e16dcbb6a4f7a7fff2180d7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050f4da53f547111e288732453c96d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379fd3bba8b58ab44ef2581bbb43d9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53e8d587444b31828f4070f1d7ef16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bea870981842c00da2c615339b51a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce84e2c7d33558beb842d135d9c288c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869c6b94e7f02d2b367bd3b5eeb0f12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bda2961e7124b1b2ff2cf5754f6a9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71824e8674e062474bd89e68e1db0153138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177adb77e10cb0e5e1a5cdfc6ea20285139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049622b65a7d5834e396ebcdbb9ad9ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95548f5dcda60e20a9eba296f26f4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b952c0d7939a67f9b4f81217c50e03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12c520742b2462621d507c4ac91ae4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98140607b86d8277c47e7bd4b445fe3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971b0e1c296b32e12931c2ca2de68a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33da9fb0d1d61e90d1e3629217e5fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b4fda101ade050b043539d17f4625147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fdc8ba5e45cea1cb46af49cfa6fb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026723c7a24d6b050b962c3035175d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8e14ceaa0408c2205c6234fa0c6dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e16a8bf6cb21ef8e20f68672edb1cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd339e366eb5f4eac324f0a7d4652b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525bc9c7db73c8c150e72a6a6aa1418153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ca7cd929974dd1709458785f3ea59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f1e39bcfa9186ef7bcdb6235f270f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3119d1cfa9164502df1af36a4d3bfe9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d43d2fa6ac7380877243394ceb7ea2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c3066d3a8f9936e8614ed2f17e540158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9da6c5c333ced8bbaa01b26e2374f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696c4e6a8301cd1167e994a7d4d385d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff759bbd3d15b4264f8365ec6df8cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001e029a40973306ac51705ba3d4ec2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457fe239428761fee6bcaacf1132da4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152a5c726c075799b753a5c15ac6061164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775af84016708acb8d9e062dc5d95bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f70c05f2d6fe5b7b5ce4e8df04375166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00ddf0bed34ab4a0c167ed2848b026167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d829581c916a06a0694a7e6e4a83d27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c21598f4ea76d14270f37226246227169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1237ad87894ffaffb3fa63ff67a89b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919b8327b1744463253149a0f84c489171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c999b6ee75bb1983662e198b48f76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8e598e0ceda45894a7e0456e98f68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8712aa80c6821daa73a91f927ed0905174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3269665215db96f795dbd5a1403d41a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7888875d9488811b967697525ef1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c194c54da1d9c2826b539dd7c18240177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3ebaaccdfd01eb106e9018f9e72bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836056720655de40ce9ee1a499bbfc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f1e3b2e9d967e32b919d507e2ba99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef7648de9a383cb11d0374dd5e4ce8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac62598fa2d2f1d48d26072f6daff43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30d54a469d58a40e4c1554a6607e64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0a225f526c75f0bc7d370311cbc86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b4ae7d982f29696f35bc7bc02577f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb23ca350a29194bc7ac5b61d3d3a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeb0db3933f2ba36b11b5f43316261187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f6e9e15e2ab56bb45fa18aad16df6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0d4106ae6affc6ea4962c888f518c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0fd7b209df76d5ea2f3074511e627190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70284c2641ed6ea3ba926b93e0ed9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f077cd57a7be81a4fb0c4a31a0859192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7351c3e5452969f2bf26252101059a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c50a107f0050812b4be52a70ebb688194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef75e83fd7488099cf6a797e3a06614195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73627054c8cf1c366a9665a27ae59909196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf622ac3eebf1516cf1cd7ad8af2936197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4729f11d15160d0794fc8f8c7c60b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afbc3a17bc4676d9cb40594f614b9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287b435f50e139e9ab3ae4d6b566942200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480755b01be2c60b129297077f8a6f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a01c361c842d06691f6f80c8dc0dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c0d1610df955c8ae0c65b069dce08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8cb0c64178d05b49b38cfc1720dbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbb752452dee246751528379de9d67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660f5a71f221730c23f19f8c2d2ebdc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db67136e36783f714760efc93b85a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c2a37770d1410f5c16a87713875e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f2d8490f452024581299d64f425de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7c646603d8a5ea439b164e976d49c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc484d0018fa9e9b6b2f212e94b6bc3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc9fcf426b993fbeea91c2d30e8278212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849efec28c4375ac0706c6b210fdb55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8de9f0d99204624753c14e661d256d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28f27015186ae8ed1339db61160278215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810411da0118f1c6f6b6d7036ea6c52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10463add47af3e89bb42fafcc45215e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca130f3163538db61dbf9ff79ca6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157facc913317fa3d3300e665db3e7db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c2b2cceae870c437cf5354859efa8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa27f2e62ba914bd03ccbfaeaa95bf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88429815be4aa06d4803529bd9e354222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe87d8467a0844dd432466725ea9e93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456f4d9156ba8ee28e7649f4712da51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc0322eabe9376f7abc9ba38ef39f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b65cd0d68dee062df537e722ba93b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c7bd88b91bb4a05650b0e26b62edd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a89212fae9313d5fb89e3be0bd0ffa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50999d0036facef825b691485e9c1649229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64137f758cd5c61da54c956138ffa51e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d4f3305673baec58e40621e8a0bab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505402ecd91b3b2b3e4495681eecb830232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11d2ca4fe5cd0bb8af428d61f824f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669baff07f8dd93046004a78b68d4675234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5970318e39fdb24740a369f438ef8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49380a257607c4ee762618989eb6a36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05da054da2d294402126042d262861e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4f680ef1c3aabbe76116efa2f0443238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd39c0d3bc1a3a1c9596119c48239d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e86855c4404eeacba88e6016226f00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ea88e59a471ed811e1c9836da2820241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3560caf7e3df00522d4ac6632e8bfe7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899fad932e45cf189ea6008a5d8ab0b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca51ee39d18127d2f0bb8a33f535278244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62559747642719ad31d4cce4d43109e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b7c074375c4b51bd0addd2decd3d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf713cb3dc20110aa66ca8b42ee895b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add56490dc862dc0f9cde33c9b534f7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce8a0aa29948bc843250f628197142249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c317c1a630bf9b309d54eda35c76b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee93590d0d739f8e1499bb9380caadf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d895e3502306d6e46af89711fadb50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea64415fa7301a4f6a10c301dddbdf4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d756636deed784e42dcfdedae3435f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c5c98655d1ad69d43187a3e65bec3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317e448c9de157ed00df74a474844d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff2d702336e52d8d6992833108665a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef793e387c9aed2b532a910e686af2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe58088e617525aacad0c28da4113bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11780a829fa98f7583216853f4cea0fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51995e12b9e03905da1fa0a0c76f51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef92664c86ef876efaa942aa56e38dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73894a0b85e59bc6cea315a0f8f2bdda263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf274949478a96b8693102ccf09f32d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8a0fbafe11381ce427b0a8baab194265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a28922caa810ccb7e6c11dafd0db6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae72269e505644e3b4a0e9c9840dda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa2ca89afc2ff91bfcc388f5a7c4b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177044b5705d9e0ac9056ec4fdfac41e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb15fef3610c3ac6917da3ec9ecf8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a8614500bdcae87eb65b3140e6eca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d27d7ceb0ebe37a812b06ec82226272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c5bdbab6683cbed6c0559751e5844273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315694b1eb19766091fd9bf24c517a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05993f85d21575479fef0faa02c47b63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792238c6e17e317f5b181cb63cd9c58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8f9750698573a9cab62c6cdfaaecb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29133d4ac8ada2813634d0a1c036de9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3912acd835cdb17631c65c37faa17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc501126ac12416c53273c0c2fdbbc96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1ed51a8f13863a65690e62dced78a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d2d92fe7fa1875f681bc3427ec041282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa4d3d51811f71ac6f49373637d2bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d7e0b74c007fb6e622b4417ea44d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a7962bc9287c943be04837ba1203c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ffa2c1ab166af136cb7f37837c837286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e46d4a8a743181094836ae045231d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d52362c60e86cffabc4ee5f994769288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7ddb4860af5fc546b4b4acbde2077289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf6fbb920dd6ddf59d2079d94b6648290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100244da101a32139347d695f68d75f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64a0908a961bb97c9e44c6ab0646cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b654f081f168ed0133ba07d3676bab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe71f0990ef9884f70ac460f9d7e1f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a931a949d86e2f1affd646317f5fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1819afb6499e84dc91baf614e7b3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613e0576b5e531459edb397bb944c30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f4c884951d05c9c9d75f005cce924298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187bcc06d85bf48fe843d3954116364299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ace5b203d85102a61c80c0613f58f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22832601d0f450a3cf716ce71cf3a81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3bbee60d5a455a701aa24d3951272302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d27a9197ba549ab97835c84bd07fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2a9f732e75a0fcd2d28a726f94161304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692a5b80a9d3dcb6c0390aec04bf0da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394fcf2f6d3657d09f02e9eaa1bf400306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae2f4390ac69bb19e821c758a3accd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f0b6f5af1ef0e3661e69aefbe64e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a9c32710ad5ad1f3246168b58add7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f940449f1c6471c4d1aba54f50428310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e136d5b7a487e475cd5cd1bd9d244e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b4733c1740fc1b684324332d20801312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef429ec3fc0e3347cb683e3ab04fc6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ac3cce04499bd0dca379a4252afe7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f61d8ae542845e6dc4d36ecbec1c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c674ccfa7106dd4d2b5ee8e7886991316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec750bb07fef25a2e0add0d2581c745c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eeb712d1543dcefbddc324511bda8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4a4585460f42d9c8dee7b125b27c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554710c5dc1751a635197b072a059226320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4262371dccdc5d8b624ab45199a4112321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2447f3bf9620a82f932c4a03f6905322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e08e1daefa59f324440f8ecef18d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968f5d7827d44046a4789257b30c482324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c49d1da32cb3a5e5423a170a4d0e67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54aefae2effa4567476f1c56ddb8cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8216a9eb08f89255e7e13507928fa4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38abc494929e9074daa22616cb86bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1483a85fda3b016e5840e16fb3a80d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606c24506040df4c3796dc184f64df0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e653fbc5dd733d52feacfed7bf7816331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1872351caa15b50a66ee591fb7472332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5106e69dfb77f800d18927f2a6ac58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a31e9dd9e6db1d76666b9f70f6dcef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acc828b55ebbcf26d4af400605dd4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec71c1ed97363128a5baafcf7150f58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129725498c0d02f6dc815f4f4d855a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5d482911e0b36e41af26c6aa0136338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062d5cba9ec6f1227a97c40b3a036df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9774def15feee654eabb6388b059a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd283c844c2d4376262ff066d9958c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bdc1c534554e7183baa4025298c7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01434b6b5cb6a5287f4492c77fdc5beb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f05f81616b4fa6913e4c5f0112dd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72792b271b156798fcb572fd890a9b95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b29db66fc0ae35c0b2d70040450881346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20195d9f33b8b601982c16c847ba9f7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40731eb3ef560ddf2df29e850c11696a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56a447ba970765c292249fc23d6dd6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cec09988f9f8971fc33552b7b95402350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753020a5363c8e042c9cd8b03845a7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41670e3c1c13b098a95be9509f7e24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0300177bbb5809e48a8d474231c6fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be812e1c3651b3b8bfc00c0720136354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78521df8180cdc75b614c88ba016d0ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edb163df64059b13dcc07aabd1d324356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77ed5e21dbaf5796888cc6903b7d36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c54e2efb2281bf56ca8152b55dff6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012201c561439de413738c0ff2f7509359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ea92f4758173aa81857de521c237d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b85ea434bd357b6f2a4ff5db36ef99361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9573ea783d4bf28d77fa71b40bc21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9afa096156cc0ed606d5b6650fa43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92631a5edcc2c097cebdefd73fc1ec5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e300f127f47fe5035551cd1e4bd97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c42584aeaf05d544a7c28c48c6569366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e954f45dd1c80bf02c8bec1ca42f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f12a3f6bed656472479b8d13ff93d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8250b80e84bd25a9ac114dc286797369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b3888ffdb94ffcf5b4d7a2b54bbfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340818de319e135258553e58d84008e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bc5c68a262cc02a616661174971e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865aa2066a2b4de925d6ec3ab81d12f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0c5766401a0fba10dc79569367cfa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef4f992b2eaa9e5c5fa2eb38766136375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0102dab1dc7256475165c4e8f0435376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b04548fa866c832685eed7e273e16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f075357baf45ce758758968989cd37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc393c9a695f80fad8329198e97fab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826bc235f1e5f0ae786bfcb7abaa28c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692b8f28f616c32c113744a0ed02064381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6a12d1ae092fe4549a6bcdbf8d8ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2009a9fdf50c03ffeb69002c994221383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d0ff06c1a531e6f0f8702632907c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2edbfbe717b1a4b6fc9cb03a0be5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bbf265cade5de1e2e38f15db7cf9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a61ab15789dd2d0346b58a167bab1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e46b2b81811b824ce06f3934646fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244a36fe3cbc197644be58e2bce00a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aa6414da86a0feef5bfdfe5d15f00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b332ce47893a4194a11803807e800391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e19a5771a920d7a17e3b273d8e9e9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0892004dc72793e7571373ec5fbfafd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ec58a27d3e1fe552893306bb4f78e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c0d9dcc10be11522c1a499146f43f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a0c7858a4e1b5d40b622c93668a9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fad82787bbdc040cbdf7f0098a099397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65269c9224d9e29212f444264a0bfb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b921427199674a9a9fc6c6d5efae9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae4e4fd10ddecd4e93e672ac5dbb2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dc3092104b7fac9170d768cd201b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ce4317dcad147cd1f75a07fa47f33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eb3d1bc05e9d83b896ec23c7e5a5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9081bc762d5da8cd006cdcaaff5720404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1168d0bb8e6713e9e4230fbb8cd2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe5329eb77644f009917f9129f0024406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794a3f23f9a0b21f054a0726b67c58e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94880219861ae1a260cd5d28316356a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9f2defba8971ab038ed58f109dacb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062cff411c7d09a2836c1701e5283e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ff116d8551f065d571abdc259bd0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f43ddb74e87c48b686106870fd145e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cbdf50ad0dcfd232dd3cb5bcb18dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd9cb7334905ff37a64dcd75b67971414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d9249c27460e467ebea1855f67925415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5267d9c8914d731ae9aefa4e8dee3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba3fe0f0beba02b66b13a0522d82f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a043624d5503784a9b5a4c88ead2df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81331bb9bdb98b23958ab4c8ba9c56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751279832385307fd3d01a0e7351b12c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4c6df1ada461e33ae9ce67e186d44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29552c761fb318a97e1b847fcacd134a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff16746e4c4ddb08ce750721e19775423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303a4648d4c95769b21b7d6196ad277424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e502b21690ef283459db738bbeab3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f8cf755915fa4774b4dabd791dd5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8dce47c4574181ba3443e3cd722c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a8f6aa12a723300e5aec20815f363428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a18a6bde4b2eb5796be0d46628b4ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cf6ab31ecd777abd2b0bfbe93bf60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ebb9ef91f595a4e2afb88b1fc645431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eecf08f0db227ade7ac9f4b7a0eb7c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccef943537c640cfe3438845e34351433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c11abed0da45757dd6e05d2d745e82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298de07bcdd331e3eff4edd68d6e068435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ce98cbc57143c187b08553eb50250436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168903bbbb27f85f78ebb0442fec559b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57084a144f06396ae8c05581f848ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a273944ba791e65bb245ee2bc39fe5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab579bb932f588e61e57ffabf8b1b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662339c6b3dcf18f8e895dfd9682232441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07468dbbfb35e31c0fb707fbbe6d6a51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013b29aec9b51ecdacacd472d9aa9b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6287e7e206a03337703ea7e2abefca6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a84cd4f025e16bd6522c5407276d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c536b0c94c5d0ba77dc692f22aaedd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7aa1dedaab2053fb86d6b9290e251447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13986b349fd9541f4c39948a1db40f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3f21075afaf21dc00100829c6b688449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd4f2ebfed99ce04bd863e6605c2b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c9b402f9700a3b6f106f6336e4181451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3176cff194b39106a9dc1b2dda1ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9000813df5cf661cceead05f302360453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f0c59a8a16523451f0f9ec6c6eaf5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae181b19551248a4ec1477746902f530455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ca2adc5482a7ad9f7bf53b97d7968456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c138991ecc5bc7540e42dd15d076457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c619845afb7e6419be666636cafcdaf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753672beed25597d94c60d41090d095459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a4a4ef6daeb32c8287d111b95dac1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62591edacf1abdcb1f51c99448fb29c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f00e5aff1c556664d0224109aec4c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f8f067e8c2d4fcb38268188a8c096463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2071fab34ea5b79b78a37eaf0e93785464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26853fa172ca22d6a2acf24bd31aafe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f498231f6ce819c6bffbcd3e55d819f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ce783bd0807cad9271015a7e99430467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a793593f63adacf335aad25ef4e4813468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7bb1fcb9c6b1b3565d315a8154174469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8aef1b6576d832683c1b0ab1b7b1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af97b4e7d88f98c5ebd5054126fa8fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c32f8359087441fec1e0e46a2bac6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d5cc1555a25004189ecf9c38956a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b948bf2f06650a9d2cb256ae84b8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55839f518254eea4a6ed0ad8bcd68e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa911537cc48b40371a62dcf17cd72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a146f0a78bf7d4304d4d1370a2343477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7356bb1a267abd7b2eea8ace84534f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a651b39f79377575e3b96607d0c4016479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7863103816d7d27b81bcde55092d8a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbd7424e20818b11c5f6d010b59b81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9bd7c43a25d04b971f8eab9897b48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1243f1c1012136b6b76aefe2620e35e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9216bec45d07cad4df27fdca3b8ade484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24de474ea4dfde81f948b4b4c31b0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540767f7e8f157dee1afe9538f312305486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af389c953b22de900ec2e277ad71caa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e2a0f23f2a1d75583818659a72207488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac7b5f891ce956dd72c9f526298776489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d365a01f6fcbea10cedb434ab183c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470fa45415f9c53377c8781554753f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea32492a7670debc5665653927479cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b5310762a48063939e66187252fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509473d4133188a422608a67bde1821a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0be8b6c7546ec7c26b3b75e429f6df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444af7d041870af01f68697a776a73fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4be81fc3d25373e67ed4964c7b400497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03f04854a07814f35e0063a49bad08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d3e9ddf246ffd4595f1ac0b356f56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcafeedb36a1ee15317c06fe1d7a78e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab230daa145c8d542baf3ab40631751d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52817e7aa7fee8ff43852110ff5dfae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a96e36f63f7772514925c77e393845503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceed5ef4fa032d0d1c13b6ee08c386504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd394b7e33383102d102a5d4dd0b900c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112c2b28fdaab23ce626bc7af2b67ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815638d51ffd949c75f57dc777cf564507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41091ce9d1f891559e36f3f92b78011508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5a44cd5af29aa4a194cd30fd06527509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d36d32e8cd667e618b93d064576556510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd86ae4a45acd4b220d890c67530ae5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75366363478f56ee5f0408a5d4999f4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c9e94fd99015a09690e7415625f0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef796c4a5883977a23bd34369603356f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367474fc56ac34a097c1827907b552a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625eb345dd64452b9d1943e2a04d3ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354e9149412cac6ca10610652e1c936517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c7e1201a16a1b0948952cc73e1d4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce9a5e4833103deb699cb1fac4504f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fb3db3d70e3564759a7a855b5b35c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59ede76a2c43a4edfc46f20a1c1e0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a543c23f4c95c226392585812f9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df09757de7934a777c9b70efc755e47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b112ccee590c0cd2ae997735d7fb01e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003ccd7aada6e9a4c7c28fe56078d3b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069d42f46ce1d597f956ac338938ecd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540ef6a050877563afa39fae7008a02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6073386ab1e6f93cf8477331f6f7788528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375d167200ced991ef263c78e235aa4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725995eeba77fd96b75d4ef5b60f5b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f201204cd1a46dc46e1e0348e2015531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ad7d1fe22b6e5a909b0c988de7d8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91527f255dbb90b3fedfa1a43a70f61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b085dcad296e02d0ecfa96b8ef910534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db78ea4da14fc05df3f4eca1193c065535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba17473cf9d64725d2eb3900037582536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b475871ee22d15319b88112c361e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bad0091e1a63f77cf8619a15c0253e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e4f4ec2c96cfffc0c5ff2a1f82dd4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c086136d59201ac53ce0cff7615e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781ae55f484727d355da1e1afa4bab2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb04d7cd0418fb7d2dd87f08afd959542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96fcb23530185f478b75e701ac6209543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0906d48bf017b0108ab1ebfb20b044544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b39b9480e2a6e02116ff4410bd524545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa288bb06a678c3987f199b2ba47c3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079d78715c96df553657e8188be17f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e86bc58fbcb3d2a2dc4f4d1fcbb8d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a414bb7a90eb06d79395bc4d420ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61438e76c181d374f91ef9e0ae42bd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45076289840aa00c0e3c4d32bd63a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899fb49236c96109a41da058758d29b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73497cce4a0f09bd68af31b61fb1f5ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a5bf45ed74947751948225f3b3c03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c888ac19424e926feb373c569e3187b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b150a0db7196a8296ec98bdbc84cd6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf2606b018b107adc319a9623bc4e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb558880f1bb592a55bbd776da6b38b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e735605efe2963b495ce4cefa45e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64ae3aa3fde760ab4f9b5b657b0783560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f3250e99f7c6e3c6f75e25b0e1214561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b9b9862778b73076114861f1c638f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c80889bff5656b9d5f01a9618a72d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb33cf078f843ffc60ace3e36104c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fda8ac5e05ec9b3acf3fded8f756c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534aeecf6636680a86e2ef697186d5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd17ffc804b8eb6ea4365d27965f19c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b380e6f020432052a3b3a172b7cd0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412fc7df11208ac4cbf566fc00c8e2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b7c83841be8dc402d7848388715cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee887131be40db616e4e3972b0c1cd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddd88d0b7ccf85161b9c2dcddafc3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d5388ecd5effda001e0c360077d97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0323d8396c6e1f9d26bc48b1e942ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5e39645a0734520568ac548681557575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43a0b910692620ca634b6bb3daad88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f130fea84daa032bc9725a044f1564577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e63fa7f253eb5268cca7a1fd9a01cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4d51475f30bba9088f3416ef6e214579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25bead6b86e5e906c46312b3ccf44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32434f0989d53a7ea2b6ad10433754c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3a825ea7d251d6e2cb265d1173073582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417f330d20e185455635a2fa362ff99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d08158a4e9bb07be1a9e25dd4153b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753b6683f94f5039f3c8006751c55ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850c151f49757b12125163a1c3f5413586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa884e9453361b57be76c4cd30c3c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c51fcc18d6642e3d43a8342e53c206588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edab50e7c6b0149ca91cdf2267622a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09712e800d5920eb3f3cf866a6d2846590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16b2c4785d130cc4f1ddf25c08f071591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf271f33e8f9e6833be8139f123c4144592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d8a9ea43237fdda8f8f2ce1652e84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b956da320663d77cceddb7c591ea93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fa9c958ccccd643b46a439543a426595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca0f3104f8775530eeafcbf2cf5e54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d353c9f41755a1160daa758f3ead71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c13435f0fbb05455aa9643a5ab1bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01543a9a932f9eb662963a80de7270599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf94b7ba733f37ca3697abd6d895c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8c4ccbdd3d80ab82c3ecd70bf995d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54bdaf409192eb24cd2fa0fc39d80b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a037bc6a0f581a88e32667f0012eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a62a0e53b1f4818b76c9bc9e9a286604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400ac90ddcbb22cf4e9e1f6ac86d708605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203d5540d2fe22b9b8fdc8ad3b10be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a587fa0d34b13a312988af9495e66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797a55245e9a6827a3cb8b76c9c16c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d305c4b29b5376f8d7a02d7ce9bde1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782edc29c846a0ec9096d03e21a6cc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ef29f9a50ebb79a3b8bae8d44eb59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55deba68b3326434c252b68ca3c7bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3777a4b06368fefe8a45a11df9433ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ac29bef9b2ce69a91ad5ce4a0c554614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e7ed4f0c059f54dc791baa7c06104615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30601a2108f63e7035fb4d60139d35e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c54c9c68777ff2300ff5565575d73617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e908a5cfd6f082b92f0537ff7237236618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0eb411a616aa8f8af663f24c6c04c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e83e4ced62180fa3d66b877f91acea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314de4adb0de987bb5f5d6cad3b4d0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d16ec19e874134a56013aa7ecdd1ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75082809cdb4b5ccd47ab5e6bbe68e1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fb4aadcdbe4d33b6c97baaa540b63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a40da08854fcf22d3b5fa39cda064625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f2bd6f1dd2d113d13da718df19555626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f792a67e5f372343129a48c2faebe6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f52f132eda7088cd72dd66b77ec19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7b33a1b4865d543836e1e31e9bdfe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3867e50c0631dffa1a5d6e25656b66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d2c0c0ee33b11458f135c525c65af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aa42fe725bd67666126496ac0c58c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438585df25c0855a3113c2c70d0c931633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40219caa7aca1baf5dc86b2c67e886a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff359dec6c9ffa9ba61d1c773f751305635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94798eec89623567e51d28c2ad5061f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0904faab16a1ff4d53c3c17541b2673637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a3b2a1b391a4399f1e8056f0d964638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1059d8949a5333a3c4cdad17e62be52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2197211605c1b5df79ba79fd91b1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e40aa9df631337e8a6730907d8291641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12395545d8a32dcd26a82aae43fbff3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7064b95079be69802a40fc33d83641643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ce5650fa239362f1b42d123ac9c6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cf26754b06077b33da0609ee9b108645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d4ed5c5598dbf29e13691debff16c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325b7454b774ab04a7b6c4f7b37d4b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017878f3114952c062a620402cff89a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb181d099a39f585cb1c3b913f4382649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb2f4fd66190d3154818f8f118207d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acc57888ff06499dca719c954100e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7a6444175ff45d78415950ce1de30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab395281d73dec273d039907e3ea6e64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8679dcc1156fa28b25e5ed0bae2d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa96b61a2d03911c574e1c8ae534dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392c1e574df7e506bb65f420f3f3288656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e274e629b0ae394ac1d3864b9e2350657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8b59a56a0eb438119af2deeccbb5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd856971dfcb0cf3f2537bff5b799be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34c2649e01a1f69ba1edf33b1d30e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a5deafde866793d468e369e2d8ccc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696f5716cf9dc2234b11c19b1384e63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fda3ce033ae1b80880f6b24325f27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2e73d282e909e89251907f6812f8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285d4a5258a20d042632115ad073860665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148b73e62b11992178bb29bcd21903b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128d1fe451e58d3db299eb6ade5b6f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7560ded2ebd6c028b639edd069819668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff37a650e75d4dd28c3d8ba016919b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bdb71c0b78fa9d32cc6e80e36deb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e299f34a15a7515b9bac1bf82a0e2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18745da448a427dcc87210c11eef05b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507ab8621a3a1e6229b49530dc8efc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1671128ed6ab931b70f702aa3b3e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6efa5235b4062186e8b2cd391970a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25eb06cef112e5c32d585a94a39a52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a623e1b183e7091a4b685ffc500093677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764df6a7613c3e4a0d85b67cf2adbba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66904c194fae0bc286853cd5f3c07b9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907892f6f41bab2aa69ec1798cb6379680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961bae7413966693cbccc5891f98c9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d27a9b162e888261666adb67b3291682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78e6e0fcb2e7d8bc8908f398a5214c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2e3410e196430b0d23dfc54793fa4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0393cc84c66f1775113c1795a37f7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baac28599d3ccb07d60a7e133a61c81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7e84564c091e7d8006c33ea47b1c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d912dfd166b2bbf68abdbd2c32596b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b28871dcb5733f548ebc43095ed2e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce415ba5770850dd4e1d902220eace690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b3d7cd1a16987a4090c70227ebec2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e523f19979fd2c229f286e140916266692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab7b10da62526da29a8678b2a701e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51b227ca6fbbef24e5656d19cdd32c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c326f3dcf0bde17c1230c291052bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afee52916a0dbcc753273ca28848fb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97c05f9cc369c559fe8b5ec4758e70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03c9ffacc4ad29690d8dc14a086ca2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749cf3dca3a160f7b7564538e56143c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079885fcf8cc94a0a73e556dddb7f70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269ae9db787aa74f9bad4f6a57654c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaf28ebd4b3bc0bfd394a9f8cf02a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74be3769e109ae29ac66ad3b3d489f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e9a28e95583bf72cbc31b57846317704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd630da6403eda5b60998ea88adcc421705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf82a860f365ef26de8618784b9a30e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3e340d1cd3e621035bac1bd6da6f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d37b00205e70ffebdde3f0a9debee0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bf91a6345d2aa87e8d0d2e54c7e01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e25f11f287efa83412c3521649511710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e759ccdd746697b9380f1f5e4bce9ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45253990546162be3c4e0ab3ca025016712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d10cdc6a83e61ef2ad46ff4a0355d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32f347e084d02839573bef92c23ae6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7480f98e3d9b4d0e75d54e70386510715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f659da7c6a0b61c1dea2c899c3abc5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5d2764e4345773b49ca9538113f4d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d808585731ede9cae45706d54eade9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446fbe89c72855e9d5ad52b3ca323d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c0ad05dceae7f32779bebbb8d2fd9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce9a42697107a0668dc0f168e6cc98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce344fefb301d2dd52aa0d489886d86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8163f0233dcae0f4a24c5a445f4f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfae24c888f84983010060f48c98219724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b4a41f7aba4dfd56413d86be0d942725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51b7324b2ef85f16814cd472cb1730726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab201b4499992d52da69da51ef99c3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf801c664be228adfec8d0a324bbc03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d5539b82e59dd606a0804654507ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029946d12f6694b54de38bcb048a10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb98f6e7f91b7405baaae88f6f97319731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1269337e1080b307ea1e12714a79b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce482fb19db70c1af818661f9d4239f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca3af33ce8416e85fc477a6699d7c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd6b9327957ede3121f75f653b6064735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417640827c56452e31bf5b2fef451ac3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c88920fd5d98883263a6aa71b45c75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d81c27a0fa010595637c269120117c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba1762d858e5f7cf57a3131d749358739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16067cb4b10b79a6c0d6a965e3896f4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d3a56b78cf519bde413c516a36bdb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e3b568cbc167d14d6ab101ef5d32d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2ad8b056422da9fd3d16e6b7843ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77807bbcb178e35294c23c25db148e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627159b6a4f6d94862899d001333af3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f178f5517c337dd5b31ac4851d8409746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235633ed9577d6b505331ec678ef6837747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27546e3fb887d8eee175ce6a4436fcd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6679148a9be6243096befad9f5e50a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2419a44190acbc7b19b14141e52ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bc115c906c77be54e221f60aab7fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb87c9d44a868b6454c040a398c0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f491198567110697083b19b7a8d670c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89b0fdaa5a3eb77fde53c3a945a9d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4493dc0771c3bce2e06985cfac957fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dc4cfc9750eb1570827e48d0f83a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570734bdc5b3e971325efbdf39ce057757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecbc1ab79e4cf23b0f4a7759d82c11758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616809d85f57ee44e3baad31b268f9aa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07d1d0b5fb62c5c55ef0f6044674e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deab0889a1d45bc36066407a90a2cdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1424a5fd7b8bddf1ae1e6d961849c793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bdbfc701cc5b09c973a896fe0a4074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062ac4e7f117a2726883791b9554b515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2e2721c02ef8e7263971ff511b94a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335345fd615313f6faee238aa4c6b2137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291a799c892181ba5a0c462902988798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e946e33b56ed3072cd17d4aeb57e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e703862d85ee100ee274728c535ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484a329ddc4696968b7bef7ee08b00b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02701276540a375ba21b043c13ca1f6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c928d5dfa8421f2d06a3c131349a0ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521261b97d629fbcd75164233979b54114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3db2b39dad94a5ff6bf467c7f067315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114ab98615cd847ce0dcbc86cbdb79e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12806e9c61ea22ea61d0c4d2c425e88217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da24041642a74ec84053c337342db818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36f87a789651411ab014b465f9952d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51063803a705dd6b3c8aa234b64682c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737829b6b4790e1ce81aabdf723798e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098af7bcda5e9dee6f5176f4bfd93d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cc9099f34020ab5c35cebaab5858523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0e7ffab0dbe06cc2a86d9abeebdf624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86041976e66990879828b5217b54e3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5f88329ce220ab0355d8bf5f6ed2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3909395f8a39e9e6f5bd47fbaf19627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f029d03a11010ed6ce6e2e093d9c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b12c947c70ab7d588b263f34a4d5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d26dbdf93c617657a66eae4904dbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635f321898598d3e6a808bbd5e0f14f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d765aeee015feddfbf96b9c9883fd0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44bba06d3f94429b711ee9314c38b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118a7d564d3782961dc7522ff5caacc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0400bb15614faec26a450cef1c4f9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4637ad60e982f5fe8ff4921c320a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938b56431605bd753454c514949312037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae08f06c53247cb3c1bb1a0d27a32b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e738d61f645e935995b8a41224f6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007450542a6b6039649af3814248c1f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe1e5c6aa904df553036cd1e3519a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae053f273ab1c476ae0d120e86ce268342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02422227c7840a31131e102ded0d2f3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55bfac124533418cb76f98001a584644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4621b36cb3b3ae7ea1b9027c979c36945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f568c631cf1bc2b9fa0915bc5dc0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c6533fe37ab3dbd2bd2dfdf9beba047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e488006d8773c3c0ca6b507c30f9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4d8c9e3a47ad8e8267fc646855d2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f57726fe1fde33acd236bef388ce650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c372e317b0aafe3bdda878691e54c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45e217b8f8255b85e7b902e7d690a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053aaf3180f2372150817d4dd7cce1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72277d1ca40ab6b932c4d652be77928c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b244c21f81c56f7fbdcab241ebb33b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df26a8f6cbf36cc60d17bb109553d5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb3ed81a357a94e6356ed0298d3d8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e29c923d232446ca8bbb4a4d362b2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965f352f04e17b5407c1114a434640c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a663cd3f0f07ce670df1015a594fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad66535be5a8a189938a83e849d851161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ca11fa23ec4c4f0e1cb18b72a563662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747060f9b29a2ca032501f93dffc97763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55e1c6d6a2a9ac5f2ca4a094c2eb8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8393de0be682f30e401530b260a61a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934261983b9e8d5d56ee881117f8bda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aad9e48272197cb3b20e2250d615167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643779c5530faa2cfe037ba4088a0e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645fc4070f219b05c39ba01512d7af569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefa8a4348abb0b387a7e537100f37470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583651c703e9ce9a7c468536d051a14c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b521178c9fbbc2a3c737afb50718572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69facad18f4cb7e182a3bfd3a90def2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afe757c54e643c661e796b6a6beca974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738699ecf79a1f7f548cd3dbfe1549bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5fa885e18c250cf7b02ace205149d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46847eff116b4fc7fffef06a822c2e1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab9ddd52afcd133e5b3132c2dcf13f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485c87bd025d251461c22afee4a78e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd339a1c3814916a0e90c668444da4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a43ac3dd1fcf0f39df4c4569ee002481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3d2d6cce45ac0ca3702fcb67742b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fd760933014814e688a68563663cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7632142317d600fff5c3c9fd1d319484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d929f4df62ec880c090810191f71685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccdcc42d31475ced86de59bbb9de0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee081462705ac4c5ab12b70be8b93387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85440afc0501eb8fad897108517cc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83366524145845b3c4cf864d5ef50e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af2242b2854805bc9bdfc788fc094d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089ae086d73d54731a4a561700f39f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8bcbd71d38466f399508926f5569192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416ad735e22a6db8e789b3bbcb3853a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d47fb52b18aa2d4a1ca2f183e5b9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ff8380e7b42bbff9a562ccfea5bd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049190b9bd1d7afe68e3f750a345122696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150b81c79b290a70c5da07894e79e7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210f703d3268958b00dcd678033673d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c97dcfe526aa7c9d7bf591ce6940799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d025500d341b6280b08304a6cc9db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a848a61480614a7e71296dce93e5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f222f7c120b8ccf9644b14411d9e2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a470a5c18bb22d43445cde42b95a93a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db1362ad381f00c8ae51f5a490c137104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45a1a4af3ea60b52f91bf3cf8e938c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22bb31483a495f3f89f1cfd8b8a32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a592529c8f741d4b8a5d1de326136e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c382105617c351f677ec806f11fdd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0165a09ed7e47979e1d884512f310109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4906d87cdc6dc4686d42747dd9cda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8ff5d36a2a897454a87f317ee6e2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280cc2cfe3da924b0ed53322f778460112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604794c3ddc52ef4e7360d4c7c827e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ea8bf8577eceb4ca0def4f83bae27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df47c08ce5821ebd7fb02898a0e01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f3a169101f28f5e5d6a8a50cf2b88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8446ff7d8b6a385e766d7f438df4576117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d26e0b64402e332bc5c5081bfbc1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26fbafb0405eed427833488d4ede37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5860389957f7afebc17f8edca0f2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8da61ecbb40114894ba5da88f15b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fde172b8a59e220b120a3a31a43666122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e72c32856225a47900929a6d018d3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743b34d66f443bc2db352de052b4a71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb773b7d1a98b1e6f8a9efba888757125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742caeecb6011f69be3d2495bbe5c195126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0435053603f1b09544ba2c2d4a0eceb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56b35c3fd96baffad2b8b0c73fd079128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7636bc5a917137e4055731095f68b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3d324329208326ec14a88f387abbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e5222367b52725d9324d193ff3a03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74032f33822141487dcbdae8c0ae37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864316cff7634887482d2e77227b9fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7f7d0047b99d99cb77e6b6b620518134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdf0aff755233d6a4373a3f5c191c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc981ccee4a37ba3523bdd71681d726e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bdf58e73dcaf06ab634ffcc2aca60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a10ba8e8e95611260b7e29ca218c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a016b368a1050c5102bff7edbf276b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e194757ad9369fd391f4932f1ce2c68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d9203b44c8c74aa2bf5e5492bcd5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dd4a5efb82eaef301fe6ab22112ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dc2daf82d5587831fe73b9a179fd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1505ab07ced795620055e77f58f3ef4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080155b4f9b17db4f758d27bcdd85119145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffdb440e750ee22c81c0483e84412a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e071c8459cc0fa5a1ea0eb725f713147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8849db203edcce70b8ec4d4844ab7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d094bb45bfe3bb6cd19cab29c8f234a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c55e15d206a916a0df81f55d30195150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b01993cb75f92f57135bc07685e677151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d61abd64f6400b1bffb61ba9e2f13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c101bc444734638aa3aa59dffdc9659153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200b06363c6cacdbec4fea6ea75686a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092620629c88cfb1a31ba3cdff56211155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68de7192202dd6a621b6b8b581cbc7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0520010183bfaa3adc4bc5240427a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea4eef9d6d017a6044f1dca53f8e99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abe325d6c243c763cfa0f28e4b36a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4079d3b76230bafe46b8751192727e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664419e967f5839f5c2fa320b6eb161161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c120af7c956182a6e5d3bb36c0292162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56b3ff70ef4382de2abb2c5ec0bce3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e88e4bb09a85fcba6240017c0a59d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793173c044a60dcb1ba8532ed983cbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8c674ce79fc641e82b03007cefb09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ab76dd1842791325fdf3339f53848167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1d72a68e1e858449b7c824e65262e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de4d774ff43d19393ee8e3e1be2379169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536c3a0679dda29d6a8160798d13a0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a273eec37fe865c0460b31504d5867171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f9d79d5c4575f0d0e658a760848b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b384f1a05cb559d02c48ec7730a2e8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca890941153975ebb1801d685d80631174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40450f522d178f4cb5edd25939ef013a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38ee701b8d6bd9790d625aa65d24b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a475715a51c888db5b5e8b01da7b56d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea9d4d9e7ece1ea8386454cb1a88a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efbe554013b1e24597a452338277b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a498d0ab72814b704383fc1df9f521180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b0add0ec3ba3b8104dba42815603b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b957d90d063304c19cc9663712865182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182505931fe18ef5ac689d6cc1a5cf86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef8ee114f9d76ddb5a10ed1435db26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1cb24037a58e1a474fa431c2215c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5725938065972e7fa91b6eba9210e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44012d88e19846361edce510b9161725187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ab5eedcd636b793a8b0fe77b5cd17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc042cf1b825140eb3989bb336a4c5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496cd2fdd8bed09f4092f8c9cdac5ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb2be876eddb8cc14fb816a27e527f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2517454d1e0f3c3fda9b07f7ae7d24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405675059cd730b8131cc6ab1e424ad3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d3d23b9475d2a7773ea6afc7c9c75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa06c0aed62bed564b5aca7422920c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72350f5ea10ddf1fc1a15866866e940196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad7fe9823b57af8de8d558da8c7805197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e83f52cd11c2f8d9b7ed1103cae0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08ea1bb302e93caecdc9d2fbe94c31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d5bfc849a82c8a114fd701732f1dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc53e6a85d29af27288bf1951eca157201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cd150f8b364e0a1d2c2edda9daa1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d437bf1b9702fda1563b8c123fc22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d07115194deacf193fb7578d7e43a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f23b7866432196aefeffba4ef810a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ea98e6576bfae7e42efc256cc64e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71542a7444613e8ce411d6db108653207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b837cc79a81c7962df7260eb9a42d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd39a879f19b5de115c9219efda7d6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770de784af1eb6cf1e8795291a31625d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9be5f9ec9c3d2887b1fa7c9d8ed31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03276320bb1b09227604caaa5129af5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745ee881f755a0d04fe9bfd08da618e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002ca93cb5a394a177e9b458da73af2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a1850d49a1b5b04ff4d0e54f0ca5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d145dd3952b11694440c257caa8f79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9424c9e5201cdecdbc879d4dfef568217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168cb8aa4be792e6990c342f2f1b155218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90524f6e29d9487ee8ac8c2b7049a45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2aab6a1151421521a6119d35f029d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b48058b0a4ac3f4c886ab286b3460a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6414b0065cd4a520a756910a974cc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11411a0fccf5278b7a2b6706724c021e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e33a90b4df751ed1af9e1b1d390577224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084ce0f231295383bc33df82b8b2818225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fc2e1ee812ec7c9796bf8d9a7c4b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c55384f1dcfafe42ad964b0e2c3371227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e137e398dc4f0c20f8bf354c5da1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a99294509325afd2f1acaf8ea173ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e605e3231db0dcd0c50634ce56ab7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2105f7445ff3934e2a5807b8376e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb8e5327150ef86b877106f4a9a0c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7892f90fcbda462d56226b7865f7288233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8c9228daa2b5091cf5122162541e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ccf01ea6a9997c2b60e189606a6dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426142a183572dda4584af7034b4bd8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749a3989a51e4c9519e352a8a206d10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e907ce567569535777a9641f60bf0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6e9cd5c0d2b1438139a4c3b70bf71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164153e8fa7620081d551b499f31178240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f0757f0e361043a4be09003a09dbe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285712137a769d9bf68d8899602fb39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89390f084925d09861e60fa3497de1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efcf1864b698d82bd9eaef8cfb4a83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc1f008ad8761e14fdd4399edc3550245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7021f35c41d990ac4bd8895171bfd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0379b4db4a71dbb1c8e891ce6b80e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ea17eafab9df7bb551d966f3de5a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d7804c33b3a24e21d730f036bdfb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e96118d7ddba1cb3ea9c605b56583250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca91a2c312ac44a68848a4992e96af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d85707708dcc4c2b88f33f900e085c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb9528ac46c9735d15711990b37520253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de691e53141550560b93e74fded135ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55e0e18c7e3ffba398ad80cdce4421255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e7915c7c87c336b02fcceab0d167c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01579d88b344a975d661d70ba50d1902257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811349f2bf8c6a33dd7242768d4e15d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16568426a152a90e372d6435c7cf40c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb292c0205bc905b7da2584aae772eaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89452fa7c29f5d68dda6617a559e92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa1408768be7fb8bdd39f02393c85b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42da34fd31dbb0d3d03216b37ec469b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef57e299f7ef8ce13429f0b0b5d2219264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97b7404720b11307e7fcbfd69b67e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7273d78351c995286701468e37556266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf2bfa9c5736de6d9cbb0b7ab924d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24670b59cfaece8c06bb6a1730d256c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0c57dcf885bd067aad6cb78a3bda9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c45fba9faa7fb94ff741e7038036270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435b1e32abe2cdb7c18df224c2d9c47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e23d6f58d29a2843c1aeb5cd7e8037272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970225458478c48a80e8c69221eab77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62551ca5dff1b7d85cf3030596bc30b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902cd71f10ecfffaf21732afd831406275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10636facc2d936f1ecac86ca0aacea60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c2b14fa0326059dccc7d0f6748c86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04751a622ea83cc0335c30ec27cb49a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28faedb8366c92c4768a42dfb8f7347279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f381f9ec71210d18aeabdb6035bc16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cc24afb1faf93b68ea87b193dc62d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87879d30ccfda55f77992e55c2397b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644585b8789946c00ff740a9d5ff219283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f30fd202be1637f9ed9c71a1a62b13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2f5cec6a4da419047d6eb0567d7a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de23d612d7349d3ba89ef7c43e2c33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e6910ad35ce88646fb32f5a38d62c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0550dc11c29a10ee70060f6cf4f18a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2f7da8649fdfb46f421a3be192d0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14483425dc0ea7b8332fb4570e097b32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2da542dc14c3aedcda13b5146f12d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f189b1c24e9a320c196576a3830df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07177eeee98752ed5eb2da45f8c6f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e917cad72b33a752eb445bf944e63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb64339e73277c77ad4c269e7ced07a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831c8565131b8ba901d8626553ed764296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aa3282b96211695d166bdf65e8d1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c6eefe668c94c490548e81b12d5c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee10d7288ce7fda1ec32ae048ebc4a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6b33666d5ddb998a0077af84247be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e807d30b74b0bf6eef92e75aa31414d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18537ec775b6f7200478703c2a18bfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b064e76563ab6d730a2593655c187c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a12e22978e83233633c3889f31569e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545b9047d8072ec2dd3b9abe3714371305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa7c6367e733a42a2c09203fe8250b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ccbc8dd72c090d15d10f30e149fde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93c26d9b51f7e9cf8dcd17fe657581308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b9b8386e185d28feb03230cf923bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b53f340db9ddb44499e13b5cd76193310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc6589729e816f6528315612249c3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a086f55b3383d46d68be4508f915e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736da10e93e19f839f0bc8733913e85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380398896db9b83f83896b3bee76ba0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2668314d829982c8990b6bc1b7b2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40acf4f906dd315deabf17e85729bc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14991154ea785967ce6e007602d15b51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13c6c5b6e54c21854a975908754f29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf26a8aacc196b02eea40904b06202319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a9dc7b75d22f91a8237ebcfd18d17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212ee683ac8018271207822e5f35157321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b1466dff588cd190514b0cfc3cf32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22777812b8c4d8ae081d80dcd60dd396323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fb7c5536b632d4a00f6755f0ff055324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c908f3bd7daa9b4f58e0cd2133b1ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8f14bfb398bf49f70cd72fbfbce5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e20ae97f925fa6c399b6c3ab3d4fdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760366ff24b2a20cbce49572c1693f62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1326714c635c12668ce70ee2dc55e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4293d36dbf2ebba44caf06d5e04c87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847dc3686656f0d506f4ef382b9fe49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6cdcc80ea2630ad8cbbf9966fc8f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dd1a087035fc4930094afdfb37b29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af2833e91f67ccc1d25ea3279a4118334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cddc159bc21417a82147f40fcd537f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042299ff97259fd07e3bc480979c45f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c15e60f3b30d354c652371d4c35b7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33ddb7605844dbd375b2570f65f387338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00eeb86436c589b1ecddf2f47d82279339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b292670ef56734b8f4c889bf9cff9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299688842aea7210010def0a426b864341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6cf8fc737d8e5946249a7b4ea602a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68193ff35cdec42d487ea960985eb805343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3714597e97005bf4c571cbf43164873344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872945ba09c7c94476be1cadf8d6432345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642a4da09686471123b6426c259ea6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1ed0c46bfd16d9fed643154b52262347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c02b6d1e38bce94a216717aa5e65a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c727b52e5b97857ee59ad3595676ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb2ab2a6467cbe14e8b3ccabb21bec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f7270c0b6131782f38e2769ab78c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33946bf327de33aec60f6242605dd285352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b649f266899a9c613bb1221ab3ea958353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2f5f0ee8a1b518d4157e8091a0bed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dacfed802f748417d55bf3a4c5b9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03d815477179c5545229c88f09c8a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5d70c8cb8990f396d4e88523d76a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80c4658da8d50a1076d195e428104b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a966c5c1c3beb234034a3c489d79887359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e3359e50af89881a9d7762d7963c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86250bce63a29dd186db49f9bec8652e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6edcd5008576bca8c28b4f9cb4aab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82204cf1b1eda79bfd535a40b68abbaa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114dae548d4745d997b6b84a6915f8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65cc1a04b556d6276516903a6ccfa2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1836c335f28f12d9e02d94e2bdcc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e403069d8e2313fc7923896cf0d2a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff89554ce95e13d500febc435e7ae94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef3a3284f83ef5af0f6a42fd06156e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b6b9b5087fb2d690eeb444ce6235a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec63392a6ef99c79a2dc8e053730b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346c619c9642891fdc1a13ff0a99dbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358ae2b1ca17644b6472093ba15c7ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d7c4f8a1fb0d44c4b1ce74d1cc8d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895563e3f70c4acec5d04a785eb29466375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693dab2f7c55a9e235e2f2882f5251d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb37d94c4046162e6379827d11c6469377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18362659d72efea14a6d13845d530d61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6097db801a4836de3a86657dfe4ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec41a4b49ff315ce20360d87372e7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3bdf26ff588d3bae0ebc411a80460381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601ae4a1cfe20a9952faa31f967d204382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e430ff73ca641d0b299f3b988ab1bac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee6e2199cb1aa789bf63cf025c9674384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843ba5cd304847b3c5b1b3f72f42758385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec78ed0db3b5a0c7701d952dacdc2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e011a9ed4c9cf21b4b025911675f19c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c37ac2cbd660a12d006669215f3ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e052b0e34c486b12280c9401095cc3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a309a19b4ef2ebcd0a3696e11d406390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4334d470955414f79a79159ade9ed0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2642d7fc10a0b2c7783f8a0f7c81003392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96107546b4bba9f16f335c0c42e2c9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28245e57040ee8eba562fe556d2fc942394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edcb7c02b9669a293d4d1945f106a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2458dcd22f432991893bb3df99726396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941defe717947fc9a0da56dcf9a53165397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14b0bf4f7f6b6c49c2f384501d8f5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9c4325cdc9d34cd9f429688eaa77b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d8e62c73a4d818575fb6e9b9de8ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac00fefc609386add6a69b6282f7c14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd42dfe07e2c30616e8e977b294e3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a6cab1bdbbb92fbe660e042e59da7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581f08e8393bddd85c759d5cc13b4eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf10fb5b4c8c9961e6066cc92b68e90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca15b54a78812b722bf6aecd9877034406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074498aab8aac3db125f82c1b97f7ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20555a25dcdc89efd2f4f4fdb4c29107408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e35109161ebb54796e26a8462b86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212c5f843b267119008220b084f14a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc57f971d57396ad44700502952d196411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbab5470a0a0c5eb81ea248a37d49cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06c2674555bd75fdeb266a7e2c5ca4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd961e9af98eed0d94bae27d756036414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf05741283dce53f223ae83136ede1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe8a96fffbac33727d04cc91baac1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ef9c6d649ad65b76e9e40cdb32e14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c8b58b42872125d08ebc025449fdc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cc5510898705ccb54e771f1c55ad1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a42fb98f2950d0d7777550df5d09bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f47d63b00ab330361c7fb79d5e84e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41938bc67e4057d6ccb8f5c401159d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bd2c63cdfceeac3d7c1f6edf50946423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87499ce6ee8de9ff66402ef7ddb42114424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f74bd39b028f833267eb69a9fa7f11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a954c57a97d3e6b1c34e65c965c0093426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f42dd96fada390522e48d4f5a890a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2f2994a9e44ea82d988033ad57779428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510a77d943eded9da1eec55648606f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40348fffa8cae39c881d8c7cc2bd4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f86ed55b6c7050c8a9642b7ab0119b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb5e134fa07f3004ec8caae78757f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50ee654f6addef66993b06da19cc15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a1738d8964baff7c94664f74a070a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa48c09fd7fed534c2b379c2b7c058435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e382b70d6721facba07a00a77cf0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a817489eb968d9ab4ed9b9f07d075cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9098b5060dcdf059d810ef32c0edc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffcc72a606eff311d888eda010738a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99437f94ee3748785aab7deeee0d9cf8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3171869fd50d57edd538d76d711d48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c33689db12d181cdf4b8dd54d4961c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d701ae78cf0091ab9af6c91eaf6d22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca590f807edece64b071ed8cf431d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d559f146932fe20fffe1bfe79db9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ebae05e6ac41db3a104376362c827446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d585c4f5b3cde64beb098fb4d68fb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31558815bb4cdb8dc7b4698542ab75df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd366338889bf2008e91c1011d089639449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b34e96cb2faa37a32ae405b40ad18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573214eba657135ce83d1412febc12c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f430cdcb8c96da10d23d5f5e5127e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6a179f04f26e780c639cd5e0ecf59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cac950aab3de95fade575d21a30423454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df74488ff290ceb974183f123977c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c71140a788866c9ba14cec0341abf7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815debe0432cb7dec2e934db04b9891457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91018751ea8775ed415cc9effa07cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4382be0e808db5369e2f6a1daac399459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24267acf32db0d2ea9e31cccf00a93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83a8ac15c3229b05a1f5bab71d7e69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9af12ed73081f72a73b535cbf0b61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4c0f99a8af1b655f3a323082c93f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0162451885465045c8b1a315d165b99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99dd79a4b180228d2a0cdaf60f5ff4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9125647a26bd4e38ce833cec41366a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48793c383cd0339b72aa06f44da7814467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa5f8fa7f39179c3135cb7d30b3f3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cb36db632ce785b1da81540473b30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43902928ea86f90ccab2f87712e53f9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0b0ef757d4835d272491f0d403182471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f26dd4fe523103567133e002ce982472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc079fbd97785474abeb4f26037f74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe509c2f47c7797a2372f90f8fd926b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064898418e77181c4254ebb83927b51a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afa29f76d5542df848ef56c6d1db40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b225f38f19994b5790805abddf83e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab147413e34856c7b1f3792f7a07b5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b66a0723860cb4932fa41170c4a4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212943470ef146d03a21cc493ff47fbc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb044d73eac5fb0418c4ba9c448c87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338086390e46ec022a5e5eb6ef135a6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb77c8e67ceb44e1287da4350cbad7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7e26d12fadeb61a7cd51627b8d263484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b1f31db831d890fc7b398bf4376b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158696ac4d87d380ea500dec4a70c52e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c0568f5d3fb665f9b5cce9f7c616f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71fd45a15ef95b5ffb18313dada736488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91659b274ad27fb3376d9cf2aa1534489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ea1b80d395dfb91b82956f06a4a7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac051e779181decaa24b62cb2ffba9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea21d4641e5d6775e844864f2225bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91a3dd83ebd372fca9f48c8101863493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3931bc8df3edd423c4dbe077733d53a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50cc3dc4d1196b56442d09185a18a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ae2f7c2a4592ea4f76c3ec79dccad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a4460015aaa5e522cec00c25fdccd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c70abf040cc0585ec6e892bc172ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862739c992d4bc0199b9a0b83c6d7da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0de4b13423d15391fefc5e7590b4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e689ed35835604f45d532507ed3d89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4205407ef2cedc8d5a43a600e631e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa85fc8f6a5d26043914cecced703f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727b4453760e46e2c9c16d8db43ef44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b273c79fe840cf9144acde9908b5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae6a0b106a90bfa0a36e4b50889e31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c66a710b181bfef7823cc365fffc3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fdc0733967c0603e0be9530e49e0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf58447fbbfb8c71f7f1f727dcf631509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709dbe49e44c7cf4c647ffad01c6838510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a5b8da8e2c3573e65b0b6b697ccad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2132a163277bc31a8eb1948b2e9a528512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83e116d97e7fe279a8f77ed619a055513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09a1cb39b409685016528e11abdf07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df3016254ab2ca866d7d9ca2fa83c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a946b47b6c194f4a05176dbab67c27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeb12ba267f505cd51c438c7ea3ea0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382477fab3915d1b4316de815e10a03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b18401d53fca70342859986fbad4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb412a8c528d0845bb221d507b2421a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1e3ba5928d42ed2b5dcfabaa271e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff46d8820bda45e7a2c84ca50c058e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7811581233155d726e24da0266f21d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bde0a6358d6bdc3492eb915507bf00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132cad3a5bbf0fe61aafc0c80b73834525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c140a4a72dbc5925c0a2e1ce6db67b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731141a719d5f9d177973601c23114f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df0333ef7a0e4927166c6043cf3808528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701decb48b037016d0b0b244cc43606f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e4aef9b9d9e00bc750a98a622d6fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac5aa28b5ef9f36463cf35e723a04d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183d5f7ce736818f11681d4b7f12b41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079a24c44ceeae611ecbb9bc70ee89c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84638231953e3f4a64e2befd88174c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072d9630719d0332a5628715b305ffd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dc85f5f2cd9ce73554e5ef4cd10e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb75e21f26399d3d8983efb754473e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfe81d82ca10dcf47a1b73abadfcc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4004dcd7fb26975ea994b01bb3b82b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058e4cf6e83beddc8030a5cb5a7f4a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f645196f146d41fc6c8845fe83dea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f61089c18244ba4103d9e5313b538542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7f27c4f9e48c24e51d0a37a6306cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09431b8e5ad6e5b388054b665a9220be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1ee9f896ecefc413bc1bedfce6e65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1ec8aa9230ea049928ee0cf9482b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e37e3293d6af7bba0d2528573342b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d039f82ef0196d75dd85054ba1e6ea1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4599210f11918d9822dd224440a43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb6f3ae616e5d9f655838d9bd6883550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67c4576cf4b1eaac03130a8e7dce65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f969154d5f820bcbc3efbd992a7c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d519b3191dba11822b48ad7bca155553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa10b35ff079a16847253ed6f20f79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e698c1e07379f0f0e62ab906dabfe2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeffd908d1d00da3ca3a885f1184aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a39362226c3d3ec94c90acb0291a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278a519f2446140cfb8525020ec952a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc697e3d1baa35444b1062d94210933559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e60c23622ce2d9c186c1b6b00926a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6490147aad82c5a15fe037211af57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1443eaf3aff30dd54630103df909c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84681b3ac747b7f78d2e793bc8b479563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285fe508dc48a35da86bf92f4655534564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871e3f72cf5603a313a93cdb1f1a5b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72861810bfefe30cc3b8d0cd51ef62e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee6305b83f612783faf6385071376b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46179b2ff3abfac1974fccd5bbd47112568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada9880fd1ae9fd0db7777b238a7b06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd648eec0f61a97add5b4bbef9b45aa4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161acf18a63c899cdcf839c048449de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcbd71589657f54941f5a7cbcf6a36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cfa7fa6214b4128f0cc1555ebf6b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e4fe4dc0faceef6eb91dd9903baf5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8ac5093c72fa5d9f0aaa8ec654bfc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec5f722a3af7164e5f09ce2f5a7bc2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938cb129f59151c7964911502af4662577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8b13a2409df07fa2703405c5def1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a71e7b95adfbb5a7e41cab26e0242c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255810d655a0aef50f4613df42c7257580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707aa45aa2e32ee38357f2d5decf4dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533ea741fa1d6bf744886b2ee7eba78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0c4959111a0e9715a23d5b6a86126583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd89bc83b6fe087eb8f83306f3c4c6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe8af6343dffc833f7e3b86bb99cdf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fcfd7912783709b662eef7b0358ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee94d046924b3775394a8444a46527587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d0047d6d581819708a2dbd1572293588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27c75d758e5a099d4810f388a813e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0acf51fa17cea0fa04578ffa58aa9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca8a00fe31cd4cd1f0837d662e46c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef626de34d9f22993a1ede113b2ed647592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14157081011e5e00bb2c587fc218869e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700c2a3218d53bd25fe65e63562582c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90229138799d45fe52a68d1296a90d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc604b8963b7f6823dc925539718fbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182428f2c0293c80d96f67013022110597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb1f0acf37d72b2d22839f3cc1bd2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d461c870b30b219b19fa9dd834712599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21834c4847b0771c7374df22bd5956e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427dc203a6c2b48b40cefb67976c9cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06f73f3f71534692e9819429b80a62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe02176f9c47a7002f791b0aa34b30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a511d2ed446138990e9e60586f5df9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ceaf5306f627559f066a43c7d4ba4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c834d3098d40d35bff58bb7fcfb0b1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71125e24fd5f671d592352095c0b8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25fda3e0c6552e6cbdfa9ecd193a86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ee7f1cde2c1fb61800b8a9e48ffea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fe38c10839e19c8fb697e33f2c1be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2b7409b171bf7e85e460379816ddf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758f3c8221eacfd7cca5dd88e606432612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300d9cbee4e0f7e14b57abc75664f05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d807c16c08c9e58c495029860f57a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b14442f5bb11572c6639616e2b10fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3644fa3e6d155f93b9287b0efeef2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18ca495efda2a186d4fd3862600e85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917963317f7e576881aac357899d68e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aac2f89225be521c7ae2b2930cb18619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab69eac9a2b04abc1fbe7c0f7ba8716620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb71a6e21ff1ef36aa7494c6671b1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b1a253b3127acf6a49add3d3137d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b494767f0f4a091c701aacb64eb975623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7412bbd88417b0926612400f31cd181624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a24ce5bef2662f3458a6de49ea7dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b18ea066bf9c2b39f4695184889552626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a838229215b4ddbbafd31a02540e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adebc50db24f9c5ea54c80204fe1459628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a1ccd814f6802bf9bffbcb2ef2c7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85118fbad8832d5affa2aaa8d4d48063630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef55d386beef558337cf7df80acc0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f505cdb50b24bbdd9b7ffa2ee36ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cffd06225ed52a83b0480c8d3f0bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e381e690867420597f42ecc09fc1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f3dc957a07445d08c06ee1988fc7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1902d487ef72c077bd0f89a8c4a6be1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c59ba8c9d8e3e99c4afdc2fdcd644637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec63bfa35c1ec4e7a0f1e13f6eb805b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceacabe74bfcd851d378e022ba0e2db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2e644699e12fe04348baa665e73de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad800160b4855b2ea6733a0b5636397641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3c5a0ca79bec2431ac84a9e66b7a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5476ff4702c2bc8c0318ac9109699a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e40c86cc609592267cca54cea5bb8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503694a1179378221ae707aaba6db6d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e06052d95a3495243dbd4ac081652646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed902f76f5cdb22e2eee0c97521f86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dca984cc83ec1c8667a8d3643dbfe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b11fe613ad6a68516c1818c4eb67ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e5466cf2a08470209d2b13ee3d36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37556245875c946ac07583f5b1a81f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2ff112f074c2b933f603bbf643766652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bc01c0abc8fd0a036977824563a0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a437a9b0d2255acbf6abde054aef22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd750e609f44bc86413c1f83b5abf1c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b97a5a5a1159d98064be12b55c3431656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009431faaf5921b8d1318ca42ac2fb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6092290edf58cd81f7f7b9d8894890658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49df7b689eb5e796b55625b4d7222b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883fade4479d9a0eaf77606cdfa2023660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e4bfbff7b37a14a2ee1b24a473403661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c68f0023571a439be651a430fb7fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bff80e3017a36e2e24fbbb0890121663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd661792197e5d2e222450c09e6977c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158366d99a0aa0f30577894badf6cd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc5c104c904f268fb75a93ff503c79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4c2c8da0dd543823cac6fd761a06b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411bb5112be4e540097b079cfadd6d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331b7f4d873ee270bba4231eb64ad11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4558d9e98e042b35e7e6d6d47fc80a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc13848fc904aca5b5ece2b4b514be6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b11e38d12418000af3a0568cc2c5b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06c7101e8d3cfb1ce3cc0dd738b97a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d070e0fdf45c436facf00a4eedbe3c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd2e0c51429d14f8099705be39c35e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bf924093d2a7f830e4cfa18067aba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faa6f1493da6435bdd5944143a24fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907f132161155c720637b4326a63e80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b723c8b4a5b2c509b16350282fbd4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be49b2c7c7d063ec277c7aea378bc4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7c3ab24ed27591bfc12391f3c2796681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cbac84b4c2966c75f470c610c719d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47120b128c8692f6a8f43778d19269683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fd443532fe0a1e3691d50de752ad9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe1e470e0162c8c228f2223bd97327685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa6314ba243bb9e503c38351df3977686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607927aed5316801ad06dffb97bd6394687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a57124c7f60058f1b12773190f9117688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc07502c32d178837ba2df22dce50bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53134f4aad5e4ed91011c2bf5c75f1b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f5d516841fe4b21bd5be4882fb7cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebc41073a08b167c0fab28f3abb72d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035da24c8d8b69c9ad3effa7d93fb2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000a77ee8e125303c1c35734c64a14d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fde4c1cf9747407a666a4ef433ceae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeddb8887f5757ba504c864b57d289696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de01d93a67f6e97edba5cecb9758c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262281552c2705dd3a8432ba9a1d683698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82a4e5bcfd3a3c584b1d57a13b64b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5632ccb06ab08f40819fe13ab5b58700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d821767e41e4abf11ee6af923e69c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a13a983e446c244233c9399088b70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6cc731e38da39a2057e9eb1390ed8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd5cb8b848a277d133dce57fec0925704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d328175493b9fc4d825f27c5a41ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f086c8fe4c6388bf595391b131e12706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125b66f641f92e5a85a0a105741b6f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2369cb8b2929cf5d70e1898d9ef9fa8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35d2dc861507b11ae737ad7f2d4b79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d611e373053894ef82f34909f999aad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffe65f938e81b7ae7ce5ee722c3729711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892907881de2da23e23cd4bf4a17c415712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140770d3d393d574d235797170498b09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969fe9368e6d4429e61cf528d3dc2eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fc9368fc347d68e217d1de49aa367715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c244a81ddd378816ffa386f0e64a142716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f3526a56695df538acb832e1c624f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83db3eb35b7e9f427c8500f1eb81a7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06cc83a919ee17776abdb21fe181e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3ca83e3e52758290b32a47482580a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512b794682f29f5faa1efa573f4d48f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b993b1fa7570d0075f7c22bb227d45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a258bf61ee4b6736e02f2eb275933723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6484da49a72c0ad059fa9fedbc9fa1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cb44a1da4138d8776cfce41406ba2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96214f7a6776ddb49fa6c6fa7cd2ad4c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3d0fdf4e8a92b4ec29855beb1c14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfaee086b48954b8f1efd5d29ae237728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a03a72e781a2eee1eb1dc03746733729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbc1c2ed999990b1388884cb6216d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ab2263ccc0f9fc03fc4772b441a1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7015fe573ef96fa3b701f8beac646e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcb30ef7ab4d42baebb3c378cb6094733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ff2004f36480d5420e4f2b34ec9ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c97715237e3f01c57bcb3a0c7f063735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73df4ac57066e75bd9f7e7845f7a95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799ebb0415b17ebd4908d37be64800c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8f1a83591ed99a23b43339f4add4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f4b99a6f248e2a83f7828d0482165739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7760ad5820c464fb551aefa6b3848740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a5fd9f907e8795ced4ac51e61aff3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c38c533946df403a9b6e057c7e3b29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17271fcbaac3cf64c772b4b02708b035743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02275118f598e2f9bdc2116aa0504c10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b027958f6de876704790697a098621745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f50709d1eaeb03090053b6b398df63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d4db8765b4e01f3746d4b76e3f7c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eae878f98e8f2268382d8caa17529748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475b14bd848c89d9ee34990237224af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f909287d4f086e62738c1adc7edadb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecd4cf889078d3f505d279ce4d1477751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbec1d245357655ed2c847200160aa9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6f0dc3c65482d2a9cb149ed26eba5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbec90f6cb546d173757315f537677754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d851fdd8bf7570ff1065165576c3a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f6989d3f652a7fc7989138e46db38756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eeadeb58b1da5e82a4111444b7187757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b24c7a571dfd14da15e77c6fe4a57758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c64fecc2447abf0f17ec2c12de080759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>