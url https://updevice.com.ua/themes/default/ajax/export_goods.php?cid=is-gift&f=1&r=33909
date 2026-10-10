--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556aa50807bcfa0b8c19098083f3ce21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea290072af88fc245fce93b50500f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2763941c8ce5906913b0848d56cd9873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f0ad679ad900c4bb8e35a0628419f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d548d5bd09572229d72cce953915425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853843137cf2f869863040bfbc545986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531544e7bcf5a47be12a011bf35d827b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e651d76539e8b845a92a28d76cdb1568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987998ef1068a23893002ecac27c8fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fef3bacf846d7996e341908b2f39e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5b4593d67a74da9c0be990fb3b08011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd58d7e9d6225c8f416aad6a1a97ea612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e6240959f3cf65bbe846189ec337f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550dff4ec03189211db654777addb9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c8399c95343a8d49b47b8c6e6068515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1bb492dda32ce99a16ab6ee6e7ff516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286078b770b820154d640ae34704c7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ee32e4b725f7dee43947b0a6e0f9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64955237f2a69903888db19b45ddd6d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18213c53e577ff1ad30fe0cdb52b8eb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc50753ee20890d1a439f208249b6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1c6f8c66e65daa8f149ab920bc7ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a0e7c8dc7fc744e38e0281162540d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416cdbf5049e784607450ef2672426324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14a1c53f45c045f40539ddd4b1275e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a084494ffe880cbdb46711e7806445a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f477d83126f714a58d8d07a47817c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653d976022e92b47ed28ccef19ebf9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62b028c5156f3535d8deaf4273e9f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5255e7b164c83c57d56d1c0abb143f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc59ad09b4ac7b6c25a8d51d5cb128331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d5e048d7547b8ddbebeac626607ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24245576c991bbca364095da52f1bbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49479c71377300b6c9aadbc5712e70234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc39ee4ec832960e89f63949ad3ca535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a6ff5fdc5e902c3ab8c69a8ab308536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cef9aa9021102ec58cf0302996d64137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb0c038fbb67510b3b5fc941c370ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecea4cb9706e8348536229fdc9c994339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b77009cc05193e28bfd09eebfbbd2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9a9f656ed0820cebfd86167bf0f1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2479fdf06d41119a2b9173d9d1a08c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfb41c5ac50a6f60efaebf8d73187f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc225fda826c3836d72aa6d8160e304444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb0612a0dfefaa1d174f51b087f0aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59343a449c7c38de09c26cfee35d3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebad490bb79686288c2b1359201e16647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb1ed521372f64b18a85b37779a80748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6361ca0cdba2bfd908f11eeb1c0b1eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb0b2acab637adc94d1537eba797d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53323b22155fdac42b6a16aa8c5210d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8564d6c888f1eb189fe95f6b3967952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897c276e76718786fea9b4522eddec953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f949891a769198252faef2fc2b6e83f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abfcd0d239f4ef2e8c514d04ffafc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a37092608935da1ccdb1fadab3d7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dd1bbdc5dbd92fb4c4c4f2862674657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205820e50ca5fb4f3ed4e428d1e0394258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c19d457f3f10776ff146fc8b264bb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeb96f61efdc42012ed844d523348d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ce4fd7b79cd2e7de5819940d9969261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a515075df738a594563e80bcc94c4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27050b79bc66f88f1f0e02a2fa97efa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6017747614aa431cb1da09b7639b7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224de4c22ca8223e92bb59442b8689a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa127675c4654cda220b8ee13c76eb5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0acee27749da3671d3a471f1a5954c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f6584304b6957c30479fdd7470b0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbce7d0086e5a2e01b246b4aadde4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6c1f17bfb77a8b04bcb7419ea7ecf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2bae72400bf25ee83044eb0e7ef0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a7b2bc9180fd0aec430fb7699562972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475d04abc7fef336b06e10f5be62b7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977ef0bb1d2f57eca1295617d1d388874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce76d4289c411794a945b9dadaa128475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb66173adaf276d4571efe6599a7a7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fec206c56c25ebc3a0abd2855a97d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aebbb97c2d9c29ac42bde4e845298b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8fabeaa28157896e36267a8a0735479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0ac2569ffc6c2737513392fdc3f7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f75aac7babd6f1c23799625456c28081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b49bbb3198717a4ececcb4dacc27682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aba1a84b1e45b8ff5f32afbf3c0ab983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e9d963799b683a47aaa68852c015a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e68dda65f028ddf3d0cf8c7db4adc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e3e03d3277b2456bc0b6e10766d9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1579462c6cd91eccbcb54aa844b1ecb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca2c095f58723a0142062914e6cb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973917e96af535111092982d3e261f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b359c00ccac5882daed78879bef75990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc2718ece9956f17835944bb3e0cb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb54737f1174c5330c1bc55e0d17e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1971761dcc64a197630690f3aef2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6670b0cb091dcac76d0f6d2813866af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acd098c6bb6f3d249f42c422fc23f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9596cc2969fe608289ff9299962f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d135c8b4159f99838da153698c98be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86328ee0a6d0aa8c437079f09ce7645898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27e796372f7fd05e79b2c9c7386f4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed103e3bffeec0ba2b9ed981a9ccfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e62da4226c855c7e0a19575403ba8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef196db3960f97b05043565360050e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe187be126ea0478c1a8bed11a5dd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc106fbab0788ce2e0143ecde94e98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e34db85edd3a40406a59687c99d48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e693357dc439f01e9b1405f5f2bbe11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c320ebaec2c796b17f5aee10bd003f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b8c787d28b844ff49202ca516cfaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce3c50b38e35a58c0d43410bdf61c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9d3c56ca6e0fd20d1f14448bd40b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d237f96f61cb3743a824deaa1cdaf11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fca684300ed0b4972cee1c52a4d0ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaecef724c0cc2fca5b69e68eb386cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332bac5d09ca65246a2937e897b097e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14340b2f554cb2380d861056c8bb3901115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bd009da55332370302ad50fe647b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7316b952cc16259517759b3edc4830117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ba80a65149533202aa5e93c9d0d5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef544b2abcbb611b03377efde3e3ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddb2be5b5b678a5be81d2f038f38ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2385b71c5defc019e78449a766c666121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e77a179aab01cf398fbff091deb5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43266cf210ac71d6c9184f66670c1a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd28cb10a82cbf416217707b806e6ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d01f0fa4e40880e82eb4c965141067125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781df80f741d5558d8c2cb7bb301b81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453e40ba7cbc0f1ad8eb019d3c5cfb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdd8b6b683c26dfcf59fa8c758bd17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee075afa5c61ec0324b2745aea04f0f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f49b04252ac1ee8feea249c0c481b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703192f9745d62616afac454144a75c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3c7154cdb3aeaf95c420770e5f6eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c179b652c597a68a4bff2eff9bcba2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147b9c3231c0f67703a3a0d6b10b102134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860fb01148a4aa69cdf2810cbf6b7b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74622896b1a9412f2a0369c66dfad300136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43df30361ee10c3faa641bff42e9fae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb913c35964f51321307b1c40cda97a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4ebdc04e627e909b58435a48f1435139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a846a10ed6dd01b0e42cfef1bbbc42c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05257e79b2caac20222168c0f1175a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0da61d15ae75faf50b649c08d8e4dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57342650346b6073ffec3c4cda6f74f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bca3706e92dd3a6ed43a8ce5e086a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f04db73bfd71c75a110f4a79971174145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e84e9238ca2cf7126288330212d65a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76e48db41e404dbe72af14830bd347147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76274e80fc15d72dd1897574a19652ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50002f15cf4290d26e6ff85ba87cf8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f14063ff1977434b985522b5b8757150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906ed05d446d33f7e77e766c0cb89c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39329e4b89ce0e1856314a018a6e821b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18ad1a02e5f2a720a9e441729cfe4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef86844b37fc5038cb14aedcac8dcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c232bdfb3ea54b3b06dc6a7b1c513155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84013bbbf545ed89c53591ecff6956b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09ab633822d329dc291197164a1aaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701b797892adf9c9dc1d5fb8bc79ee9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff86caa8e0b6948f7e0bd61d504f58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c958ada03e76b3361037f0fd1b46ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9651699680385e1229d83beb146951161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4bdcb9e99e9ec131f1d0a0253020b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19874dda94b1ddb55190b988e89ec6bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52766a670353f3268f417ca4bbc6de05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2658cdb98fc20d6c2e950081f0eafe6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134a031ec395bde9880722859af6cbc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771673b9872b7ec1e2f0ae1c889e1fc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7533d255893130ec77227927ed79a77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92820820c9509f6eca0936fd6496e40b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c280b9c5cad8996d16111a257981486170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310975c0a6d9372828b736aacd8fc121171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c311e2fc5ebc40473b8a059bc00161e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50ba0a0dd3f2508ebeaf05562e796e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6713c5f11389326df7578956215ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cb1617e6c11988a96e2f9eb24e079175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8858f09232eaa73445b5e0ce8465ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0d7d0ad7ba193ad4e98d9bced6e09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c35822edf0403f0954747073f62df0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a883eae3c4cae145b806f18ab802b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e49e8bc7387b6d1c9cf37cd5ac655180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ffb726412c685778494df18fcf45c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3ff8a12e5695660d9eaeaf90c8a40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c9c478d961e2a19a7492c6d16a9ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b57778146e09bb0b1b5b42a98981b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b0b8b7c13f87d533b2cd606d34d4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53a77a4a83ce2c41f56f73d690129a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf73a7e51d09436926e44d383402e83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b7bf831860dfce3cd9ed915c47ebd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a7d9f019feef310bfb8b007cb7c63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84f3ed5fed0681be4f770f2c255154190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c753ee47c479c7064e084d0a603b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e96a96581e91dc5d5f9d65d853680192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99028088f47f5c9f1edcef5553893ab9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314af8f14ccf9c5d00e15dc91a30cb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9a0eda2ab86a17abecf8ace80d123195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4117eed05648b853d3b40e09da5f86f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9b8a1bf383e917c7fcc631944350f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd6e789e73094913619770c382bed0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116acb086a9dac489373d313c397de5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018185834505c3bfcbb3d3f32f22aa03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d272a1750ed58515e4127458833f42f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c2f1aaefdbfad2463bc66f52c2579202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1a0ac2e8e009fbfb8d4a0d4287e68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83fd8f68710d80145b23701ba08523204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733db62f88c90a233336263faf770c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162bee58b738064f5c8fd73a1a951bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc7069ec4e9910ccf5f12260a27846207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ae7fe14f329ca9844e2dacb2b2ee2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cc917e21c9afc0c89b3013e18963a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75168383a1c7befed6332cd295adfc1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dac7868a134c57027fd2401c61a262211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8dab2189df272775a09861046e510212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294338571248dbb9d9276205e22c21c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c7b33a61e8ee4daed5f11b8f13111214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a89efc2cb5b71c1f6ad9ccf21f89d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221762f4e769e93ee80008804b91b54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d13441152f2a564608bda65303351d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400868337be80d723192018bb69bf494218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f90cad051fad2d43790e4dcb3ca40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b63b2f37b2b3d33aef0d92abae5b74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93baf0679de6916170b0f7cd643596221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0f0e0f9ffe9244c1dbfcdc6578594222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2092a97f266982a09f08b7d38c96d19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74fbab9230c5cd1a137c86f998d6ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255fd43e3505ee17cb3cd7c572de096225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bec33681d6cfbafb9b33c525d83b14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c85a1c4b558fddd9a42588307ff255227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32b5a7dc9974cba6ff2cd1237cd3d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8835559c63dbf29da7669167348b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da150d40b16d79dc135788f3169a833b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65dedebb28fa2952ab5171fb043a35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9bdd9cd8208f72be42a56bfee8ff7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ed89384c5d923e17747bbfa9d5fe7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793b8dec08e0418320efed9ce719364234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17f935142fbede8a739e466385e51c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875d103db74a1b418a21823aeb47cf9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672c05494b24cfd8f2572d2bde335e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f8f63fdb777f9ff3499d10a429aa1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147de9c87281693e48c670f1b09c9416239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1095fa2e3b2e7265b7a94f4fd83bf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffb32ad576571cf08375ceed901136241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34a07b94fcbb131c321d931a5728ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634bae4b48301fb7f27ee8db694e4bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d519b1bc76e1929ed3059317ef75292244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19c9f97fb4ed9d953dd570e17f91d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1c73da3dd6e6013a56407323bef88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda75b2ca434309fccc1f5691e96fec1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592badfcc903f92b01cf95b089967b2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be3558bfbdda8ac101620b1c50b232249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca59be9968a06f546d7aebdaadaaab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017bf5cd532427c53acda5a4f8e287d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69147d9e0e733dcc4f3402107668d579252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b14a350b00a651ce7736c8d44a149b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b9ca90b865c638d2156a08506e0d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b9c603e510319a30e1e1434808e3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89675bd48c79290fea0c3752acb59330256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06664bc00d89072b2663c17d8f7c13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7e1eb9bf951712eca65a8d2515eff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89ad5787236962ebd62b090be77b87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538629565c564eddc64aee4adf5e9f87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b4c093a7e1390c854dfd96ce6e439261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac7560fe9978bca1f74415f07d8daa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a76cfe3e1b3982f245c1fdb50550e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e931b073e7c4e0cb28bd9ac4768efab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222504a073b329ad4696c61a84378ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a027de9a39624c66172cd49eb7b5700266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb528ce864d0041738343ee56f01db2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2c7684bd6e0ef38dd6d4e36cb5025268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f333c6aa15622d615f8c152943cfa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883fc3745d16d00fd93a0ca534540bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f592e66c38bfb7327be6bac5f8026271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e9753b6c7f3200750fd258af49a98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c45c5f2029edb225b5e56066e2416e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba71d825e84911fa1d5ff2b3bf6f7a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e932e6c368864ebe7f5a45de94a6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc6c08533092531d59032e76ac7ab5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7acf06af577c5c70c6a791e80b6b47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4588dd23c60dfa374e5f49135980403278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6f271ea3164f9d90207ea7b22feb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b11f8a3b3a7f515c66c68947745619280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9d4686d8eb606a2dc96a473ce1e7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36c2d23ccce368db36ed94a40e21c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f71f5d69d38c85d006da955e20616d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf962ff1affa5faeff13e569ed7bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cc4eff493d2413d092d32937ba3e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ae6e381022ac0442495c7608ecba5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecee89279f3c4bb86a91dbd6fa79c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51659a4f519594b5ec2f5551bc7df95b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb259170644130864485095ebcf38e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec838c9b7db8ecf846e08244c39da773290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778236e359baa145a9aaf7c2aa657ad6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2cd52a18b0ea0cea8686de5e92141292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544169712b2b703dce76bb338855f56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5b431043179c4a5e468c2bdce8149294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a4c691f57ff6911446a0aac2c3448295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330966c4014e62e19528fd05708e7007296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318365ed3b8b2a18b15efd672da9f06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43133973fc3300e516ceccd57b7b61c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895dc903c22bdc41a656c07dc4b3add299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5d131552e230f4a1096ff6dff43e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820fb0b46c5f3abee1c845a9d4d6fb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9574511b5ba89301c72202d61c6a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b4cddbafc0b3fe6353ca02c8f196b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b383e2ece4f26fa5fec6c7f685911e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ab816c7ede14befd3f3afe30000a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba9b938106db20860127134a99ce98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33576c474d9bce37698b51363d2f56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77012742c3863082bc010212290c5d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4161c20e2f313b1b0da5c0ef58dd8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694f8286b1aebd8c5e007f1f3f2a00b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39b171672e566d6b7443d06b57b57f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3b9dda5869b3de31ccaf77f7b76c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7a4a8de817f55432dd4a1cac0ccb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48170d47d4129f1a020a861df412d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569b9fb2b796d862f85ffdb82dbd431315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a85a1ff3b4581c9447abbb01b5615316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff86f5c1cf5cd7d77f8d16a06d21b81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f51963bffe75e52be4cbab1415382c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81413cf10868c216fb40ad4c30e0b1d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c22ddca79d29eeac121e94261e0694320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ea28b716bcdebb3beded5ce8c5867321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89816a180a6e74507cdf6a8ee7723928322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b66d21aec5e2ce988459868010995323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eb4cef996f27836c13a0efb914c50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fda379f9ad9c08566f5f282705bc21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c251f416a570e5582e1e4ff16e3fb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc4cd41ee731ea38727a7b3dba76c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909688c2d0162c51b9071a37f1acbac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7309a8bd0e4af7fcd5a94836e1e9ab4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc6dd28fede468f9577a7048b163e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4560091d4c4c26ba60e8a89429176ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711945977340c104195000f7b8afe6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cfde565dd72901a71862355b19e99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbef0bf8fafe4e6082923afd90166a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1ff5930d4eaf52d1b295ab16d8cfb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7761c98ae655f7f495efdf22273ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982a047faffceb79f3822133b5f4780337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27cd3ac1274a102d9859cf63ec6912338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b99d8b72a11b328c89ca5676e28b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dd003582f7db44e54380ebd81e4f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a77ac60e2ae25ed584a909ab661d8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30451dd86bc04a9ceb0a6be212a7ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b020479da5af40440d7b43cf8438d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f281f70432332a69c237d819369449f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91593b78e3ecea7d818ea74937595f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4c5efcfa0740edcc1aa6602158e84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12465e3014c6c2d62db23d57b5c2707347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9aa38f391c363a6e6d26c6602b493348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915ba70d38da6a979fdd2432c6ffac7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28166ac40eb457995a43658ac0f215f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89ae95e2438410e319d8eada1b9142351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940697d44233bec0552bbf728b7ca1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf329be30456cf578d2e7cc8cde8ad0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e92585c28d39f2ced627c75a5c8c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838c9ca7733ee74644e74a66a308e49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee0e681180fdcabe00a42764d86cf2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ec79763ccbc2890053921b83ba4d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cc156edb85738b4d6b42034f56ff6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d0ad493210e706ca2f56e5b0a2d8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38834e1622f44d25a27844cb0024e739360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6d88a4fb3365cee5f11b20ca384da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f330c18d1784e9abb9e3617822ed4b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5794ff1dc97b6a81af91605d45dc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3f607cd61fbdaa3aa8ddb8cd1a8e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaf50c7b71255a12fbabbdd17f0122365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48710e5e87ae7aa086d490ffb84716bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a937dfd60b79646c7f6524cbd0852df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53212f9dbbc3d6ccd46b335eedf6ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5930703c05da1e3f2ea65fd3968a51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f26a7b355dc216c751580a79b67c2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b362dcad538d92ba72ff46688d44d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552c329930c0c41c599966f98990699372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e75251eaaeff7ba4b4815b9260af6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b552345f57e00c6b51d83505635de47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1b805759ec6698d7c683dfba0aa26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cabd557661964fb57a3ab568d4ea93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab20f87be19aed3435f4556ec878319377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c76ec98e19f9306e9da7da5c1efc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38579c1da1b357708cb55dd2a6a29d45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563d8b764bfd159be1928d83f0dd0bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbe5295473a1f895aac61b7621bef6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5043f09ed3d5c499c18558fdd598f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f5a30e7d74889e8da70cb0e65189e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e919e40dd5d20d7c194d563cc98a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c799e6f45e036b249dbc8abf54c7de9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c586225f98b0e4c3f8985c394d12abf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ece3a1b68ed9d89ace12addd2e042387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214efdbb8f978f81143771c9fb3be67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48364c89a854ad0ab46938abddb044389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997641f4a5dcc7e7d8212fbdad901f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b060172494c9bfa7dcf5835fa0ffbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c12a7a435c04fca4a1f323042fefd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968a564d9bfba9c9521ed95088f03af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cba9453e9501c3a1143ff38c7dcdb7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787678cd3083eb4013c133618c248fd9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af17dd58e335be1f1dda8ada9e5b50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc07bde2adc409ea90eba21433a69c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedb7c4f8cea769b16eec373762b0f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54fa12fcbf0a5715c435d68da9e982399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb881de3c99ffae610179d606f3810c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76cad37f79cbb6d3ed00283b95e2ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddcd56b5e6a20b27dc9269fba1c4f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fc981de3cd64c2337d3d75d238b3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238b99d0aac6999f878f9ae895bac47404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e79feb5babe7a461de24f305c6c30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71320f6b4aa3939d5a58ed7314f4e80a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e4a1742f5018cadb6d525992e058407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52b556a09659a6acb7dfd378975ea8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6cec4fb400a2df50904949d6948f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b83f14c7b78580c3b315cdc6cd96ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29d26eda1428dc48be67ee39502f74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7950d06a72aa651725dabee8ae1814a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06f6a194e8d3817e129211a8d687ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11f270a4cb22d3e7e088a8ddb2fe0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7c17f67cddd6ed5eeb50aab25db04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1830d86772b319d50570946e7e5af2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aabd3ec4777b227cc4cbf26cc5fdd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f1c916e41a39de0144cffa2833b4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc60484fc69fe65a2f209a03adb95d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd632abc0d1453d77b73f803af4d6a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a8eee57c4bd285d6a70394044a73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a46de600c9325480671c15604a543422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cd5297d765e580f2f287f7e3ecac1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38263b050877235a3e0cce13dceee9d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b377c8896a446fcb197a0fdbced4cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be15adf53bf34abb92288ccade2f75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77b4c655c134ffe1c8abd6032b6ac0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200d73b355f341ea9b2136f55979635428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca77c9ffc722b5e4cab96b1773655d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf452f1989e4ffff473245b141e9e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcca2617058a57cdb298e2c6c3e54ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02378b59e1da7b9df97d28529ea4dffd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740d27cf744ba5e008a6ac221b528cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add1210d3c957b6bee2bb5223bb42f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce3e0a0a3085d4069925cf43f5b425435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2adbea2c82e6ca0352d4a4a3227f98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced06caf99a54b77f17826c246a88672437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028c886f239068a5d58d6df50174449438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650288007085ac9e98d8bb431f651eac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928edc50ee4a877fc9dff7bb01e148bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08365b1e3af5c9b26fd5fe33241cd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd76c2e720fa46238b9f3f862483380442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dc65614578b525633c9ca3a800a59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f0cc8856c14e287bf3cebc4ad9329444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664d56d6f55cc27eaa8e17f1f469776445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b840fec0a81c296edb89a5fc1a1f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ae71103b90660c6aeca753583db8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd363525d546a31c84c6bfba9d85b27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abce65ef049096d60961517821b525449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64382201de5cbda13586f8a2676e20dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cf7f6b18a36aec0ff51b944c689a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222debb88404911c6b646cc4e6a2baf7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0435a9440292c71d4f72786abb6b50b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13caef8a43b2311b8fba9e0b5ac3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1685bbe6bece2bfc838a3dc2f005f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeecb1f0ddf3fa08d44d4ceaa06143456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873dac2d3748e20b7601b443809bff4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96d2b9d910ed93fc15727a1c0a57d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301749d256d6d5f00144e69b08c4b5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00622e9cb6f45601ebc81742ca71bcb8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580d40b178fadd87e791c06ce069afa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b330bde66d656d6a7596d2c07f562462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187499eab52e161080339085fdc2d30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952dbac0326a0972f8f27934b4ab90c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69001b2b63bf8bf76cb55b329d872969465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c62a7a70505553a5d44824164e7614466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc906136e72ac1c5220159ec90129d84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d202b70a0accd28a194d881a266ef30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd052f2dd50d068b50755271fdf31c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f79d70f4f74808cef4490b2b0551ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7925f7aab70c45eb497182893f73f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78bc51d905245e45928ab96888eae8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646df40573b940e2924ec7bdae4d4ef7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364ce503c4d48ac2a66a013ddc88f6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85a13efd41376fdb4eabd8f4a1bd9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc1b32e3c2251d0d9eb7358ab96598476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a9de9540a5784090a60a849ac5dff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ca8a3cb46a03d3e31bfd08b14f60b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0039c6fe44bf50183fa356dca01e2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af8dbb44dc0c6f31c5a59f0305aac9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52823beb3ca7b1f4af10934a50dee201481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71e5d5114657d74277c8852b74be5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8cdaefe978dba07bf0ff4e0357a8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9e6007f7a4b705708d0c4a752f1ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121d3b95c047b185282f623f5119ded485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96a5f22774f4e3a1c889fc2ab0e967486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb8ee475478bce6e4d636eb4fe498c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008916be15a093a90d7fd03605e552d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b02025734fb28168f3bbc6b609a6be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85254d38bd4176b947566f9c20a9b410490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09068d225a91f00f374fe97e9ed18dcd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab11d61313cab2761102bde7bd511aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb71c9984d8b37592c03c6a29853c79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521844df1d77e6d44ad9f97268092838494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffc04a1518bc6e02329233a06b6594495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f74b1b704b2f2e328edfa882d753c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023e5aa3e34ff09c82cad6aef45f84c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbe54c67e0526110906732dce7d736498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391c8eca3f092b8e1921e5a34831590499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736267db0bfb936bf832515c0958228500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5605c7507e11cf6529ab3b7398c0f07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8a48d62d7b9e32586fdf0bd6e3da1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecbce5305e38288014ceaf19b6d60e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb30fd45ca9f7c2fe4fecd1042b4ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71417c462889e92974c4221546979b3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb30e0de42c43a5647754b83776e3ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dafca741c5d8fafaf4511c9df06f48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b153841a7ce14396b4180ac3cdcda8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb038a79acaecbe28b3ea5c5f6942c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ff227c44253010bc5e59119b33842510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eabc9a4ae59de772ed82da3b03a69b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f4e18cebf83c8a576a44f98efc511512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f432ee526841a09c5a54635a50c90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03939017245d45a6ab3a0cd0397a743514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592fd1f976b21b50aa34d9d8ad75e76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16169159b9c32ab59220a35216e69fdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff884c97d002016304a2f19a94ddd83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fdb246f363030c5399f8c19bed8ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd7c6838a64287309b32329aa0e55e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af774653df65c7a7f37a66808728b70b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241be5c544af3e5b078af1393e87edbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386431ba92a3a38a5dbe30922322147522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f84b1b8e9d82b53be115d2a259e62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddeeffd655e4c737a417196b5afd93524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cc0f26159d0402058a4372029f701525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666e0bfae2a89456ff31a77e18fd440526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3821646525ad09989ffc829c63f50e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe363ab6ebcc6d35dda785589a237566528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce666506b162c95618bbaad1fe0d72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06afe387b7f728dc77998f8398d4d45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde7248d39b945be6fe0236035d988531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e815b00160b89ca539db962e644a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03f9d1b836774166495c88aaef037d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6164ebed3f8322a3d62ff769eecd9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f26b8338bb50e407efd0388625ae6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e602f641043f0085d29496c09df5baf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64100b1cfddf5779da70e0449884f3eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4802cf02ec6482b54f4f0018dd9107538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da992612a62a192664d703d77b598fe5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8915cfd87e3b201cf0ac62484a6044e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b86ef92cda07143407ce5c03389a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c10fea444fa941f1806e93cb7d2f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e41d813f899509f3088e2c7af9ed4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2aaad126377fae6274d525ac0885b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ee662b5a32bb022fa2185989fddd8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10849c301cad095c71d7eafc9ffba85d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d5854fe4dedce0f61ba5094bc8312547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09811ff5f7d367e939de710b1dbc7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531f8633c54200bf98fe4ed1c9debb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febd2868c0c1545b46a30240a1354a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad005f8eda34506d661bf5e7a2ee95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f34d5c0401e7e460bb4ca7d03b407552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653cfedce9e9cc0963c6708927d731c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7296dbdd1aa0fec56aaeaad22aa8f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e52cfc03a3d1923ac935a4597b71a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b661ed9bccef2e2f3babf35e099554556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44857074d89a8bd814489a210346cb09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d23ad158be7ae95dd187a1ed04196558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b1194d36ecf8272cd2084ef2e0ca7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fe3a3fb96d4c709cfc9ced593fa29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dab7ab2030cb808d79b52b26469d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2de50103d4cf013b48d29dcb5bfa6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9d0948c7fb9fa6165d52b51fd5d12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b086f5cc2014bb2a44be8a23f489f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fb415e3028ad9324c931c81621c22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b74f10c6b8b7bff9833d840703f99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c4f2da6240f4c780b17419e9f9e69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922de3c6c59d0d7247c377b56788b112568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f20d67b216573477f1fe00db6b9740569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388067c5f8541b4092e4fa95c2afec9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ef9c0d505e64ca6ae969073e25fa9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b727d4c7b3d48f49fd212560099a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c6b33f09e8dfd6dcdc941630677cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baffa810877e99cf3c510c353f29c5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460198a0b83ea6a37e118827f2e75e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21960a06e377801c918dd31f8e04ddc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3cdeb1cc3830285cc8a0eb1492fc5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d46ae6920eea88975ecfcdac9cc9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3501f5307fd5254d4af683ca6890a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e41b1e8c55c477b3cab6944adc7603580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5423bb057d7a065d74279660498ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b583878ff5445e013f9f0f6e6c36f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae8e42cfe5e36d7828258cb69cbc05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74df3c5ac0db095bfa41bf670ef6ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e60687fc3b0a1adcdd50d489332475585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d28355f16c6d7abbf77d80c30003c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed69c62763ff2cb0170cc55ec10605587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2212660fbe4fd6a619591b620a9a062588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7506d8a7b6ae9368bf84a5b2a4ec4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b0479a1218fc46c54f47eccf18849590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6420745448eced345e670c3c7857933591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc781298954f0d5557545577b16031592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394abbea8a35b1d05760717ab31de6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955965d82df359f29fb8154a4156353594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816347c47625ced14ebb386130d2cfb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2184391278415d117fe2f945caf1eca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94316f30d6f14ca772490a17942cafb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d2cd7acdf423afba2cbf4e633959d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d1751cc2d2ad7965c9ce4293cec87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3f7060e544aee1a2d1238f6b4053e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f9920d9dee8b149f6c2bca0966ce8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eafc2a853ec589cf4f043f5143dc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68924c5a3820ae673b9d0f6c42a93989603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085533579f537b3890183f6b4c81db07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45905f8d6dbf0ab53661fa5ca67f3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248395550ce4ddcb375fd53e9ba5af0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf5f3306918f8799c56237dc273e9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c4332791e871c5027196ad1540653608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2504c6a48233ae1d41c49bfd542f628609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e609e34ea504746924b1dea48b8b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0622cc775003363a44dd31f5459be55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff359e8218ddcaac51579c4eb49d5450612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f920ad05526ecc4799b0dc252ab814613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc51f10d0cb55c6b5f3f9d5905ba5f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f71ac3b0d0a81255757697fae0665615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44ff2347417df2994d5ff30185737b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a3d1b9cfdc952560251ed985e137617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3bbaf321e4871740bdfba9e707682618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72f5b39c02c9fef7b606fa8ef8dbda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142b84584817cfad144ef617d4af066620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee4b988a71fd722e3c79d277770edc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47596896ef7196345a5a9e61629349622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc525a134c885172479789e60d2f003a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dba5fe9d0b7d9de33921434d7557bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8322856635f1906c3258dfcec32e81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adafd8d6370a70f7360e354abb6e21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c39138920a3fd3cc3e916669ef2fa6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528088dfa61396739af381864a253bcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb250d1b014c059d074484ab499ba107629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefe23280939c1ecf66a3a76cb827e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd24272e707db236cc8197e1872fb5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540570295cedafeb08d4db340941c5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd23adc08981443d488d5911a7b5cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806df694a5b071f46e9ef62d8a5b6880634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8503f4da4e41b3414d13aff149cba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58907fb4c1f6a873adabea28e6fcf1e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f59b7b5f2023502d39bb7b0bac98e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710e5d73329376a21735ad4df11a988638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d8e79e5d74197445270df64ae559639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2a6413c001ac4737eb731ebafcb14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6719aa9eec674c5b9b352004afc649641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08165e4b164d18f93d1838a3bfde957c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb4d33dfeb6abc72b00588454bf12f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfbcbeb8671d550ac50cbadfe6c01b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e006cdb39b55ab20d2de4240e7a65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5a0267d35b759ff6db279cca94078646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff79d348092d5a35d62a3fb2eb60a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c21ab7e32d042a84bd265c796a590648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bb8b6c67911518e1d572fd436207e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f40c7cacf93f1d2a9496ec33589920650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7850b75aaa627d2068912e5a75c923651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765159f45f61b69c29cde243d1c2ce24652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de84a7a56bb791e4de533f79818053653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0523c10ae292c3740bc2d24a8086b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fcda8e353aae08c0e9ee16a76a4df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627553d351544ac0f8e6f4961b8bd4d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd811a5c63c25bdbcb8875f29ff460657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c0c7c58bf1d4781cee9c66d6e3208658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8616c32dddbbb558b1c5f8d873a4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78ad5b7c7e7b94ee8448153900ad16660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d202e3ff3c25e8b745d2aabdd1e98b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40857c10dd24ece7e66deb6f626bb125662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df3f10608041184b1e715027456b65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a81d65e4eab46e1e7dfa8b3f7841d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85c07f91fd69c202a2af51b85108b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8253644134bd5e46d9f4505bf07f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c33b1329f36d29a2b5c6629fb3f33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ce43bfb03cd150dc743007f0bddc4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833403e228bbe496b96de1830d82a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c3db83b13072f925e82430065c17f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c681b3e30d8de274d2de2fbae017a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f8576c4a223fe3d80fd397f8f6884672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4501bf705084f88ddd673686440bdf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673707ce028b02ce09696186d1416fc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074eaa58a3920a004466e8136fda4c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70e73ab0e3489462381a64d6e5c61f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333e11fe975dad5ee5fd2e89e50669d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02873a5b8b33a8af61227cb3bd97eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad754d9cfc073bcf77c48e446134201679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37841528d688e4bde07bb20b25a4f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73747df6e5c6ef7743db7dc9c47e1fe2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b878890ad1a236ec325c41370f9cdd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2475904aaf05ef86ff838832b522517683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76dd1f4d2fd8e83408c6408f41be56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b32b88b31876fbd1b638eb06361d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bac52a0bc75bb113dfe40ffd057622686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8655d8a45c989b00eb334ee7a4975687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3962f0418e230154f6c893053f954b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bc4dc97d5655e7a40d35379001fa8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4f8964efcb50052aebe265bcfbac2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11dc4c35130d21a40c56dbef6402c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a126500386c5ebcf97bc74574d852692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b734deb21c1477111c65e1b594b9d5e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7114fdbc0f1f1a186ccb52e20c0278694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338676a879d4ff8c2511d46d3455e32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff74cb37d2ff9290af698c4bc8a648a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88bd1eae1c6a7122a7bf6e20104071697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adb4dcf78391b831d046e20cfd9948698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adb6a59e7906330bf7b8e3824bd7af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a13a46ec1224d1c68471500817f845700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd791cf5917a5eda35fcbd54c1d2ca9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f263ac3736b3f6d7f71182c6611f8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6a913ab23a650b77a7007dd8082eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb299ae3b7b8483c2efed3b1588b46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3580031c4205bb68b62b831866dfea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0903054b2d5220375a19ec25cf980706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9ed61c745c77102ea6362e23355b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94062759c572b7190d175ea10326cf73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd04a079e827298a771b7d6f75b522709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ca9a512a83a16d8aad0a350e300f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347bf4307ce19cab1b382fe983ce304711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1dbc45c0c7781831144d9b31e7a19712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c035d6643e5caf20234dec4e67669ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74507c94c06903f6795796e99bdbf551714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9baedbbcf72f85f5baba2c26a4d6be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f02a6a971d3d0a8b436e94cfc614d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0475e70a751b7a602c18403051d00b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627da46d598a1756a3fc19581c2f77c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1ea9ab629e687548a34528acc232b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c44ddbbcac175a21b249f830ed637720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642f74fc5666855f420c17ef0826f14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81c1ab7d33eb0a26c5fedfc7737277722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198378e3ad9f1ab44f563a632ed0255d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38187cf678a2903ad4480c465b74fa88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8222a2dc8e5a1b1ae286e86677063725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8f8cafb0999547ed7ac9c32b667bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebddd120789ebe092d10c47bc89f88727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b29e185722fa4e486ad7527a0c2dc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05023beb1862bd98670125a3f5703175729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995767ffb02ee156b3bcaab4cb1cae2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63713e1ed83a2268041233dfdd42ede731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ed63189683ceb4e36d78ee97310be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba36aa9f43e04bd02775cc4d0e70c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7fa67852db6f436167545f8f62a35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73386682d34f8cb2287ce233ad71f436735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d2819cc9bc9ee2721e65d73810855736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc437b3d1ed970adf9a88e9228c57ceb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3559d03b0a8903b0909dc8ed415e75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793064a7e7ad6f2016420853a8a396f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4fb61da7385eda2d2d92bf825d12a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee8f3781878f85624ec6211141f1d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4753d3c631732e57f40335cddf037742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43736c77aed7ecec9689b9feb334147743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39743e0e90286e486329f241db4838bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394d889d80dcd2b9fe40e708dfa9731745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6f6d6102db14fef6427acbfeba48e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc18496effc6587c48ce3466fa3d804747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ecf1322e19889049977984bc9c9b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8bc4f3d17945250fb020c0acc8933749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b84881b80332e1e26f89c151e6075750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc84369da3b6f24991e6858e00a851751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9cee32cd1b7e29d3c955e1c706ced752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f84e8c66409c5516a7bdb648bfbe1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84391d006f53171648e2a17830850586754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065b7e0e0bcb4c13aa0eccce95d5049755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2e860759821dc8cd85076aed06581756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09de8aaf07572ccf22ac42c8664c33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d0cb9257609ab102a4022b6f3cb82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f910db61c40fbef4a35dbaddf4d32759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644bbd8fbcf7d363bcfb66845d2562d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224b738459384eb1228f4623ee07cbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188672b2b21cb736feecf7f44eefecc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f16bda29a523ca3977d96af67ec384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcb6a2268d1b4c5b5f50b48fb8b3415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157a0cd1865049bf81d91741e97986b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ef4b6bda2743cfaf140d17d5733917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3d13df98beb3e039466f5faa757c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccc6774069f0ce8f42aec39e8e4fae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd76433c01332452242c26fcbaefbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c409bd30dd244ed8d1ab1784d895411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7181d47c10f45725ff8244dfdfbf3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041be5a26cc3eb4688cb5b0e8e41fe0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a322f2118fc051efe52aead7439d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcb90279b7270d3cdde3481810c9c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c0e2f77dd9d478854883794ec96c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85270cfef4b6b7b16170929b60a45cb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc09e53e9acc66bd10ffb0935351d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3548d70411f4e43eab5d23b25e1202519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cb1a6e7930919ac72608d0ae1af4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaf65f9dbcd2db9e563eba7786091621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed0a823072e78cf22c2b6690866b6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04b387344ace4643fcd4f3f8381c8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95a73ac5217e2670e2babd162da67d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d119fa8b323a6a695c4b3afd57738f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8023d6ad355b850c695c1b5a557abe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fb977432457de816986f5d2a409f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76a0f541c42ab6fb17afaf6f30a38d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487d26dbf8c106383bd90ee8fb4932b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82842f91c7c0dc44b122899f9027892c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e397ade234d1581d3e65896f4a5194b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ba3b5649dec55022eafff17136da932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f617c99f335065a793b8def5545de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aa830ac3f29643102381d377ccc0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff3694c60ac3297c9ead73e056fa7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a4e70affe7df55e5f32f2ca7d87b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c08630760bb4f896ab6b93a1c908237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54e9b252d6c735ec4caf728c3df04338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f044b5408705a5a3e820ee31b3330e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87776732147286d03cf039166134c6f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e0e03e42ca8b6de88c87d692d64dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6633855cc5d65c829a03e1909f980c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6728ca4be17a0f324c031559b9b4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf1a4ffac9b1b05cfedd4bd713cc5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d51046ef96d410bcefd0b3bb239df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ecbcd0588e9279bf981a2694563b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e4b204365fa19336075ae74665a4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18e895a76ed405d2f6ddee9734f02f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72774386926578685ed77224b05583549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9f74af20a5a74257f8ee8cf2e89c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ea05226fefd254dfb8147de168eb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17976014be0e32f3b0188fd0e779c91a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332f5aa035ddc58957c27053deee0f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29e60d82006e0850d7b5193e8fd17354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e56210186a92d84bcddc11e53c23c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba1f6a97b86cd5679718c0eae2e14756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f08379f2b236dc33b9a1de2d2f1bf957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf7ec08ccbdbc83cd577cd139cba5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2c1d21a85418245fb30eaf89d6c1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42a3723bac2eee951110e9c29e210d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd55d7e0134792522116acd30faafb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0995f0bea4530b0895831f7d6db6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfb7bc4bf4f60024ac0cc5046920cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8b254e5de2eea23c872da7e6e1e5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167bc1de580697827e6dd8832901f1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b66153ab12f58758f53a1a6b9addb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4db5c43cac5a9ac0d789bfecd65c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49de446cf63b3e8a3028a7aeb236f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e5a92b715d5851c84d0ca0fe61e0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a9b70127102bcc0d334a4f28ac46270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7f0f844cf2ece5ec3cc16dacf827771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367e8a4a50752cfe002e5333eb83f8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6367f268754428abad8ce62f4a13bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d196d69bedfead75ab0504ee4a46b1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440da59edae9bbb5d7ae1e5f1a67e7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2868da745c39522a9180ae69fb45976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83452189f0e9b986d81b37992736cb1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764b5dacb9c7ad8d995c2e7978c81da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cec77b50aeff4eeb3a52721d74576b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053afaa7ec1c25f912d0a60d8e215e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac24ab5e88aea1fffbc27838c15603b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26859ac8b0a4403443ba73b4a6fa5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36815e749cb1cf38b89b842bc0846aa683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a573b17210f541e2938964fa0164884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f946392e9944aeb49a8748eb9d0ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974567997f1a83bc596e2763763ad68886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1717be6a5684e82228819069439cb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b05d908ed569bebc047d7e0614e1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366b353bdb21c8550825bbfeacad15889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c4dd0e2641143d70cae1e39d87bd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397fb5f465ca26ed3dcf0b198d3f72f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122acf0ed2cbbbbc6f6cf09e636fdc3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0a60c2f8a1c39b3ac2cb20c42b04893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429a24fbdfbc989eb746f348e279b9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ebb656a5324680e446a42f596b96795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247cf5c21f695da5d9203d94e4cc16896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9228853409f7a2ccdd617f2a6116d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21071a77dd090025c4bc1cf47479fcd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ad0d2653f95aa3b29a0525d7f4dca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673860e491e36ad9c1159d9324a04367100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e3606671b177ce1b2f4c3882a4f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e4e5c7b159b5eba9cdb824d969118102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff6c5814ad25038173b611346031ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e01e98a961c29d1d2d9fa44812868104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e49161f7c0ee3d685b0e2ef59f4977105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bbbd4dec3d5aa9a68f701a8343d4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91ddf0712d3f83f9dd842bdb32b2c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeed772c2f7237714ada886533548c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0b756a617eb527537065ce20ea5ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c692db5efc3ebf0b06fe636acf927a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74978bef2b4ba2222724855e6acd5381111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a26edc2b6dd854b2591e5ddee7265112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee859bad8480d7d67bc8176607a3879c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226cc0e0b2baf83d656c2f408eccc2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc345d7a17f978854223036f218fb2a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a342049719b8cb9abc392cba3efbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fca6a5c4d7a875340c63f6ba2f2b31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae2dde908197bf3284129620b8530d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebd9e8ccc565ea9652ff5aa37cc3d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b3f812d648867beeb0c026e343409120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1772691ca7369dab704ce5b5d2d1e2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9835f52caac39fb05a387ea1a2b4603122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ec8e24411bcfc44563f3b1f63b3f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f21694178abca88574993959621e45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ca441d19224d37d7edb9cd89e4e30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35508cb73b0dd6cabe874b8df0286733126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ecf2ab79752476cfa7daf4119549a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440154190667b7361b49badb5aa175f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ab6bd40ffecd1c39789705e6137ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a337669962c29eb1318ec4ae4768f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3a7eb9e6d4d28d2dd0e1cb5f646c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c0d04bec558395147479cfdf097d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cea1a343bb7799e16223a92ee8372133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376c98d103b502a642e36bbcf006120134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8f7df98401eb883d47fe3ce7711c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a40af4c677394bef6e8a1d19e3dea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54385158d8b35b9e082246957dbba90b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d50914c1fb55fbeb8c30287be9efa8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef723be942608cd46cda0b7d49a6c4c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469101f7ee053e42b1a272745c2a5bd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3740bcad92def32de6460e3af4fd6fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2fa24ecd51a73a07dc68d0ebac96e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee589990e7524a2c1f0a88e273270c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9838dcaf6b9af1a56d065c5a08b070144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067ce6a3b629b16954cc0c3bb8e83c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbd7d4d88a8f2b42dfbba261cf1a00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d8447c0244b26db5d3fc72d78201e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f807fe42e5426618682a6de1a76c08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8d16eaf92f7f257d1cbce0179fcdf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38629ba565dde66e524e0014efeb48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701351f76f15b284c7706419c915aa16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb5ee50b39ae4022cb6861edc7bda5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe9cfe4b2de8e2a20d57c92592c667153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5ff4fa84a233e8f5374073bf46a0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925777d36109b62ca8078eaab139955155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac898d8fb399f33c4b0f1b063f1c90a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f63e925f9bfc970db55c0934e81aec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfaf01157bbd69d63fa25bad7cc5d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e766c4f4ceeb244abc4d116ee62bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a11b76315567b30bc78487457fb937160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e86794e9d32612ab75f3cf30cfd490161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cee9b690eece740324e3a33426084162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739639328ed612d4876e74d1739a9cc5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d274fea8c402d761b2849a3273999164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f29dd067c021bccadda3152e836fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203b6c32773f6a6bf6aa379cb78259d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a33643a5bfcf0fc50f020a59f92f17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7717e32207038cb5ea21a414d0f8639168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee15c7a934812c7b38279b18bfe1c5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95b1f4cb6e5c52f33320efeacda9c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56964c44b33116a18c6069528c1293a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d14ee02c7ab47c46662a18ba9792d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fb312b4f346bb8518d5440cd53653173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f4cc5e5cab2198b434bd1c30fbe6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15053d4419fcd4b0e1185037896f9387175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f653931cc9bcb6e91c6116f707d80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cc2ca544daa6640a95b57c4549f53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c0f6371a6f6d431961e2ef5306749178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620b07c384cf94d27daa363d9ce88a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ab3e8b80b7f7fef9d3198788e33e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074aaf9ba98bc3956bdd3347b320223181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcfe68c2ae6a0a30010e7f1415e754182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fe86255804b234b058cb83d7d3e36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ec0abe1a9563c28351fdefc82a9ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5f5acc8c7253ca84c159336215ff0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f20a52817e5f55ee1dc034b8f66b1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765b5b7180ab420ccd1c69ed6afd8a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fadc26ea952cb735d989f1799143be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7ff2fd02041d8da101ee9b2f0a605189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b66681e5e26ed5561fca05fb09d433190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e329bf7c90af932e89d402f7a52793191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6642eb3ef03dcc59e2b9714fbfbff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b62c3dc0a1230bb5bb6751614047b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6c89fb3ef7d8222bb1fda8736160a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07953d7185620e92b190b7a475137110195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f881bb516548653fefc040ca580c9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36b5e63d178c4c8bb006d633587fa5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac48b9a09dbda3150c5d7d28151c19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6368c8373ffcbba5c269d86bd38dc59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78cbf8430a306dbac6f970dcd2bbf4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962503eb2a3225e0906f34e7e81acc24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dd2b75081378df23a32c132f04aef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008afa2c4db37299bca8a5ac784fe05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8ad46f7308b4a542f790eb724f74c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7b7a28cae0e50f47e38de20a86b12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5a74edbdbe971a725ba006b5ef78a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37c72ebf83f7308825c48ecba52d0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe0461b2e7ee2776b07049f7e2e21f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef0e29e37654be24106c248ac7a2ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f80ad4b505f2056c8d24040ca54c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083efe6ed076e46cab4ae4aae659b50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b9eb488b9f073fc03617231029252212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c4b65066943e609b030b15f831ea4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640d48eaae8f80393a89e89ef8c6b9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a20f94b490002ec6aba54ea33eb15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69874259118ffb5639ef8056c8740808216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d74d3b5a42456fcc34d5582e33360217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f58980fd82480cd0a1f5c08c6cd9e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9c59a54a6f95b2e771d3a97832eb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ddf6ed046171a1b5f4257e383ae7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39d1074e746fedc3cb94a41b64d271221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7264c40148d18b78f982fdd4b9a6f91222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446510ba573fb3676b25d41972d973e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374956b1835ecbd8ca349de1d3fc390224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112c3274131d365b91b803269ab5a0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d145a0420c275a6760274760dc3a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a3d86863c5ad8813b7ef1e93e8c93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b2a5688bef095447bf4331c0fcc74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aec6cb24a78b06e0563736c2a46c5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78927e58e3d9f30c8a3b6233009bb365230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147420ea426289a02b55d82f93553be4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89885845a5f78babe05a9c31e34011232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baedc9f477f3974aca01a04046b22bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5919cd260209b5e0bf34f0fcaf94a74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c55874140791668a39251dffdacba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33804a171c64b872876d24bb8129eea1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511bf4ea8cb2b6548546423f6912278237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089df6126f3a0c70d73a6229f3b27a72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df416ddce0785588703ecfea717b46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b955ac74950cc188dafc9f69ff0bb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f002b79524ae01a3a4dc7500bb92e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce078054ee1ed5a0566985eb4f5dad5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556b15cd928925bc1597b40f201e93b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e87ae27e995eacbdc925db5fed187244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c03f84a4d385245f81ca057db7ef9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8ff60c968d203c7307ce8d6435441246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facedd1495eccb8989bf66f3eca2f2f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828471b2c87d4747b671d63f9a1954a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bec19474be57160f33cffec708c92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5abf3f1eb5a567bdbaa5f6fa115cb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4e7efb35537b21f9926169375b384251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d174bdc9dfaff55887b205619eb2d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59496f7fdcb0725ab6ef485c42fa3a3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b0c4e6c1769fae8aaee63ee9cf8ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9f5f9b03c1e5dca39601caa8990fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7edb172a9b25aaeff4f5aad61c6d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33050c2484b07bb4e05d375259b67a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36816396f5d32c3a1179d90b1589b01f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83ec8fcdafb18f89d6ad56e393bbd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2a8a6a783e67934cf3d90fc6afcad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983303c650c89b3e1612d599d8f99395261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbdb0e6f7b00917a3337cab7d5591d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041251b92b7fd736ffbaaa7a145b7de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f507a00d81a855f5a605bea2e493a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7761d8347efedd9e168e70a3b110f2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8990fe79890fab1f8c509028c2e93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6eb5a1b2ecd0a83777da78c539e5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf97781a22d3c32c212870250b7ed5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113786760dc9dae92c0f1684c86b669f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ea4d7adc4734e3ae971dba5291cb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fdb6c6d373c4d0e2da48c97ca022b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd319a97e4af91cc2e27fefbc78e39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b76195c02f6ed2c8c866e7654ff037273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673d0551abb71670f9a9121d7900343274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b98bdd9d20dfd3bb23febc428f91c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cabc38b14483a72e4042ad1212eed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf18e232f4d6a2861e44d101d790c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7eae7b2e4db3808122f04c4e4199a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13c5d75e4ef7d04e90e19ced2c7c28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59a2b0de9cd69548b328aa9aba61fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a6645251a1fca6a3c5312302308b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4bb2a3ae6d33e13b00141385c48a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd34945ef2f5d0a7e8d28d5463fbff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cf422c41a610275f2ebde851623c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d8358f99a605e728a773ff684412b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ad6a79a209b676163af62918c7284286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72facfeb97d4daec09beaf1c5d7012d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2f45b6c6acc8e871de649f256b568288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32c49136897b9d2ec7a0f6062f0ccb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad5828e03cf51748ca540dac2eabfe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ee89790a3ef34879e40f695b5fbba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7e81273c6a540ce66181007d91476292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab20492b832184ae8fa9333fc5d739293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482e29eb66206f33d7f17f7abf0dc51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38c2096cd28d6c53f17e07a0475cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412b3e965f27d7dad0f4f40ab7a0bf6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743730225e0d91afadf4e4fe1c352492297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e47caaeac266970d8a7b523cc70b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54da9346e447afe9059b61bba3232ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190430ab87fc70f20d7cac870b0419d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6874aac8aec90ae77785b5b6e4a65af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35da27c51f6ca9ec9f5ea14ddccb558302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d2f051c08b08f97386319738c12e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a335d2f8b73a0c97bb30d4a1406f8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0112b2fee6587507c1db5c4bfb859c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ec7be32690d15b5b47e9963f9dedd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2ab831cf7fa4d3899288a902b0639307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cd601311429402338121ea64fb5c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519f9663e647d78825d19b2c80f8cb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d13e6c88fd421b53ba2e62d267966a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d687626b7c51eb5be00d1d1a0ab4ef1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c04d37facf9246d6a1910659a424d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be757849b6442aad91a9036409ee53e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2f6e753428d5383241eb6d6103a22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b6d0dab999541d17f5d1d3f14a4dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7489fd705002fb78ffa743491e87826316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1c6e673853d724f9bccf775f4d89f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53facd5ed78e14f6772e69b437c57b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01d8fab5f047953067d6c9589bb739319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7866e8200d10fece27384f27505377320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6555b915d1caa0c6a0d2c45acdbc8df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1242889b1f7c1c74544c4739071392322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413ef28ce45120e0f87bd311c5baa32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4765892f5920989a92e03f0bc7b334324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce3581b0a13bd018a08891cc25f29c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52fb754cc20bb410130c2fb32c74e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde070df98fe31424a81f67dc6b51ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdeec40293cbaff84a2778c3bdef6ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634187c01ad2ef194d96667b04954c6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568a6d79f05513b7000e9b1c8c5c76e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf017310de7f6eea4379a76c351e14d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9431c8a98c68ec72ce733b753c5334f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7043ae8c7e9dcec4bcbc3ad146c113333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2952285922a8ac5aa2f85ac751285334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacddf81a9589c605f6112e59a4a84d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12be587b759d4b7c612afbeabe5abe7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380627cb4de4b7e8c6be22bc86d178d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f981e54a4db055d72964ad0826f0fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb4cfb7b031c6423641782360c3ce1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a22eb90ff7370ab62123726a2bbb34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7de2b6c36f27895c007d6b7e66e94b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1febb84cfa6aeac2fa638b7d4939e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1ca2d4cfcaa469ee68535734744a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1a7953966c62fb9887051dff7b286344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcda001a1bd967d7d90322e1dc16f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16685f3851c1c2b4009c938f5cfc3640346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04c41f61240cbacbc485bc5c1b35aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbc28d9fdb5c4657de44f3b4787e46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df94b1872b1b42f06efd8f1dc1070b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69a0d3ae6527486da8d7f0b99714c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47127e1f575b015159663ba5dfe3c4a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b765a58beaef617451bffd0ba011b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff7eab31c59f9ac7e016ade202fc3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66c332a9e908b6366e954f18254ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1f5d6033e1dbccf38380494681f26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0574201d630bc99d987d5b330aad4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cb9bbad183dab74ac70ed654ca282357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8fce1d673f5cde8bd0f15087a14c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e4d02d956d6d1f557640ad98834a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f120af4eb554126d3a632f2f4cc3719360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525847888038fc31766511984bc0bee0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0feb06bef8699cb6833403485df21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79508c4cd529caa0d8b38e2817d529c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca701da6470138ac3b90e1575ea3618364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbff90ddf20e84ae4cc733330526b90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf08860b37ab6da9937bd4a694ef16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febee38e6786dd1fc6ea3c3d6ac34f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0e17c791424f9ca561193852951e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c5b096d62e829f3f7fd74c317411c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3342dff818eff2d7b02eb632172af64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33918c1dc4a2cae1837420c5da6d16bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c5ae7b401ba3c3643788946f401aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9d428e273aa813954ccb0f6626bce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146a46f39c1e01574f399e4071482b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c949464d1631c9500bf900bd25ef82e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68627b941b2c2ac3ad11b0a9fd97690a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb9992dec08d20ac11425fb68be25e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e9b377a03a809cf81a8d7d92a818f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16632f8df6c29c365e9e7ca73f21bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133adc8a9ccaa4c2f8d8f8927fc4142380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d8fcc2e8f51c015e743c57974618b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214d1f1bab34e98a5d1602e0625bc5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d635cb41c63d053751d1d14327fd97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53cab851ac7e2b5fed9162bf7a97b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19a71cd35cf2508f99dfcb29b00709385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba23bb38f3bea16dfd2523770a2a56a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb779e0c44772da683f0ed084518b8b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6f938678646075842a4c3e45d501f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e3324ea6f65d24776846290dcaf1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf7fb6b73aae41ffb105867c3de880390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430c0ec42fb3f630dc94465a9cf18e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ab336716d6fcfd6ced29eb99947cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f8f8aaca37a3cc84ac3cb75ca3948393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f251c20dff79a5dc4e2e2435bdc27a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ca79c90f2444b01c6a4124579e91a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717522ae74a1a2638efa692dedf9a39396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fca9094bd17c43d5b6590e0267e87e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb1f4d76a4dfe318dfb60e3fc6327d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4b83eb02be3baeece14b4e13b390f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9586e4eee45c5cf4a515d9e7076fbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30050a8f6e4015bd76adfd66fb04b2f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8ab5019759447a9ce74ba042a96d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ed798c5fa8020e40e96f2e2414138403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a790cd0130d72dc7aa57e84e3d5a97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5672df52c90c65b5568eceba0364d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fde078876b0c07c840c04023a277e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3306d1394f163029bbabbf1301a615407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04393fdaf2507a2c823332ce8eb8f49e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c108038746aa059be7fd1757e1a14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a5ef2a2184703cce545d735b0fbe6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d30a557bd95c9c1677cacd1f4e0d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912adefd79e8513c9cefa4871cac928412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eda3ce1c09488c17a698cf76f1588413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34898aad2f4f1159eb4b99e7b9871f88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d35774a898c209792b933eca93d5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245e7368c08465d77862b2a1976409a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6604f188900137cfabb9e8cf34041fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facd4ed8296385c97e5f3d7a5cf977f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c9344af2017d8432410a6c2b6b04e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22252334ddfbf796d35b917cd24e33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589a437ed39787a05edceee087bc3f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656a726d746585a571d18639b1431b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3034df1e4fb2c6a77ed7ce7f98bf3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb3e5f76de9b15d45f495beb77acf0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485e07f8d3d8f0bb05fc2e83e683c42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ea954117fc68e0de7e5e3fd543e44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d5c1f6d7eb4854ab75e25732920b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391decf8331ee2a3cf9b37990587d28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c533626afc13079f63d1d4ed1ac13e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d0290b35c72000a19fd4453ab3fac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024815d2c65c8e4166fc7e42bfcd31ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7232fe433d4b458b712a0cd73e3496432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de51da874d8edc33568dcb48adf8b03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cce6c311751ae7653be0f27826e66c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb87bb92bc69bfe8d4b6329c6c8f47e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566d8ec9b9d285a1e4681f23866e1f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af574a0a22135e22ee61468479cab00c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff24382a8b292fc4780b0ee2d78d531438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8000972dcabb2fd898f295a2b324a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2a665d23667d42f5540d54caf48a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96982d3a81639826801ed8942d171e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4be06a05b8585ed47a925500582d48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63f6d2c68be969938a8b01818fa5e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef7909a305b5029f09b56caeb04f5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec85e1641241b0cbede3fda896b1f6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4e089eaa75a83e4ab5d60b6678f33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaa3071a497db08fe0d2fe5fed6903447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fb0ed0cc4991ef4f11369e45bed81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804320e364beca082e60bff7f6dc6a8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394cd111c5639ee7d9699ed53eec40f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb39a9b6882ae7e63ca03b0aa9788b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c485da3cd1e912bf617529eb0e11d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b9102a2689a4947242eddbeed58cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49629dd364cfa30d4af424ced4c3775b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32223fc9faa9dba4d23364e91bbcbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a202ef4df91b39fdb3545c5462a196456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2f01c62881b29c57d8f4b5fc8b019457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d9b838d0499c1d822ee2455cd2949458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b93cd3b8203df11d54ab1d5039bbb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926100dd8ccbba16959e465ad22a9df4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05b0af2063767b7d0152080a8394f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691ca1f5bbe5bfbca616ab06e35fa27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569cbf6f825176f58f8d56bffdd2c28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2aa1b5a29165cec1ff726025d687f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0092fde61a1e7383a8502edf7a1f567465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305174d5633c16b75a18c150c62bebe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cde0bd1e60e966db525cd408c50ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb91175f3da0c8d8dba414ab83dbd20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3c9207c8aa9de6837bbd89652ca74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd375168615e14557074a52c2e475470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b17444d9f3fbf54624cc65801a34f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f2030bcc65f14fa43d2f0a90bb0d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f73d133dd21499eeca36f57e6696c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682552c245b5d0ab32415716f5983d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6573e52795e70220ba6603d147af0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5932a64350afe3a272a1eceb5888f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee67c4629009a712978527e266fd04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d7fb3c63b9fb74e2c1791f9b8d28a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb398174480a310229e0475ad5b2e6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779446b6bef65b57d842ea4257156e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee927e1ed47e04f624144d7a556a721481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4f661601c1ccf1979003fc0adc45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f0c8cd7d316b97a45d0ad51bf8242483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357faf31d0c1d1fdcab6ef8870681c71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26425c0471551cf0d9f3439750436cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7262b9a49c72a22ea3c0b70d569b55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1189ba61d6fc324741aec4624a687487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bf90a2349e3c1364b35207daa36ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419c1cc773b5a9703a2bcaaa7cefd89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e4a8411ff988a0873445404ceff28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70921acbcdda67aaed84552ffb62302d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586c3674bd2e2f8d175ef896fd8bec7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ab0ecac0d63c99cf312c54c7c6666493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90a6231a1ab395e3d4c3fffaf62228494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530b16509af136535d1f99221ee360b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628a624fafe6dd319edc4316208726f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b997158211a3203f25e4a687ef241497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cf2aeabcb3c12eddeb9ebb9a72ae6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592cfcacbc19c53605ebf07e3198239499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e23f78617062f434f1452bbd5d1e13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82129e11931ba1e5a6a700bce4edce5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb19286cd33040e611afeb1ea54e45a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fad0e2aa8e97f4c1741493de205a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc0129b23c9bdc20fe85708ad24449504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f21135b3c3e0ad7ca5a5bc04209bd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f89ee66915c4ee9d742c9633626fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeec5ca0802ce756e02c13a87e3971507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f70d011d316aca71532655bb0dec1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7299b051ba63aed61e945ec2dcdfd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b100ce7eb18fc7d42edaedca7e54a8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f3880db61db45d3d84f968dee985b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be329fed095a90927c6efc3455b007f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fa950d442cfa0f9a81b426d2316b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046c68323efde8e7f2b7c194b97a9dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45fb6337d76781d475898991bfe986515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45e29f9740ffd0f4e9fb6599d58f49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab34de822383e66dd28ac7bc4665a71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d8cda84d731d7a83c139a94e92d9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b154047538f1dc78afbed5db75a7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f1f8619f99677c0c7916525ae3175520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d876d89b90c759cd93058c88350a78d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc31878b93858a9575594da060f1ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8540388ec3a50dc9003b9336ec8c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f574f91c282c079a267433ea1098a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe31fc8b2c0fde81cce508beda0fc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17794c09dabcd9e5291bb49a2e00d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb63fd0108e86f77c9cd6242e8bd29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f0b7e5271dff67b5cc8215ca15dae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7d0cc2150f2b195c2e8f6d3863e0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb56af41851146e165fa7ada2796d34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e8342b76679bc27857b12ca8d59b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a3a7d17d31ed237e20735c0274b35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e3f8727e32aaeaa59126363e7ba7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02d0ec2d01dad31425c5f03bbfe65a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef209e258e9eac50cf64843f3618f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a050162e088981427b1d2fdc0ac69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fd2188c20d161714550a35461f1f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a5feec00be9433ab4d1f7820736ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6d7e55635c0e624cfcc23bfc1995c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d27eb4d35285da77d9d0ec990acf5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b63dc22920735fbfe2a7cce3e3d5fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568957d90426f675dbf5d0cb6656d9fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb67d089421ff3305d8a40361dbda9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de7e4bda24377756ef855dafa4ea76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a6ef14ea99ad2b64d28e5dc5a6227545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875712af1e222024fb3d8f01298b8d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2485701eb06041bd48b530a6ac464547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bffdd38da8fd3e6ff2d25b2aeaa6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156974125e4eb0858f572ea5d083533a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79588570cd3ec36f8670a66c3900a3dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacd6c85d79a6d957fc1b0f28205ba1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1282e0150ab73aff5bf8c183fa4bfc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c9a77c5bd818f5587ca703faac171553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea627cc7ffe631701db1c9e2d561fd83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c8a6200e60f17a84bfc5faf47fd3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189fb1dabca508a6fa33b03b79ce8e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d07602e29959b4aed80ce73c87318557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7043d8857affbb663a47d0b7ffbe617558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d48baa6ab5f803caa1b14e10ec81a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d053cb34575cd1e697ecc1e123034b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b767ab4157ca973ef97b495ec6fc05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856b38601659fbc45b25e19695089d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b785f326a39c31548e767cb787550c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27e762f7572dd250c9a95ebb754312564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc401681950beef5b3ada5e0aaab75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59009f2d64bada1155429bac4cab055b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2f0d7ccbabc4cc26f3ea324a6e01e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f311988bf5c9f9d13b3b721407b3d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac69828d176c8b99c8cbc5c5e46e3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2281c08b923c3d9cad2ee8a47d871570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07deab483e2000489c529e9146d7b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36cd7f1ed8442d3ca3b637d144547c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de5839825da04e271ffdc73b9c363b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0c200ac1590099a13c099d7738812574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3360e71d2b9fa6a8ddc23880b38aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498a5396d8aea9683592193b917ebc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c4f13a99451ab51f44a92ee0f7e41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67b800a26c97890489cb0b916565b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8fde7f264691519516d1f65d10030579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04fdb3f137c5dd7bf94d8470c45cd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de1d74152b8f33023a889bb260a4a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9d11ab06f680fda4de49d3f1dbd2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abae8991f154cbbbf93cc3afaa99ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c2ca7265be1b3537743baa159ac34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3f05b86dcbc881548eaee58fa7244585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4be5ca3efc1c4ce34eb6dccd9cfc5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983f30995cd7fcb7c94aa4caac6410b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee67b2c2fc5765ff510e5fd1934e87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ba44df7293166df7cc854d2735a66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6123d2de229571dd4a007c08d4656590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54448aab3a729d8939af405977684eff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691254dc9fddcbb247a7b4361243b186592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2f66c19dfc594af98130a795cc2e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d413b80821f17c1ce9102624846631b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f2a1d6ffab9e4980b6a7566faa07e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730b28a1a0665d9909d88407c10f917596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab27b1e83e5c9f855c30f756f1d86bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc310ddad30cda5645afea203ee5b2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a98d91a926cc2cd2543b15ba5722b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2fee6a94c9a34f72d9250d9809a99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d75e2d672cb94409c289bc782c607601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15b21b33cf7d6ad12c2e6e77f558bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f520484177fb8284a35fb472a2b1696603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d735deb5fd98a4fb7e076b70ca356c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d21f58e50c7fb1aa22407ddd0ebbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5e2d5afd004d0a60e29ceb777df63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfc16d7a833635e475212e951064e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187b6450f58f44fe12205613dbbdd0b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907cdfa7a83db34780909039ca1008f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d25eef3d32e5d72cd62d63539f5ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2461348d04c8db42dc1f8c71c35030b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9ef2af69a78fce1103033a155a058612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066212b75c887ae95f89b5d19f527e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2a0ec8fe17151511805cbe7ac4ac1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850209e0b626731942036e8ced5b1ae4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139f0dcf390b14732dfffd847f8daa5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf30b635224ddabe7a126ab490ceebc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703577a26a762638e55f0865192fb311618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dfc875547d927c2b21ce98e645a29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbc6dc1af100da44d3ccc8d40eb76d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcccdd97d4e654482319ea6bf419de6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45106d16c0d5f2d083667628bbd41962622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bdd8d1a15ec055adf6d25ac650d8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07248b82b109efe0ceb3ac71ea489f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c34d0a5050e6bf2fecab514d8ef484625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a01f391f7fd75adf9cd8def7a5e362626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f77e753642642a4fc8707fbb9c89c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f17176d092ec96664e6b6f155e915628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354c9d4054a74d2a419f73ae44773b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7f756183c742e4cf419c42028b4fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3315621cba8df19363f004a66d9d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9b0db82a0bf5d44b6295a7bd796ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5983769ae5fd63dfe47d595a91a503633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a4e96360b8c3c9ed8478c3d3d2862634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49975436299ad12b1b0961f5ab91b419635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1e527de3bbd88870e2a3c0110b788636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d07373c3faf9cf9d31169778e65fce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d1182457454e47273ee14ba607078638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaab52491b287e426b9937475743232639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521d9805c92e23d8b6253914fb9d5e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edcf155709fc1068caff7b5326f5d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af659ec494986c71593367f9c7960d65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f150a9c7a0a1934e8014b248ad0c8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373b68e3304f859b71727d1be1b3d23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cc44f07c67d27398c1cb84d65d1e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c1bec3525305392dd6b52e5a9ed73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486efa404ed357ecf3dc2c692d1bf2ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c276b2c680ca88e18825738af09e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d673ce3d8e1d112a9ce20f99c8d781d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7b58ae81379e1bb280d389926224e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a307fe29654971b63cd186c888005651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f611cb97f470e6691aea74b7027d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babf23c3553fa28c16f043c00dc5246653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8dddb62c8a3dbef334c631daaed6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfb4bb8fac63298af153207ba6af29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966022e2249c36e49a77cd2c92db08c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770571abfc0691372e0f23d97d9d8237657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2f5be9fa4ed66404e60016000a146658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ede07dc307e8af5b61e589a3527d64659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826995ec13aa5b55b6ba40cb97a3c3bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08cd999b39bdec8f69baac735186d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276daa4f020b8a1021a8d42746ec84b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e48b8d9167f3daa300a9e843ab964663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea4b9de2bc89af85b88103f9095aa3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0249aeab528077f3248c553393b50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b926434bcac3bc6159ffa63c7bef9a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc060520ea0d1fe1af4da15c09beb38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae436eb2053ba937142b5ed44725192a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f5773d1426dedebb406a8fc8329bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d001ec115b31ab06a3ed5047a12eca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc766312ee99cb8eb59b9b3cf01ca0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f1add492fd88736e21d2ff8e7615c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c293a6c0b8fb98c4751a9d2796eaed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7493b948d017d6908b416d8ad1e4c45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2edfa820b298e630e1926b6bb7187675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b97f677b57dd825e58ed13848b25e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c858749b8338b5728e883f247394ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e49745b9e3b7f205d1d60f18e9dbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f127b2053a8dbb1dc0615144a298b91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb6628d496aaf0d0f369f7e75c1cb7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba172df161a451435cb8e8918c5724b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea6cfe25bb1aaec45982ff0c13b2df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef774683feab98bda961da8cc239101c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd91bb2f0862fc73b39f2c6c72d8b8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18693222e0994c08f3f6538f8580b507685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09193630140a52de70f565dad8dc038686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a001c46e8ae5d9934188f7ab12f1172687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1774bf08c674e0f43493ba363c5f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9d566d3e3ee2b637a41b189a6bb35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b8e10ef3d272e628cf26eb52f28a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707560240eb10a975eee05f66eb1302c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfb179f609bd83ed38026efa810df1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e559ec92830416508d27b2920a4e117693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9d1a8b6e4b1204a5ac30b4bb10c60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875a27f30b1d6c6b6ed26c143607cdc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92160cb4deb6251bddaafe598958f77c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803d39cbd18453f8483bbe3db01051697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942cbddb75785b3ddc20112d6010dd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177291e95461181f684f7f75f7ce319699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595febdcfae85163d20d92c986be1023700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b355dac3c5fdb6c05024ad2c02bf87b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4dca9074b124f2ecdee7baa9a65ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb2cd0a3a112d0b3afccf71dd73217703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522594bb668ad3bbb9fec9315f163b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b1cd478addeca0cc9f3fefdef061b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19f7fbd03eb1d453043731f43e61ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e52c38f9f7e85c0cf16496be001a02707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20cf51f845bd4bdf2f6ab033098617708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16c5136b8e1a8d256dcc128ebaf2c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cb8a5eda0ee84979f09d9d994f7e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080a80ce518b15575de22adb773b465711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5edbc86a7b73d6762bab368d2e5b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11b0c76a1e1177073f75f7a15648d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bf8aec35ca9532f93f4d78986c322714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ca28f6c5ed4222dbf2c75875eb01d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3036b034f73e8ae6c470fea5d7d9165716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472266594b3461909f86c7990109a15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab85a377d963c88ad4c29a0e0403e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985db883aa4296e7d50ed6f573e9c758719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53001650b9cb7505d86611e3c580e66f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe19876b1b9c4a35b60c46cc2789b81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f3126bf606a848875b7d5a29b9064722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc28da435398dc042c0918229b332c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888be34d092037163f084fe63027b73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ebea4bbbf0acbe6d24bd6da7bf529725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a82c4b0c110ada9e58a975ee4475d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b902e996d55960f48c7aec2bc2b33a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc621249908f846d96879271c7c38548728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b86b897ec6c554c6f79592b4173dcb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e065806bf2fd351cf37e2ba313464730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6f096d48d49968d2f8ffbd8abd9fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3a2dd8ba92fa07faf9087d536b76d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da14aabd1c7afecf42186f29446374733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526d206e2bdec7077a09e2edd5b2237734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b51f0fb7be2ff94544c125358b665735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37304db4090847b2f971d7edb7005b56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562dc7b8990c76a9eb912730f4e7ff3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64b83a42a361dc10234960d71346d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa774b71fb717a77cf85e9d84f93c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daa04efe5ab65e0a523a4a82ffbbee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28684084d0d48468a0990aea0b102f5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cf6d24c21f0d4ac3c20f4bfafcf0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281f5cd5267dab2689cbbd82bbf47e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725050668463c0434693860c92094f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a13733a37b5353f4a9f30c205d781745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06286eb0e5cb8781fabf11fcf87a65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb0d1d10eb9aa4f85c4abe52e30ed8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddd33b6b3f51fff7761ccf795db518748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108d28b1b3078abcacf20d6d3b534a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb659a505347a007de4d5615da757079750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a2719ebe02809db8adc48c6cf2e85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517432ab390418816c1582ba2ddf61f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f5112d9337809704db6d573a5f54b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457bc0323a43a7c6503bb10a272e2da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc465799f73a28fdcf557b137d3571755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c6df55ec46cf965f5927895bb9f76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcad2db29a046ae65d7fcc8c218544757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c60aea550578cd97c67dee484bffe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5eaad660dd204efbba49b7f7003a6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>