--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83f3d293b446e60d5fbe417848ee1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d926b700338a1f4b1e2f6765494d5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea989a8268b1460c4e271c20adc421e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29685f99bf4c7a66cd243201cb3e38a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35640d338fcf81d8990ea8188355e9605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099a0f5a87c6109de11d4f0db41a9d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bad57cec701c9b1f89e0caf9fe7a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6149134dbdcda947f1928047af80b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb959b94165abda111b5fcb04b771c2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02160c938fa7bcad1e33f398a5afe7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78808dd54a30da2507cc022fe92bbb5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8c83b2ac9e0730438212368d0a51c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332f14a45775f45ed8d22554381e5ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa51fc6038f355ab883e44d82befec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846a5402cc19937ca891f811ca1cb4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e9fa1e2204b9e5600e757deb0221a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d543425b0ce119269ce82d7d292ca9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e444e752dbaa73712b873d2e93defd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78201d913af09e870a0b408379a1757119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d982a49f79a38eb2203f8ddc1147de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2083c951d94c8958a60e92410afaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0e46198ad4243709b4a6febdd22a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30648ac4ea81d215b31253b49fc5bf123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843cad597c0e3d03a2ba3801899a71d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dd10ad602c94513c270b02b95d9ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fe26b3da8321ef2705dfe83356b1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b00f4bb56114f5ae1b977bcb7ad08027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78344530e25404372fcef8bf0a0f4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198a8556e0bafa9b433aea6d89ebcb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03060b380c55d4e88264aa289f11078a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0b204c48d5ff17492564ff419d69b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c3e2ff16955882406ddb0bd66a5c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299231769b1beac69dc7b34b8a9553333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d53f49d13af4684e7bbefb4992a0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5dc03c6bc0f601b42e19b2716e44535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e0268a48aab63aacb27692b1920ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad1c665f89f5f62c3cd16ed08d815137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d79530916952694237569bf79345238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d25b33be33d345772c921153ab7e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42112ee66cbb76941d45d05849741eaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fd856eb96f364e84db4ae077dc23441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f06461d457ce02202d32c831e7132e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e393f192a79edb79dca896a76edfbaa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2d6a0af425944895e62db41ce75f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9979541735dcbf026408277a65f8b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6417991f224934356bc3f0a3d84da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed334b0f2437468390e7901f7a8058f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854365f1ebecbc5fa473389085230ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3adae750e13d22589d1ad6a8f8c14d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b78d777b45bb0e73075aec043e0eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac847942cc242a28f66b5c342669a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638d5a85a68408646b2937614315ea952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f1abff85cb13ff6228dd6d2df29e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804af87fc608cb0456dbf7fc9492d9d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db981f4d61dac4d77770f3de0df4c64555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcf964713a3ab178d3e590564f0a8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ec9d28c13c52e5b8b09e66970a13257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8194eeb8ba4a4e6cf789a508aade95e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cade428f69b7078bab1979b06898259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280438843b96499c6d0804c28a005b0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315289a25c6ee63d9a52ecc0f900236061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82646ca43b69cb089218ee5d1f82281b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c11fbae2b3b33f7694b8d9a47bbff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8e81a1d23c1f2e7c6a995377bb80b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4b5590d1e57b80cf995a8fa3fc3ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be5557b524c7ccf156a96a91505c1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb79b0c7a368fc30379315459e541e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef399612544fa47cfdc0d582dda0b8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736c1aaf8dca5086f66a96a16dbac5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd3012c72179d90ea72d990421703c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c034608e3955c6ec1ee740e2ba05871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8185dc2e094029f4a71cdbc03d97fe372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab19d465487b8842a04b854f21cbd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54dc3b02497910def4570ec2d1b28574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712008dc535574df2d0e3c217766553875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b992ddb68fa57e2aaa48cdc79d4781576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235afb5a84cf538d0bc749eb709c43677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444622b07f062f92db620360fd8371f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ae0b387f37777e862f6caf9bc4a4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac8239b247c3e72d17891fb6ee7e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4a101631bae21b0c83e6f4306774f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5752e7355edf5c5e366bb6e98190cd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ef4d1b3ba412babe305a339bad3e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267693b50311f4b084ac46ecb143f7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268aafce541e0a9753e975d2c49c076085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6898a1014496af3c864c974683f674e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf39facf59bc5356432b4b56e0421887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd9e98d086e1f8af75604ba806fa7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd7a8e60f08a38747ed7e5a5b21e7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce48404cb5cbb6a7cd5760e1436ca490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5db649e34f0e0a426267f052fbbd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edb4154bcd05bd1de4b2696c4ca85692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f5609bdf32cf2c4ba73f50f81121193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d9bc554ed4d966a17c8686b1c25394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355faf2b938cc54f3116d4a063fc311f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14741930d2cda96195061eaa41c60d6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a50c9c67dd4a62117848b3cb873aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed25bbd3ae81af553105903d59ecfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72467cbd8c2f399fa4226a2d649dd57299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be87dc5aaf0d6a79c61d06d9bde906100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea1c4ffa5daf85549596c00bdeaac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecb315847f668e63ddd54ede4e1148102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034a2f8470dbd1832cc02f08ee56591103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae6a2b6dddf1d65a8228a07cc1330c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b97c590f8f9598e76c0a2d870e53a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffce28bbb0dfd2191d34da1f31695db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b94dca8deb28cc15cd53dca0efe1af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43ef95c958fd94068a386ba4d01a80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6581730784f322ea614adf6ffac94b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6615e3cea3c718f5b63c1808d7b0f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad8c7370bcb9fa9929b67dcc3da93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b28cacd2d2ae2183c5008cec39570112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc289d0548b121247e7fdf4347437a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc93739aa0309e9683496304ed3371114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51986ab030aef23d9e651e742bcb7a35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824732041ee55210d803dd9a9adac500116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6c0928a3df6f58435942283ec6235117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1d2d57b0ddbc15c7a0199441c8e83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f38dc713d4d936ff986facbd5e837119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a022f82d65eb80a58404d5aac5168120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328f84512ed10b542dd33d13e640cf6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da96816a10fb3a43d9d414db7cb78d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331d6b0e17a110d60f3ec7a547462e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0d5471ae2ba9bb20031ae1eb8bfe1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600fa06b7a9678708236b8e10d8659e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96faf4d81f55ae37cb583ae4c20e11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48401f2b78245e5025cd5828988d6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e784e7f3c5fa75ec80d1ab474ef090128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a41954c1dd4490472453e7f13d832129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19833f22a8e60291fb97ed1fb839094d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf62f558844238afd237560a75e2de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277b778c268e70707a9ce3ea6484f3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cea189081a06337ce000ac4490e9aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9eba377dc6ef21f446d95e6ee9937134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238773e97abd26c8ca22c593cf72650135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be93438b3db51f6594e025f9e739c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a3750f222af535af17f10e5fca0ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3fed0827a7daae09bc9935e953659138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198d1d7abb0465265373135d699bb82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9b6905387682588fbf26cb51de840140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf428a78123c322b8a3258cbbe4c5bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fbfae0903b6bd843e6008338aa0ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd119918cf84e435522537c326da273143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046902ab5c194068365203a17018229144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2479d0ae0997f68d37378ce276c04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f273296be94e85bf2cf315bf04b1bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153edbf6da61ba1398ae6a0246684097147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a9538aeff3e6afc1da2ffd746d7a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14742ca590435def9a16a447699bc6c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc613428c476159ce232c9e6d2c9d26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab415563e2e19213327dc82e14279593151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc88fb71046e7ddc36f984bb4775c7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246542232b95bf49b47c3bec20ab0926153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190078b0ada3fbd5c0c06198303b7a06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48439af3e43cf036caccdb8f9d20f5fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f1f30633cd46774b3f9e5086d7684156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575486baf65f8534ed8e589d7dfb1b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef31df931431ba84baccf12c72de9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccfec5a7c4863d7cfe85abb5db890b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b0d724d251d9aaf534f1c61a5fc79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b422d7285dfe2df137e87b6de7864161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064561b483a7cedb5a6b8ad3b66c17b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67019f556e14a62678772fbf4461f83a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7fa1b9c35b5ae9bdc121c301bb24f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e400cf4860c28669f28e9c72926ff56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c2d801a7cb9ade0fc6f4c441b496e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a9c866f3804b70aa683e902bd2831167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea297cc2fc30b69a6822868fabea894168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e33674f977c293e3d42ea3c6572a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277678ebcd82f3f6a381c6d3dc23001c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf92465aa049ab6e06c7eac467c7bc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40033f7b32ed28166fa5e231a031d2a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2f3b6c75316da01d3bd2848efe5a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e9df5067c068fc58ebf6218fc63fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca3600a3b699346d131eaec66abd36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85913e317863c8cb4bfd5385d6ab6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55096c36b15d83d0061b5dbc30258f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f1d96e22380b6c3d0a486120163dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b47a7a11f35668c5e5e235dfac0a87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5d94f01db6668a2094464633bc251180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700b5740bf6254977ad37f7ee2fe20b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50033534a7a1e9588e731d536f3249a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30c4499bc69bea1d5f4da2b7bf8f96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dd1c2581034a3cc0c8f6f8900e251184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e165cfc4f967acf7407900655c9c698185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16325b636199ff1da1b009692714a8d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169df4385d8ab2909353a4352868633187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389b626714be8bc0e11e7fe9fa437be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfcded6f260b80f9bfc0b53b2edcd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baf666ea670eaebacd56d234e72d5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54096f9883423c180ee168c582a2542d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585dae1d0c50785c3f44770965cbce1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c16d15ece067c77480094b7b57e21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80e8ab59eedffa22a151d0764f1c89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c765be8c7d42a69e27d1314755cee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b724e692acb063fe197362f4d54f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb7b428651cad9895a23aadd11e2ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2c490a507cc9fe323a3d66171fa63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb72f9108e65d92ac812c3fe1ba13f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec82335660f5fbcb902a333e911984f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f344e87923093b0d058c10d3b81ca81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9b14a7216f9459c479013826ffbb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949203810d4275896f643f6fad69516203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be3c020fb94dcca61f7575b93d6647204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566edbfd28ee3aad968389c44f248a50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6acd8a5583250eba532394d2eb4e3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8638a3740c8d017adea3b9dc9d31a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0005b0df9c0e186efd90802a0c5f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d9a15dabb99d6ee54baa63d444ce8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827236b932b690bb1b44cbeb35d8aab7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f7017b83141f8320d1d8af9de1559211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6985ca629b5fca81f671fd3c9adf1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92a288be58e807a07fc4d33411131e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4fe08484608ca49b6d517a10bb369214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd429300f7d0a41732d0502fddd1063f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdfdd141d592750a209936e1d027dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5edae5b8e641ccfede30290112fb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca903fdd4edd7133baf1c121a2d813218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e6775c7711a5af061dd9aadca8b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e85d98d771ae8cf8691cb867ebc57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6389cbfd1e406f7c3f66da5957fe3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765041a6d68dd0c3753500de1d5bc39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0edd1f5ff66b8b223cfd2c4f55c1b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d3d235a36ffec53450428194722cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656368fadb44c4875096dbaa74eac18f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f025460b0b16cd42a63292345113d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e29468b6d1293a712bb6adbc20e209227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb44fe8e06b95e81bbe88c619ba8a29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee0a4f7cad5323acf98d80e8c24c45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994daf415004281d223f7b70c903a85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd9646c6d97c2840031a4759e2f883231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339af05642cbb494e7792a00626439d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4abf0094446865cab2d622145ae681233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad896ebced1c254ee99df78d37d3d2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7018bf8597295511b49d70b892b363235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2111e56a04b179a303701e8b151870c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a3fcc4d3411bccee9c0b322b09561237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c0d09a58959001e39b05d817e4415238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20a52d8462110aab319d13bd952a39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0694a6150df7f4838e88b9362ca23f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44a45a99431b90fa04e3b9f8f3b9c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f416ec87c678d22b546444ab3f20e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6494b2aa45e9680977860eca06649243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695823b58c754dfcfd97e1e383690621244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557b69f08d62f48696d71e9db3242a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4826ecd808d485e76c17ddae70fc51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d166ad62d2feb50ce167b26cd1857247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e0608e8b617cc20ba223d681d42d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda1407d918bf0a8354f13edf328789249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378c6afb0e619210f58215d6cabd517250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f0b7f850b2f3432ad122e25798961251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef886d00ebb206952d3fe3e25cfb7102252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae3356c3f7ec2bc35807fdb315dd9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597244a24382375245b07ad7aa1819f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa127e9bdefe43255880620fcab0e4b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6948571bb47cd7398838687073b223256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452337516687dae61eb8293b1180e485257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257a218ed746ab5f99a79f18199cc6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfc70ad6c7dc4b2e380fa09f0e742a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddf1294979a408c9ccb914aa5e312a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd224bd12286e731c391e582285153f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a52ffa319d46fb0258fd7c57bec575262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b7dfd728870cde54fbe7cf5785289263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fc544c48433544f7c79494c79f4b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f6c27b326bbd26400b808cef75eb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559b4b42bdc82d25f7221eb4731a55c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e78c0a533946fa721ef4665f5ba569267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cbe5760cf67acdb8f94368e691baa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8adeca78f924492addd3ad7697aabe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f22d60f32bc72a5a0cc378a420cdc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662169971a8c8a29d327ac230654690271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756067528762632edb4bfbc96ee81ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb1442c4f37cffea8a920cfa709de7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9b5c6fda4c8c4621e7d54782f88d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374aed6cb829564dd2a9f558802961e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b38f346d31d3f3ae02b0fc8af6c9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d3dd3a7e271d89746a284017bfe77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b9207bc6e9fd39298f9056adaad3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22f28b25fee9952195c6ee4adeb9a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca10fda2f351f65e344cbaf2073a0c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5a0e1d2079eea3cbd3219d31a52fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0720e4bf3d7ddad5054bee812a6af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dc173da79cbaa9728bdf00b2a4068283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e3fbb1ac94d330aa8d2a77a1b8de3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fdba6e94c749732a4dace4de276e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60856c972e6cf46d7a3b47530d804dae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2eebfa817bd30540e0552360eb8ec8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8193f233b61011f1d0fcf1cbc2ba4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616492ec0b8bbb26ea6d152630090dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d6207909e389e4cd4e8ab98e6f07a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f46623d0ce2669e957fd7cd6a2120e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2e37815b53784dfca19f03d2884d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bd8d7b36aa8901802c5d66de9fa5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad77f5dda1d986375b2613dff8fa333294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f67e871da910857a954927b7c8f79f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc7be550873e7dc9c19a23ba52f29d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6e01d88bda6de619e5ae99fee4c00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8021b6bc5055da88e7f0ab0902b03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94243ee4c789b032a6ca05ef1b0a2a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0247dfdc47f354b95524fd82b17d1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca88d71f37053334b543f45459b024f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869c1243f4dc86deae0c279b2881935302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422fa22ea592b2c2cf139d95e17942e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736777071664ff4ce7e90c5b46b2ae9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84de32cdeecc8b2f0aa93bcc95c263c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c6f142be063623b73ed8d83481e73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb531227245e6f6093cb69ec3e62d639307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c651a16bcee87bf8f388ff352e3b30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8c38b23ae9906964fb51fbbb49797309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf420a0b92f0c259442585756045420310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03338d91fe74d092813c9aa453dc851b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5621de398bb9c7b2292d302ed9d1a45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044334a1ce51fc64d410621c475e3992313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d083a3fe84ddbca2fb3b817f9fe6b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496a48373baf6b6e004b973b5a1a1c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6ac5b79c55fd145f05601d4f09a0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4820d7d1ce3bd2b9a4b827ef210ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078374d391ecdef631d68d6ed178d187318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc9124df49ad28b404a5a2f3e441f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6786e93a1c3be157ec4dae2fb9409320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d3f6c7156be7261973df6ff93a6c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4f513e8fb51da5c1c042709f63337322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ba65dc9553a595c1019f483dde565323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72f14e46b418abbc2ea5dd116188c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab3e1067a553000224e961e4d02a8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad609df2fa4c2d886e8da3cc88462e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a312c8da46182414b20dbfc91958d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2278cda78f0320671316999337f9df6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85176da743632dd7f10e2e0814808064329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f5fbea210759d3d3d7e6aacbbef31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2004c8e6f671d0faf5c422983e92a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94438868575ede6777bfdec61936f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdc0cf1b5475f29ef5d41b5750e167333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27f798825ed36c7c4959efccdf7e34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53d6c0bd75f47f8c174addbee3f919335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d29f46be138fcb85b81be390776b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399032e8dadc1d3346a6058ad4e4f247337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad69d87243092222b43ca29018485338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf865f556a5b3db47ab9166769576b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac751b3a67f437a58db5bc62cc1310340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26af82af7370b347a35983b796b93f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0528f2e0cca86a77a70d5ba7c9530d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840a4efd873f95fa4d4fa49361c3d59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9328fcf19bd71649f393ebfda738062344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73c61d9b7487d761d69946785d6553345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c81d1c88d861046570560842ca576346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba6761af5c266101e1c4bd6da61f94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd14e2859d5224cc6ed088320a1ecef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef35cd7fb4770a2ec25617982e6027349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd69f3791744c8a6c92f9b59c951813350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a35b24148ef7c8ed9364bd32c5b73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bcfb44f7915cd7f4bf9d505549418352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7d49abd0ec90fb250a6372d33202d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb963b67cee9f4ea8fa76d150154f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2f67c192bf309df97285b691ac264355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93196d8bbb14d913c0fd14eaf1e330356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37449cc393c8b5e0134283f774a35e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6210959436f380b15ede61e6d177f5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa9df8f6a8d17ad14c6925b1b14b80359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18df97feb4b6fe2c1bd09b295d6eb07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075476f06c53c14dc2f60b1c2627f7b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddc0ff3f5a010faaf8b6c428a435ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5465ec1ceff60cb4a77aa18bf6adb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349e793879002bc888ddc52c4848468364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada3e0c5847105f02813bbf90799817365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c9ff7a609c99312f4b9b36dd3a68d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8746f2008df2ff3a88615d8f9c2d05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08485285720c8c4041a5904061e01072368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9160a3562e49d559a875617d7803d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf5ae97c22b4b91ce12e43f8adcbbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cef4f2b5c4b8013b7db7d50373f9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341de009fbd9bb61690d47d952dd91ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfadba25d949b811a1284e040b34d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd9c2276633e8b803410b04f27405e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bdc9b1c3fda402717244d30a61cd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd66221f319133a5404bb59aa7ebce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4b09992c4093bab6812d17c094181377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b52d8ac4a85c699949d6d816e9dcb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a0b6b7bcfceed9482eba7999e1e0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520376a0d9628e5be5f18ce1e343865380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bd5bd38e8348c340c43666583debd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ae98b44ed068c4cda69433e4edaec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763f129e64a9f96ab46e93c69db5d5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e25f319b5425e60ed0cb125e04df39384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b5b92ab0004b3b1ef47de35ed6ced385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8b3701e924aaa28504f280e415202386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9abcf4d76636372837862eb925b06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0345303fb34caf7d7fdd5860a3509388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb557c65979071008459222358e52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285acabaa4f3cb1863573f9888718022390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09185d56a483466d36f601210397cf20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09049236060d7d95adc5e0d1c0a5a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b340d1804b19fda747b17f9bba4afa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e036412a8c25eaa320b7f946a1e3ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67b3ebc8b02225cf31ddf3e6521ca7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d8f928f4298604cfae26d88d81b96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c05a964dabf47366343549459e963397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf622c4f5204e858f04287d57bfda3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb90c02efda7c59c1fb7aa75bc0c5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72c48362bcecb3244a886a2cec3c40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba6efa14b8b7aa2add44a81b2acf8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d80d924bc4a994ea88e6b00a8e1e26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342414588d95ab3d2057c4199889cce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613255b2729c082bf225d97342a015404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cd673b890b3ad29a0c8269b79000a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629057c6b70742df952d7f07f0902ecc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af15e4609659f4bc6a47efce5f54fcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f4f571b140c1d228faedd86ff8f4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f30880e9bba61b1c11c8779fde00ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502abaad867ca3dac1f7f6e74ad7f01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047ef6439362505fdd681ca380ea5f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38060b2e0d74b7d8b67c8401cb9ecf0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9cf4b98d40b53045455dc2552641b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad16c6432f0bade17278f80a6f0b1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec589866086487c6df8878f94fe6ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddbdf85de6d4e20c999ddf3e890ada416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abec9d73684b091eb6c82fababf93f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f22e164d5333f9d318ca836d758e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb1a4b7096338e36e72fc41b0d9375419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34fde435d823e2c152dedf5137f769420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241d5f6a07166ba992b1afc5c298730421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4de79b6b6e3611812892cc729d7d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a53840d2fd90390704468614f15529423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bdff4d2b5684336086a02f23f4176424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01464ba3768553c3a9d7afbbde970c72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33081329abb3ede44a9b45836957b923426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144ae166556f66c58c566fb86fa6d88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e69b32be48326d8708aa8718e7f619428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0eba822831e120def4d786c25c1bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2793efd221274799ab1580711d6fa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573d741e131af588fb8baaaa902640d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5874ae89209f755d2eefe9e1af461b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08de69835bf88fe562ac2645a058e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8b3978ea6fdcf73c138607d6b1e25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647e289c9cc10048451ec9725c3d123435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153b9a7336264e2a914ae489684ae0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3057cb7e890041c6ce79d1744e27c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fee61b80303d3ba95931c7ee7b0fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af030c8c4685ca283495a54f491e640a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c3aac3ca6db5af005ef664e695771440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c1d8dc8ca6b2bd792ed9f1c82bbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd093a698558b6a65d4ea3999a44ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9ceaae489d504e17fc3eb564b5ac2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288d8b1e0755fd1c0bdd5fa571c7cc7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc35187d3c970cd11ea1e2c61296816445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6bc7aed6d3a0f862d186ee604298446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab0b4384cfe5ac488409f96a49ac69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7df98dfcfc862be243fb5a63e356e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765a26c5a6c2223bd9f742df8b80e75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e769e9368e33a5313a16838e64eb67f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f05890f0bc52c3070f0cd03d79c8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16881140fdce88fb8c889b5c69d1e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45cc790e12f83ef17a8853ffade714453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834597df37060135e58cfea8d01478ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57819f6f8ef61e43906792ed1affc9af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6bf5e4591cc0e846d8ec0a4c040db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ddfa98f15f8816b262e6c5e242c92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7cd1642a59eb432de7a9639a9b62b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c63fd6dcaf9846e44eb97c9cdc2dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492e2217224c13f43a073996fcbe429460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602117bad54393d6d7459a8694e31ea7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfb7b3977e6ec9b0d8f8a29a85d1b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45ef5d1760ac80d027f9ab2aa0d9e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa06f3a9ffb5d9e5412166e1fc48be7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdddc41056061ee9e661c40373bdec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236c923f9c6f0f3e839a4ab14656186466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f892fa02e019e3cda8f75c0ca948467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f6fad8bdb651cba5300033b060726468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a9ca4cf527086a636012705f4925c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421152d8da28198ebb9c206f4bf5ce79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c67cfcfae6a5aacf3bd0323ffe803471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927c3e4523542e3545d808a22d9b57b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8da7336befbc7f9e3453a1b0aba2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff57e3953746d37bf246099a393ee6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a5112e5091b5b1549b555033743ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9922114cd7b21d66c5d5b776d13bcdc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5fb1cf410aae50b08d89bf9f5a066477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44b19b132b6dabdc717bdd58f34b37478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8468fb15940b49c527e5ad9edba8aa1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3a98c89c8f4636603a74a92f241ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85462813dd65198914ccb1bdef2af7ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4040a6f4cd49ff0b00a54b029fd3fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad10d04a66d9e95b1eb61dcdaa3170f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066abb882cdaaa41d8961fc7d45f3fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb42ddd6ea2fccfde2137f2b2aade5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f035e7034cbbe8a207fdec9251d135486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924c0032db12b698e55680a59c9fcba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640a9f378227ace58c5ff266e821f55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78dbd5601da4a2ff6b24c629f383a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac4e1454182fe08a018dd3ce6ed115490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f5a42c00f210613ff4afafff73e33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0390400d51ce485225e32fa020e9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eada49cea7809b09d8dfd18b6f76f9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bc367571f723ed13ef9e9ef492b4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5867476e7786e2f7cdb150a1b1260b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80343db492658dbb75381ee8c774f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb37170d97f8f8dde9dd60871e871c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c4f04110b06848658184441d4364a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557d76ec72c1b51e6482cfef2236822499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39127185fb4389baf7ddda8e165404500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca1f9392268d9b240d80a6ad00ff18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef9f63713d6be2efdcda53305059b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dea2386da019b854a3ea36ba567f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa053b8a93ab1229e57fef7d56a066eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73379065c0707e1c9dc513be4e54246d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848855d83cb7689b33207f0259dd981506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033abe47b37467516fff0bb0da9777ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388c63afde5f8e8a3ea8ad632a4d462508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdf704ce9275ebe3aa10ed461a9a1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16eb82ee88846d3a9fa34e65902557510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620474fd5b606bc90fcbdfac7fb6492511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740d1ba3edfc29a7c5657db38c25950512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3b5aca372de87a6e427cd8b6ed5a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce660c3a8f67a5512d618bbe8c484ae4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62edfe7a6268769bdeb55e52393e5a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f990918090f23c625ef1703dad229516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246d60d2898755953e2448951c0195517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9441c9e94bb14f093fbaca84726c143518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fe5e3ad9d8d56a602db261a8f8d73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0765b22908efec3783d0a7454e4d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72097308cb0f1bd04d71e93cd541f3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666de88415f37ae2f4a461a053e7ec0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d72b5d633162e24838d9839810bf03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004f8a75303885d852c4db589c97d63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0495ad7b68eb1555f009fd652b6ac2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163d27bf2639e173c7f5796fc6d91da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae154bcba1093445dedfa5925a50be15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8330b675b7a1c331ac2cd050769d764528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41600887727c0fced0fec644214c33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab598f80c7d659a41b0d8eeac813c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b7a5ebde6809558add6b8f9ff99b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0329da4b0ed850ac73c24ff521825a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81217271913baaa56ea66d0bb6252e80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9b09692433339b587471d58f4ac64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98252000d0df5bb8c4dd25aebc075d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180568c928986535fc99c3f52782b3fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcf102065c751af3cf9b4a0d65197a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78bd75aff59154e2492eb52d8e7ed6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa50d8820e706ba1356c18d8318bc1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc71389f9539e939670be854974dc1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c10e9d44e30ec863f8b30b77f5f30b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2812e41a82c043a4cd0435fdc191aa5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a3abe3b63d8a762c7a6f959484c6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f520cb929b629925bb876c1a89249b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721023847c26470c19d97cb4dc086c59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b963954d24f7b63fdebb18a6d6081546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca37d127460511bc18c6b5fbb59df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172a22224fdc5e114948993f60179c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89db600d543c679131ed41952b0e1f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce7633fc086ba3c9a776f5fd8aa5f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a16cb0bb9e21ead8191df27adae0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4a1ba8c301a7937e8bfbbdf7b0230552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cca30b5a5fa2225a62fdfe31bd2285553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee435d5506aa92ffe3199bea10cc292554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdf13209e37d46a45d3880bbc8d468555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0fba10955682958efa6fefc191dfd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d4c8a86e51ec4453b952e04abedc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de362d70bee8bda4036c4fb3a01dd07558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d3aa59dcf965c98d40506a0ece8bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c231627073f6ad56341bf7a38612c13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7604f8a29ee0c0fde365227c00620f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6c1cf3554ee74ce8490161dc0d622562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97e9edf65cf63657a26927b06d6985563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c8e3d9cea81783d175a510acfd09c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060c9879a0e0a777268c4e6d9bd6aaa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c571ae21bff5c97fbeca304271e056a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8598b596c18652267c3d4004c5701567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88034474f9c075547c1b32fe5ef7afb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cfcab43b2c01b736ee0bf96d7d530569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee23dd6d15dead287308e1ac46cc39e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6320655f38039a910f45d49c17532c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad7511a08b4aa456204cf59a2dcdde572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62ba16922ba507abd71413ef3a3a3c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345393265673260d070505ad9317ffe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe1bb1593187a73b0d8ba012a5780e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaef27cc81bb1ca85d8e65cd13624a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06856c15c75a65ab180cbe0f03cd376b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0a9dd7427c8a6525142f535308eee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7473bf680e0fb188b5cb5a0bdf9cdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b31cebeb443acc802038ffca4b68d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e034a2467605e5d9d9f18f4bd1db227581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5003d3acc21accfdc5d5ddffb59a1a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e9b872531f04ca57d8ecc6e64a4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb999dbfdfea45c3907443e69c3d5a1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5a2954595cf5cfd0d8147d176c2e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56b54f806e74afb0122361dda6d224586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005bd93d85875b55370a3fef19b9c14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490139be5e6e7237efb03782fe769e49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c93fa3ee20bd0ebde4b3d5c633562589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d2550c7504239e12cf30611497758590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab9422ec0aab883fd136c7adbc0975591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fef3c0bcf8bf3ff2faf814e26832b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727a8d50b47c1bd258a5ffe0b77418c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79670e183f893cb2f9293e18d04029f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c0f3b4c6317b6530d248223e9e89c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff997c6998237993e0c981f074e00a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c314590ac0661cbcd162725611024597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ce99cef5253880ef2104d27a4b6c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab00213e86bc048438d48c4a91d65f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb4ae7c4ab912b38528d94cda50622600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541578a804f449f9c2c9660b00fa40e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dfa727169d771109d8fd952bd9b5d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab99398a555d79892f072a859d38b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9060a706c94908481de91d4a900d06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefc9783b067a29eef229f0d1edf59b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e81fe63a56534d858e19e9f552b492606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b2efda96446f3a8cc571835587822607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b6cb34bf659bb8f88d4af2523936608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83ea39b95a48c974fecb2cb6584ba9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea8c1b18b7514216512a9bdaedd886610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69f284e98611ba60ecaa9fcd95529f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a99b0fae9e424d492de62d0d676b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96048208a1cc5c1b7c6a427e4293f567613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c667dad37efc06ed60e56464d2ce67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d05b231b385cdb62a0ba8d2702c94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86f8c115a5803a3df1213d56a1229c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50abe2dfbf21b1bb825d8efecb5a251617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d774f2f50e1a55c8c718d25507c4256618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678b05ba64d0d36f5000036b1293bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b10bf72379fdd8eb927b294af6ce9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a0ff8426268ae952f2072b222c6e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112c84cb7c8bdccaabd2d654f8dd081622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71ecc01974bea89ee3a726b3a14bef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84efe37eeb30d3bc4913f55700e25fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced36715d7cbf42b0e1bbd19680bd7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e61cee405ab7630873da7e2cc767a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7630cd374a8cc28c9bb9db4ab8b7e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13212e858de013841ebf9e336ea5f8a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f651654cc1d6ce8671e132a0e8c505629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577f3c87ac44234d2210c73149c069f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28957ea0c70dc7a1ce002000dc5dbd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833924393d9bab0e226b84bfd25c1c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c94f9afd8f14e7f8539c0dc121617a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ff5e83666d1053f2dc8ab9ff88985634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e268c828be2b0599ee4ce611997437635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41be13ff384ed250873c37b5f65ebc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adbad79942e53fe12d0b32264a4c05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18120de1f4d8378828f6b08c3226bc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf966676b969468ebd55de9533fa6d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb7e3ed2ef18b9ba35d1502732d9d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c06c7a8fcaf406053498cf49e001aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804f314ab517ec71177141a0da912c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4840ce469014ba667a6f8241e09f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c63369e6e2c31afb55aa5e9b50c1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbc190f2ee6634b4962ccbfaf23f97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd071f62c5979631caba32c35b8b64f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2c0e1a61bfd4b6310c23ea7cc8641647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43157cc57a7f14bf8591c4c77ba1cd23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be610d231f1397b2280a3f983088a7f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b4fcb38920bda879c60003f0eafe6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60700f54fc265ef97ee0561b7873a42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890071b1f630f9324de586038cd0ea9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac24bff86a6d8f76c2586de28dd1ac3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ade99d6ed690c9f78cdc1478827741654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9bfa2576a708ee33de68ccdcb405d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6e3d1dd9d53806f45e051d9212e32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d15d1cafc0c046018b95e14c23f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9470abbdb7ea479f60be944cec74e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cdbb6882886cecfa8308a1f17cb5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c706aa18fa54b6b50d755b3d54ca96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e119a34441116fa6efab9627c08bb43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b545934d2fb19a499386c4eb12690662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b61bca4afe3fa9fa3f11250f489fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01106ea60d675af412a13c59f3fe831664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e48dba6130dc6393949aa266f52d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac3b0c3e28a35e9a7529d67ed62eb3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116d12ad0dad36edcc06c177fc0397f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63529df14f28df1f4c605f8c8b3b0e4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c9e8bc1c077dfc919c0fc13c1e28c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13def569856750fbb99e67e9a1564c80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24304295eb20a57d1be48a58221bf7e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58697e15570c82a4bca70d342e2d7c27672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc39b90e70999a52bffd394a14e6f7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d78e00dbafcaefd96fc43b0e9f3064674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c84e681879be4fa048591afdea596f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab59ba2f2e37a753e45086c97e2404676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfc6aea294cb5bb770a67f72fc1b5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97948ea36869943a711b38e791c9d93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a8715269a2b414e8317eb32cfb1a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fb601ab02198afb1782d5ff8fcc55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a25076505d2dac70a05a5e3cd16c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079fb3540a660e4d08749d9fdab33b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5146b8f180d51e3a63566864f286f05683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564e8f846fb44dc11b1724b2042ce89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf04fd7206e75c0bba0863867b5ddd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295f3cf0e032ac8274773f6f56f2c65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0b87b8b7ad656a725fa9b5f6d4e32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8be924c335d13735b5253e0ddfaaa9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f03204f454d9ec62aeec52ff384e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381b08a0ae0cc0d09f44042c85ebdd9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e1531c48179cb5d3be007dbef365f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5f00283cb33bd10db37de5d39b077692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86143e3c85d5fbbe3b63aaed2e316fa6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737e228f6874a54ab108c5ebf0c3a84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1707107a3ce5aaf8cf8c0417fe8f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231466b5f265dbb4d46b106df5e522f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9202b73a909e890accd0274272a4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0a67fa6664d64a5a190ae88bdfbb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe0268d2a419d3a85359124e3ece71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdea3554f2916b17b655f438a71d7f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410709fd2efc09408c569b356b83db7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd48f04f38f26c274da8a16104cf82702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959fef751fd5c8dab6e35450b78f489703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdc98bda4ed2d564279b794213ca4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1597e3208e9b292d254f6ab99b6efb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca6d76ed1abaf059a10ca1de88a51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e69189ae4e7b5741140d25c0977c57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90ec7d4e03d214995e57c19ee85aea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e62248a1e84527c525978f0ea942fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311ecc7a76394288419df3d51fdcbb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbf59d4b231874d66122e8c8129ea7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d916a5f984cbd3076f183699d592e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f6ca8b1815bbe9acfe15bd1381944713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320d770e9bf93eb6759a7a885ac50a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4279f6f4f5eca3b81a3005a96e1073715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dca6e30152a9438a252cd67a362603716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad19b21fbaf8cac0be232b2c89270c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43decd8b5a161fdf4820468a20e370aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07003d97fd10e778e6b7a1b11c631c4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f5366eff09a4ba2c820bde1f5f542720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4c775a4d36506215309db60f87ec9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d3d3ad9333dfe4e93fdaa431598bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575974f13e3373edd863cb0fabf3294723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80361c8ca358cad331eb22f95568ba35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e09bd11c69971edd2cd75c286d9571725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927c3c1c285c16b629ed4894ad50db5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defc07d07586540e697f080cbcaca67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147e22473cbbc31fe46939a085a7968728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471af06e60b61b5c96b32662eb55a9fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484543eba2eee2bc5ceefffd8e7c9f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa89e2651f95df73fe214426ab0baf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcff5da979a4c3f353672deb0400620732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156093c6b9f6063e031b4cd851ff36f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c498b1b5efbd707184c5da9ad45637734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c918d492519bd5548390a70614a84735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2ef894d9cfe91ef90e14a0943650d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f94f01c545a7cfbda6c0b0e8333b58737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3997412b54fbe8ba495258f5069653e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a1e8e4320ce23488c75d6cc43cbde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6da6a94e3ef7ee0fc95830939b7a3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adfe05bf6da5c5c0e6fb544fe4177a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652fd768cda803a874b1603b0edc2b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d24021e021643ffc0bd7510ac4847b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1144db42e4b2379b97a79d3a3c5a16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dc267a9bac46955e7682256c4dedb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346d0cb60ccf5d0cbad07d459655bc6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb82992a61d65b5af88ffd8847061e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d45f995bd927915423f65bd510b00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51d4c061e7d55c2910960e49232669749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b881158b476b2983e0483b79c8e76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7216cbcd3982d15a65c355fd1a150a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1614b781391648236f72c66e90f0e47752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba738e86ec7497471a86f4f7a35001fd753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbe2e0f8e39ff1d0c1de66280dd5561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511e7f2556f16edee524ca39d05a72d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58147576492cce042dbe8591ebafc3543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da232c8eeb751b0f5c0cb9725a0c9a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d7da4a2b76925e44499438876c75d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a829809a2c04b9ef6ab0e6ec14f53e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185d82e89bc116748b362789167d63c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5af16e35cddc7ec4d4e3a286e421b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e381eb68050930ecbc930e9aa3319a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7a667c9ab361120d73c0b54d15fb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11308b41143b6f3b31cf43b291ecbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1efff1df8f013512791a1c72182a9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f723043acabc851c5dadcfd565d8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c85fc8d4bc79a9eb66165ced2b97d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9219cbcb2afc1fa1ec9a85fd24399415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0251dd2529f434f10685477f10a53f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4ef77cdd3d4f02769a3baa952dee017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf1b70a0f739c4553677786067b08118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f173a78288c2ed5edaf6538b8b992d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7077eb7c482c73caa21e9cc7891474820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddde4b6ba8a3f8190ff0f453b100bb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c6fbcedded68b5a7141b2bba9c76322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846198ffa8cbe4a5c470778387834e5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80004b33f55db914f891d9c704b09dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507a72db886bfc71528dbdd2dee8a6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2761321423bd1910e62bfb8e07f1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd1bb1d6f483a27e1fe62fb520d02e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48427cdc957050df1704c6f810e4490328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608bc078c14a757fd7b93d7e6a4c4aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710556d8730df710050306db9826a57030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908be20beb8b9cf7bd4112ca99b2c3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76c1fce6267674549cea51bb134cf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b914f817fec666deb35ab4770d12933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdccf95f38335130d49bbc6b7475e0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a0b97133d16fd121226e30c5e288635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47b849f1a47c1d004b082328060e9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2176fa36aeb885e881a52bf534d1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb7ae2c497b8046fb620e5e5b6ccb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95755ad431b17f0e3adac120f6d50a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21779b851af9484d88756ad4a962dc0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e5de2b7a97819b0f21bb50ded4db441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228c8c848dc9a8f24823b79c1fa6d1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43823607a5b4eab0684d34e7aa5dae9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf15c2a1d0e09f8e34c9c8e12de33db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04617baa75a4c611e5d4f1fe3aa470ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1b24562e4907c0d3c33b38f15e33146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35e97ab6176f5d1c8f5e7bca9442fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefae19a7e0e0050146cbf1f3325e4c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7ec2d80357eccb837536d91ea3f1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf6298e01fddd8dd074b3146bca50e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16976e48aad7bfd56f870ec8941cc91551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ad5836ebeaf4b4b2422e1ca458bb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20452e0621bbc74f7ac20e5cca604d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b110ab739040e716b79362c4c16f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2f971c5066ff429784ee62f11c90b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e19b265d14c6c6a967281b5124f28256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea5405130e6d077fe93884e500a82b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7d8ee77fa53c284c45869adf4cf4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0534e07f818988b5b461f7dcfa799f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66231abd014cfbea8e798d2ad2b7b3e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73595aca1b0fdb051d1589de567cff061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe115ca2f4e8b16b7f273a168d32aa7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8af4edf86d431df443d5b573feda763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2367d7a1ca192d1413251721c0eb464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad59e72ab0ee03312038161476d60065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d98e96a3c57870690dcd02d8a47d0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c7efde0d24a482026808396a7b55467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ce06e8a71dca0ce477bd80956500b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302fec9cca6a737ab39ea0e2e2ddad169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00d31a5c6437fbf69e5b64c3ffd78870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04701dad0fcaea6bc65dce2c4e77f6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb631bad0fb889f00c59ae1c78ea4fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941f64c2015fed6604c1258561e53c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3d31029e61df73ca842ef908b212c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64b3bd4211d1f23832ffee6018993875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d456d9159d8b7ff23064af3543fda8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc426e402c58030687f03cb359813fee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae521a7d1997f8d15f75aa318e5b7af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797571cd23d9420b2efa92ada016fc4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d57d9a65dcfd8829e84e25824d106580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fb345b46f9a495919d7b37a4ce44681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3ae4ac1e00159820d7889d07ff0e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7390cb506eb76fcab7a5df46407b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80d135320175d805423dc3e66d382484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608b143082ede8f40404a8f5210884e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb100cb8b69584eeacd2ce913b764ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3d294e59e213182e50e3431f7107c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c707549189ada7d13384088fd25ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063549dbc690ab2331dfbbc47f18c09089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3173b9e5aaffbce5c5350f61fc592090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf17aa40e78b072ec404db4ba81de6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75a4c131da36737315d73dce6cb57492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f297732ae1d98d0159b5e400f30a0fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acd1cb9ad6518edb24b3fa330e396494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8060717e0f5a5b30bb7ba09a710202595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876274bdb988e40140fb74dfc2b9d6e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0407de2fd314d062e4b1d1c73a8bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea843fe7af1c4bc314f28612168ac2cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19af6a975167ca66739f4e4c1a1b43799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e866396542dc4037be93baabe27da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f57ba0573958d40b4f5eaf22cab5f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91969f3e3210fe69367d354895a491102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88453b3326621e9e5689cb29956610e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765a0f2a75603db2639f0061bea0cb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd82beab5c58315fea97ca4abc2131105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ead7f04f81646b3e2e314d243691a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38abb3ac0812b2dcc04d3ac05a2f1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c135922af814ee5b39651c3eed5b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57111080105a61b768950bdb0ffbaac6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c904f8e0c8754dd7db790188cc3bc15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b6f32098d412e222b0a240e733015111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fcb3c29fce0e40dcf8348d9cc220c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889beed6ecb6a1bf71948408af9eadc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffb1afef3ece8d9a9f085aa7d1c2c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ced2463c00c667a8b92a30bcf72f82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2315f64903085176e04f7ce233df9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a07f905751f339666ece75e294a753117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f97bc6d16eea519910df864dbbd7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58aacaabdfc739463ff59b8849127a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa848009a3b7f3e8f87860dd9ea892120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c096815d831cc11a8320563906789121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670014131be0c9ba048a721c32f1095122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28ad68451bb6a44d0aa27af98631de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df731271b27f8e33d734eebe39b0d53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f06b1290f4877f83e751ecc58ce8bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f85265933a78244e1f964dd09abe6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598ea272eacf08935d4f9d73e04a317127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fab8df5740402369932ebfc9c9f65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043fa508b78b87e669e81c6bb11a8b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c60d7fd857c81a2f0e0b8bcaa59d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6b244d65fd325904aa984291fbf1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9c08a28681d2b3c200e5facfb8cc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a39b8a2ea3a489dcf351974dcfb0a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e25d36f6d5951d4cdedba1d7c67b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ff86a3b4da4fcaec1c2d2832b9e0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0b596442f291672b3b6aaff308978136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794c61ecddabcb611275e89366dc2d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8318c9cec011c4412d9d3c35535c7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75768d1f3647fd266c508770a72d2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49026dc19b374f813398bf98154b1bc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554ccbc5e62f9bf9e3b99ea1e03705a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900718542747a249589a86736a2ec80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24975b4b65404c80d26ab994bd4c62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09021d2c1bef34281446137cb6a6dea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826100ea64b8d56f50848fa373f2da93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1ec01d54d453fb5a25228b261f76f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6033bb98b4c9039feedd17d0b084ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723e02745a87b086e243d5b5fa1f8ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35078cef0a15fce24f1de04485d48311149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0895262ff8956d1e13b1ba229602e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2930b9591ab681f98348bd99db5b8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e46bafdcbe6d4174d918005c73e1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b4489fc737067a8084bcc2b417d7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de596afb6d9fdf48e88c34d3e18bb7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fe17d7500e09c9e7fa842c4b829ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b7b805f33b4fa3e248380718c7b5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927f8318d19efaa0194c5cc9d0f8a82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfdc3945213d902a4e3912bcc8d873158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac2f14b57aa10d92185d4256583a4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542dd726c5c666ce3cb54b127afdde7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a9ec8e64c4376149db84475e16bcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e60ce9480635218f72a8aa9c39568b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c19f74fa74c2000693509644051ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fcde61a67ede60f91279f9aa03f3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215be9b09f194bf088bbc44bc09a50d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfb7eb8e92216f56e8a7c9a6016945166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7dac262571f884c697245e5e0544a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a21a7423ecf6043f38e26ca7b25ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ac1a7d14e497c2de969b0437e4220169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9326f2f9462fd5662731a3e277013170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400f91dfb824aec8a1acb49c0cc515b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e10224d2c33e6d1e2bce70a3c29d40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c475f56d3d6c8bfcdb60c0700f991173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10e9a60c3d6eff9ec04ad8e58ba6e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93255936aa4ae7469ddf181108fa645b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b549f466373a7227d48ff7e5ba1e63d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f00947472c3d17cdad58eb88c7089177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded634778803a001e1d52a0ec0c1bd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e8e4b92a38955f02fb3cd8b9c029c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6442507e1e6ac23395241429bf1709c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac48e79d8d90822e61f3ae166958c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ecd398a0eeb7f60526b44b703f959182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052527f0be582adfc1b39dd23f5589ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6c34d5019dbf6c5bd414c57d8f6b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffc5b479d262f8e137021dd03ca01f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1514ef60e03bb8fef8553a195b941186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13509136292ace527e010f1dacbacc33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7a4e5960e3b1179d44b9a2e9df5d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec25304f63f24528bc6c4c1f644ab19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020647fd47254c7cb41743eed9532f54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27edb645dc420474d5b4e0ac49342a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b49daf1159d249921fd7db9ead0508192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d6a3fa0701daebba3172d20303b17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bcaba8ea886b8570ba6c40faad70c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cf01865fe638797b12de74beffb1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864e728869ecc4bdad9edbd92fa60b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31ded22c870fb00c7673f8ba3fbeb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bafd6f48953da7ab63b17f1ee8f49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8d714e2b496e32f0d7f7bf9ab5f74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d203256327fbfd97b8fb27123c52c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8d6334d6ff2323fae656fb0a65d38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901066436367f57cd2b8eeaa031012ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0181a50c15973755eb053b258a657d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b554e62505bbbe189a1ac4da3da18d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56756ec2c18ca59bcac85b5ef13d29c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc753bf2d88ec7a790f2a6b3ae314f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386ad9d16916d5f5d566f6ab92ad0fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827fd7935b352a33b4dc17aa5f92a59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43844f44943e425a4ae3bf7f1482006209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0057983f190ac05791f0c8a3aefe1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b2bdfc0f1d89a362f1e5965412ee6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcb13e885b66dd072b5392a24c0a6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8251f4987d24b43a7c5b198a70392f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38c3cb1860f8525d3cebbf968d08ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5c6c6f86fa4f03a94baac04c00075215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eb89f76319089e9685e76a37e617f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99187d1660bc2127a272ac36ae422f94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c467dcafcdb1131626b5d22e35177218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d3dabae26c85d0c7d6a268449df40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22792f8e33bc172236e24defa04f3c7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ec2ea34fb150f062033268eb4d887221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b92df5fc25edc4ce3aa4e90ecc5db4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca497c373f2b061110ab36b2ca4bb34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73bff9a4ad338ea8aa625eef0946c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c317e43a1bb467ebb5f1d991be6bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b62bb4c4619067de0beee13341477a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64308887418d3d93cc96f8d337d991c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e6d64cf224481423c4264fdf779c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e79910e16aed465de684c36933004b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be91249f8e15f791dcecd696f5e0756230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642ec9a5262ce5c3a5adbb98345c5e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa782f55d86c50074d1852c6f300a294232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0a1470258b5d822391f5a289e275a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978c00690fb56ebca26a2405547f364234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb6359ec79ef01ef957d26bba33bca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5fa847a60062e8790a7d5d9a42cb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa64163144729795119c092ec448d16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a56865a21d401c7aeaf9bcf1c90259238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf9d9d82c13de190336adaad4ae7f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38bf42b52c967e0466073df0944e29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271c6ffa2e995578285b0da6f9f6ca2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19318e406a5c0d1d4bf1c2200a17a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842db4c611ba9973d44f8ff3e059aa4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6240d9e85b322155bd8b94684fb19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0239c6a0e5e466f5f918285944d6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c136f7a2d4a83ebbf655f4ca715a980246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985ed93ac59bfbe33d875bf3fe5852c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8293abe18f1a883e31fcea76dcf69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f93a92310daabd249e1566e936313249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b97e2c981ded1b488679c6311cee86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a360dd14bdf4b09af41b5d3ae2b5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93def4a22b9ed003733df730930a7de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9cd5422bc110c879b9d0f0e4cd7ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffd6971021484a6459ea0c75a47684254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22b6e76c9f1252f27b038ded5facf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb4f96d6adc082639934f48634f6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66684d81e9b4b06532da2cf802f95c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12bc103c7de7738ca49162ab5ce632258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a019d620a16419e9c21f08d181e4c50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fff2961048282a6e88391eb3bab14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500fd60d1adf86e55460c6385955f91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c18ebf28d9036857302acb33517e68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0240fe4c08e678d756aa8c0656da643263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dd6d31744957fe0bd16f5ba8c282e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeb17fb1044ab0ca4ecf0b3ec8fc96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5350da4756e1d577057f2eb6c93404266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd718a8e330d3c132f39527c063edb45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9304e498e637763a4eac4490208a40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475883acf426e594e7f60f674dcf30b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da4ad6a69657a3ee81016ee3e2e46e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16923a4d8945dc6b680a2a4e577ac038271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75754c025f84df30971cad02a29c6953272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee90465de5f1d99a5fc93b19d3a862273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72055c91b394671cd13f6acdd535b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cdf669f675a8a2fe0e43545e704be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce16b2a7c1f85327acb120dd6e08113276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07985532de51afe3b14283f97e6a543b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aa0725b50486dcba1b9f180740b27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56487ba1d8525f5ba38ef2834c6bc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06229469328d04489c056c77925e925280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d723f9432cd920866c7202f3f44e58a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c3a693c7a0b5b3c111aa51e356222282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec5ab39974c65f1e91ff8a3574511e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fab0f79c54d6433ddbcbe6c016e912284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bbcc4cd8a80bbd8665378cfc8e53d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ed5927d346723a51c4ee7fab3291f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c48dc0730ac705b1805cb2a0d1f97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14372e769b92d8b229c98e10a607f2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8b0a2d67e04a4ab64a8178c825041289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887652568d6e6e424cacdd94c8532d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea84374104c92f467e89bc613e2500291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a404dfb997e79d6c3d4dc1e0cb5f0b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653de05430195eb51fd654b1495ed9ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd73dd1b6c181a90b3e4bf44b58ce97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a1b15810155abc46e79254a12c8bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da74e9d6d235e700d81708386d38ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62015e556a37b4e39aabeb6eea23da8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba74e3ecd2cf9660698cee0d439558298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b006e9168e3915ca015713e03942fbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a340c166fbf2e5649acdf70838f9c47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229c929da14600651991d2337be1f5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997d2da2d43717ba712bfba948f8b7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb86888e9694ba6d2a5ec7e29130f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bce45bc606d05a9311749c95ead28304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212ae04d614964e4b673f40e7afefcc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0eb7975cdd69eb7e33cbddd0f37e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ab3d5eab860f395e499eef6567ac4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d2ed6839abafb1a89246815238689308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef076727c1805168c940b1e9053f1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2761c38a8857aa9af1ccf43a7e47e2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685bed177b8f5d9ad3bf7c0d31355cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff089ae1df4bc07ffca1e8b25db85adc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59499702a7dd3989cfac92fa08c241313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735ece43aad60b7a08b70f8e787f5cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bea800d0b7bf8387df3a02f1e6d2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0edddb7c059c8121726a62ec1fb0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc1b256a294ed95b2e3b27d6391453317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cfa972771d83deb433b99b893c735318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b6a6352b9f811aa06cae18660e863319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38ebe3fb2c51d01ca1f1454b3b8fe8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f97f969aa53e7435c2048cecef7f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f35145200073e328096f74f05f0c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45d9ddfb4c9bb4b2f7cad6e7407641323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1191c905564e9404759bad17afc2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5460334547865ae19235c8bee516a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02e96c75be6f0b24d3df8c1999b3fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25706c3f589de87d7e01682aea4a74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87902388c1f7c9ee73b34d817245ec1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99517aba3e06ea096ba81507cccd91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28c169c242c7da6673ed3c66976e99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a15e011986928899469b2a0310a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e3728ab988d914277d415f20d0a29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0f6c5288ef00e8f175bb8f676585f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab16d3e44f14efc540bacff38e7191334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2c0e5ad6c1532bda57d1f099e7593335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f3540b0ba65a7e28144010941908a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8b2c87540c0bafa895ec8ff062bdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cf6b77b2df3232ebfc69bd36c9565338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01f4133e8089acc546a9eb908fcee3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf511aef166dd6e968a591d864136f53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6ff0af4b441eba64194ec128a4e73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9b3b8b8e99a3550fe25feb00463ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb67c10004c6bfae5be961c3b64307a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01218d7e43a55a6483a73dbb4a290207344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe21768491df772f765dad742e131e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a48913a7258f2ee740764b4c95c572346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bf4972acd42e4912f28eae22cc2c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79204def7c486c738dc1b021d69fec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c00651f64c225bf012b4883617390349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb3e951403f25d94e19bbd0d727775350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e9df3acedd94500b841d78e031141351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2694c7b415823dad2b655e6c1a1056352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14ed49959009f2ec8c6afa6e92e85c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4e6fcee73ea945b8760d2e06211f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa11f7c59ed88104f5d52e364672bef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21807b6b5564ad7d701a1e808246182356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400c878f18089688c2175691bf133a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2ae292efb93159aa26a0292d84530358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00244212cfd932fa44cdbb430e69435a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be723a23df341dd45a7b0cadd8f52b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ce8d0af927ca2ffa1ca64cd03932e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd807b17c3263d32326a4606c0b526362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50475232b5a89abff6d71982a5f1d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d215980abb84c8b53e5d098b04ae3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2bb371b7052e88cc2a2be3279accf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140c42cd2d9cae475cffe05003a470e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003f1f0e990c59f54be4241147fd640367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef8508d1251eb33bad847a3620d602368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ac620fcd8f2bc2be14becadca6741369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc1fef9940231806dfda4079e5c17c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d99ba695328d23be429ce5ff0795ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df4b84b1c59a2124dc8ed9a7dcc0ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191eb15a9e14e179b78a8cec73765e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b69f2299ddac4e18694c93e0811a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22479d5b66e736a2e52c2c2c1f8917375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2907444a6d312bfa6b8788e3358a49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7349fab30f455602e1cb1b5133f96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba317db1ba4b06a71f4bfe4f5f1776378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864d41c4dd4736f11111b656a3b74d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c215d275e21d5f36fe695c5b662131380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac1689859b2891db92f36aaf4b0a2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc14dc9bc8a5339a37c67c173fefaa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c2263d5d9805f50104e2e8808945e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a77d3ad21146dafca488f4340892d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf4fd044dc712484e69e3955382fea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b86fc83138cdc0df958b6c929b8afc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc5ad7093915464cff747c1c116afa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7cb6f1f80bdd5ce8682fa8a3c8c13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bfe2d23b1a00e4d524f011066b09b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488985c002052c81d9a502a0dd4f771e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83c917d4347a0a87509e505f8c2d0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d207c3f12ebb0c48e7998f6c6bf08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97819beac35dbdd3af252522ff497c54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e2c5d61d19e5be6bd1f9336faf2e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5ed1fce8415df71970305e80fe3dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf7e379d8998bf0795fcbaad32fd1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6a067d9712da0157bc2bd9853ee36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbdde6ce74c66cb8fc97cadbc13df1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204015b2709ba948bc08500f360c010399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5a5c2c0cf501715ffcd8a014e7105400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a774449a6c144b354aae033d721767401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3467669da962fa428fbd886ff57fd04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b28e64e2288c5d3316cf4543c87d10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027da6a96c8cf82aa1926b675ccaed7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe35e2d18e942cb75741b421cbd03a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a0e86e5777575946cdd6006c6be27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25851ea6cf1fbc5873d0482ac4e61c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c135ded72568048922741537f66c67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad6c1c14cb7cb4bcf99f29cf0123c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23686042de5f339e8da9dfecbbd1d97b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583381a495e0ca04d34132fcc58af06c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbeee7942c35c6b5e447250bbc699f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b297b7a1f61195e8d413266308276413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9dadeef7ddbf11cdd7a5f723e2e49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f3cf1711b946cd8e1d857c22b9f6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0701b4581f42c13de9f6c96b8b6665416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3889ccbb948376ba53a7b9961554484417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bd77d7e566e642ae4bde034e2b2c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60692b5a14bad6360d20b68fdffeae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e93058ae94efa5e34aa749ca0b44b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda002acc940edd29119f3c577f817bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8703305899942e4d8ed82f8c3085e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5caeaf9e7361d29b4b7906b101f9f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f68916824a72cb4f7563604b56ac5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc33ac32884c150f6f02878db1353a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc4f393285f8b6ee72fcb740142778426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c08074710ffe4ddd57d0f1e6578f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199f5ccf1bf62b301fe59884e363941428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac628e143c346876b4e368723d9ed2e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e088e3bc804c0035518db355bed289430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114b58c5133a0cc873ee0e116d287ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaced30dff17bb498200686a45e423432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62394119807da38b9ef7aee074801b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e1f3ea394f104c8c39828480b7e72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b02a9f37aad2064767657f481909d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3566a7776dfb3c063ea21650a11d96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3aa2a546e7a8804c20b2576e279c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777620d43618a911fae69615795cea6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5e1ad0e0ddde0986822f356dbb72d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe33ef1149e4f8d0009e4f27c3487a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea1c4663a20bbabdc8b5aabff715f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089109ea16e6ef79f622d8414bc95ca4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3932912d500b709cb9fbf3df8dc1a6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3789018fdbc1b3576e68960d8bac48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e195d0776ba8f20e63032f6a5c527e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ef5b28419df07e10083721a6f59ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27ab36399b9d88ed41216c86c80a3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c021b223536d7a734ade5d3075f6560448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9232297f978ea2102ec00c7cf2c8a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21edef5f66804d518e36be1f692ef88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d2f46c54e2dd56e07611e359dcaaf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fd694aa674da1958ce808cf34f19a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d026c23610f2635d87a924105421d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d26dbd05195733ecee777147feb33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47a05316756a47e4c2c9401c0bf064455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d65a148dfc76db9c669e971b576d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7362cb29a11aed66e5d56e4cd03fb9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9a423f01e5f64d6acef667f343130458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b743d93093a2a314c10eb495a78052459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fbca817d9f97eb4d5811b188c9bd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439ba482b5598ab16c6f7ada2ad5f14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb007109a11c2f7ed345fba69366598462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f35311a9f773a09d02f4285bd20dda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cc2d4ed3e29e9142b1d987ade2184464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a44702511c080afd39073f549d4041465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ec0b596f80a8fb39d045742f4862d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996f0f9e24e56805687058452b60d0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac878eeef77e33c2803bf1a8b2ee889468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52605ecfcea2212bb4c252fe181f325469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5153c0601dbcec100f3454bae5c16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591d5db7a0a36672f8db5add9a4de37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b013d3cf34c0aa15dd705426a2d08d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028758a9a163074377b12a3303fbbb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda858431e1fa03d08ddbdb6d85ba93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4d5b9d45ae7ee2e179d414fbca4d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b0b7de292061eeccbe48a7ac32b04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c17add9b383153cd65199c1bb4c566477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d362817d21f4260f2593be65f06e464478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef616dfc9e467ba501766142a1cb241479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a81857baa357aec0e6bab79a216ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b85974bae9eef76dc7820baf436795481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf1adf63993714ba2b5804a84fa66a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d0af2c915ce9cf8eb1d09ed44ca64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930fae3437896ec9c4a0b7024f88c2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37dab5dd35f53b24894e8007de47cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bf9ccb2e15ee806f5557728667ffe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16a4072c4c15f78eb97817098d1ce9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe91a38c75d76f3eb230da586a0b6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860e5ef30f704c6873b04db362ce430489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be49046134d96db865123208a17ec69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2287d2dbe137c6836cfa92b39bbe75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cbdf89d5ec1b203d3a2fe74e14f2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dcd323be6f1b10644cce68403ee2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177175dfb7951c462d77c84e1b4024dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98921b5ffdec1098138b18f0b4dc79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c0794a207dc9235371b6f86c6dfe4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4ad0c128a5498d2c23c60f3fb1058497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ab8d5577f0ab970806b9ecfcda9fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b9ffadcfe83a6c87428fb59373e06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7d20a33c2eaf32826a191051e8a0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215f22a57866593917c907b5e0a2ab7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b1dc3da8f1f1b53e615ac81cb6b67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb47e080a82970d66d4dea265c35289503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e482377bf63eb29d40ac77167b80fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25869853bc462f1d119270af4dc6829505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8cc0efc6accef0b3534797d92b5aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd2b86afe667502e3a8287032af30b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0cb16d3578f09d93645cd5f8e6ea6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbb95288ecd64a500c05cb9a760766509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4152bca2594464c4ca8f8b23619fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd759fd647f97d77cb3dbeaeac2e88e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a0208148fe57f2eb51b52f07bb7e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d3bde9ecfb802d44eb081516eeb84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdba159526a4ef573ce1cc44e6c8a7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a8b5ec103dd1481e0ca9e7846f07a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36ffabdbbff0e95191aa90aa8d475a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58543d759b858db70aa06614e8c39344517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6098a4a03c4c7f4d6b435c694bce50518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d76e9351d81bd1452cbb3fa15ccb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d60bf68e4fb0f1c27d092249d881520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cdb50ffb3462630c3db68c528c236521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb124b9ba7f86a2c53fae8d46caf8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4744ab6d9d2625a0bc4141558a4234523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e0e99e959ccc726742ed6208c6c6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96a4dce768e9406b67ff0779f94ceb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83715f7b856cccb3ddd583badebc12a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b98f6ad639cd80eb0d066293fe314527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dec594678f1e09d5b5631b8f2c241528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be20d47fdd536d415e12d911aad71c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b8245075c9ebfe903068692757bd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf490ffef372fa28b7dd67ded43cea27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4b3c3f9f4876d0a20f71d9deb1014532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3dfde45e9aedc7caefa5017b79a28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9c14e3cb7657377cf67e9c932d476534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6683c2366554ff1e11de23ae2303e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fd3d6393595737976c4c78a3e0eaf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59163e432bffa91968b5c225778ca522537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936459fefbed46bec1227ed108f3321a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231858a9536ed75339ac2c6274d0cb7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94ba6f7fdbcc0cd4a5a4879ed95738540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edc5504af71fcab75d0903ef78f266541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41796ea0fd81dfbd7b3350866ee91173542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9ccf7ee5d22083eea40133cf93e5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e14cdc12056466108b41f6c7d510d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac96973892ea549ae2514d722f58f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f1f8f68c5edd1abfdc3cbacd9577a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf0a72185446ff6811355b94c3a87f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd561adea1c2a6e25b2074c70fc130c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28d70c68f7af7c1f39d08863e0b79d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fe11c2005b843f59b6c8d24ac4de4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9bd4306e3acf1a9eeb066aa2db901551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c76e6a4d55fd187243f390c014edd4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaed99da1aa406d2d5d75e5946d5a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950ef903e65723356d8f893bb56842e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b3c1b690137b0fb7898146f0b4eb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e844db93c1d2e0b0b6572623af34799556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb03c34accb3f7de3d0d07ea7faf303557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56400b180bb30c2e074ed76dd264d66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bd276311d649be6f5a3f04e484584559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d4e63ce2b2d31961259fb0191b13e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd4a7cc32e73614b9257b8a575a02a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcfaff32aa78e2c5ed73ce248847fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c38a905d653ccecd5ef4e7c0883f88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9900eb67e7342e49775a0eabd81f33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be03251197049e81c46a3827e51ca2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065aa9e214f554c545e90beb33012a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac46503c473d8508f47f2e46f1c601e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda9c9a4dcb01045806dc34c84a1f32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0ed69ab600d4b54cf477a6724e372569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e1e4925560445a5d51083b69c55c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d54a400ef5dd081e4a6a97f4c20950571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffff6ed2e5b5b053eaaa573a73a569572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042aed2a4d6a8a7ad96f53e805cc5c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e3e5ebcf4f77743f130e74eefa28d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6e3d906c7864e17b67a551c7b9219575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cce2dac466ebecc18fc63082553dc0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c873c3c4a26ecdf75e19245e53c4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8ff7464cca216bb95cc61632387f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eab16ddacda3b74fb6724bd5e4a162579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdbaef1dbb6e90c1e7eb3ba8aa7485580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed54008f59be4483b30c322ed2a2b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ad1c14042bf71d67fbb8086d723d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001c6a85e4aa6c87ed6030ab5a02bc8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098ea34dd052e4b3d57d502560c2a66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce359f8306530438029be7e1c2dd47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c7cc82f93d105380149c64a22885f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3323683bf611efa3f585e5776a269e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09126f4777d362c7d624f000882d27b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae12272d325599d4c540fde0489ac4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7909f0b302a321feda9179d08fce4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a0e916e7447db6eaa6a73e10ace90591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bb15bbcf4c3c14c2d4a12d3579885592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85417c68e1ec38d07ceb3f58e5d4f88593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4a0bca80611feb6cc6550cb28899b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30d30df20eaf6d4b712927c8633498595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12279bddfba8e11ab16ee5b03b9dd830596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3175ce681d6042dc748f9b44a268e6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddc1e2380bd6e87f32be5dd449f9bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94280b55d0570ad1d5abadc02996bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30f09787967aa8919375d4cd55276d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee423b0b3871963c5d76a25b1ab1cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178ec3bbf21222bb06fc4b3001f085e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae50b8695ca1af326974b9522f63b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859659ca026d79968ebd646f4633942a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabac43e2f0ecf382e96704a2b4a3f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8386a040bed211f6a5d1e7f6df0be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128a1d0ac7477e1b208309b0482c88d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716a38b548ae45693fba3efd1428375608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270aca2b1a6069fa3d9ed4872204cde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98fc110d7accb667753a9a9c942f19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986cbb1473ceede287aaee9aecc1c01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191418c424462b29a0faf62766cc534612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9ccf421bf631417247fd210db2dd3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3e18087f1a2202723aceb2625c661614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f06b036ae129208aabf117d0e8f49a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d1b64dbec111654fff0d453037321616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0eed2ad8ff89ed9f36d8e01252035617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c5fbee4bc5a86fd860bc9e076181d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ed7bc5cfdfaa95f7c58bd50792df8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cad686427bb90193a23b4159e9b8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96d599f5cd9c43e73fe01fdcd720a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02862f300ea7f04a244b91f8eda9cfa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24fa6a9f9a7b7ddc20a7bb1e97582c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1ded4ae7abc2f417765da356f84c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d60f07fa08e4d806eca2ca450ef501625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9934f0c9903bc187fa8f203e5a540626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0635984a9846f3dee1f19fb03cf56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52e8558c146c2f1d2da6648612a6c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6a3602ac5ffa0496a436ef6596a70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7ebd9b8d6c5b7cd0d6a361be0dc11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cac8a8936b2a6b8365f8d625fa0466631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5524d5dc0eef189b0f0a5424b7e8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50660feb78de275511fb14a2389057633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b50149b6d8c4c601bc01ffee509c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fc57445c99b96a7851ed7f3463380635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932f2ed19ba3ad0bbd4c5b42572ac09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a557b89eda5e0d782a494fee33e2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65ef7b4a3e51d5e57ac276b1f3a61e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483097288f908a5177b217dbd0a829f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec32cca4aef5915b8f515bd88fe1804640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40efbdfbfd86036a3f3e9c60c7e6c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5789eb1a18e888f8551b9acff3654e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e56d341f3c4c339aa7601aa5edfad8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db2b038b0db0ca88e8da7791a16782644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c5484c065154955dd845d13db1ceb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4fa78cc4a227ca34ec52efce2929e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f392e1b8c97073e31c1deccc8ae2ed4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226752b34fe14157fe8362b54a32575648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff734c402e2a4f74789f3eae7670d3bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53103ff1a78fc8a1b33297bd0e07ae36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19a2f407d416ff518a42d16d377beb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5173ba13ad917c94849d19e8882612652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fee6764c2e948da3558c14de73a0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adeeb7d8fc399c8b2d860f0f7ae103654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968b05d38304ae615529f5a0f3bc5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f013d3d24e2fa97a30db5d0c02f68f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd18d39920cfdaaa91d579874b90cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8121fd6f70d0f820c5233ab366e7c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758f170d5f099c317ea03f349cbb2e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0e0e5b5e96fe497c07cdee3fd6e22660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbed46fc4b6d55397900cb73d57e42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd209f0b61c23291bdd5a9b7858de33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190982f3e6623e3099977774d56323a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcce56e17788dc896b43b0b82870f24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51d53cbc009c742f5c32eadbc66cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78821c1f7521ebbad75fabe5c3321b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bfdd6409ad9b48d3f949ea01655fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddb3d0582da6b9b5b6c85fc77b6d56668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a51f6ef779a1759969540f1fb5795669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b092ca8f3d910f06060b55409edf611670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5849a8f660313e7105f4d8853e2799671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68857a9edf9942d4d553711ea2dbc7af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e973e74164ce640c26456d4d08c8e41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ea8ff48bfe8f743c05d5951d2f407674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efe7465f7da0ea162fcb98bdb4f3cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da21417c30a18b0c8505f8dd8bd282f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa8b5f242fc4c5fb2401c57f540463677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed033e27988a7e415503c6f999121eaa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23d4987d7fcdab39c4636bd5673511679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8fae528787a19e7bc4f644a5a79e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82116421117dc4303b5c069107338d59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116860940d62460d9bfa19117a83765f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543034b0a89924e506fad3e1f2cf70e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0231aff149da07e4ae31bdc7550186f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6521b2b470262eed9d54df23a3c60c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92593295887c362e998af066f8acddbe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a19b7cd57330af8b058614e3b4da6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4ef475a801e64c936c46c7bdb7899688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334beef75c6d8da56ab4e275c93c6eb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847071c97192809e417f5cfd1af10a5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb017f7923ef6bb948c0ef81e6caca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73468c17318a4699b6ba16896f54ee7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f895e41a3a1ef3efd5685bc4bb755e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6570e9378a1e7244f2e6f440f52a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8c3aef0764ca8f1713450612d63f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbffb222aaf64350d2ec1fe817bd91f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b32edb8ba5943ffee531f20a3fdf3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1a4aa39101e52ae2961eddcfc735b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4e3ee6fa0af34343f5303ac8cafd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b14d541abe34ebe9380ef9febc769700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de6e4f4939271eba9f54d7ec45118b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ae5127587a56ee86ca4605af2cc38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e20cb3543442a1a868fc5654729118703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a7a30f95adb40670bbf97bf0c98dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d4034f9b72e7768eaec6819ae9a94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbc34f73f736052a8cb57f4914a12b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82842d9c95528686a7b2aab5e0b8b7e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81439554c9f50274e41c169b835ab95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a63dee169347977ce7627c35e46067709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4967b6bb328fa3356ceb721cd2261dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baccac52e46f36b78dd66249489ba4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a142a45ed68239f1ad049e121e559f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab3539d6295ba889e6a8498e8b194e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0fa79c6056a7122e52e81427975c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004f30d223105655716a46fb43ae652715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d538cb82e88a6545d33f3658fa602716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf554874dd1ee66180d718a247be56a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf65f3fd69b62f1afe716de73bdcee3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be3ece42a2977be0cb07b59d04fae5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4040519e91ec6cdf92bd1e925f3149d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f540463ae3929a2f39953e020324ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99181702baba599079357434d7dbac75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84164748ae16e87305ad7a474ea95a47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5d9d6a49ddb931de52e56c489e54d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e60f4ab584442d285d292a008058f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749f6b0d352f1ef539271be738c2fed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e8c41c5b8a7e11c4031beb74700c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bf7a858ffb280734b7b710dc31b7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3d9d3699a3e6ae48131916bfa119f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74e9cfe52cd137e07ca9385abdfa52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d657fb1f410b85f8bf38209faf739731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08b53e5c2022d31b87364daa773faa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496922b56a31404ab3b52f0208e730e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e4749a0c1dd8e3cbf46b07ec369d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650d3de13711baf927c62bcc7f8f089735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18947d32223dbfa60fead8f8c5a1637736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b3911621fe0d3c68b0de698ad4cae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1241beda8b37dcc046b530e4e88585738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6304124f63a2299acfcb7456cd0d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87df95f2ccfbe9d05fecb2086ef8e34740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d79435b1d5cb02ddd76e08119524bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c773c2da6769f4e3fe60380603a66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfab067f5c5a40922bb7081a45bce4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ebe55d156d9f2b31032cadf1fa2eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e97d550104ef1db8fa96998980e0ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55142ea863fe3d59e59184622123449d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437083c666758148da46063632eb21e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b900eb0cfe300f098a6e98534f333b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a0b57ca01fe9e1a9d761d6fb5c501749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2519e2154608b3fefbfe50f2254200750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bf4463923c93e495000774f4107d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f2ed8bffbb008c553b12d5ecb7512752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5608da337a9731dd5985a1085e31347753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>