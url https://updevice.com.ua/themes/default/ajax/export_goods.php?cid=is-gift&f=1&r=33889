--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c113a97b6d7d0d57c9ea03e431f47f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4ed1aac5ebf27b71117f6c25b2aca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353156803f867038cc5f3a7d04ccc6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1cd7a68c8c0c36d12c745e8c58dea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38401f632e69fff06e7fccf51500635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8ea6e997e8602bd34391bffc019746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57792710fcdedb6dba807f2003eef847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400acc0f38cea69b2acab2702a624de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c745b31e80a5fb2a14fe1deb69c01c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e307966beeaaa43e1d4336eee7c7da610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7a37beab44bc16a3926d76bb5716711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe1a4a8956dae40375516cdfd124ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553b500387ad4d8e93367ca00618a6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22c7adbb48c0852cd218565a5c9c7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23238ec091c60679443e4ed2e7734e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5607d7c210d1dec25c385b984bdd1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fffa18f07f4ef5b93f35dcc59f1dd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a084b8ac76d62609359328fc7a30c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b18688066526bf0e04164138cccb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298344099c74838f467e15e63d75a0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d4218c02fee352e551a26062ca79f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba359c03826d8cb14ebe814f04c517422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef12f8247d3b995653f189d3ee70fdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6ae1205b8577865684c927715672624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee7bf1950490b756847473cf603faa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ff5fe9d92a44f9fd4adbc5fcf411226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e62520ec740ac76d1e19e1a93943327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f00d207c7e128a61faa9f262180fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fc9842de211cfb3e8c8dee430b99a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492666bff1d176e5323a53e8fbee408630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9af2761ddb96e43b7b7720e3eb5aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad44fac7b695d1e660958a21728ab332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f4d0b9f1e5c5d3bd1e1b9093fbcab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d035a1773c4207509c9881b4fb995434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca5582871b6848592ceed1042bda8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf156a23f106e4d491a71e0207f843536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44003875d47ae03d2a041b3e894f185137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b48e9216e8113a16d8faeda867026c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a91dd734f3521c8ddc8b025aeddb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b855e6c6bddc5564da4edb770f9679b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8d58edd31286552ebcbcf871d304e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964765883886950cb61f8b005db09a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8993ac99d851d7d2bb3e68cff747ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8d6dc991ffe42c3e50e780c10654544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f1a85a29cd1adf3ee377ee8a799f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208aee84b74dc7bdbd289466ed512e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7189bb53bb5752562b2b87b1be1fc6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d146de1099b53fa0bab7c26f611237c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fa0ab9c953c789207d747becdcfa549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2b7fff519c2c6f77df8a34a6c08c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfebe25e9de00ba5094eea7d0f941b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8031ff49c972eff7130400661ddab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8b2a18915319217a1052f52dd9c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d898efa2a36a5eb926740c8da1be5bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524123dc183ca0b2a16f2fa16dd76b4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124fe123c4a21f655e8e990ad986a4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5cccbc82eee802297755f3c06489957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf79e847da8cf8ede0f1864247660958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b8330ff0f33583605054c0a14bee559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd18eef0044bc234137c4d4ac8e546b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797b954757a0b298d43540296af499361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea067068e6e83f12f891e9fda5ec3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a9e11c764cf6f43a6cad8ed8e3a5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b83fefbe33d0b3a130f32ad769c88064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b2b3a5bf015f1642f1569f4465b2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b20192abdc9949ea6f5189dd5a45cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89362128ecbb3b6e19572e78e9f3b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e1b09c40800855a267151acf4a4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed67b7b50c9c29fe13426e641ee0e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd581fe40c603e64a9bf993ba8891b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2013b51bf82fb089377df83d3741e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c024ef175ec29b0c2cad02382c290a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3695840db2b2aa49c4f484310da6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498539ad3615d7a97e13266eefbc481874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd3e29f7276e278e23780d7f85ef8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2194480fef9707fbd4fc313f6d54c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7968530cad791ab93526c078f56d1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4317ddffbb52cf3990dc9023345eea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07331f166c40e227832b42bbbd13ad279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe52945095747de83341e8d69f58c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28026177f2816648c00ab4458e2b0d0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77f53208dc378f1a53bee3fedf8e5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f5ebe8921c6ff074212d102d3428b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a56d83f98b5ea70b0feaf4aa01c2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec52bba4bb9abeb0b80fdbb5cd5ecb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b38468d113f789f3296466cb2517786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f634ac726607e8c2c602b4259841d0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5cf210232258bf7ac1e78e025b11988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a25a7370e69edda22347003471933f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee9b419065eddc710e9cbd6b0af7ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f4cd8b7f2739df7884f36eccbae7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93583f4032589e5cf1f52976839f7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25b79bbc5d1282be566dba8e985ef193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4dcd238f241f68a01cc31a61fec0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630577fecf63d719eafe7ee8c1ab1eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd9c08b43db918e8909f5edb7c87a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe30983352383d74eb72b81a88222ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc937b3302d7d01be9ba81ca993bb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1c023cf8d8738adf926c1952a092b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b834eadc5eec450ad9977cde60f92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022246b5d44e648ceb8d8e7bd2b8ff26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87761a757ce334797d699636659022102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13893e45ea84bf9d70eaf29f57bf09e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfa27c965075fdcd019e51d6ef215e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d90bb92522b61347eea0a8511800b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813d70e988c4dd61d9aad962ee88ca5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2caf92e3f5fc0f80395e11e5d5a26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840ad1f3ba19ecae2a9dfe394d605e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239397de0bf59d6d44411d17a4f2c09a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556293a6518eda0c32be7056656b26db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c7a721a9ef0312cd838108ffee5c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272900c347803df24fa631dddcae8d40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7bad541134eeb4b3efd914b2ee513113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf92074a7ad979d9dc6053de76163114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5471e96a9d3aacd21e9f7aa7f79240115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7674bf050bdae42060d6415ae8c7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8d810c4d7da8a4b3eea460e2385a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7c7a73d43e4b5b2bd2d118d1da08c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c4a52c96fbaf5dd56c3291b5b0111119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b144d9e33d9bfae3b447ebdee2e5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee800916b8bf803eff8a5e5449750807121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b52d5f1e24f7204d6ec69f8785728122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122364e6bd6c5823f0ef26d31ceee70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620373438f64e38333481bd8b920d20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65726fa8af019f7cbfad376a703f8e89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579880239cc3e71de28603fb8ddf1ba0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de18c9b477b53210b8b8f9488fed340127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7b57e8f99b8491568dbe89d32f3a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f64d8d520ee151c8cf8c0c3f6b9a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09fd2c14725ff7d93e2e49bb64943f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a38ef2bd3537528a375e6db2a9948131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56092660c6ae070cd421828f9cc2df0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1bb4b95f8d5c3ab19ceadb933da14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eebebcb6413d335436a682ab9936b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6814e921206cbffe08aecd6288a9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5308330f24d83135a4bc0c7be62d2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e680653ee54e99a743fa58461414d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a6ba5ca3de64822fb99c75926cdd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4621cc4c0b97b988ed0af0de0324ca9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf5a5d0ac643b21376f65eba985589140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b17d3f2e2f27c8fb687686ab0af16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb137c1c99d67e52c0f37a51c18cc0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f67cf7a2cffe5c09fa18e26dea6f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c1398079ce9c9bed2193ad6fc4c74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839558ad6884848687db6ecb5d3c5670145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18fae89a756b48521bcde5b996e866146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c4095905b2d5b507c3d74495b323f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7a44a8a29c5353f69266b3f09289d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7e25a159b95c6f330c857a589e487149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608563e8726b150e2167eb371987ce2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b653bcf9b36fdc60d55eca77e1a3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a464d6f4af59b9f2e58c655f76cbbf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb64345d0ac2fe06b6efd4bbd3ac6ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067962e6b3528bb8fd12b5fa3b25780154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112856543528d46ee739dd771a8c060c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6986a8c67a98aa5c3ca662c132036156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285e8132ead140c1dab34074f5bf22e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab48aacadbd1c3f078edc42abb0f3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f60055de0179c7392e01e00c6dc8ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1563c3e7a59eb6713528c805c3476160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb7db2de7f36bdfe3362fe9f60853b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bcd4b82501e6b23b9608b860e8433162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f9863fe7c3e2fcbc131aa31de2ca6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8313408d2de6412e104890ff34a5138164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671f3ad9b48402f33b34a2508c15b81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe129db6992dfddb291b87ec110484166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0209a1fb191da570486e94257dd316167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884178362eabce37dca390cbc851d7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ddcd8cc3b615cd71da1c470e911d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ccb999823747fb4e75d5f1aec980a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb28db3b68c72c6465d1d56a19caa9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65524d4121ba55c63737c6670e8c21d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25a04d865a0506f3b92dd11ad670dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49ae24ba20bf758fdfa3e8ff1cd9d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586dfe51d3dcabc5e75da3616039d4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8738b9ccab794f8fbb2ef59573c8b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eef9b00e0f2a003b3dab028911ce2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fb10c3a7d0bf06c41da95c7ae7235178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec973838626d37dcdbf8374a612e3a12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a805d47864e736fbdc920d8c1936edd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a79063c11860915feccc630aeff42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5e82cc2ad0972b08dc627fa202d28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aac42ed00dde9109d229bae1ccc8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ce68afffe76a7d9da63ce12c31b29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1f776b7f20f5a0170975291aa1cbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2e5d859ca0187724ba971a07561f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a3c9ff2505b33209f2e1295d3bc8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faad68f0b010a03e1eef9f34971be8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd32a1b4c2fd409777b3cd1b542f34f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf4a96c516337f10cc15d38e364171190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974069731dfc1be8cfe717144a9c0e57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead31cc34c42489ec72d4e34252b218192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271521536fd58d2baf15ce76e9bc989193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66912d85c22bdbe54f01649212634515194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cc804200a400f605d06ccaf920dcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c037b4e1d2430d977ce4cf3c5e0b51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b935871b5e2d8a640a248059b8cd2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c373a9dc4dc6e71be24a8aa39fa48e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc00b404900c15da8c2252875f2a2bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d116fb82af05ac5b5f3909b057873200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accead12af03bdccee854bd55921a4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe434e851193f3aee94d8d4bf7ff5cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5de53760f5ac4a97db80c656c3b2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda27a8495768aaf61685b0bb1fd1be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa2a828f60e6a4734b28292d146a77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020527e86077c6dcf956c82eb5dc232b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472613c6c570698f3c52ef6344639df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408731ea2c5d908525a1f937b0f162a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfac8b379d80a006b00ef7f8391e21c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14f2a2bd2922e4cc7698ddccdc5174210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319076dcf5f9a0cf407d0ee5f8679d4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad251491e69f41a98cf1f479dde6b42d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b59d3ebc1d99e7e6c8ce2bbc58544213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747d84956dd5192094800903727ffab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a53ff5cd688259dacd72d7aa618e50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6377fed74dda1109b4f2f01b23e9b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1e99c1d44bf2f657c61ba0627b9d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f537914045a186b6845cebeae7585218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507961a78ea9e050963030c950afb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f6b258ede5848da2148f36f3ff570220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f070181741a7125daa41d63fb2fc62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4eaf7ac775ea55388c7fd594e62a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dddb19956e0111d368be82fe3285c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fea9e1fa5f33609c281b129703bf5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a079b029225a48a361b220d8c752f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d528bd9325461ae939da6e71c67f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7cbf6fd7008d73e65e1257b7d1524227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c493d48dffa07b930ae8fc30e5f6781228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22a5b21c581f5dff754804ef218c86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004519917364f120ffd4633071275657230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aeda1621d11ec745a4dc4014dd09b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda43801e4183032ef5f63b362dffca4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b73947b892ce39cd647a110c51d0c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c4d6300b23afcc074bd8bd36dbbb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41e8be1635faaa9f078f5875ec2d4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34676b470301d163fdfd6d834829b13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10876bfcca2ef25fc490a755b18d6cf6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327d0043a050c1e1d29941f420357b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea2b198b8d85cafa5eb6cf590adaba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404d2b26a49b6fb1dcfa2cabbeab731240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e0a99c761c136372d8cbcd8605069241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd924826609dd7796325f956ea410a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2da6466666eeeb6bc21b5d46320bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7ed4c334555c03459715c8dfe9b45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100da7dc58a111e4502a6fb19c506564245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f208bba485754bf05686261ef14f74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a78ec48824fd8e28e6a583aa0cfd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939353874d4e71d9f339fe702128cc22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0127641272b989c643fc70880b99d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93737dba7564e311382b2f06bd5260250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab00e5a504e17409b6804d29861527251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196598e7108d9d9f63d4e363df8d9b13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092daa2605d7344d194b231dadab5af4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58469359a4b35fcb90049a8768c4cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a3e20e395198de1132d41cddf440c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f10e43b9230d5a9d8d4487a322d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad27cc67eff6274496b6fb24bb811f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba769501bad3e5461761786106e110258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8046ee6764e01a4691c04fb5398cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97215ac3f83ef08cf8b6613d582090fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7d90bd5c24c10160f472532277502261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f1db5980cd2b94137801394004be3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266993fa5fd94d75126d2a9203ec5b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d292eeecf1a4c6644941dc63fc9ede4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4ad66bb2abe1603fb03af4449220d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3d91550dbfaf5e57a66c5af2d2a91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946c30ceb345d5d4155083133646c8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011da9a4d16d7321994604cd9e05c2c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c949631a991a199232b50e62f730fa4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099260fe36cc41e5b93663bd5771070270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09ec975d99664fc900aeaa068275ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bfc6f1ce7185e918af296831c4271272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299e417da2cc01e45e76a4f9ce6048b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fb5bc74739dcb2e918b529c21928e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe313a67dab934658701613ba5d9804275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0bdecd150e7de2b0092aaba79dda1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e4ceac89a10534c7893403e660a31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837b4727c3795c98de0a6adfed6cb3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f29ab59d9f0c611ea8172eefe4f74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78856100bc42dcd0fa2fbc820b001e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb49c2d548ed18c4422c52b46a2fbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261f5242871e0bb9c506d2d77e98921282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d230c4ea3d1be2df06792b144909847283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff703976c7aca48df758bc6a0abc20dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18038d276cdfb832bf1739d6aa8d16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5248753eab50e8b48ba5121b49cf5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da62a65d004464ac489b7df2c4e510287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81520aeadefc0779f32aeb54841d5b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc148df2936ed6b36d9c4661368ccceb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abc91242cffc3c5ae75d1935bd56d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2886e1bca0543c4c68b514f670dad53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e5c72d8f1e516aa58bfb8ef197fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3764f2d62d3d5304987155ed907dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6df3bcbe31c092d6c177cfda3fadcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb850a184df2ab560157d8f982f22031295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720b01704576c50e8cd1e86b47536c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad1ea16298bda3e6623ac754216361297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20739b081aaf653be92b18975cedec6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c084257232699979a387676098a21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d4523cc6b8e68b64e721d30598057300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4f029d751c9623110b3eb72a7547f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270c144a2235eeb461cd9fa2c756f95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb852388c3b4a819e74c16c6f374ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef16c2b2b94994274f145e87dc00f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7a23821d854b81f2a32fc7e4a3a5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dd8164778f52039e0414a86a018a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95796682105f53ceec6830d4d0efe7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511bf1eb6271d3dcee64cef81461036308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1e33dd6ac4429c17e9439b39e4162309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de649f29fbea2aabd634c2dabf6d9b13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153e0b9b1fec7dc0dfe8cec77604bd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd6f3f6a2e5c4fa293af8343c372a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51b4dfbf7336ec484afa40e14029ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374225b78a11ab08c68854324bcae5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8405778ae32e0677f917376ac858d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee38925816c8d334ea07c9b7b8d9eab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac164d2012989489ea39c989d2c081317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17609f6eb3e2411d92a9dccda06be478318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c5a16be6e21a68371fa9c922af994319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4d7e423adfeff499b638aab22be18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373d0f77e5d65177952f0aeee763b07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a806837e471d1d7196d5cc5e07ac1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3fe55b4c626b6d8afe7a92a01ea20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ffd80b5151d1836837b0f189be411324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6569d482adbd1f3921ef8b675af0c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60635e5d83a4280f7c054e39a0a3d1cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f7dcb72d10759cc63a7f8596206c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14499e4024ea59105c1a6dec98aef1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf77fd9fb754a3c62513f7749c5e25e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6651067da9d021235bcd6d413824d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463b5a7aba22f89a93d5982ac46c917331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4abc9fc471265e3aff5dde7cc502c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4209567f54332928ce16d47a6892d4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4937c3e4fee85eee5da501069a4314334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858979844434f309205745ec8032fe95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b53e535f416a29bd2dcdff84a88bb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d47d794a91f5e2eb4ca1d9469586f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc6cf466257545c89fa7d2a7378e61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a9a1dedc5a39462b69b0fd4509d1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4812e8043c9b2ee66b44bcb2b76ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1685ebd808f6cfd905aaab33f9b48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762087af1c1d38889ad1674d4fcf8bdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167e08501125ec8c71090b9f2fd8581343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c12cf0bfc14350adb4fb1701c0731344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d5c21d9d05a4b682feff1a641201c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6d723e3eab4de097742e7c86baefb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32172c4e500a5ae40a83b58a1c7724347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38128c04cf6197fb360cd94e81e71d64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be995592c7e7476a9709cb89cc7c1ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80bc7bbd7d81928452f0b866164b3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7406532bab5127c365f9993d1c192b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b81e5f9948bf174991d6d55870ef4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8c4d7bcdd84b53013a82e34d5aad6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c52acd221bbb094e531586fb49e64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b016df51a894f65327fc047c9c6d72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dcbd8c8b22cd37bb686131352b5fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e456d258bc9d65bca48fc4ccb919e3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12a3725b2bb64b47d643dfbb82997c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8c704d3b610a926f11298538c370d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410ec85de47824692f8d70da281d7b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c36160680ecc74fe3de3ab61349e04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedd699e16ed63d13836c3f51cb84af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4a81abc107f5a441e25b1544f3dec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df05dc0917ae167b8bbc6c9311baf71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1148286a58487b0cbe3235669d0dca2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce554a9ff1163c91b684bb139289e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1992ef09df4914722e44c158de19d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca94aa3c844f865a1c40877bf157a48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14869ff73cf957b56ebb2db4d6b0ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ea59c8d6e31e018aa5f248e53127e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dce8b01ef10ffd7088727e5857457371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6571df354a38a1d67e794a416b5d08f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1fa61ba725e47aa722cc9685d571b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674308bbc68667e1e8cea8f05cc9e8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92096d9cf994f6cd632bd1b5b345cf8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9087168ec0407e831fa3e53c10ae7b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6da7cda4555075487d0071acaf6b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc45e37641ef22f61143e38fc5fa934378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d8bf93e9e9eacd188fa387d4951e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592e84d660a7f96786e1f650e53385f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24253593ab7effce6f1ac10eb15aeb0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0088be62527625b3ebd2de97c32c71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1210ebefb26aea65b7d7675456e28d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec586447fa5af32bad58a278c6b9a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d7491fa87d57f490500f64a14ed43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c31c81dcf94cce2ad1c27d8f076be9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ca0242f8217ec0eacf5e3bc113487387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe4b17e275e3c2ca7be8b44c6041e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ec410a01f12f7405b49af1e524b57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63262486ddfbec7c3530c663fccf179390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe19dc16c61eb58ba457e981da6a284391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872fad18080853d93b8d75ed8cbd2db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4c1c1f930e7b3d6e9d161d7b4f129393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0c82947cda7f3cb9a9311a8911751394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f280b2df05a0304bd19726c8282e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170c608e394f564ef7442f1e2dfad25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee486fdb559a8097a4453ba8ccab12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6435be93295d0fefd9020c92d33bf6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f91181c3970691233d54589e93db83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d99fd450d65fd2f6332daebf57df1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74ca5ba3548c222185e4c899699529401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b660f00483118131e3e34019032a1b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c519e6ef757ef61d6c6ad63531bd3a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dda05ee8bb2f064d67ee63b48346d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22590eafadff7e5cc2b32ea7d5247c9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640f5b50eeef1ba78cd0e145856e788406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a823217e83cc53b3fa097d0d37bca7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ebb940239861f5361078f24b07023408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9e65f79ce867288eb455c0862ade9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f66d6469c814b5e2f3556d1bec1c85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a35b3187591bf7c8d594e8aeb5902411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7c62378c1bed920517528476631c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132c01125deb8ec6a4d041f81b629f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a9505150bd953e1c88f3db97462a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef4851b1e775025a0ab53e4e091d33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc37f4af85462f86978b3df2a9bb35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc62a5c8431289f09277847cfa5dd7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c74274675b20988ac7de5aa648f54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e77b9ae14c11d584f5f658ac7d385419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33266470262c20b0ca96549fcb41b9f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f44f6bc806925bfd41fadbae10423421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a1d2241c897c6165ad447b94157f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c046a9cae35ea918c38e7f484c35c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274aa74ec7226ec5f0bb48ea28b5fe8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3307c0ef0a0f31c3af707e999b9778a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a4871e5ce885b5cf00ca3294190e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95a4df0429841848517c2dbf5a1806427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6569ca7588763b9d182c214a25eda06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1135a584a4156fa3e141cc352c6a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f03f33476332aaabd94799453b2e55430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb8233283e5af259b46649bb492992431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce1ca136208cf0a431d74b87f411dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d1237044ffd9d9341bef4e55f0393433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82008eb2ef71fc115dd5de7eb6968e57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6b2b2dfa8048a7e6d417269904929435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03106bbb724a1f2991debc25026355436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9bcc389bf9cd488fa0dfde3771b04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b41b249730dde75522c738a3b986f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef1daa7b4bcdf5a365fc90099d24ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0f78bb738fbefb1605d68e88869bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b039acc89f48458259691d652a6878441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645a8b6c22ce0cc0280bf75a28b8eba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96edb1a74f3659734bd63bdfe7f672443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd31f8a39984209725b551b4ecd8103444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b6e0d53ca8d577c1a5479fe0507c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73ec2515477e602e527ef9b0564361446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbff6a6988481abdd86fa08694db4b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42d1838c929ef684e438ba694d03e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53944659e5b9d3a764aae496d290ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef840485d28f288d813c11e1dbd00d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f124dac317bdb5e5a45eab29c7a093e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6b85bb25fe32de482f770848d5899452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c009ed28f1f7ee5b2a6d0e60746e1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a151bb907a970da2fdda525a405ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96401666e249ca26a62e3d68800277f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816529d77f752afc33bb1fa425d66d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b963daec25100ea166a7aa93dd67df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8b9cb6a1f97392e26507d9a6a5bbc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc904570110141a5d2cdf98c6a9ef664459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0f9bb5c0ccde97ca0e53c809b7e71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98066794d846638d89f0771a8f44617461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fa7299c58ba031d37d4b78830bf4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b731032e92e19c5e60bc6334df58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae5e49e110a0fe3afeef46e30dabf7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228f848f5a63943973276f09ecdbb8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1413ca2cc59122bfb87e3d80f90914466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca4384fdae4e0187cee066abb5ab3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfceebb67f1cf80b58fa1d782467fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5874f6d915fca329bffd72bbc07b35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdd4389e7854f95c5d801c0b66d0ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b775f61e00a3368a4a7743a0b41fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e765441380da19cf91c3ba7c90e4e32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f8e7db397b9b3dfa918a65ee56838473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fb6c8547d2ce95bb630e9888642fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328303eff542038b1fe71420c3742227475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854f567716a2dea97a1083c65682e47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282063ad3855a454f5040fa4a68529f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b641ae99b09afe64f3677e60d2a5a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bd7722e28a0b314fcd234d1360316479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96663c2d2fa9d5392f5f2e8f1ff49bd9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29362a62f1f32b5016b68e9a67860bc5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7355554714b0c61cbf3e546e6b16d39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c2888f1190ec39d564e93d036ecc8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647c44ce7e29642754059709611fee6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af3087945bf3b79ff105b041076ecf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67740a856b393b2c9eff7d4f84c007a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713213eabe2e6f95f6454f2a36cd1f6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0071247a5e4d3b778e28d9e354e8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8385c39baaf4b7d41c9088951fed7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dabc365695a654756299ee50711d82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b33d5a4f4bf1c1b343f776bb111f2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc394f4e6b200a9f1a5973175c9d909492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f35aa5b7ae1577058f6df1cd7d0ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb06048dbf63f44c625b6f39f08a66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e19bf2d0573c54578473c7fe96c421495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237e8ccdce3ae4338ccf600bdb69d5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad95af81e9a2a4e8b55aaf867f3ce8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63b23c78e43b589590ea45fa12d804498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b71064e9ac3546310261d80f7d1d76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7d969bd86331e390cbe9a291850d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6521a2b76bf42c87e1c20d8667ecfa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb883b8cf3cb13f5def1672ae2620f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ce6787118b7e84d276652d519bf56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e262dba09c9f8f8e38a458f748764b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c030daf790ec47d341c7c5b9528a717505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a84762eab4f5a1a0ffd443bd0a61fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33ae4ec26e7950e51d51b35def4f2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1152928a157a39923382f36a2b1b8ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea415b7b94410c56079c2ae9d4cdf1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b8a1c6cb9cc7c9320f124526edbc5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d06dcb83cfca30c3ab79340751de76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1524158b5c42fd60ac70be7f862c58c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672917cf2c4a317e8863af2afb541982513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e18e49f1bccffab8c6e8c62824d620514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9e7ce4569700faec35d1dcb698014515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8df6de1aac0156c4532cfb123eb87516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c2a9041d4a171fc9208edf077802b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2aa31d1a78ad2a870b39cf967613c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725541350ce9ba77bc4574c886871cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d4807980aa4a0c397800804373c0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eff6b9061877f4e09c9628a57773a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b084379e09e6809b7e5c950933a8625522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf48593ecad0ceb699aa4beeec0c07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fed15ed72af6050687a35ad158a10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fb7e8123ab6ec794272b3d6851309525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc7274f5a220b4235ebde7345f571c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586c797807ed7869c7f2535aad6bc25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e4d73c9ee55ee4bc85b3b8dd6758b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552576d46b65ca760ca6f831e9c9430b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43ba11b6cafba166a0f3d0fe148b6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d5cd291f47868151395baa4efbdde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4efd07e50102d122b889c8344124e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08132430f999583d369e22ac76a49b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25d1a9eb16ddd8db650dff60e262fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33706dd5e4c2cc7b8c197147368efbdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a48dce937a5cea710f60266cc9db45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05033c5b095b27ddd5725f1b898406f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b518428e590be1e56e37e712550d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be6a72771c2f6fd40ba0d4a0ba1b4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04801eee74eb4f5677167bfae80b0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab92e4f3ed7c00295e9dfc44caa222541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6125ee653d2e005f1d185044288711542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3be35432e4e4dbecfa1dfc3c8cca4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679c4e5ce1521e1ed8999ba65519bb5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea8b91509e675f2b7889aca6adebb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8f09f19093aab031d4489bbb39bad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f397c09eb3ab12a435fc1332763d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efbd0b601eb0735512b679bb449df9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96504daa6e322457b33875ff2576cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315de8c969baf4dba014befef56a24c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190afafdf3860f3b1adec816395aa93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80564f663410a86b91f918d5e479e1ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d04cdc69a056e7e91a28fe609859d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfca9506d9c13b347c6b55072de2f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3571952f95c3a7b0264894a0a15c4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d9a018589f19b154729763130727f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22330877d4a848b5ea9fbb5818f06b7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af71b2c3824fe3d1d67f4c53d9ffb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6581fc3c2a3f022f4591aa00a2ef6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a5ae258f7f7cb1e47c0b6be5fdb97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0b370b52af6d167d962027a8b1bdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41362c0674ac7a34d89f6b364b3d896a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9a335e361d6321a0f468e774a404d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c959c9b35f9e9d7a57f1bebaf5722564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3af6e1abf9fd536a3d5189e5973f62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a787e7ab11dd49dae1219acee063e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15059bd3eefab755d34b7469c9306e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32214e6f7de940e2de2971bbee734d5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db8692f241c8c5c4dc090fb6955682569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc4538f10c4f4deb4f12bf6e07abcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a1a595c1682e38d77e98a620b4f44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905feb77ee19a961b6912fd684074c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b412d33f411710360f12f493082b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb56b485f21b57834878814194c495e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0a8e06bcbde8ed2472f999f858363575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640f42770612966ea9a661fcc2d0b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508da60c053f698f43f92d3affb077a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ebb72a22963c537fd995b3e403696578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50bbcc7585d293f039e4bc40e87089579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f96810f9d7963ec274821c035be523580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2184843e18e77aa547484b19a7e70ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cff631677691e2fac6fa5de44e1da2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103b6e6969edc617c23d0b9f836d0bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de6817086c9bef5c088fc96a86eed7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2dfebee7af3c4feabb2f9cee4c8c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6018b0c0cb2c38e4762c6cd4711a78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2125d88f5caadb73410b19151e7f133587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05238e5e8123b3126bcc07703a9220a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f18fed70f2caa2cf63c2543a47169589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bab5d0ab83651296621d0f631a56e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393869ee4f17f80c8b514d843d12354c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82436c9f8dce39692670c9bc60c49c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefcb6a139787805a5ae13a81bfe974593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33da6d137136c2209c9fe7cdc98a3ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1ec456d7c5a3feef64187023a2a26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e027f15bc6127c3e1740e1c35f5a5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264608ef4cedd1f39fac5d467fd1e12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5971b275c5440133420d165ee8b5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e23075ceebcd9ee53e5e959ea541599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf19b84a030b06de6b2bcc06d75bc2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ad22b84c685e749ad6b80172004c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55dd63b484fa85e9c49e6624e826de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6a0ce6c07f501b972e61ab28e30b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5579fa8c04e1377314a6cf12b8a6764604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f9674cdf8b7288427371831684d53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d70fcabfcdb41cc266c4ec9032eea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49981ea6dca291014dfbf2d0d6aece1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f126637eb41741cb73bceeaead4475608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1e493db14e03d5ffaceda0a08b9ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f3554447ae2697920f7bdd81496ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421035ae960691abffdfa1133cf04db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f039dd23f18eebccc90d5c436ccb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564e83a1554b46e90640e1fb71fb7e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de30a0b8cceb664a58145a83cd2e31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee3e9626981c15019c1545a32ab491615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a9196ad4f770fbad702ec7ba816f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecdc8874086be0f59cd71687759df7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fc802fdde2a79c7fce83cb8b573b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a231715010758fd3bbc51a5cf6be445619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aab766cc7cc75a8cf616424af098c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd1a1243255366dcec66a775586c1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ee19c592475cc277bcdfddb662c75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde741fb7dce3f1baf15cdb68c0b299623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7ced76a74457bfac63e5e1b7291cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0199f0b6f035c454ac2d3cb86cc00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04160b92b05bea8e50483f923d8fd073626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdc8567a1af8c4b8cfd8aa52d3e293627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc4d87859f2f7e945f805d4f4bf98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae5276157c7cf91411973eaeb2d683629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcc00918b22558be2b6a6e28dcbec8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20067f6477bab4e98e504f60d126de42631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53bb1d2d8e1ae6f9f577b0cfde2fb9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1691e60a4c0e2c33fe364b8ba13db1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba494a6db2b5c598defa982e0c6530d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b5037e1722a31b27539b35a4ea275635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acc7f40c9264f2cbae1651818f934f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae8db4e973fb4c14d20bea139b12c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847d2b125b11a5847ee52148b629e49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b7f1ae6a495c6196e9fe5a46c7769639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4798f6d6d0cf9edba9f8722a4663f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc71d88805fa9afae3514fbeb7e5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd088c8232a9c04d8fb2b0e95628701642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec038a545ea81ef395f4d66a4cfa2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6d635869dd9b01e40ee12ab1a31e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a58b7c3cdc1913ec2993144c7e77f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf91bb83fa28b94053f5eb1d826f6b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d1705e8b269a812d94376c7e2c6c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3133e7a24347dff947d3e94b5554ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d7af25379300d47049c0af070fc9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f261c11673b236fe9f8e6ee791a436650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9cc55f35c141aded29c2eff10e3d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339dcff77096fc32959985b248ac38f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b1d0008f8f6181c03cffd37b30c5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403bf55786d9ecde37861b9dc5e7897654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d14a0427173405123e04b11f9f1250655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e8319bfc830ecb7d49bc480adc592656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcdb7542832804fed8e65c979ff7f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f98959a8a59075bf4f7f3eec6fb95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e052923ad7984b9b47a1d17df294a16659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1db52601e907020393e1972e7dccf1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae915fb05fca4d7d7e94eb7af70dcf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1d88fc6c4c1d4a6f36388d5366623662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0865d732b7c05d54b6e772e9267f9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f08383600b321a740fead8e7a4c4c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436f247b73729c84e9bde4298b0fa53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9251631f880e8a9d608a6a51cea3764666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92726e9d7aab6da1e6b87e20a2bf2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed05cfbc1ff56035631d532abe6d10668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96406179b32611fa9e1287fea80095e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257fd231ee1d99566ef682a181a1d32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8bfe1a01f0ea494db7b982e8e56db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35b3de1c300334c03f2e2a6eca83ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f73d264f4ad367a103b54f69d80278673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69600021a4b9f3aeb0c68a5d1d1df852674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782449f7cb793c46e597f704bb85efc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08250ca517cc19684d533e12ad2a031e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9b80d4fa3120125a931ab9b427223677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73f79e8c66be49e556f1b4e5b0fa83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e8dc21804f7f2668af0311d87da72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153ea4651388db9cc73e7adf7b613f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f0c1a28a4e0c154108ba9fed5f686681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f7793ba9882e882edbb04600af8f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e35bf516da5861b1f9a7abb5c0920a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c76995b0e7df2412cd836820549ac8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0dd7b99e5f39eade194f6132e096a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7367298e7a6e166ab1d81a9e080c3cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af0b787e6885153828ea889a91cd6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd49ca6e30955df5ea8115c22ba938b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07461b3235cf1d5c41724899cffcfb35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da1a1f56c01935de60246201fe1345690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3305d51cc2d651bf77a779b73e2463c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978e12ba48aa6cb1d912cc10f3229f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf9e554a376b2b72e9492a30945399693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d57f12c54a1d79b3d30a2f178f51a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9e02dcb747d68d3432ffa25ce167d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70492f396944ceeee33e5c167758410696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fed6ae7e64d225acb2d3409942dd3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168012aa1bc996fb1766bf3b07da31a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719f963305a45ffc75a95263c6c0000699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a07d3217d5f93696d51f667b0dbe7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05714737d20066e354dc560f4d6c04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cea9017ab035d1a1bc75950665071d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3e4ddefaa26b70418698eb86d844f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3dff2703932807b151c612f5b0988704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682c808dd51d98dc7863489e4690e0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5de552189204dbf233233add196f48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae9469b97525f70d068f391c00831f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc29656ba48ba7dda0bc32fe184f78d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f12535956e7c46559d743c2616b57d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9862487be92e819a0b77fd998d2584710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7411de4ab5e1ed11e9ef9b9ddcf307c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f5fb887f63f03244f51f358c2835c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b547e63b04b7b0018d8eaad9c4bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9242d2178d13a8ee43f6f28035756a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fda6189cd83a205e0769f508923c50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fa85f12578436d6e2fb8786608e66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b45ac32b2cd9f89ab74de57e8f56a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32ad55cb95d45c43692e347c347ca6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b024bc314a08411e92e7f6b7c58adf5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcefb25f6af2e8295a022e7b18a9629720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd339147e466a32be5d15eadec7cd7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85b6b601dbb575ce0e04bbc09ac914722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3caa3694fc150ea099d81e725cb86a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eab7b6c49db0a7fca5f5cf54e8604724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a6638cc7a2a491359df92719472ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda61fffb6b5d8399bfd38607cac063d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69590f57e94177a5d5c060d95aa64f94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cc6269277302856cd66904e920ba1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f203470ac55a15aa2f77d2c6b1f8af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b282c28ecdc2caf0414f33b17afb67d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d8280f5cf10cb7446a121b5dee6b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842786e4ba677076cc9833135c5698d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c98c715070124ba90989610fdf98e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ae8d18de9d2966644d657f9b61cc3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdefab800120ea967bc38dab084863735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a5490d8cc3659d6cb4670c8e243f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686ca8c71387722f0fd5c5001e69c89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056e653396d56cfcfe20d987066a54b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b231feff21e5d7461a359776f44befb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec4cd407d325fe6cd19aa9276981a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd841c985332c47e925ec5905e0e75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb8eb0b9bf02b8eb2e936fd0ede86a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64328a7e11ca3ab3dee8adcedcf5ee5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f866585a929af0427674494ce1278744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bae7c249f6742e8562807e1d7d39d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313ad0cfb556f5d1df99a71551a170a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721524de91debc319054f1a73279fb85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb766df7c435d84a2c2d30e4541d88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70737b7c8c87d37c78d2be39dff991f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30ee28b002d9087924887197419951750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436436cf63e3838b2b307ee8bb05e4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22df561365677ac089a193debe3076752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1ce4825c6980ebbf138dbc07c0c51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ca5e846db56526d27e497db3d684a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1793939810e7ae82e503f3aa05cead755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a81bde64a60502a7b7b25ea26cbcdb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cde8a913c2332090f9ff5e35fc2b49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7d52e1f55a167baa2a875db4924c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbe824d378cbb212b5804e7a61fbc4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39f1ce1f15bfec7d4ab6e50fe639ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd272bb270479c7ffadd64d623a687fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69168acd62855dfcc21c69cf0d9423173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c453710c5805dd453620bac5699374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8fab1accdb268563ba14be27af4725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f721bc03db480ae7c935c8d1d5295686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff034c8427f75ee490c30a1429859f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ed91e8340a082ff987747af36aa938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429950269de79c1a01445796d24b00249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5448a5a4d32273ee1d9f26f35ea815910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79868d1d550398df20e58f26efb7e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acda0dc783d8d3a126a0edfbc41d8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365afaa5d9d21e966715e63ae8be6aee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc85b928262fd4233467debf0b650c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2b38acf77ba15d433e450948fac6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af1506ef038170d2acd6f12ac6a44f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a26f7ddac0512f464dde31819f79c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a134a5e7d5c981cab759817864a1ec018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a85fe8cfba2ac7b436881d46dc26319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067467db0925ef4d1ac76bb0d1efdf3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36431f1d94ba3121703979541f335a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842991ced30ea26cdb14503e39c97afd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556e364627981bb950d159cf6c4abbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e756eab3df15e7c1fdaa40cd5e8c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfe0d4d7eadda15cf0e925e68e048f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd31d25a96b646187c0ebfe718a58b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad5efa2990fcb3cb67522ee0d613a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0003c56162bb81639bf0925607ffe528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf45b09688363d778d86708a5064cab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47302c7141d067d7a2063cfce2476dd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b80677ccdc2c958eb09160c063aba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29417b62ff060d3d2a360d6b37c410e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f11d241830f63d197f53f80c9e398833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bc0bba8a2b3750a82f8028a4afe9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f63f703e951374df5d0048f3cda9e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8a9e8f2cdd6dd9ccc41a3733ee54836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb91e21b6fb1107bf0898c2b021b2b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd57d35c8478c7b989d1a37705a0a8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8636034e9bb5218a11d83515b4c0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a865c1901957dfe460e8285e9766e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e62520e68b22d59ca189e13f4b8b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d5e0f216f719e3f56716b602657a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12e8802b6c2294c88876b5a6ad338f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48843c53fda7dbd19517e689a56d916044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9206048b48d3f77ed13decaa74bbd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f20dc60b62b03784ac8d867bce3b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738433472d75b7592e50e5fe5a0e7ed547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074828e186d5c479eb885cc52910ae3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0b571544c6726aa47c8558cc4ec7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312e33089743c5d7689c4cb2613676150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248f9f88bfe01771dfe1dc66db059ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a16476c331069f46c86656d0e954b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08745172e878be9b74d774f02b2102f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcfec26a87d396cd80a778d98ae69854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deafe23b5775487d172982b7825cdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df29b16ea758ab28c04622e07348c6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130b407cbf78dc58485455e714cf80757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e2ae6b58f059be04360a7ab84625f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f088756068f494b08152883dfea39f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49bfe144f1f510c22793a764c5110e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb498a5442710fcd09bbed27a6b750361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0f2911ca9de5e3b1189b7dc663fee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cc90f36ca0d72e0010fd19d8effda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ab3135393f21acd561a8e894dfcc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6e574a792b4491304e602464d9c7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bae76879dd531ff46d0ae213f79e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42168e2cd259b132952e6456f0b8b23a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb355dfc7b187a13e1c29445f42a766f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f57baf4ba397cd6a1dac6cdf29c8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a91061b07eeac215f0c3c41c1a519c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9322b9d47a4a96ba56ffe10b9951b9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535412be56e507a9361612a9e05db1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f914e81e32e8e34df27a9e19c92ba673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe3e8558453572dab28762985a0c4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b9b967014e59992b641cfc3a6fae475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a88a25d96344fddae26163cae931676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c5eada900fdebdcd4cf4034ea17ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b73e52de4596efeca90fd46c97c5d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37b17880622444daa66f448d92ff2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f9680c49b106954386097017f19d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11a7a8d53fbe877471dde86da5cc6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087025210a3dfb143e214ce611ad2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb79cff2238d3a3a50aff361cb221283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a539b27a5f01b3af1186131945a05284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77343db35cee9dd3b32234fffbe1a85085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfad04a3f49f99685e633fc6aae0fc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a3dce83ce3d532d0d8ec78de9a97287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae9edf59a07253e24f7ad61b96c06788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057b89534c97bb17da26384cc51ab6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6cdaa42e963b1f85890e9387020ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a18b495b783380bf24468f258624f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c0ce2dbadcf2c2b920ed4ef6ec70892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa95f38ba2925f170ea1903c0e0b3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc43a3aed6be74fdeecd02ba5854ee294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b5f567c0d0956cbb2a5aa35453a8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999380de508539d12849d0ceb9ade1e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb749c1c4656cdfa5bfe6a8d10bff097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb18c2686a228087e58daac9aa91bcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f2bc1a212d661c137f2cc7273276899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962cc34123b91e55bd1df7ce9b98df1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029d9fa034815d1be143ab43b0bf8a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ad5daee7b4ed9ef608ef404068f74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b283fd0f9b1702792eff94cf9932f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81764d1bea96974b60a8af4bb62d1527104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b53baa7ce4d0ae697431b9eb3601d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24e7d5d5ee1e70efbf1e8ac1473a65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e15112b38187c076d9b795d4b6b8ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4152054cf504d8c873f0efcbb3731108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437ab17bc3dfad2d147742820a7ebd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053372d4fb258a1991e4b8b469d8f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8772fa55dac41164999d498fd41d4a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebe235c4e73492a79a563d2842bd16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e257d990a0952e8f3aad7671f63b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fba5739ec401d87a03a7b2e26ec51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1305b765f9dae4cecbf701932e6b5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972224c4b377ea7025e2f6bead7f2bf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab66b440c9cdb2478c771b85d9013f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f446d75b5a63a599473616fe5d1c4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc633e821129f7a20bfa8a32789b8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f166ff153b1a9e2aedb0d06c4a0b42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7846b32fc88a4b4a6edab1dee9a5088121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f21553f7b0457df57d771f2ba3d94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129502583db8b2065ae6ffaa9847341e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d236b8658bf071cfb408ca75310ee8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d3976d88fb83dfc567ec4a30570db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee55d4fb540c5089e19b2bd70620790126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703c10bd07dcb3fe8bc5721fc1da5e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f879afacbaa881f79629a3c71ae268128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d938042b76f698ec2f3fe1f16e9910f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df0817d9d0ff0e3957ad6a2895b05c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21044565d3d87d3bf6053507d6249ee0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3bac9766925376d5731171f267278132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30152a36f2fcd5bf17ec26db32dfae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2c62deb49dacc36c2aae3da1ed27c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9866701983dd66c877c38a7d558c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c89e21c318733fb87a91f1e1adb561136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9dea681a777605409c7b1cf1cafb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787c53b0877eeb86a8dc7b6196efc9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4561638c70f8d681a2c57718126ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512b5187bb9320c0802794090e94667140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25095bcb1a860106be3f3c4ac92d2b30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894e7773af0b81d942dd783a86a17a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b89e7c80d1975f3e94e3e79b6b661c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8495a3cfe5c722054a8056a83dd3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945790744839b8a789523626aa36942b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184a78ee63eb782539b361e2760583d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b7bc57c5baa21131a6b5e3587225b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a757680042806eb2130c3e12864877148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149fc268b47dfbc15fbef5886c4dc4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c587a83c05b4671bbfd8c8ed5d892150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4359f44287d330f60aa455de201ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839675ad0356f118af38cddd5cbaa63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206701634d71526631093d0d6f39a40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640307df6a667f5c773b2e0d05f4b23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dea3328a7d7917ea6f5c1db962204b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d6c2945cec174929e326abc10005156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c91ff130ef717e99a9a9a416ec61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4c7a943f6fbc24df21940bfa68e15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34797f0facc792e891687c5a19bc3e2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b931d84df9bafadab4aafbeaba39e38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606568627a682f862b1a8a9810ecd07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e23637174b5a56fc9b868511c38a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef91ae637b7945b1557447bccb8a04c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f2659c71a57bee8c4bd8817ddae28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f784b2bf431f1351c8a5df688dda7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb265611e6654146833bfabb522279166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a2143321bb5b9065583e4e1145e75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039dec492d78776180e4bd3676cf572168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0159ce19b5ef5b3bc8b8b0d3e3d21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011790c008dfe259fe5113320bcfe97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3995c7367a5229a03e0b679c78e05bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d516349d1bed58a2940e8c15b6358172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc621ad05ab339a461e787e6c0716c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bef82b26408b928c6af8d46054b2ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1108257589311723f5d88420a343dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c2d2278a1819f66ed98d3df2b2575176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a619f156af9baa27e6bab67ef7c1730177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f79e33da75d748e3ebd8c6e7338ead178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032355e06145f1c7b255a795de8882e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb6f1aab92536ef9238c4e30985a64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa85f0bf23c188bcdbe890c582b3d07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045564aae752af085a345d929d4bbdd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3fda868fc660f68f7ab8a8f72f24e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474403532900422654e751a345359edc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9025e97a8d719b812763b4b10068276185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c9c5f394f3a3823ac1be31933a70e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2be7c7647a2b53559f4ce43db2a11d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b674bcc17ded1749d6d39fed4cce275188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff48bcbc48936400c301df76d31595189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8a9c800caae01fe2c80847a8b18b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4220538df27c88887df2b08d701995191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622bfac75cb3923b85be0571fdaca5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65746f811fe1e612622792aa1676241e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574862afc0c9104cbe3e0a3c171015e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa87d252166cf6444d89a1ca88a8edd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5d6573e97f43d227d0e227ebb3dce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0514101431e2583c0543eba67e0b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548be6d9ed3358f8d547582b43e2461198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0e9d72ca63eefab78944de4741293199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da880b03a1c1189bf1f884dc497c505200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6459a5b0cdcb505c670067e9205f3af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902f368cef18f1d59a8f2b6887e6126202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f342ac207aeeec56ebf4cb6c7ae930c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132c5583b411f476b1a79226c229269204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56961271319bcdfa0f5f571325e32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c92700bc738c772e7ecf575094c51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cc82c7bc4cdbaf9e792a2bb699a6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd93f155f1b222b7ff82f8acc6768d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692bb2f8eda4e5896379151c671acfd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555b024c9e8a3c72c64a4438edf6a3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71bbeaa5dba9fb6d82d0247640bbf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbff41fd0038eec4adb64ceb5fe9f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c95c913de772b05eacc21f3ac312213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78a5b3b056ba3db37a41dcfcef6a7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36e8e6b1a0bc2d40007aa08654085a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b684de155937bad86aafaa9d7af58f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f60e884e80aa33e006d98f7131b53c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792212a55d6bfd08459bfdc094a7346218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b3f4bce27f1a22f860a9465a07064219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a69854c7252a81fcc6905bd994001220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b629221ca41451d588cc1ff8a7df89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f25535e69f3f707efbf2fd1d7389a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266767ad4a64b0b4c32ffc19a8fbcaf4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa97f5e5c43febf52253f20407518aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac98108632c6f3be3874cb0f3ef7d5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5fb84ef3c495255bc6454542b0c78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba210f92f22e6f34eab0a5cc028b1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eac741a51bc2247a15cfb0dea3f74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8ab3769a906557780729b64dd7165229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3e26196b65f294fa1e3df85432bcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caec34f8f19726af3716cadf58cf43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02982d1b334715c37ed45428571750b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050483f3ab6bad35672ff5e8b1929102233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bde16b8c76afa57872c320303e6e6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e90afe5eb3f593a9e3aa947b1bc62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab161c7d1f5a715a03e18263847f36d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070fbed5cc14ff91fe8cfce79b69ac4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd709460d07c10a88bd5edd3b365ef8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b348edcfc5bde8eca521e18f952bdaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0bb4762c13e8c0092c0bcfcb28d00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf457ea21325426faf78492543ae07c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd33087139b5e60b1debefe709260242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77906f06b6812ddf4b1b5f18c05db9cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4541a2f1134f7f42c383fcb4ac79d89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b10440fe3401938965c8736568f722245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd60afcc5cb25b8717b0984f0f9085246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953feac3027b5f9821af21d481c9de21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d417a3fc2765b39b916535665054f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee76083044cb1a5ffecbbebf7ddc77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdfc5d8f3471c8b5db3ea6fa640d85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c838607a179acb0f8db5604fb8b07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e92f30b54cd4cfb26e8bd901be025a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fe402ea9d84c0836405d70fe59721253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f6ba138e172f474dae125107ed3ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88021a6e6dc07cc739579234c5403f0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309f73a074c31c1dbe3718a7c24aeec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65545282c10b208c50395d2dcbbd4020257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db65fce90b6adc703fabdc58d19ab9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b5a8cd88007b707b97233d1dadce3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106e613735ff9704ada1a295851cdff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4d9263261b6f4a110222f38965ac2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5d47740bdcfe893fc8032ae126fb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d81c9b54229d87ac66e55ce91abbcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c87bb282c2dd1ab21360c2283847e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424d48f95dd8615578abbc6709f2648265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c48e3e3f059facf87ba4c0f81bd50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500333b619f3f3ec0fccd480e816f1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804958e92465f4ebfa96b632a49eafd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c69f617107c7c312b1402c149420e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407b60b9ca226b26fb6b4ab0c6c2718270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19775ffd0a34945b3fa1e8eefa2ec3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e769de149105317bee25918e9c19cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f611384804779c6de43e876a3ed0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a76e00972d07a101fb6b5052b59bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03f98c5c097f0903059e61dac538aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae626c0ba1ac1774260a9b67a0a72fec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1a87b1b87344f5db1cfda1736433e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404190bae694a14dad69c4d92735647278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2950d019802bebd63e4ecf355b957a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b69d4f14e4fae8f54ef93269747aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065a3ce70c960cc0883571f21a9d373281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c99478639ebe375a4a8ddfd7935ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b029d3167360bda8acf3d6c1dfea7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b958c000e6229d0959cb0a41531f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645af7c6e1dbdbca669e1c1a84ef82a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4d0307127045a72d32387bd6770b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4e44ad26104b74ba65fe431ab4b36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaff6889fa944e045870cb3d186bf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e09af43949c14e56f8d56a9b911c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81983af102ca05b453a8da78496600290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1355af27690e9fcc433e34b524ee01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440226e25561932e0f6b6f08ed05c96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62a5fd39586e56d1e1b3700374b3ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83977ccb45472eefcc09703890ca70f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149adb6b49e65088ffc2eb69d0419aea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef05a56ea504ce4edf08111e99d4f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d57ba24afce465e934022f98071119297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa418ced1d214a7837f876f4c511aad1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76bfcf1535d1d9af402d545c277c34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd044570630f3db7e0537ea0d66e23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1214dd792ac06fbfc20d99441a39872301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98f02b39e6d5fa4e3f7b07d7ffd3e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91539269e23ceebefee0d986bbdb298a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745f9d951996d6712d1b11a0c81eee3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f992b18016b7ce59240f8c019d6a4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b56d74c45a27fda5fd55ee5f59c421306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c49f4ab9a8cbdb5b8717ed7d3db9ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264324a310c7418bbaf421c4c02e87aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735dd74c470bf53d68e3e2c518ee356309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657bc748767d031a1a38b4c0bb6c8df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e639bc55a9e2caae658550b015bee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b6a9654483a98c7072c25668d49a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490611d73ec533ef5429e63d8cb4cc4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4210429eb42099259231b91a4e296a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32867d8a46c9411f4a75eff5c27c5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207ff7768c870a6b993161ec3ea8206316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58ef48a804f7beaaa77126c4780c99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfdfab8f0bcaf6ec0301e2fad1c4fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33305975b5a4f0230ff21e1a74514804319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a871a1a232016049a9b4f6f455619ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c428e97d2c7d3e93fd37ea6f61fbca0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c53018c9166ec520fb7c21536dbf63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da0033c00f90f479eeaf0e6515d7fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fd3d675c8b02d4285469cd32f4608324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276057f4279b34a4ca2a10affc48380325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75215476444a6d15b9dba84e9dfe4928326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4a87743739903200696633da4da9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2f6655b842e9bdbe61b708a4db9fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5320d7830a06fc47b3401c10d5b43d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b3845a3cf3a0fe109f2ad6f846a83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb20dbba334a25778db28b3ebb1157331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474087cede85155e4ba3fe6dd25aa75e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3228d53b8a8fb50413a36b5658371333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95004379dfb6edb513beee84fbc666a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efa2fab805195b1536d748ee6fc507335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176f302ad3280a13e27d23465d5a5f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fb8e6cd642760110a50556b3bfc83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccb3920693c396cc7b0cda422de05f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f525159b491770b803e38e89c6835339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bf40a806845ba83d90bbb194f966b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2b76d1dd0852057bc6135eb9928b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3e4c490272f243c49d28e9ec5f49d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08465d3ffbe1d003b0431c7e796710343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95accd8c225f7c663c774733e10a027344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033ec71d987808901e7aa5abe644900345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39055bbc3b568eb7a165829af03261346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29135a294304ab1c12c31ba090ac8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b2d8109ad2b590bc1c4bddb85d7d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91947e6b97cf323e70413a993ed4e9a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48372b4848435308a1e21df8d0e28e42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51315e7d8a97fa9083a2b9697b19d49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93346c60f85b94ee7df4752d77253dda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0553af63eb8510315dead7a8462a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da689ff4601ce491d918793fc2317ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4ea78bbb0d4ed438200cd4e407907355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237a39ee24c0d40f76f0d78f0c32a72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8035df3fcca49af00f24046471b3b17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282674d4a302b7852d834e6a7069558358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2650eefcad6440112c9addcd09e1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad389a44fdac8296faf07889ed7ff2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0d10683fbb25789bcaf03c2661b6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee678e00c5ee272b7924d460084ec25362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149b0fc78588cb0094c8c8cdf553ceb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460650b839bc0db450e39bbd372caef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53098a4d78450ee0b90b9afdf05e5e94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61958c1989c3a095c23ab90c1d7542366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549d6a0ac55719140b3e5c4ea28d137367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0356363c0717e3abdd2c0b66582b4fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d3d5649d9b232d2c156ea4ad42483369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246077951f62966b8938a30c096fb311370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab29f400d1ad7f1ea830ae4b12eede371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2439e789960cd5b26b713e7763a2af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a2a68e1692c748b8033ab2991aa48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a44adcccef583dcb3619c04cfb2a66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342421710989ed947e07ddaca091e1c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b4070a7496abb2a14f19facc6875b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c30de6a228564e579f0f73b2380f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d64ab1bea68a7f6749b9ff99786f8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090e3b6ef2ba9a4b6972ae8e1bcc51c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366ada1e180ea18e28bb8d6d5f4fb70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337caccd0027bffddbb09d84b50a1676381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd06a54cbfe94aeb398831f3ad3dca8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1e864f2739b7fc1b466cff5378688383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b1e3f0e9dfa873bcb393c5aba113f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa77f710754ef267df10dbdd572345385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b47a3112f1929ef6fdeca1c6e3ca7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea439bbceaf62824f7ab95455eab2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177187a66493a31811160a415bb5204388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b7a1b56d3a16758b9fcc455b2c85b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da243fc3ea91af61e55d82bcaa02a76c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432a1588e2d33590782a137c2fb6e7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e76b87a28ca473391776211237c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edca7762d6562e7a527f4cdb8b68644393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6a7a865334abc2d4bcb0f50bc05eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709ae9c3edacce4028381388d9608bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e0c43aba92734c48e76bd66a43a4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2118018aa566e0e720fc3409d00ce9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6244f84b15b278fee3de9dee037e83b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66992248e7c7375dd7988e244ce8bfac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff9399655fbeac4f22b79841df83a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd9b04d2a3070cbfd2cc30b92e29ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2116bb007b8e3b0433854c93e2f83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020f0dbfb12a69901200b10c09c73c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12123e4d4a92d2c0724f9e386c681a68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600ad5fef04fcbdb974d2a4a1864fa7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3494860fa7d6619c72406bcfea3049406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddf7116a6ba0f4ee351d3f0eb130ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899741cfe8e45a3c2192a222406885a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7b639404979a35bcff1d7d1e5a683409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d53a457e046224db50826c27fc335410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3480a8de47246556119bab9f7dffc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de140985d12dfdc8b8d1aeb2845c79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be701a2c6163f7dd9bcdd221bb1b8aa4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2d68f7ca0730a67eb89538b42a04f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536ed21df2cf4472829463e89571f60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5609770720caa32a35bdb3ef27a29d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39693e1bf266ad24a038129785ab652f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4ebf548224cffd4bd5096b29e43a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f460bbb72a8e03b565f75d28a3be6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e4a29f3ff491785f79d90f8931df3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f54b026335979126dec721b8c7fbe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2bd75a5c3844fabaff622c134eebc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214b36a370964c1bbc4f90219cea0f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01714af4e1a7ab5e83c609e0b52d80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4a8aafdcc52fd485301b900f058e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f26403a174843966df096ebfccc04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999f339efe7341d0e73c042dd8999fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb069cc755accc5e4a6b81bce3703d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e24b5a6efaba9f79b7d29b6c6369bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632a01ee1d22c0629a1d9efe5b3e5a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf2ffd32b29c16d89bd9d0e0a04a12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaab820315cacce35221d4afeb04ff7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cebaf382dcf61719dedada8bd9f975433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888440c5e2a75366ce7ea288e4f11830434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fb843b0f8a7db57aaea3d8c5528a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644f082e7a1280638c9e1475200fcb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8c103feacb335cf608d01c6aefe29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013224bb366ee8115229900dbe1c4198438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d832605d47ec258a301ad9b9df136439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c27fd7e9c2e7a28e7bdef835dce1b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2bc4033e776a0ac19b41bf4be5b02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79031dfa41708df7f498c79ab932cbe1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ad408518e1903d13d62e9f2427685443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2c1303aee0592cdfffcd0f0fda00c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff34ac51eefd9bd490f562a1c0c794445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ead0441f66d73ef3631fdfdd5b4c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c37d74eed80d514c133b664d7b6566447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416832a50fc0cb6f4ec9a92287a78c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bea223722bbf270eddb233a5d91914449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044ec54c929d4d9c1fd5b30555a3029450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc00da2bf601adbe9419d564b95b80e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2950d5e02e1cd952d434a1b5e91452452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deb3f34f20ace58f188e4bec9ee37d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c603b478b5f6326dc81a04b9c82e44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e76a4dd64610ea10235b764a8ad1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a46ec1655af80fa0b67102264000d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed993b3b1da23a87b6c475ac78f666457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4c0dd0b731304c0fa002d792cec02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baef84c9b8d3f8467720b5c0cc7c77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98e9df8b0f54b9fc21550299ffe7a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73756d3453456fbfa4af2579bd2831e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0248de2c7f99052a6a7a84d0ab22f9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a879f89cf3cb8028bb9510599cc805463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15f5caa4721819afcd4f3e937678ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31263adf9411f42d12a46455315f9dd1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336056f59008de2b073e258f9fd45c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faa154b22869a98849eb4639774d5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8f7c43f42e9907cf98e9b43d9d2e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071331e1bde7f34bbc886aa22435b5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ae75e82a75c225de921a8700da82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7303d8448d6ba1bf3f177ca47d95d4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb65c74a039de63f62868a4f21f80a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006657e0f8c9cdafae78760a06f74f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabb99e0921f4fa5b9994852115d327474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209180574bd78b0d578e27bfc6ddf5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3b7f5232d752dcb26ae7791ac1efd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048a8354b5156a250603c49936ace10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073f879d36aa46117ca329315f77502478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806f4c65349a134bed02868a68ae167479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201ee0245723e471e380e04cb67f2a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cbbf16b7bda56918b285dbfb81121481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d069da1973b39585d015ad5ced820482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad29b70722ba065d885f185424bbd30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74959ad9676eb261bb4b0572bc6ffb11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485f3ad0f88cd13b17a4a106e72bc6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8a5afbd0edb43963607a4e2680f5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b953a1f5203d24ebef72b02bdb926487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc873c4beee35eaa9ed9946cd9613dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8991cc79f234e730eda879ce51cf8ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec9a968d38599128566bee63a4725c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d507cf471b2c15cb1e0a8285d844c42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338feda8bd96242727930ad085e6c66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059aa413f9a85403caaa9a921a44979493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74a57ca893840e9625bd95cb40fc98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460617d21a2c86d24fddd586463501d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66010971a1fa4714278989171151bf3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5474813b683fb817f980a3ebd0f82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51a8d8cfcf9902226ba54129a96608498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe08539047eaf1d4ad51eca8917aa04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e80a8180793e99dad86fcc5802659500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9675df8c80019626cb8bf8ad4b3154501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12aa75ab10e1bf224c0a1fbc98070f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457c3fbd0b79a2308215862a9a01d92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14183f047eaf39637969888926bac4c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b796bca0303d04ff468ffc521579b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c45fe45d7b66c41bad625015d38db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034dc282cb724e33a7e44f44b11fcb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f615f02df0a6b76675ff0bbb28c51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043181363fb8c019a49956b37553303b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace320c5f62d12a569dc7b5487866bae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a12a36bcb6b3ee8a1e7e636e8f41e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3761be0da773bb673f3c4edf8dbd49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef473d14ad0e4b0081afcc8a9a6a078a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70592532a0838961b004e8c8e41b17f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968ed9f17374a1ec7aeb0d96a87b01b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f4a868f418aff2ccfb089bef80a8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2eef57b2f9da7f28a0ffd22791acba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bce110dfa0a3b0a7013e669e3643b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b4fccd8946092a9b0c8cb0f9697bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed828b703ad82679197c8542e517aff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318b0a8c5b94f07ea1e3a3f870b7d2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daff3b0ef38f44e54a041723827ef88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4a67c2453834ca834174fd69eaa45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afffa1bc8d8a496a9ba049f2a63895c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28293d570a1131cc0ea0bf65dfc3bb3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e80d48f94b0ccf4feb6c8cb7ef4bdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b08915f3cbb7a52943a0f6551d072527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b768ea62d2e9dcf024b79a8cd442b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75e5a5715c53caecc3dbcaceef0521529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e5f36d9d1c7f4a568fb7230a382d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982929f5e69cc5650150baa6514533b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb64258c2cfdbb42323c0a5730c4c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc394ad8a611e7d5578cbd3e1f302d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258d379c8cfad775e3d8d688757b862534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38abf2587becf40863e280ba62e6038535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fb5192d7c908683c8f397c3b8fc08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724687ee79bd3b4a9318671108e11e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f7d2f149aaecafd1f7068d2b903a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355118b3c1d2da63fdbe6c4951c9937539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc232d4ee77c005bae0f7bc6f8922a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7162e978d4fb96e7f4b9cfa22facb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a11b94c9f85c4514f1e75942c692a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc379bfea7154a44dade17de316e640e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10db4c468b229d8f3502f775379bb08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0716c3ee94753353e237e78f6e9c59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960aea28b20edcdee3d27b7450fd5ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7426034e23d861fadcf1ab03c58d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc96bae383878a1a4b4de218b79940548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b523666b2947009fd00b027ed2e1891549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4288cb31cf1a639dd7cd8a33cd35f49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aeb0890261d11334d141c5048ad57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01211ee4aacbf6757fa7c431d9e10cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389e3793e64c2d25ff3d1b19244ff1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e381dc33cc56d537dcaf2f276b76ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9bfc75c7673040d16a8e2028828c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5bd902f3aa7c3c316ec022d6a7777556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1de950b292427471453ca6fc7ef0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7564e929050040619d4db1bbdae314558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac9518f16f89921716b8161aba84a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775b4779e160ccf4d2c8781864fe764560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9030df6075aa4b762fe7625b9a8a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1619667d85a4ae5e81be6da94af4a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ef6fecfc710b6c140e0bc63213f1b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb33443e1d63f22958fec4683714a96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c16dac29fdc2d2054bfe94a9eb915565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef706e040b5a94a8311df11f17b4c93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb881cf0ea943470a473d7626535e9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec037f269048aadac4f1891586c83e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ee4e1da20607e1be7994e996e298e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131129032d736d253893956bbabf8351570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d9f4152f14912ac7f44d83b085742571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845e36a5b1eac23391a009e06e0953a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37c8880f915bbf8ebd6e6aa46e4696573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28b21d2686db70f872bb7814f530b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6ff4ca82344be69134f65fb9b6cb7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454844330844abd96e1280f67f2086c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788820907da186abe7e2e18e356f694577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b0ce877bc60e73a9c4dd367206a31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c91ff64b72884b1c013fe989fba73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7582fb9cb31ec8b7a0607d57bee4c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0f0e8afc9d6a067587f4303f1136d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5567d78047fa3f1f1efa4eed01063ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39940e1aa85aaa707219fec3f71c4bf1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fc070cf063c9cfc5e6c0b8139aff6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923a0d2bd2e4acf4411bb50a83dc56d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c188cee6a4ded47bface61ee7be1f63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cef07320f66aaeb5bd0576f79bf086587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9ccc4ad49d9dcba5fd2cad03e5021588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463f1ce97767d13d2f2519e20054f90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928770ac0cb528782cb29386f4eaddfb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd241b3e661f1bb0d728bb8fe1909ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75a8fa8c0e3ccd0a5a37e96f1d395e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d00eee9cd6690b7858f8ddcdc911f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa574cc300b23317a8f1d2f78a7cd0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e206b54fea8d25b1cb4eccbaafef8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141b95632777823d36d26a74aa9c520596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ffe8da13db03921bf260312f129bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b16567c3056bcdc3ae1005805e7115598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0bea97633d26192e6c3c4b0f21543599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a68164f17a85bc351aad902e37c5e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a1fb2bd9af8233affdfe744b08a34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d8c0b4d0bc63b3b80f9738d36a00c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6303dccc01e89a71838d58eb8b1cf46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651126903c6b884cf3cc244b9220009604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c281460f8176e363a7639779f66ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b91d8f7dfa4d0e9f39b178ca17bc4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46fcd51691e5dd235df9ede8f034e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d284b59236761ce2919b038a4729f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87775c646b31dcf066bf5c57bf0f4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb947f947c264ea4d7c8f8729462aa7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04157936be1315d330a9d70f55e40619611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75f1ab79f11639190bb37430d10617612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6962541a491361229c42895f968e864613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d07e74033e233243983f6d75018017614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed7fbb2346983bf7271c507c555331615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a1a98eb32bb8e6feaedfc0f17a804616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ba3a9b2ea6736aaf7a9d7169c0d78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54df5fca3b9dd5aa2ad8f246dde912618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a2470c735a68a28a3cdb2ba49435d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba7f8a5ef3c6f9f7b1cbd7ce020f53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18882a8eb7c24a4b73c4fdd1e024b153621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463c249c98478303952a98bb77b7d3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bb8f413f05c6a3eca6c278f259443623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf58322800ac9636aacd3bfe29521b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c48e876e097a320bc720e6f1c8504625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d722b59877dd7337ad46ac90e19dc18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46bcff6e9821421a3ec5a078a9b696627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f06aa734a7ff6609896eddf2bc6c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614903dcc6a05580e83472405e8290fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d3761bcdf3060fca6807e1b469d0b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58199fb59110f9bda174f7f3642ae89e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445e0b17f89b2cacd65ada46a031901632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e4cb7c20cbc8a0b9809442e0e8511633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e70c78a69197623beefdbf7134bb42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d87e75a72b5bd7c07392e041d4d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86947e8320b1869d9e65045bda9ab051636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cbcf47c781f5ed5ad0c804e9a2678637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f9d084bc9cad4bea544a1e65d0a1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a69e209528dac09c44692bbeb762b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efc3e8a85b6dfe143d57dfc4bce3b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f996f371daa435bf521da51f3ab86f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df86c990594b4917943c74748fdd0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e966e285779a1172e1d7088a0ff8f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aa2497cdf1070fb4e18218a987087644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9b9eb596402e6b7a71ca1d939a98a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c886c41deff5d17f721dea31238ef3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f3bcf7c1726444b0d25bf0e62798d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777063ee2341571754220fd7d4e61927648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740758d3e59566d4bb370e997c58474649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4905881a2f7ef183099f643facbc9b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8dbac5e18482ecb486833521f033e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f48538eee0a2e7d3ef4d16bce48c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948e55cf4f84a7199d48d5ea87885c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713c9cd6c9155a9e2e8bb8cfbc6bf9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f67edd80484c86adb40c06cb6791f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9241e8f30aea864bc8bb606c05ae41b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d7312496b63214c95d62f64675ce4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278b8ef7fd0cfdbfca38698d8c16ed2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf0c2a2d199a94f6dd0e1faec8bb37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97efba6c57b76ca74bbe756935f32fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbca9b6c0d8e9c9bf9fd6b5234c7ec9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a49d9769a9bc7fbd04c86ff9bd28c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc8d83370138a9e29d99c26b84fb54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa089f398cc0403b9773df03bb1bb764664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d69004f2514f986a2f5fc6b5dddcc3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e6095c01f60af030903647488cf15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042115e98d256388a8f9bf95b0c1feba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af756f832491670c78cc6bdb18b4aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa5c0f93fadb46fe43c556f79b7654669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27f2d0a89cf054d78ebf998630dcc9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6a9ad49c9237e82ce5c6bbf0fea1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f3dae848dc02418c33b47fd3601f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9731d5564453afb7c15a65d0d755ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc328fc73d19ce24222b7d56fa29257e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1def370f73992f6f2de129ed4c1be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d96049d44b95dc2c68c018c3d4daf4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2b389020e5b4ae3b90d0fa796882e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bff406d59b96d3e594e327442ccf6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd274a971f8ecad2fa6c636128364422679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede80dec31634ea83daf36edbafe5eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2759786a47bfc6796e05c42dfd0a48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00037f2e27afdad28908043927b54122682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f4fedd196ca4916260c2dd91d619d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea11f436d51b64e9cced439d4ccf67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9437b1f405aed48bed420271b80809685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89008f0f680c8f61b1a92756ccd23fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25523ca206d1722c1023bb18410a81b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a09d67e943811614dcc6d5cfeb121688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b9736a1d4ade22a150972133d9bdc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2a307a778551067bcd1fdac415a3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5fdabc87883bd9a4285acd2a927bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ce78154b0ffb6bef6db7aa9c9091b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b5b35eafd80d6f7a0fc7681ad4bca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c4fe65735c1b8ec0fbf9409fe7927694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e95182c7f6cc9b994e88ba0a40eb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a473afa489c32a282afc9e60df27d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a2ed322851856c16b6fbf9badd4d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e4e146e1430a4021efbadb5118e3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf18efa83808f578cf7cad62eb5e19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a2f83b627c47841f487d81643298a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24879bee3ad0e19f37014d31d35298701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d5213303388fa14e7c09250f06998702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812a395a6e01fd413eb898570fe4e7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff421be77221470a82547192b503e95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96e21210e0ac936208e0f0f8b169b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226b67836170a93cd1dacccb28c25a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48e894a10524850468d4e836ac2ea9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14753608b3e855405b1e12a11ef70f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f3a64ab48a4a5ec72660ef8477970709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e82f34823ccf0907f4a579bcbdce2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c46e85e142da5bf1793f553adf173f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb23e39799dbaa78db7837b58fd008712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15051e53a694634e24803b1c7ae47c6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beb7c3d8d559c187eb0ac8b05260e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e899b0ece5a365c2bef957acfec523715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea92046213b1bca9f1b04bf91816ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b786fdeffe634a65587b326132cd641717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2cfe8a9bac4676454c10edb34a25b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409f745e979619244381f056be4f392719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29b8bf5cb5ecdc8592dd322df75aef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2417a6295a73f61d5e6c9036d87eca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe5dbf040d4840580da3885070bbb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb29649c2a9c821ababc5986ce3ad0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a7056f2f912f0e01f7d33ed0d44d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de295919c9b304092c8c798178209c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d9701fcc55318317c2797460d0285726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9c95c06e4c209ec245f91e7b5790e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117a06d628113c0620a7c24b1f0415c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb946a5aa9bc1e4cc35eee8c20cbd273729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6c16eb19d1a96ebe51bc933c60026730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d1b92d10b4073ed319af37e143976731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954e6bc64f619294b989a3f61b1991e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0b9b9f150a00ccd5b15a3ce056207733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01243390a94ab8eccee95bc39e69e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168b10c2d45dd9d00973e0055ad0279735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd6f081be8ccb890e5e88fd4161174736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd49a95502dd9bda76b0cb8a03298ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fee5b9fa4f67c16e8dc8630748c18b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce14e007a944a58d1371e839820b6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701626146143d369b803130efe2ddee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508fb218d6d4f8ec627c6a2ec4668c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc87506e6c432dee4401eb4897d00ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75516d69e7b7263733f7d9c8e53030f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a352277041906d7e4f9aea368c5f1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8560524a7441ad95e99e765c9bae5b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee36e460001c9618a62b7c0333a6d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe89b985671492beb49f66f66a522e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f9d396a4df40d6b621b24487e026a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da018a5f1f19fa67642d20fb0b0867f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0196396b4cbecb0ff4602a8ad78217750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd530925ba5e2089882292e74e9c786751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcd79a203f6f73aa08d8000d528f88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdc5387a5545fc24d277bc44b18a16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872c1feded597f7662c25ae3e7e0b13754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fdadb0090baf57da01e4ae21a8cce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128929ae940b03ce4f196f99ab63c431756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e90304cab235d6454ef8eb935586e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcc076f377791553a2a04d2ee081d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f36f53fdce1f82e4ec0a6d9461222d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>