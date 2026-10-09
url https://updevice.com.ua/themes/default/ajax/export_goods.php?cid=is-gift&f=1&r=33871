--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdcc8fd238af32b7ff8989522caab81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d0aa2b137af561b5901bbdef0f3312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff38e0d55bc084d74cafcc54a9aee33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060244697f10a8531c0671ce3a315754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fff3c9316836a46e8fe3d49483da25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85e882b79aaf453c8ca5df6dfe20626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68503c1a4c31c8fb1f408f3689f7b3cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5fc9575aafe1e620a2157726b86ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274865c1a44cb586d080c6531fa87ca89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f863aae57f3384c39a744b2ebd603b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e3f7ad15357b570dc074b8116b64711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2a912ad9de8f6d2284b2d6e2a010212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfabfdef41203abee5822f6221b25af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a353e88c3bed066674dc590cccba714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b81bef4766a81e28a4a4fbf99a8f6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a237c9dfd28340385bb13563dd8663016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552659a57a7a9626f677a525130667b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827a4559abab68b4677b6a92c9d60fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea6f69af96cca045d8bfad12bff9eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603805697fd85504cc51bbdf0e4ecb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db892d175bfd2ba4d31baeac183df4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efb8b800da5206f9c61f6c51ef40b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dce81cbf4ea4975dc6d6a440b763fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdffb537526121c93e4b22b6f6cbc2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbdcec160f75bffbe78b3dc8c34aa225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fb28494ece5d1fd4fdecb5470dd0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eb484b3eed9903ef2c47a72d0351a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b6b28221cc79b393a45d5c90d0d3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a15d24c891be24fd5ecf436157c6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e21bdaf40ecda06784b3efddb58d9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6dcdf995d26edc95f31b15fad6b2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab7d123095aeee27357f2b382e2c7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9cf76500847121a682a50ae945d8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39a63e688991907cdb5156c44dbec634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49f2e6e3108649a951fad1a4085f4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a071993467f588397154dec822482936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8faa00560f11f7e0fe99adf33c81837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c104f7ffc8d81f084df20ae2ed4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e6b920ff9494d2b845a95335f4cdf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8347e4fa4ae88b4a1d4c24fc66a641240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b1f8130dae8dc5597478fe460ed2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c7536b496e34a8081a8dec952e82642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a97ce2ca8c2cace3dfeb6619b832b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddad0f60ddb7434f5ac58470fc5bdd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306d5dbd2a943e26551c7aefd59161f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c6a2c6502f997eec9c01ffc1cdd4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad756b2187fc34963f278ee2481e53c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b3f0c185a18df0ebee06233b7015348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865c0de7ef167550296a509b232a78949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576a9ac651d50c54c070ec4b2d9278a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75d0e0f4ae8efa8b08d4bc935626e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c73dcb4dd403aa783283c0803516d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f86186fbc24692ae7a704aa804709c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8b69b89e8726ffaddcb36507d956654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949e034a4f5ac591939d5676fc28d6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0bc43dcf8410c9c8fad8d6d40655856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157fe7dbe978616ffa0929e6e8ee7f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03420ddb9a6e7aa075fd6fe7a44e85c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7d4d13dda4e29b44a26911ca4d66559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef09595f340e6799eb922b2cdc5ca8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a669175bfc0c9d05f25f176fee2af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f2c29f25e13fe2ce4015e762839a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0428c29c2ec15a46c3a13686de24a1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd2ede6381975e78f3db85b0fdaab564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e07d56113b345ea903e5eac3bafe6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af6a73eafe43b530fe69d46308e42e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a750fd56f0eea2dc79b3387e1751c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f6abfe11fc640323f1f18ec7a3f5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdf9f1c28fa1d3a2b807eb06fde58769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d6b4a1d5746dafc57d5ba07fda65e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7c99dad6c5bcd6d889b1b772061a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43702836f86643523c889604d8f9eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d3f839c2f1349babc48ef9ccdfff473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d780b4df79821ee5f289e4cd433e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f64e90208b0d5feb675e2085b0350375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b159b3841bb68354fe8354f4f416f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53cebfc20327710453b17f86d3b4b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b203b595641f00d40d9f318c57a7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3bc8fbe867a814208eef9902678bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6fc76007cf56087bc7af37082ffd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87579dc10ebe459c6f50c04167c2dcaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2e3c774e4f6cf8570026895a6d92d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c0407e4ed4d65ca50a32e1ad3bf1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e306a4843a35f82003d28723495a7ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b821590000eeb0e6c99bd3321e90c7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727b8d7aa4464baff7598250054362a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62692ed699dfc2674ad209e6a36de287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69abf4b04e424077298dec1388bc2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32726eccd3cdda1820293dfeef3046b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875f9c573c66e4a47352b5099fdc43390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450c1d0673375f0d2ad534e8386483e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1466d2206c747e0e894b338ac5121992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb376e17320b642f1109e09b61d46393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f336f2b952a6232cc328643eda3e15394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357ba1231187169cbac1bd0173680fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecbe999e1c1b29da160286a2ffa39396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98198c3e24d7a096513cd852ec3a21297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868d09d092c37c6b72f65f051b7a73098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cd59bf73155fa8749906ff20b481e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcab2f1fd4c7b91e17fc782c4ba56de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f197e241a608b2a3dad2df14444d15f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822499c4c74af158a9431106d786fb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afd14b67e7b7c1b2144e9e25916159103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910106e0389420388a51666ad92f5f05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c0428fe014df6e0662d3cc06b237b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236e2685dcf99b118fe40dca0bcba0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289f240dbd11f42d81edb257a7e2da6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bf967816e1af09155b2dd7cf91cda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c597e4f6b3e56d7419e602cae3302109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468e2e0ff458737ef8b178fe0152108110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b4c9dbf114b5896803eb2cfa72afc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76422dd4562acf9d992bf1f9e26c28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92ba515c62a5f6b7ff90b07a4bd4ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30c3caaf28d2c550d8e736ecf2714d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60262beb349284f8baf71160892b6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b728a65d1f98ead7717279bceab5e1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a8603b62786ab2fa01a1981d10cd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549a146da16f07f80d62e80dc2506fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716bd179f6ef81874a591dc61c8cd16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500354861f096b1895fee81bacc480ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29644d41b255e9f6aaa039a3a768dd35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9183ebb619fcf1e813d0ebdad690023122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00030d4193f809f5cfc0c0938b975c02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a8170b4863be3e9505c6de077256c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7d0982694e78f8b9cd29eee8bca75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f28fe6505237683b97869c93e92812126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981b42e0755ddcce96753f015240661127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bda8d8ab7d89dfc817a509a61041c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dc8998518e8f87d5548304c06dfa4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf99bb2335fb1812890430b50f3942f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ea085e5f10ee24237fd411d80ddfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1dd9c53647f347e83fe3ffd3d0189132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae2954857d7e5cb154785ec8011a7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495c51900cea5d972d37f2b3bbdef5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3b20e9e4700649f2dd2ace8641123135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632779097baa6cff89186e7e37c36b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98d25f8ed00f2b486c066a66450fc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71b77f54e62c68a2bcbba86a79ac27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e7b63e0fb74301fc0bed1ad9fcdf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921b4aa1a5f116926bad2622eeb2b88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8bcd4cc703150119288baba0b10f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61325a1232d2d2c85684d5ca11770053142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90466fddd6be015ddd56e1b69de49b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a12bfe5371907d75f8bb580045982144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8727b99520df11498e6bc399a14a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa53f0f5a47c4fc4694d113fc91a60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51179fe15a632a612e9e5931abc37468147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea463c6cfb4b2f5e4cc71adec2af10a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a3dd4ec2000e413020895dd4e26fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b031c2a9e6d3487643615068d317c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d8d3b7c89df00d3139a58a0d09307151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f15a3afb2b3f5f3fad4921a91c685152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f47309905c1b42e5b51845de58b0f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2a1252481e841dc9d11513a71b6c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50767388c334683223b4100de8cba3dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321eb511c51f294d6e8801005eef9c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a992a58b512d9b8f83d21486a6d326157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59ac9e9fb052293483b3b102a4dc77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4305ddd36c8ccf24247558750068730159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65da258b05710466483bffc1a9445a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0707a8b211cc42b5616b132d9cd1b61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2979c185dbee73109876edb97e9d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275bb5b1e73c8f3ff298fdb4d291a59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea671f46ac659e02190c4620185527c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d295fc798eca9d3985fb7482541163165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59ca2ce70a87d5ec2cb8c0254f22b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b6681485268b08eee0ca30307d176167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fc851714222233ba10d81e19df5f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75063c2018b20b3440c2319da97b7551169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d502c792a0e1020aa5b8775d91f9f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72325631f4774e59c240e1260b0880171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7046b26f1af29f68c6d88f19a5b7f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef98d7e45ff5fea245e9c13d6b8fbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d875590d37ba72e7a34fa5b0ad87c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f42c626fe5025e9bb09504766a9ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070896784e1b6206369faf3a1254cd73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd688da31be2d74a13085352795673177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f679511eedf550a73b02f2c375f97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e800e2a987fbb0d83ced4fb9dbb26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cb8b6abcbceae08305a14d2b2e725180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541c6e63eb4d71e43b197b73317bd8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a0c854439237e1150e20e17df49f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113c3e3252a76d82abb5ee91e12381e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c7d245b93edc9affe079a40eafc96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4ced4050a9368e5de34dd093ac376185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a60b3cd04d61712098cc0c5a467dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45973292aff92d560f207da7567421187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3364ab20c091f059a3079f55502b80a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597930d094adc872560b2103b1d50768189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35b104f7634f872d7393ee3b356e07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c729e2870f4fc945bbfa688dfd4218191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e479eac627f350af658eb7e4436bdc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4542a0bc671e76847fdcbb9869420193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f74dab594cbb22da0d22f3e1927c87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6f2b61017e700db1374be7e9a5906195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f918b1b65e478eaef2bc91c4a3861e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005a1d8579a60db074337cd8ce65a68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e4f6c5d6894b6ef52db40e1526711198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19947ec42d6ea080bf16a6c470c9d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec117a0acf2265ecb321b1db79c3b2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c01c66bf98e509b6dc53e62cfdea6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d09a89b38b766b33e8c15e2669818202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270b839b315fe249a0fcb0a0eb42924203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75c8fd29441e5c1797ee20d9139cc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f69a49d52b2e1012c483290b67b3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e291921c6c9baba12ba6f359c41d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca6190987f3c34595401c240047e37207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21eaa44b991f764292c5690817f244208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898155dd7f26e8dc46989f816e122aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33261bef863fd74fc6b093be5503e48b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d250cafaf19f90795d6d486f7bd556211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2fa869748a47445f7d106cd6e5320212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a446b1b38cdcf46a762c9cbc3cc9bc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceedb725cd074dbc4235004c6052e23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f53b598b879ff95b648428c8e9ce09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbab0f0af1ea389433e0ce509601b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9e4296b15c316350e2af80d594874217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc668c8f132fe6e7e42288c44da3f38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae1ed3d80529afa80a9dd77b8eefe1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89d2c91142591ba6cfb691cbc6a40b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fe251ed3d9fdc4c10c36c998b6f2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb1566d5901b2734161433c4e3b721222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac85523dc69f5813ed7dd839ad235f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b814daa3f2651e16a6a07d140e7149224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e680e71d2408045137e36ede94b84e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0c06955bb1a8c04ef8d093b95f9a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b03bfc49d95a8258632cff8568690227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a68d420d99b08188c38a9d29e73178228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af4780d76f4c54267513ea5973d45e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff1dc0444df29c1a98da466a34022b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641233479fdf85df56fbbf63479fc16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eb036490df482763cbc71b259feaf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3963c6158301e3a98d9251a671e80e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d29abce77799e8a48b51385e4dfb30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ed23c46fb73ba0e7b50772bceaf6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1921ad1b00231dda26f3920dec130bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e178ca44a09d224b77e1ddccaed7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745ac19a6d89d87805cd6abbaff9e61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0572b7312a7bf9ac450c4c0a979793239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a591c2e5d051322461d18ec88bf306240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92e9943592b900d80d3b9dc33c91c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bd21cedd89a59018572a9f5eece0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c8c8c4ba2d906457a75b07976f610243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8885cd6b3d22b5d0250aa40f2623e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5d9af7fc73cebec55dc23af0d9178245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8908fcbd177ffeb74a2ad9c93d04b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46c633f868f2a2f075902fd57286ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515b977c77c7a92c74b3cee13fea583248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee46084e63d5ab4a11ecc245d1a8201249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d584965ba701fb6600259f9fd8dc54b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9264f52ce8f62e3be676736b06fbaa4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c9df9a95f29232a1a7a118b88bd19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd315832a16e9d12d6ad4657fa79775253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8d5699f834f292c3dfd182f8f0b3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3702d9d080c413ff91dbd03be1b1d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128884c63a210b49cd392ed6383454a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ffa1dec5f7e8c3faaae01d5c26775257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e05f4c549600d0434cb2143c609dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af429681491a133164f4892d589f751b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df86d61417931898a81d046ad94b3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3742c8d5c2803ec5e8509e4715cd44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c03c0a74c657fc2157b1f1aa52d772262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cae7143f8e7b78515f0e14045f894263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c564c59bd03699d32a9a31d0130a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d94b0b975fedbf0cc161e11926200265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dd753391fcd14bb80811109648c29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c01c438d6c8be86b14883fc46757f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1671d14565202ecea8ebfc82edca8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c79a44d121a8eadace2423abe9bf90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e1e1061dc1e0bc23eae4a50f79070270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43420516af8ac3e6539e43aaa908ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8167dc041c1f91ff7e27e51239c423272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3603110a8c0df781188c2f5e28d6f82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298b132344921309b678191eb81fff5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e152a727b7f5f43fc6ccb7cf01ba16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009f59d87bc12cf2a6944a146d5ce67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e8629d5c570f10776246faf1ac11e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59d16717ff59df81da80e67e43ba96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780316b903e89710313e2333d3468e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af63a63712603443945e4925ad6453280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ca709d593e4287da6edf3eafa834a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1718c7d02d75c34e1db145f37791cfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984fe4dd054eec35583c67573bf2f65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe62cadbd069e1cbf130570b33479d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0176a41bbcb1bb35e6479a9fbfb84d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65132a8cf875a297d836eb2dc1104c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadf2409fca056621998ff3fc9a50ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfb5754169982ae5dc116185a8ef9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a169e740c0b38ba0de3856cc2c8b3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eca2c4af0338a974724bfcb4b91f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300c0c500ab67378c9bff0b7842df6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4ce421f967fbb329f8b5abf749e69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373c7341453d093b8237e1ef880f887293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabcc4077acbcba6934fd7dbdb0b450294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde090fa4cd5341c3dceb0bc0de0f9e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e00f33f2255ad3d21e86b775a4393296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edead3f1b4a30f3c9b8fdf34e69d648b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3e649c80ec3a9066fbd5eab68b9c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d646e9c4f26c25d0162788cdd759f34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ed4dae580ae7ba1281b256f5ecf17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1d84752ac483a577186163511d2e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718084442de91cdc27f1f4cdf2305cce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d47102ad27bdf6fabb12b859fc3a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6150a22f2c7b5cbf7fd43055a3110304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4318afa08281532c55cb5b8805677305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057608660727fdce591d563b098e597306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb101a1cf2caef8c594d9b57e01fd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65a9e9e24e83bd43c75ec4d0ba8fd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cd784138e7a1bd171b7eafc79502f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3d2fd9e5c3b2074c0e3e64a0d409b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f295595a9cbdd77e70a2152347c81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfc187b46c1b9640b1b04fecb2fcb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0fc48c906c289b36f0e15358bef07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae4353b3e601427a9da2be930b830f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12212adcc7f5954c114f434b190b612e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663a9da77599f2f7ba92e59876cf980316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddef748ef390f2c9ff5c93de297b4cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad7926d8bc5111ad6de01244e089fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b5b3305d708ee884ca1d85a63bad7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbab0b66f16470d702459bb5691edda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53147e30c95693262610419b7189fa54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c41f08092f059e1bc401a5bc3b6e3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d569c3fdcb3410a0619705769175401323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2b81143cbc38b90468e6609d1d249324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933db7c05c270f1d3784ee6d14e2931325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff6e2e13f3e8029d3301c741215738326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93685cfd54cd3bc2198cc55284db633327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9ecb14a0d17e00d359df26fffb554328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedfaece754a8f8139becf419ed8083329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3594a2ae739a154c0b2b7ed5e15b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295c1b4d1a85d0166b4251f248f790d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1c1cc65aa79ca6bfcfb4baba9676b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217dd94bd2874e5f4149f8f30169fea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025e634f1d8dc74a3a9618c8ccbd50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9ae62d888bbbc4faad5b96312eb71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4abe444628d328ac3d80adadc4bec7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6d99ffaf4d91f24b4bcbb2b0235df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21efc9d13dedc8abcfe1cc866b81d8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2843b10703bdefc0cf060391ec705e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c929ebff4cd7e744a783b482732c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785e6327d67d1702c6fcbd6a6be2e6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad24516e62b21f62149b87917767e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8710d522365689e8c03a9b1bbcf73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c0ce74724f7b41a92e2c8291ae8a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1b3613cc38956ad552bfb74f28a0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a331cdc9ab199a8f024f68bfa5f8877346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168d0f4d2c0ac5f8a6dbc3cc057b8c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fda624779fb5fc1aff42fcf913318348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a677fd772dff29896719d102e9b4b1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c551cee39016bea2396982d2788f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12e29e9f67f990c78d3a4e6171058a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e7922cfd62d23bac8e4a5a066fc48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cc91538c0cea68582ec0cfd51a04f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b90007fc59031dd2079cf03fd1777354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc656980ab1bbcb1625322e86deb0593355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282dd320cf6eecd1951484941502566356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aa9917270e442f8ba0773b92b485e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4d8fbb6c4fb71c20f3749853cb50d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb00ae0e55afdf87fb4d8313684e66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643ff7d1edb358da94635747da31ef9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeeb8fb396f6eb4b3c7fe93c881a04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd52163dd8f57321a81df559a2dc4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a314e9d4276d5d91bb874a95a5a061e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fa9d3285c209b17f93d6d947c390b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487a9c1cacf550ac0a343dfcf8b6364365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c7eea4baa845f65f16ae58e92eab4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab4f0c505abb73b1720ef4213dff1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6d15b856d8ad40c63d8da89f702ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4acae9c276e7e930e313e16333a3a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e12592d94113b32a6d50c1bc53bdc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc3319aea7304f2b66d724f16c9e1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a5ad8a8a7303f0d85f49bfe07e8c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399fa74e8419d475efa5f501a977474373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c39b49de1f554543bcd0c9305df61d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1931388d95a169d80afc15c9af0ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e673abeb0edc09767183d7de054fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985057f8ba229a700cb8a0438890770e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7547193131d77b46c18e9bedd988314378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5ca6243202e8180b3091c85d5693d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e4ce7103e3d93c727fe0825aa08c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ea4a991f59adcc89eb34996fa0669381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fef3e308052b68745bd1b31e28327382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21533b5d65b1e4bb44dd2d5a135d03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713a12d507bd7e5308f6f5111c00202384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7211bee671e9bacea795db13a5babd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f931ae1deb7362154fe9e0b6e230f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba66f29ffa8da371cc0ed3e4be3e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456af47bdc701860585334fd8f7b06f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e2ac67562900ab1aeaa433bf6d437389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f63cb55dda85c7b4ddba3cf33b735390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbabd612bc3e0e1dd7ecc9bab167c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817699a3e025f2b348b47cb4668eba28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67191dc68449d9238b763339f1289e78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2609ce53bb2f17cfc0e2471e025891394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58322a36fd9cd43ec4d8fc587d52904395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae92f43264e0d29098ae083038c4df2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7273c5db0a5ac106e643fa73066b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71a12dbf920386327430ffb05f3dd1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c461338966efd9a550d3569d2ad5116399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fff5f3a431aed341d910a6f6a8939400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84b0d8e2e17707a0941016b0858b67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085dab22a04560ae4fc40dbe2abc16e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c7aaecf57a9099ad77488025223d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c197f526e06b6b079ff415fb49d53b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0355a3e2dfe64183c8f68a6f98a56c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b6c3a449a1c4a25c78e0919827be2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7953641660fc141c90f175bd687bec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a707cba87ead2e35e306bc83b3c6efc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39546b41fbeb571074f232c5578b8b3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14c0fabcf956a395a81f44fd9e2614410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75630cc02f0f9176b30b19702067398411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f543767c5a3d77751e77860129af4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b24ad22391d47d1f43a74d69eac0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb3bb8147adf4d259a7b761466728c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36724e93002d97242aeceeee847732415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdb38d4b4be0604e1f5c97f3659617416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd473a750bf9d8bab2194bd7c696c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdc7f43a6766f1ea0dbee1742f737f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084105f6cf2adc6e9e00894e6de6a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3139d515da3820489143e5002875e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff989d349844b602ddebf432a0106a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3673b85ca838800987dfc627b08ad02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e9487244c6a571cb392f0d169e627423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27e5971c0964ff4a88d9ec78d7c825424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515112ce928474298bb762d652da425f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada160a03fe226d76725e5f1b6865516426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884e3d7db91bc0fa56b0ff8fde7b5ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546ba039bb3eeebefcddf8a55304f2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348ad99b7b2d59797a516a4b552b5b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83adbe3297e0c7b0787a3beef5c99e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ba1958174bf22584cabb36eb10134431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf87434fef072f248b004d41c08298432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101e94163b5c076fb7990e969966839433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52733c5e1329b360b14a4b042326a20e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48adceabc20cb0218d24981bf75c7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c20f176d3599ad3bc9823684654434436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afba86a8b56845de0f7460efcf548b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ace9e86cf47398516f822f231ca73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa836f8902a24faeb0e27ae5d576b09a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57338a0cc4b9296ca338c9b854e95be7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa9371a8844a59d2eac2f3ce5a2590441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a7f4f28a2b912ce88d10965638d0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d887e2a1edcb1422b85c2649aa9c6b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11470e7773631b09091ad65ba27f0b9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959d6bd20824843f4e569a589a2752d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b1a4443c22b88baa1636ae73dac12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2b50b1222e6c9ef86880cc62b6386447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a69c9cc147796b1d1c1bc0da44380448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae826163935fe6870d4f7600134898449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19419950e9d6b00143aa603cb578b630450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19b04162bc850c10cfe9c23e1ace9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ac27c52026fb8fc889be99880d919452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680017a9ea33071b1b9206b675de7afb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e8ba0867ca5f51f2c50c0069ec3c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca58daa0ed1c24fe3f3ec8435ad0c2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa3eccbeb7f38e4a5fd239c2696fac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb75902fa0427c0e98840ab35562c90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0aa14fbb4ccfa4591cd3926e9820e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f57cd92b278bd960babad514962a14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b79c07c38b73e56d81aa56bb68ffd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cf26c34f89757f1ad51830078119e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d0319db8bbe7d4bba26a2fd386a16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb4a6ed1fa268383abe5161bea1ada463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf2f4caaa53a80a7413321148a130a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c74b6293950070eb3fbc7e98a5c38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3a3d88159966f76f4a872c491f063466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb70019f46daa655db8c8d400c4a2f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a5ccab913b095bed88351b7ea579b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f3fa9574f00b5d7248e513fcc17ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636e941701429b9147c7f3b6a0fbcaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623516141036b8e707c52faefa6e5f51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf0bdc0688efca076e790d7ba21479472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039cc129c6a144c9d8a810922da9f2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61c5fc57fc3a766da488ac658bb0ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d8723db523c07957fd86289fb5382475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b6679e5d7fc20c44318994550b205476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121be558c00a404725efc48191713ad5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f7de55f756450312b8e8c61a3e3df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c82210343033592734ab753685353e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4e389163f3e6597147cc46a60ab99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9a3d3f140f6f2bcab51ab8b81fb5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffcede1c9740315d5096d44ce47dcf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aabd4dcb9eda57f0086911bd13ea9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350f5baa16c0137b79b9f906a7db3fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306fc6b8dc392fbde209a9743d8f0c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed88cce8f122ba2e6b083b9efd4c8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65352586ec507d0a599f253c4d088b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e79e41a840ebcd77d1bf9e3cfac1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e122859d94a6ce3adccf1f6c79691489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548437858469975bcae43461563902ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b42100eea751f1f54dd16ef4d50b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd436f66e511ec31cd5d6d0ae0ddce39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee943fcf6b8559e8b0b00f3cfddccbc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba587beddfecc89a623f7389b504c51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cfb4f06d1df372049f2dbc132af59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8fa462ce516908575b0ee776b0ee0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccc5e9ddf6084e8c34f4a7665ece32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfc5dee1ae157dcf6066b17988c931498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f0e2dbe8d79be9d0826a47792cc7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23c8a619919bc80af0ad3b45abcc11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95803b2fa045c969a32d5aa0ff5d0bc7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd924f431337064d059c7c346ff34b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1644551dc3949442d0ec52cfc5515503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a9ef3799a4b16cf55361a8bfdcbb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e14fbe80b44a729d7e134dd3c787e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254c6b2607c7caa5ae84521a40ae4fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241b1b97fb365fa6574b84f9e84f8a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e16257d42b7bdb85f61f7be0c6380508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d48241e28060646d3edd92215f0dd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aa6202f247397c757c8c738c41989510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae191f19f9fca6bfba2d1b91d18434511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb595f764cc8710a305084ed092a860f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3dfd4a702e97f0f4484dcacacf718513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145c048b2d8e6114817d44421e983c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b780163e00ed97ba0e190a66563fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8afed3580b643e4c447e779cb8b83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f69b0c7999954327e3b163f43dcbf1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbdbaf3120f2c0e36a1b85f0e5c085518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c2409bfa3f21b52b822dbaa55c706519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887498b0b27c633cb084a273328708c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed5fd969670e026915aae94df6da78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b15bbd05a2b77bbc90438f23761fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb70418dfe78ef4f66631470962dbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815f3f5966f8431b77638385d6d7ef2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc62a80f0a243fa36515cbf14c0f4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaa76c0072076292f41e0949574365526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7057cbb6f369a7251044e04924a23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822da71e36a21009b7b80ddc1031f7ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0ec48af7ff082c65d5989d6fbe281529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cc1921bf3a689e1f9435b55fc6c78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77e3206062490d4f40acb32ecdd5b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb63de22b1ebb4ceb726d95d2ac66b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18793e16ef53359e721359c458eab5cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253332aba9a636175616f744a42a3d84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee816da79fbca3937f097b7ef6aaf46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda25f1e546cc262c4a867509d7962536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f1f56dfb99237cf62bb17e8653ac0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c244bd473e1d8e157cc202c275e20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75676e008c13e956272d70471fbf8f58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4725018d40ae5ed34852cedd1c437540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd52c409c49ec06ddbf6e119a25dffe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8007f377d2532103387af3f669b2860542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c5949264c68d149479bba490ba05a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eab8a91bb554b7d4efd2e022bbe2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bab28c00adba7f498cc1eaff26f9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9134706b6188f60f54bcae778b7f7fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277071118db8d29614d069ec7705a9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ad384007ec6839d974b6ea96361fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c56bd11def4f35acfc08a312bba6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abf1d462cbf711b3e164a4723f98d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1084b4df2dcf4d0dbf7f841243b54fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f67bb8a9541b3a377d92462f38da91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16355ae6e60a08f62cca6892e130d55c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0599c3b8fe429c5dcfdee58758163ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c188398723beb8e4bc5877ade11c68555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6453b7623ffef3ecfb600179404466b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264a38d05fd97f7a803c6d04592fff0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842cff10fef3a19ab61594dae4a59c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba39eaed0043e5d017edf0a4fff510559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e480bd377a08eb70f020e9833850c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307600dc0c04c9ea5f557484ddb2650561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c9c71ebde0bbcd5ba0d83b75e8e0d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b026d368b29671001cab8abaac4fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae894b82fad9253bd843dceca52abbd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5625401830e120f82c986b87c125ac8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545627dbe01356e0d7e3d951c0cbb4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09525bf71f0f166f185da0f9d812beaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6523363919540b243be32e154b894568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485f46fc2e65a2659a4c0bca07fed2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599461b6a8bcd09bfd7f889331cfe51a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b0cf669eb8bf0d4bf4276e06fc36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490d61efc4464caadafd3ee845f7073572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579badea2e58ed0624cad66f5dc20279573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b20d0bb6820a0f599bc38f360007b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6662d02b7839bc153b02c15bffd36a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6d822c91924f1b67c01e5b85f36ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161a7003a942f784d99402b7c246c13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016deecd6d426ab6fdd1a8af2fd1232578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78189aa97f592fe8ffd63ab901db51a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c4855ce510852a27ea8b93908d753580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06368a86fd04b63abde0bee066629af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5f3ef84a319fcb08fe159d054b211582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee505c27261ff67001fb170b36724fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a922da8fc17eb6e01f415e49473e18e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0647fbe9ce7c730f4ac65e03cf052a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f09d8130882e96edf3db98ac93d20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58060e06474715dde612435d5c1886bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190d8434e5f7709c24f23775542ac21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe525f6b5eeffb30a84387486e8ec7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa620c50ab3fff26e1574d38a8c99d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa09210486600386e9e9404b2df7dcf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5639522326ade16f0e54e87d7b88b9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afc7e585f90d4cd5b0868d3b40175a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e101ff54c767ec08c0d244ceb238ade594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50c41906357d76b5dcf02a409e223c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39553118b3b805c16f6ec422670dbbd5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e2b706800607aafe7412777a65daa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b30bfe24c8d244dae887820978b60e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d127f655adcf2bd8b4c1d1b33e791599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35facb3ed9de02fc24dfd2c1cbe684b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15f46b60ff430d3e6c8ed976d5990f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b4e7e3df645a0876ae1ec98c68339602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9969bdc15d080e2ef7a36194df395c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651c1abf9c659628b05d773e480d034604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ced2dc40d16940b75545304d19b71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff3aca1bf223586c628f354448b3c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5a255198edb3f1d94928fe1ca5e99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a81fa3a45b6bb592bb0cad76f7972608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf972d82e3df1103582d635cd0a0189609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa1180968cd065cafb3072c5670004610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c7aa2127eedd544e0a8791da6d011611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548138f81783f4d9c088ef050f0fb17a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2319906e08edb4c23cdab67cd6188613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db189c417562abee131d128d01a43923614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc4c4b37d3b9b50c8f5e85ac701cdf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95a1150a0692dc7f07f2bbda678fb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538ad16f88a7945840d6a4e4cbde968617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee6ce0171cfd8b0e1c6f1dc743ed21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa8c547b198af59db3c89124b0cf56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d803822b2e6aa25bc0fb8357b101c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aae37f02700fdb8130fe3154096911621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7d6f99c9a2654a183284df2c2e0e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7299dc124d61c38f86ab530770c4f7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4838af8a4f9424e7254576efac4ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8765236906b1356e782aafadf1b1294625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d40919a6278b821c9a537319c08e4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4e3a1c87fdd743d6f8dfdaea8a6d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b433062a1f4d321a8a2881d1006191628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57009e3b7d4283efc3b39c03a586fa11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48f2adfc999e6a56a80e5f69e79bc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e14349639f5cc0dad7ffd671db18ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad6286eb78765f264b3cd80c09f1dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a995a82f240e1717875886cbba3e838633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6c0153ab8c3205944bfd79f2af74a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb612da5505adc1858af392a8b852c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbaa91398327d081e97db5f8bdb594636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a70d1130a64ae20827ac83edfdcab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97352c17d3eac609caeb9538e7529ab3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ee131b7db46c964eafc693ea2a8bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af4cc40ac5032bf4fa48db9bc4bb9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7db0c91d50549ad7a8fb6fd0996da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0e3666a242ddfede19c1cdbd7b9f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11d6760d7eee9ec617315b9edcf86e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09263488d63a5e5f6f4a819838f4e33b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5ce3e8408a4bcc1f4234f25d42e49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd99d215173c2961a966bb2c054224646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe434a4df1ff561e27ff7639fe431e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af086f34f62272b64a8d5f8ba93b6047648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1a62d33e62b3c46e3272b64657843649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c6acb2476fdeb3023653fcadd7bfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892eb27148d46c266a6da74a3c40844651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf46cf45a59eccf884a8ff42098011d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4643facea811dc6b6c7efc4e1fadcc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22b7c4c3fc2480e1d8e82f9bb90d49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002dfd42206046b26b9a043436c85ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2416dc1f9471951a9fcfe4609039a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741073fa2628645f762aa479cc307ed6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9834d0271be77727e904c045a09e3db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4457e7b8985a2d1b4abe2a63d4b219659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef998470e246f08c765db8c444379e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94551cdd2b7e9be1bd2cbffe5135aba9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672dd9cf39a30919062bd8628700d3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ab21c2b238852dea9fd1df83b640a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5af48cd164cb6f16d85689199040e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e9fcdc1078a457725421f37bb8f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10176e7a91d95a16363b6574fa994672666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee88c4a1c4902ba68e90831b76800667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6396e80dd97ded11916ccec4be3939668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c2e54e6b746b71b61108a9e2e4256669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3a13c914a2088c619515f55aeb237670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fbda74dd978966b95131ee4d833ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9ba594daf2e39da852247caaa90d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa23fb498a97360bc46c4741123b09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af19e62128673d5c6c36c8c8eb88bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b758995cc593160ed11eefc7adab048675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9d0fc9534964dfd504e2a2e6d4304676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b76ac16894f7542e71531cd4f925ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc906c09bbf00e135461b173ff78782678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440889b9f76d9e19babe4f78e95b13e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd78153e1b989e2e21248dc73acca73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f9e9e83bf15aff61cfbcd4b1eed6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041e9801a1ffd1c26e93ac908b77419682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de841b6f7bab073bfa9a224d89544b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4102d87b3f98d78d12fcf62b0c8f90b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff6eaaad2cfd1f735c113018de1588685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9da002ec1828ee46c9c6c9cacfbc7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7e8298f5ee2fe870d0035a1c1f339687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2472772815375ef32606eb293d653688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599fcde388421e5f0f39fb7ec95f0c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c58b9b67f076fa5c1f66cf1e58572690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d5e9b913e24381b32e64cbaae53cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8e7e6b0f748f6fefda6394be98263692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5b817cae174de5b07ea87c62708a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928cd65d1c3ee4fe236e585bda1b08b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4f13550fa147b04d2a47dddc2a356695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f0305b108f633e9807fe7d5e3dffd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9307d8c6f2380f441011f630738c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491c190b9bfb3b5f4441ac0585f1db3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578c153ffb4f725d01122dbd7e3fcd8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860925b3902664cf63b3cdeaf4d635fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c05b90700541ce48d783eeb769439701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b032a282f702261d9ae34d9209ae2fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024097e560f009bbcc964b33702b46a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a9f1abbb576f67d9133708289262c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfed82c9189879095b5f3f71b413c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6b1a3324201ce2c41563acca0b1c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ac548cb5c632ca7e2a80da446b4c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591f387f977104732b80cc66c699561708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8e900f3a8fb451d0aeb1ceea2e7ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aae2a352cb19fd13669f6d0798b68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10434aae9bada4f2108cf1c1d873b252711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032a47e862fd3b5bfd4b8b74cc61235712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1197c2865fd192e579c4232f736b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb8f5ba5de4e3b36d1717dc7c3127d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2520131dd26b87aba8bfc1239f05716715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ad79f670eef739324ce064da2400c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383f0321806e2cf4cb1d73df8d59063717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bead3cfef1b80fe5a3ee0aaae9917bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1244b02736126a697dfa5789cfe316719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb7b75be708369f58895951ac3e05d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e2acfc5eced17ec1f19030b3b15c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f898e94d8d5034da6048a6b4b3f88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bc00389c6f2a8c91c11599e44467f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3e6fb23a7e839de0d5331aa68a957724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad14051054b04567438475fa4c58079725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abfe4293f820c205c23de3fef8384d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d79b933ad9836a30e9ca160487cec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa067b2f2ba80b2a9c6ac88421682df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e591efd75734110ce8619fa442b37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18402054cedc84342a44a70ad1b2672e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68465cd56ef131dbef9093362d3f4673731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a92506bec00e9f6250a208c98b57c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc94cf3fcfa58f450557212f86d38e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068d6e9abd2078f43539d7c91bc7f0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894e6e5634c5e0160a66535a5a0f440735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d548324a522f6ed77d9a8b44edcbc16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae423fbf3b5025f379c318707139740737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eab78c77cdad5112254a9625172b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37106f9b9100ba443090f34391c74445739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b97224712f6af1352ac4decf9681dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af667738a794f9fa4344b181c36a54d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0359039bb2c2a484f5ebd69cddc71f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c6f4d7cb75e1cca2dcef0a8821136743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131919624bcc8cf4f9ae2b4dc2534d8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15093b711777a47b2e97eff3a4d0e587745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35e0c34d1a7da713f54e1fd22e3146746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24703dd3eb70d8d71f8de456b88fbbc9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f000a0922c643ab084f8e5c78f7ca5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2950fe32034484d5583c6ea3713d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faea44e504c21e832f5bfb5e11f69c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec069bde7536579e9df4fdbd3a1f87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ecc57503028791362672a646e9c66752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d6671fc6854899cd0a15fb807b9c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24848cc378ad3cc30776091ead3799c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b137c9a6502f640b51f38ecda55e2b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471c1526da7f216066dcc6fee479773756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991c96ea9087c5be965e0bd0752f7e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233a246b63117c5dfef771d01761c99758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c48435f18772f4641308eca572e15759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60006f086063a4a26c79d1f5fafc0281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fa4f2eb90c66bcd084e3121b92b1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fbe67187328d9e77d17dca339a7d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1deb6d3ad4d089b3eaeeeeac03f574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1aed1c32c8e71585e0108d5ce38fba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b6c4425b95b0f9a5faba6b120e48c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617e31a491c5b29a8ed463ed66bf2de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496376ec732f500111b70b7d797d1e8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd422abb6ad602d460a59bcbd51315bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b7ac7ebfc17762a201ee922f49f0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572096334d3771dcbdbddaa8441dbc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c47f02807632a0f47813e6c719b1b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff183d66e500bd7f2fb0ac78efd66613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7350748649e8f8038763b6a6da2c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579a472945adaa4ead5eb04dfee799e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d927004e36e49a1a4645e61bb21b51816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fd05774822b28a8616af93931d1bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9d5afe50d5cc3944366354827b13e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e18b667218aa0ec6eb35ea4cc66c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ccc2d977056b09140a3e735d12f5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020b41d5c2cae2614c6721160a89b6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71890d591ba3e710d0265721fd6fba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f79cd537da4f04147fbc9a36d646b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69beae4e1f70fde019c7e78cf61ccb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cff4648176ed4cd5797316f43315725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134037216c40705de61f93143e51de2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a4fa0f519070b889b6cb59665a31927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aee7844e37e89e5484713855bed7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1bc37e0d0b1746ffa9ba68d06ceb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a0d54f14dc5defea899f2bd1ec68b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edf463f40025b4dd8939ec9e513a8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9af2be70c17a130133f9387d5363732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e883ff86be04e1f845205e6af9955c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb996e6a623713ceb9b523a20f1657a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501b112681a46ebd11fc904fc89746435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220ded9a9382993957529cc1d9b6e4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e099b6c268536fe425e0de462f55f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6de4c17d87120e07cfedc8b859cd4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3df6d22383d21e8eaf730aa50e62439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf45e95c9d7049abf290fac5a550c3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a826aba888cb3f4efa35379a4e3f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c036087e1d9bd0faf7a5accfaa0e0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e32ab4b6c152145d8321889d05ca0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df0464dafad735773b032608ebbe0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbd14331ad35c952c3a175b18d50bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13dc5b2024e9d6d174598646e5ed1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e78614db60b4a815f28be6cafb10447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea472db95fbeebd8324e46184ff9d72848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18075c0e9766ea9f12385dbaba3e4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac8db6fea62a124a1add24dcd3b07f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabd01835d9d36bec7d8f98017b35d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769383527e678c3d5a11dc2b572764052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4c59129f52543adb46423e9a599b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ccc97cad8129cf3f6d47446bcf2f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b139daa5d100afaebe79b42260316955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece65b6849c7d133b267f3c64f0b220456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128355b385f66f4de159c9924edac0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc83b0814db8bfdfbbcc811129b43058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9926c501640931a23ba23b21cd8fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90033e6120768060137068710a66ae6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608405e8557a69d9ef34dbb5de4eb9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685feada627c2ac8663eeff3c6a8eac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb08009c742dab1db45d912992badf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c5b9b72b34142887fda01dcb20f1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c63f0886f9900cd0114306d218a0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eabf0b5b29771314d890e2435694966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f122457a7ab7c5bcb3c24e90ce7395d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2cc47fd5d6dffcf91bb0f6f58197668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3e512576c3b3c5ee9055b128e8c8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5384ebf22563be583eac87430654ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648896ae431c3f1c30d028ac427b612f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad78d8b407132a9b068e19857e6415572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318bda808f83cfe58f2e335fb749e9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169220be0b2a5cfea27fb4c951111a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbe4c3520ca231e2e221b042bd6c9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6085638b4af3f292a49ca90ed18190476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955843a1d2bcbd439d0791179bc5a2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989a9970910066ec5bb58146ef57ae978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565cd1141f033a2dfdfc0ac0856a42b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc48197488b850483179d1b3e7754e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b3625c6e86a6a9ecabde7aa0eb28e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaab94b361c874c28e22838e13cb6a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd2e0b2e17d18120f324adba15ce9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52185e280fb4ead2e2f2135cd1bd0b1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb13d4ceb76063c57ef4bb5e11318185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c231293e206de544096600972336986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e9de566902d1f8bede25351f211db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481d241389dbde0b30dcb1772fbe74d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7f714c1bd69c759f01bd3c397337289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff014488ff0191735a2629af652472790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72341af53841eb04c00643d30f8effae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535c1f84691f720c3ca0820690aea6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39487bba467b137d107684b41a8b64893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e106f460eeb9f2b5b80e8585713a0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98db06343fa7911725fd0e783cf27c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d1b00652d61314fb04a145eb5c13896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ab05e359002cbc2d49869fda9d09d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5449df279938b03d217c50c6f4a3ff898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373250110f212026e67597f4999a10b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fd6692ba2a37e8427782c49e76bcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c345c99519aceb7709628ae0ddf34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5396551e4cc0e7fb2d005477488d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b33c668268d568d6fcf64d5d47d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9b1f938783284e194c8d2eb5b0dcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db5679f98772bfd950198d019d3ae8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b524f998aea77eae3fb96dfbae194106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41d57b11762d5a5113f7fb5bd666ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa216d3024308676474fb01b4c24a862108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697c3f47755a9969ba777d1f1015979109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724e036ce236d7363abc2e93bc4e026110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eab6c7a2e8384d00c0c85f31dfeb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445b21f67d805a9612552c6424d918a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d71ce9e0a8e94b51b2a2204a857ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d45e4913d3fba5f773bf9b126378fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0320e365d8c6ee11a314f81cee846115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ec6acbacabc64ade224690f70b6aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a868868a707cf4b8e42f2331ed8032117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58d763daad624125ac8bf360d22643118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52e461f12e63042652ae051e6c0ae0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b6dd2244665d5e9c5a23cd82a1f69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d41ff20f004e76b6bd5f8dfdcd66b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ca106a0e8eb82fa17f55eecc38c5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3257b4fde65191bc7eef3eb2c83b04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dbfbe847ddf599df3274add38f5c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee02ed4fb448fefe302d998f31c594125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ece8125bcb143b2a2807efd56b8033126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb70f4e13f70265a9c2f2374b8a9ad0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f65f73a998c2d8f6d321c1cbb0a02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb7d1004d404a83ff0de007945134e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1af0dbded208aa9a897895ab85789130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badf95b0a9be7f641f6aab77d4872a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a97aca90a13ec937c45b09ed09edec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50649b69d142d7800cd66f452adfb99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fc313420afc03e10c218cd53af618134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3378f60c4fca82db78d43b152f15e10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc064e43c9fad0f43ded6dc38e9bde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c26894e15b26964c82f1db82f5f666137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76726bc998930b505ddd0052797cc225138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95715b3356d7fbaa6c3ce9089a529853139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a3619a0ccbaf51953f3891d8a88b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e973e946db3b7c530e1acf73d0cfee7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d204b0a2e978dcdb1e58f3d7ea48f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe14807890485b26cb75f4b0086a06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c162011caa6776390eccff7667aca6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1880c2de92ebcb932de12b00b17fcdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5febe053fe67dc6a9d7e2ed98dde90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf69c5f123cac1a7fdefeafb98132e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048eb266370d5fa397e66a6de9a92d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7423ee89948e2187607c674ca5888149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24d76cf09471d675ef3d155e59bda7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0757c32c61fe7e89cc3ee9d7f78f2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa39c2e6d8618f0f140e0841dd9293152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96cf9239d3d48e19c204a4645e52b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b504c7a4dc81aeed0420633a08d2764154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1117083f1e90e48cc26f3e26fb96c67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ac45ee4a2d30f37dc6ac1a5035e11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9fb9daaf09604c39062c14c46a9dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474202482cbbf4f5e7e637dd1d54b75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076707e9aefc81b651d6c89863a521a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3d0b6dc8b0030920001b609e2171a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af68d9873e4339603eb681aa6a13fd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6d3614c2b64cdb7b96dc9c0371af5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b0594083aa2c4dbe190da3da03ad4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d48a7e67d15ba28923080dd319c22b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4497990cc125d728e2eb183645cde0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbceb0d8fe85680d42a7d32d97639c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98406046bdc389f2ba180f4ddcf8698f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66221d2443f57492f97d2ca6c2db10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4d012d928df5494e856b1c1f8343c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d030d4a200dd3f29f5da853ea0ffc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3502c857d6cdf73c2651aad2d52dbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b4029015978e3a0e50a936413e019172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03fc3779d626413f3fc3b0b8f357c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4f0b0e1b0f2fc313c02ad0e5edb59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf8e8267a1add21e180d5985fe2e65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91166835f268246656f5a4bf0dd22325176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d458f72703068a60d7a9ebc138ff2a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972be61af0f05ce3026fc9c76e04ced178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8e8353104c55585699269b185e623179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8bd5ffd3fd41518b8ee43b84684e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7feaa77d8bf9a2264df4d5cdf0199181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6cd1e9ebb4dc45f8c684adb01ab9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f06879320f6b3a13bc2b505a1b0d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f2a320010129066c0688c4ebff6b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d29f1fc6d68ea9dfecdf8ce303353185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea435859411350a895dc83ff4051ba3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceb0982ff5cc25f772b01b63476858187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b410e6a82bcebd70012efd1fe19456188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1cccb20d8dbfe623027e54ac3ade6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3e280c58212ad11ef55fcc13d3940190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30041954f80275bb0ce2cd9429cacc80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f34c953a627fbdeeb114a5e20a322f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21c0d7075a3d3cd0453ecb42474a45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00198a3bd71498a61750b0f0fe445c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca18ebe5d4c7db21099e693b0a6d9d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece574ef585e48db8018c604d36f48d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03619fe1665be8a71436f17fb559dd3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88cc0f9d08a70fa557527cfb6f0378198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd765764b7dd01b1acb44367e38a24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f73255e2ed5137f83fdc68e0df6e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db77ff4e3b32caf16c613be492a449201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2a231ae63b1c91713584adefad9dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff70260233a6f587b12853e1dbf064d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4abc028ace78917defe0a3577a73a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce0db3c6b48a470da5eb7667b9342f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a805e10925619a0706669ec93aec8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b6ea51e00dab70b5146b6e125bc17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbb83025f453fe96b52cc8a181088e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55047d56cbabfba9bb37201559bc762209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23adc5d3d7f8140bc4ece8311d8e9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c3beb51d9e7e1811a51fe4babea07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae663881ca85d19f032f2274b0062a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa1ef25f8870a02ffe75c27093ee69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a922e1d75d9636fef0e020e9e82f12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddba2812114836c047e53618dd62ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bf4102fd80d32f7ea2fe29232340d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5ab05f6ec4585b982308f00dc078b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915687539188555227c0ffaa35ca83d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c15998cc4e54d03adb2793be1f8589219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77418f2df03b5f851a2af63adcfe984220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca542bc941c54d607736803f94e4348221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed21b2a2aab29cf7caef9c209dbbe0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0214b58ff080e2ec0b5f189449006223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b13745e12c3e6a9c6326119a6b33e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a3571c0c7bf15f57c030c2169d7ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049558f7bc9d7e7a076808d5504b7bc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af521fd3705d02f9e82edac0f6c7f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047d203ffcae57958749c42cd378dd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1a6e14ace58f50dba0acc70935f2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de8d11a576ecf58bb10bb5db67a760230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475b9faf2ef8102d59866e5ea6637e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f302cc40dce3e1a5d9743384aafff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c816adae7f492b928a6771ef6f893233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3c92e6c5533279cc4a2d807c16000234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717715a85cbfa69dfec7ed99eb372ceb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cabc5aa6489013979d46a87e2bf61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a8d52c05b71c26946a67efad4ef32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee45d7b56caa33609bd09f95569abb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f865f74212d390ba7982126942adc7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682c3929e79ad492ae7b7cda6f0af94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96231ccd21efe0938366de23cc5f367c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5f70ee82178243f69a2c85cb15257242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e13e153630857376e03fc34880136243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4abb4fbdeaa641dc69872b1502ac95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f78a3e12f65a00fcb903c0d507895245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400886056bffbff5bd5f2433e400195246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb48b0bf919edd912870f368edb732247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c81648c7f1a61adc9b936070c227248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9376e620c8962b94da39911cdf31b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8be1686ba0db2e5171e751d0f78381250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44a85f6d83ece26b196403459555eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fef2ddbb71916497ae6e841e0eb5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbb3480e258db4cab4f74c7c718c98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccec19bc6f5610835f1992426211c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6685c5bd2dbcab67d45fa1f841bbe75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7317fde32477e59c642567188318382256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee4bd059f48621fd979d4c8b0cd3f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e3304c4a78a33f6aa5fab5e268193258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6201648c21c86ece7d8453a74081b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f2c6aae44c3911dd9894f3678707b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ae2dc58fc46b4240fa263197fd75d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c08c42f2d3115c282099c001e37e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35371283e7b400a81a79224ff8724ebf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dbe3729033d356504adf72a6e9976264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe68a97012f2f06b9a749b6ff44a194265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b066e0b2d94ad76d465f70f56d4b06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f145e8ab4c7821fba7f8248522900267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b25214fea504e12903bb40abbcfbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdca16736269bb311fb5b07c2a9ef7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c8efc321dd32f19f435f7e62a979b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b655afc254486c49560ce28320c3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18141e02b7755a4a0eeb7bdf184dbe2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe708d261b0012d85714af7642b78327273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfb64d7de79bfc57f02bdc4f794169274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646190b48903d57e32f2748e0f8538ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9805f51d391190180b5a591d75af39d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b897ab527699c04127c308b76164d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769f9eb885c6dddbaa0ad7a9c9a26ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1756f94a21cbdd425d86d121de9a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da81449b912cb34b7e261c841d2574280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb55516e71134196033085083e7ed1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35102cabdf3a3527414d88fee82093f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01fbdc15bae6be8a0aa1c88d27fb2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bc3e9928517b13f6003296484135f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0a6d75d5ced2ce19f099f8f0494c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf861809932f6700deace4d3555045286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce153cdd2e36ec9430cd4fdf76db05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f441c04d984b5149a1ace067eb77920288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed1713612501e64086d9c6623365e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe923aea2fdcb013640435ab7ae4cdd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b44d5428005787eaa9574a940dd86c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1baca43dcc47b5c199f9e3e65c9bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb70e43cbb333dd779bc04807e17ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb262721668c5bfb874c5a4130905b2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba8ae24c6465d86f76f1b302489a7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1c12edb1c9bd1066c0a7cf965197f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a292cae677e46c79f424289b605400297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40effa92e259299f86de764b95a93d26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583faec5d48feb0e57894715f64c66e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479c5b5c219bb743d1d93db61d19d8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d0ffb682767c0e050de2daa60ee94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb06a09d8cc74ccf7bcd8d146bbbe28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fb1ab456c2832ccc8f8c880d78193303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708af8f86849fc9020ea5b526a8eab0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969bcebae9b0cbec01e7fb502398e0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff976ebd606ee925b1ed538347d61ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773e8f832c71664e03441355c22b32d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee67bad662c3c564835fb6634fe13ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c75f4343c51617cc4b8855b86994c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5512157e01210ad02f10108e3936b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac3d6622c7ac06a3e45195b70e8a4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9810050c92dafb65d18679798f62ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e628e08b027177749debfffc6d77758313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5956e05babe4e93e652e2f28cbea25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbee82e7ce607af1d2856e6ba8ae35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76b4fcbf6573b14b0bedcf264c4744316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d845821521677e34357eef33de5ecc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ab1ad8ed33dcc0eced09a2e842256318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463d0e1785f140f59b11396cadbb808319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994584e7801e10625a585ea3f69777e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22e52b4d2f74fe76be0b33c6d90878321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbdf90d8dc9a6079fabbd734f6262b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cf73096752d1e0ca878966b2f21e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e1b519da318e3c82461980d442a9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d5359226507a8f32122118228276c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cbf4a401f23f61cb5a6a299d392eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff445dbfaf858e2ebbafb0a66b6b96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f23b3503285642f8dd201706dd3945328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc2a50739a0d0d8c617df6f3db8284329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ae8be1f29fb059f62f6857df0ed4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24e8f3afc52f3d5da7358cc26daa85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084146f2afd83acdb99fa3e35ec2cf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c89365fa7e78ab016bbc26f696189333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bba2be657143b3ed8ba0c2b4bca09d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc35efff3b0c22ecb9cbf5de8192236335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39074f51954a9553b7ee358d735c6d9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03fb29c7a57475d5523969ee7bdd47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c01a039fcb03afb92d3b40f630b6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74d19c7937006611917bbff1dc6288339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889d173f47e2ba49a20479270255555340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e39b97ec7c5f96cdb82b2bb5d864ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb90cb964c9fc4f113ed502f24f394b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f9036b0f55448265118c690fbccc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544c989d46f1566485fdec07240dc41344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5d1be7ca8e4f24e08978ea4a2df93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814d89e8caea7e1be38e6b1502dbf13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d48d60edc6d34f781384bb348cc5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ecab1407012e66bb57186e27a221f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daac21850164ef5984a8e83076d6b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13659703d6c3b4314b5f9117666edd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1c276c95a14cc8af7eed370cb499351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7957fcfac5d62b235cb45888dd8287352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3b7c0dabfbbdbb8d1804eda5a8320353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2c6e9a94e9e14c0bfbfcd44f2099a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98a436cded28cb39ed72f1ab2b57b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c9df7df4eb80f41dba63505d9f09d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d71b76e86e98da4ec63208dee2f68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba453a9148552fe040710583222af4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb5ef31de307a8f45225e70e186ce3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30346a650e8e8b68a7ecde5848fe7a8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3c4e55a1257f3bf76e710f076200f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bac2f644845e930364f90f215d1e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c58441e9e0f6057e018b6621d7221363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc04dc27ea27ad45840f7e47f911f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9b20df789bc8c3dad6110c7f87b2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbbe7c5b5d6b3ac78af227806b897e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c4682b36eaf6c592c8974c154bf7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb0a03f3902c861084274e344bf811368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd4265377ad44bc3200a3694213189369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d5ffd313e5000dba3db4a8b439f3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d829244858654d030e2862c0ff201371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41709098ecfb117c92d4bf4ce43951f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1c4b50a18234eb04a7fdd157e8d5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a636ad8d8e7c32fbb8bf23fb1dd8c31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f96d81e0091a90fdea43634e09702f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f577c86c6f96f396923ca94e2715e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07dc7382f62d3c568a0e7da85544a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5780b3e4a297ed523cd50ecaeda39a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96344cf9fb0aa2e6fac6de31a0b83d28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768d73f799c8abb9411a094ade7ccee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b03e6b4fc28962fec228572d62d8cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea5ab3eb6332736a083aa39405cea5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda1f415d4ef19360b5fe832c462738383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47726af8180b4016ed2ae9185c1778ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb43e785dfc3673aadd01389adaf1c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfcfb08b636644e4887331bb63861d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a5434458411512d3426c71f820ad7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0e5108909b046dd57ec00cf87f650388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6019735f5c16ea736afebdcfe9dae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82d1507813f1cfd86ce8ab5713c82a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b8574c9ddfdce5705ee350979a409391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5546eb03a7927f7cd4f306d80e0c31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6078b26161a6612ab58da19e46a55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a737b2fa9f051175e063dc85922ec17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cb6da274eb9560c0090b8a2370eb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743ff96a47451e42b946790a64732cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cdaf8023226601b93b5b064fe3cdd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cf6b67d0cc37264823b71c5e3a682398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81303fdcf07c01fc050e91e290748db2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727354c21f9cb3a59831b7b448dca8e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df89bb7f06e483afc6d356e8dcbc9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ceaf8c58a95b162fe5d9c42ce4ac4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3acb03b565097c44b1068fea4301b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134912a47f25b85dcf55c57f87bbba6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593266112bbc233181fd0e05fb37cba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2786a585ed0189ca1c98acae3b7c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5ffaa625d69efb91e7a9ada875903407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dcf19d8bc6a4bb590dc29ace1c661408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d32ec2ffeb9efa105f846a8e78f78f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfe899931610749ad2432dec68709b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21265c6492e60cbc2d4eff0a04d3c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df81ab842428aa4a8c0376c035ab86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d8b230715dc2d62e97d546c4a4be5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e938e612db183f883b5dc0132517e61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a10fe67375459cc12d2c94ccd19126415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e03966d6fbe618a3a2ee55ffeadb95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67960e7c2b8852cc1d6bb8207b5abe37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecb843ada1af691cb5b3430361ece5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dc08166e507aab3cf307c42b5bb08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873569ec0c596b6920d124672908eed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ed4fc6079efb094610bc38046aaa5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18765e690e73b1a95fd81d8e5de9efc1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb52e64eadc3e1b3d94218d7937bc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abef411b0a2cd2351910e33f54a358424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2089e40433458344e5740a077f370425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843aa045319b17a045cb1fb3e05b51b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d01fa862ef65df8587b6471ef3c5e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf0d76c1632db712620d936a04b24c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d99a8cebeff92719cf907ffdd25d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93db54f9a1f693c20b54f3606fa8556430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09704f5e3d8baae5b3bbbd3bfdc2145431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7b814e121fa001a2e7571bf7135c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131e9f34d0b0671af231656b947f287433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e65cd7b457be32ed2cf30fa137fb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89b52393c17a2f9d859d97e3cffa46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c3763b54eb91dde6b9376426670d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cfd0ad10240759a7ad65a1063d7ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f789cecaac0d7f7f52ec0808a2cdd45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cbbbda378b2e15d45321959f6e212439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d4e6b6a070807e14cdc7c447e9d35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe75f73146a549090b018fd4abc628441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d9a03f8b8d40e20775eb6b9bf6769442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d87bfe13e32c67ca3d37825faa7211443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e487bb5c751f046844d908efe414211444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90831004348c8cda1710538513678c32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946ece6ea949043764b6b9306d90f71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517346b3eff505eb221d09c9b70437d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4248c6ba5c5ac70540c1d3b7f44e45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb312a55a13a4fdbf54cdd24de437ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b5c9f0f691ba59a9ca5e87a4da09b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54bccc6406d4ba028547a33702fd42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ee4f7ba597a05fc5f25f09b90ee74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19962053792437c8596bcaa410cc3e50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204563dd588cbd561361d0dcd13ffbfa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902366048e4ac0a91b00b2532c970c09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b7708fa1689e3ad5ab23cfa2e6e19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78774f04a21035da8c4eedc140fb7077457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07939d2b4e931fcba7f084b19b52c48c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eafc5cf1dce1764b8bbafc1c7f619f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5256d67eb0bfe49e02290bcfb9372460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2389af2185a21ff67d679056c46d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138e4da1225c85ee7f4d33f56d82708462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a714b68c870e2c53372752f2cabb1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d99406de8e118018d350d1e1034951464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbdaa3d33507236edc472888018d4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0c7644d4516dc0fd213a0104191f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4efb4774eafe7cab1959648e6abd5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37cf6e0d1d829ca2d110787011cc6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a310c5721b38d0410661c25867e9cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08723dfa0bc7a36a44fb06070e1855f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19597aae329401d36f766ef92eb400471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eae08ac6ed3f88af2f97d2c658d873472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5c049612dc1419e0a22ec16151794473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000825ee8ec1c8a715ca50f5784374db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c33e60df486e36fa56cae38736e35a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4b25c503076151c135d4122e16728476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cbe01c7a7856f2233bceef26f6609477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d8a5389ce066ae8cc92f6c278cf07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415d61495560b74f8b55a2e64ea8a91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a86bcb99d7b045afb19bdf84f08154480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe524307b15aa3eed2b9e975ba30040481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8983c1bda35ec0f9bce34120cac523c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f546548e154cb2fdaaf915532434071483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f75558f3c22c16cce3cf4d3a56ace484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c126fc7b8f40347bd4cd23502b8548485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5fb218870bf28aad5928838abd3db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a536f820754fb0a6ca67d54421fdfd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd936239c220c9762dfc62db8d8fbe0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2b71447d9a30af86af74d17ec127e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e5aa9dd6cb75df6e10377fbc5c840490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286237169f37d9ccec0d87694200e755491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318064ad455242e9d18c68d3ef3c265a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdf9059f18bdf770acd283191a0fad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8ef9fca1a970b14e6381e495cc989494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59689a7f9a1a2f51a6a8a045dd573c30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33c889944f2c94993bf9d0117e4883496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cde9795184f70b6b18777158f0449497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d999391e76af6eb9cdbb9396d3dbd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c11830184059381f4a5411a4f8849f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf27cbd2ce5dd73beb4b85a46d4fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e2f90e5913747a2aabac31cd741ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c1c337433cbd8a24e10ee992564ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0683bcd949ed71db583e8871d3ad0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c442ae9f9bec6000f7518bc603582504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33040cd7d3937e98d09119214b90d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7a3d38f91156b237a63934c5950c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ebc49ea15edac642182e9b5a07373507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec5c5204b62f928823d86ab2902377508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052924446b83420be27062066f215421509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8875a2301fdab78c77f3fe659af10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60511ecc873311ad69f376080df73d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0f053c6b2b117cea832c847338d45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4186f4c6c6b90501c3f8de47e1a177f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300ed72de669f9dde09a090ff46d694514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad9b0f19aadc1089c65402c656d549515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf364fc8f7f5dbeaaf94b29249d7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db21a9c9c0985a0d9f6ca50cf8fd8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a45af1f28d2c3276166df423c164518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbb927cb50cf07262e3eea17b5bdd6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f4822e724292c50150a31ce3dc57f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beb68860d588519e8f1b626d61eeab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeb0db200c8ee7e6a3c9b6ada29b1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e54996fbe479edf6a838696830b6cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a7f34bf0cb4185b8a8675dc94b825524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6f5bbb6fa43da6c438da7012b977b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9556219e40f7ea0e93ed7ad0aed802526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42b95e32aa465872a863fe67685e53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596a551d190593cd869983c1a17aa8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78f32f9ef2b2f74e31995fa9eee5c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136ba32546f61ebb70244b8a7d65a14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897e3a0b9e97d235b63dafecb7d382b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a050cfd308be8f19b794de05a54f045532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19927ac7aa10047705d530fccc7896ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a2c91baf9f787db5f74f209536ee5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521198c61e6eb7c6ccac9b9afa5d9f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53074bcbb1a3fd2c656dcab369250da8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a12d386285c8b3e83dd87b1416683537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84708fddcc8a439cfe3c2288786acc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf83a6b623cd3099512f18d3a897d3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704cb95518e308d4345b41a729ef7c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ce4546904416e4ec56bc337c2ca12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66014485f5996291e49620e31526af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92dc12e96e05478ee0ad64698f5671543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451a837d874d87fced78caacd7ca61d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7af2906bd082e3fa3a19ae89dfe0f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7e4f8f8bfb32e86076204035ad897546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d3a2abc8340daa51861992a847c81547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c9c007bb31065a9feff4032c2a49a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f5ff65b1dc642bce1a92a00b1627e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c94c5493d2f39ddc6124dfe64af92e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce491d711be6ec5da40ed8c28b1506551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea038cdd7d51c6b3ec0e720b971ee68b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39187a5d5f0935e1b2d0c38885b1d33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d632a41fa9b059a3e3562f98788d94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc15b26340f1dbc5f46ec34c918a92555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb09c5b8482983298144122c83c8adb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3524465fdc102b3a1d8c817eeb5d19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6a8c3c266ead06bb50f2c3155c9e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36887f5972c4b9586c5e2ab486ea004c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaaef24b0e2853786504d4c70d1ddd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2d41e56cda2b8c162eb074770cabf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff61b6a0fc614f8c3a4a7238aa3156562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a042fd2e3e1147bf4c6fd18ada52bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee637e94a488ea06ca4770ca8985c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e3df1916b324bd3ed5c5d72731004565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516ca16fa6239a3c39eea6fa2099e9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d88f34606a4d54784e378594a2be9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b77dfb5fb8b7e0cbe7057de5edefe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29566cf9cc383a0460eed5b623f3be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6679f34e9baba946ea6c41d41b1f79f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd608e98077d8c90432494195b237b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006baac584dda0e8f0d6f9572932198572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f617c94a7e5ac8136d11e4f716717573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec30ae065beb122e3a552259a8c376c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823a336ba884e2e4a2c365a8ff489a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf2ffbef6ba611cb45027e0eb6dac3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcc702018136e3f91c91d7a1092dfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a818b4a4860b722005cd4a19401385578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62840e99ab3881526139727ecd25ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f614ea1178e3891bf13f9c71d7d4786580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a9fde0e66f1b1654ec08419b9bbde581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b193f4a42e428408c353cce838b7f38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e1dcbd49b32af7367f0091da59dba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de2d5fd895b74eeec4e95c7c0496a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e19c868f237c90e0fdbdd5c19929f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fc46219d60a908c19bbc2c0723477586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec997417cf969895794b33ce768ab7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748370964c079347b2e675acb19abebb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887582852aa9d244d5b5eb852783a25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105281ea544ad5171ca496846985001c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7be5874f3f0bd7469fd8deefd8eeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e9a093937fa018b19c5397c99d0fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc62d77821e277647f744870eb971b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e1c4ccc5c58cdf0d48ea9f1f2d6e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388a891a995c7da25c1353b955a4141595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508494d63f494e8f5457be8c2f667422596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bbed1c3895947c7ca0708630b51e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed51c2a2e62293706efa2665e946ba8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562baf18be8e15f38dc319821a985cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c60bb570cf07df574b6b47b8467fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f0c4419cf5f11ebbb6f0b45347647601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead414c9a5c9103152dfce351f6d5fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa026d5768ce837cbe7e526645e95bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703129b56e7dd8d8fb6397fc90ff117d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a044db4adab00fb9f9fee8ccae99053605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeab8defaa41a9737a27e4e07d1875d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818671fbe5b62e0b63b2f1c52b61401b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bddf8def1f122d9423bc89689e1ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8afdd613461b133ececd6a8ad93d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2fd29d5414a87bed90d04a5ee5478610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0c5ef61a24c56d2afafe6cf948427611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b4d36fc64619d2bc46bb688d043f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ffbe17169277534d63035c172c7bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da05c6fa5d8da95ebf68e76173fd47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852925bc0e59b2d05247bf552f1ba9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b141f8ad3b9519a2b92718b8343c23616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88d65d22d6a51c48eedd8e4d58bafa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456fa08a552bfd1987e82bbfc058c51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c9add57632121038b6ea06d3d6b24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39a4fb3b577a842b7aa0067d52f1d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561d5a8cb6eeb640ff5c3c0d4f3dc3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdc4d780826351423a2c8fb9ce38bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aeeea6885aedecfbc38f34a033f7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8bc53f6c2d862ded0e148031c4c72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255227f6ec76628546ce70234053474625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe7f0e48816e2aa1cfbb23a45e3ade626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbd70962084327e31d4bda0b77a283627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58f959b6b44c7ba3d03a37bb615192628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e144644cb31bd1e36ad119108912cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2ae3377764c47701d728ca3a402fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59800e7b6d7dda79dd481ec3d45ef7ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b0b427573a34863892eb6ecc89657632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5bd776b24baad65d160a78c0def8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23284fe13398568bdaef4c061fe86c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92b432ef3091f1d657edb3a8d609cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28046b9b6dc98be12d09d6aa8ddf4ac0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec96775e17c5a2c24b21fc2f388b7c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3812befac0e6153d7eed20b6a16f4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5ef23a842691e41838ee5fdb94409639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30e9353d8cf36f3c0f04a313d92fc8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9faa59d43d1d4c7485c56b68c016f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfc12b5129a679b1f8de24c69981a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea284a8034315656a558803ca73add643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e5011599dcbe882e9dbf55d8117ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3c7971adc07476bb750550b19e9cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bb36432c3a26da314ada00d1323c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70907a64a032aac0b5cd67559811d75f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766af93018d7c965e8a406ccd4a474d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4adbf303d4c536077d3330455d04c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eae0faf85a0ca99c3b4e9205dafff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05232e669d4d20efb05ac7c00a6d8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b610f36cd01f6ef764c78f988e3e9ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fb4aa372fb82bed448eff12b04068653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b23c1e96ab17ee930084d3584309eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93440f738de83bc5cd2ff624f2c4125d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698dca9c7bcf94ac1ed99748d517711656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b121c197f7f6a63aa334b47a043aee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca7e997bd63bddf23a2ca77b20ad05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935ea4905c5fe0b0c1603610154184d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77877ca2630a4a0ab4182afe8511971c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa276bf7d086b7aa4f3ddab1a46b501a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699396cefc8c6b2f146e144baf806dd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8257fc4b5023aee83cc26cd44dedf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd1619c2775f47b9176086f73857ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a765121b7f9c0ba9df3c443ad6a1e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e84ea3adce95ad00eb251ea9b885c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1097151a4aace03c8f2fdf8ba34c329667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cf5fbc5bd631f6bf209ccfbc6e0aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be8c158b752b276241415c1f578584669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a0fd6e7cdd9abce4baa5714675e40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b8ab0561006840834240ee37c2a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1acc8372125164bfe9995a5ede3195672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68c7b1839df7f90717fe7aa2ab6e9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f780ee97f804de9b6aeda4aca1ebae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301875a23fbb231b28ac428980320bc0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964ee2af6c1ae71aaa2d5b5cade37c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09052632633abbc673bdc55cfb658be0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54584011b9707e0005e3ec8640cb8c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858e85d403aa4615c060c1333f34731679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455779b110131c5c41541528eb61d959680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdb73ecceee7395f89b01107de0dc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfed5b402670efcb6aded93249c8b80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c1aab5c9f47cfb85508b2785275f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c23f50461554a7c7796c1062342aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979cb3365d2fb261ea4251eb0661d80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f163e92f5d59e038656dd66d23ccdeb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de84c34d8f177e9f5108a8566a9f40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e835de3483a78cb0ccbcf6d1f51e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3f9a5fd61abfbbb080864f24c6858689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65e6b7a8eb7e1e6fff1856eb9be5ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194969a0735a86435af9160c1c4b25f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c685d8a54f8e0c7c181ff7075de629692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7685bdeeca626997675d13668e921af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab68d98030c6b98ca8e71a558339e39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a6bd6e0e498319e7e8863e6120558695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969d907b54bda608073a88d3a3db7e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5081b0925c22b788d74f8a823809b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f2cb53d978af89457048d3d8129eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952dddc0064ebef8b96f22866617a22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7883a27238078692859a70b5edd3282700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab97dc12ac269daa6f79ae2b79a4b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d81815cc2502a99a0d0237823197a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c9265e7094f2256e60806d068b852703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c219f835d876ccc57dc1654637c8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1e84aefc3706c6740d7b97492a24e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9524aea6e5742834f1982a9aa43101706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c30c6aa7a3665b14071167202e1a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb2e3fee4c7ac4e28e81b3e2cfd239708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d1da4093011e67c1c7c8f79a7d3ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a028954bad81d14adf8e24341f1757710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d665cd99deaeb68cd944d26a37b76e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c217f7e04d7609e5c4338c99c09db4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ae392bb7e17d53d5efc0f120720c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4fa5196de25d2af34772e259ee0b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28259c5b63c4c25ac019b4847a211815715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feccd5abdf807999c3d2dd29460990e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c361b604523ce58fb61df8fa6bcafda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47504195f23de8f40849ee978aa629718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3719f75d24e45787d995bef61c34b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050445999d4354334669003492d1166d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13de681cc90d84fe6ad1647d34b02dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6969d655740ac0e1e0f637a3c10a2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5435c65ced4bfafbe460e7bc181608723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8952188c64db23ee79ea42011b5907724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee48ac3c8102e37ce7ca872d5593788725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45832939020a9394a14d534b3818f05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec76385657086e3019d52f926d14abb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcc7db7ae2c30909341d2f1c9cbf45728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afcc8a23a330bcfe9f8a400688fdd4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd541794c0dd1bfdab829a6247443d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70641937cb40c834cfb8ac9dd9aeec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fa4fcdc88ec0299024e64bcbfbdcf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e5dbe71b0c60d1f6878ad43ecf67e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c4d871657828f5a9823c7ab1543a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab42dc0cd4fe98c38e8583e3b853e85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190340f343586283a9df32b3b4b57cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60820874eeef32341f7136563ce24f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804156c4b2c18af7ce63ca051ead69de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4e269f42a9e242f869884afb35645739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af57dcc5dec4b01257f59b603e4965740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf9480db0c42dae784f65333de7a25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8276e1d595b35f58686c561a4a2d7e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29688c0b038f3ded0fa0f5b4798144ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1316ca276925a0613d5c2bc858e642744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805568c339d58281c3a26375539962f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144f356a16c17aa823a0c2a083ea0b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c10c35e3a2a0509f690e9cb8e652f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77ba878eaaaba4a500934e7d5f3497748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c941c0368554c6d2ef09e4efa66c4a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fba1ce7a65a8ee33e144fcd8f194f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934ae3ecfc564ba3eb162ad5406b24c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3793eb70411b01ac40253591e11e72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193bc810856a667ac68c44174e0d36a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affda22c5db3ef93aa9e929e601f8d92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e73362e7bdc1ea995837bd8fce9f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd96dd02d311eeab8e4578c3ac6f316756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339de22d8f009397f16b9a78cd42c73b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b08e37acd01bd868cfa06b7114b0e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62a4eb1aa8ef5cfe47144f47b8aca2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>