--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7265b369a854a92d226af1771043981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c0a6d46610ca505e13348469be2852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8666a51810960a256322c5c417ff93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930db1e592186649c229df7ca61334b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51858dbd761d67b59a4133a9e843355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c141f0b994374ff11f2d8a42326b9ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b115079027eb7f69f0f26200d6a04e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bbf031974820378e0a2d0750bda828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3040595545415b23be209e870658b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45424ee80c947bfe3425c38c4bef066d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee01db9577e3988934156841de308911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a6c5586dd9d1e0b17fb9f92b12ebb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dca35d5b16d1c57b837e8cef102a8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3fcb999e174a334ef756afc0f1ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebe3876a18c9ab92ad077c4f5067f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18a364492841dc95a649d33dfe691516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c6dfb8d1fdbc27d1e50a55b77547a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e164401323a48ef92d5b95df648cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e7943cb4ac7238a2bb6abd9d68d2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8ad6871d3f0d95abb4848b07e90ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146306aa1a51e8f98b87528d27bceb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cc2f88ceec1fc504ed98f8ddb7b1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994a61b356158d83dbfe08e92f1825323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45e930a77a50c900fc7ccfb2a9831224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618854c1d863ca2b724710acbc5ffaf725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f0814009981d5f0cc5d430ebbc2ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002d7931b2e45be4358544e1b2bbdb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184ca467e46e0f7dfd8925b6a2c717b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdf4c4c1e0a236f2be1edf65a330ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528f0ea6ed388d240b9f5fa55b209f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc5ec2538c7b27fd7cffee054b9f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1315f909a037fbcab38875dfc034232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d17ae2514f9b3918f58f5cd1b857a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f2f7dc1d764d1a330b4812b1a999d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef1820ed1569835df1e60b152d3bb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94daf8e40d9c09d1fe7ffde71102d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a884d95ffcb1a26c6fe8fbf291aa93c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92b60b38006345a4c1883886dbe3b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1055f1955d28875dd7dfab8e991ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dafcc63a54956991648aee5c830ec840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662a0761899d04e7a9b18412d2d197f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ed9b25633abb359dd0d28b102768a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343a3aadafc97bc924d72bf1ab7d14b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f909b2fc0317564bb2d264617553be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0391e6d44a320b625edd1e6efb667245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73098222ccc8a846a40d700bfa860f7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7c02aeeddeba476f138528534df0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f66648eac09260948c8f610bfe56d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e807981173c36c6c4ca7f858e5f66e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adb996b32d265a12a6741c79705b6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78a9eaaecc46c088641c647cc4a5aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e20f035e4e9c46c69629491f82c4cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce3c795121d49a9e51b57f8ec91eea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681e9a095b450be7311b23457e340f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2476bcf851afa504e2eb4c1df354855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80c56f395101258fc87685fe02e64756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b7979ac2d2d3a9f6a8cbcdfbe9c3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a14ca2bf2fb60a7773bb2a0693b14658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065794a8172e3506e05626ba6941039159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662dd45c62d22aa97a3554a656c4fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aee37d87f9e4825eb483ffcd8cecc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebf1b67261c4d8c492111f170d94e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821ba3803a5a88d88effefafb2f738263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d28e52f327b7f84288b2fb03b7fa464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce9c8101cf1a3bc11e2d9ef032cc5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f55df19278252fc91ac2c8e9b8f79266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab5fa2bbf0738cc58a0bbbedbe141c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24261971da0fe07faad25de7933523e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4b54145d83a9d65501b1fa3141a4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155d331c6d38f212255a63297dca61670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ecf8b540215e870e3be3cafb3491c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8efe4e4c0548b97b9dfebfdb9178b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37291a43ef3d81465d8d0df133fb1d8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34df13e3e455356f2cf3b42981c40074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55a64ebb86c1f26c947d26512aef5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1192cd50af0a5be609690f230f6d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57f78ece594e07794576d4f738bdae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8f58a6c78e29f2d70deb78057f15f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc82611293bab251935d32e5fc5cc4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c490336c7941d320bb91d1ae11952f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f372dd6c0a85567cd28c17ca28f6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc388e9291d991ef1bad99fd805d29d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4890550abb74b62e06945e580b8318b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3150ae139779e253d638eb96e54c9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46846d7cbc7401caf1e54ffd2dedd2f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17ad6efe97d73879b3f2ecbd9cdb7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe76c5f0bdfdd2052e909cacfcfb32d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7ee52ea2bb66a3e406436511222bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaeb86c5f2c53761a585ae78d2a82889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e193b420092ef41dcf1abdbc229faf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be58b292cbe05d40c56f40c83deb14091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162319edb1d30aca0493119a02e7e5c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cca8c76b8c7e94b9df2b7d3f3b2ef193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673777037c039e3029803c54f6c8023c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ac734da4e4507fcce93ff68d6018c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bb5fc89aae8ea477e3371ede573fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c54f8b910c4e4db2bcaa8b0f10371a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec114a67a297afd8b3e3d53da7134e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b9e7895e3ccb9f7262e13314f803099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521804c5449dd5774074aa0db006805b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4c7cdcc6911784150755aefd6a932101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9a7a461efc4b536eabbf38eb9daec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba8b0aed047d56c73e56207e12fba9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36159edf04375235603378360d471bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572e7f4a232df0a79e48caa4479652e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcc11b8206eff9e1d46551c78f0c59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d310aa57f4b8171c6e3a07cfc9f9d16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bf7351441e5501510b822ca3a10d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b69fd2be56c6627f40068cedb1a06b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e9e69ef3d562eb56f7cbf9fcc0111110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538aac9d7976a3abea0fdae25acd983111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaad259e5d44928a7cfccc0503bd012112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0a7d05750ae9f2b15ecb7ce8e1244113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0480e9f61af8fe20317912b32a075a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf862333eac8d2ee48f372b544ba1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009ddc6fbebe991c868098b803c74da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6193ad83ebbd022e2503bb6cf9d552117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59bdee7ae6dcf408beb1e6cd027c1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d08da6d8fba91c0b609fed62ea08e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c8b50a5e57f46be981558e696bf11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060ddb514ab0fd9decb9c1761cfe264121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550c5d934ec80555a43308fb1484bfc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebba100ae9c10b8b4076d128597e4d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9a935fa2f54dc6768ee387fc9b8be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423af808d02ce6893e9481b97b65dd29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381a46b0e8ae23881fad97d2fe9ea5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8b1dc91de002c7524a4d20c197dbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dea295fa775e661f81c1c6d5430f7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6c455466e407d5df326703a690b34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c371bf2ee58cdcf2f880f42075436130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6debd356e07384ea8d5b297745efbd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619b583309bee31b5e0ea1d9a0d2554132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3e39ec41702ae8e3f2681e974c327133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafc47ea21390b32f440cd89eeb244a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5c72d44011f38d6fe0f794123b802135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805830c609be25cc84da392c073cc508136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76452177023c523b448baca056bf9cae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38976355a5bc4ab028469408c4e126138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d5fc4ab2306c4380bbed627d0878f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34b88ca939a32dc0ec524a43909082140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528c3ae36f6d9b4f02c1d8110df4815141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a15bbc3edfd3fc65099fddc0d31e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510860cbdcd1b6bc9f09cd94e0dbca4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24ad1a1e54e8866ce6382023b58d17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a90f137f4b0a85b66ea390f534792145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98cb574959af86d153be87bb4c951f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101fb20d5bef466d0f9a1112f50d6d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87028759431b4722345d76e19c401bde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65087e24cbf45237e9acf0046c8f539b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd70e241045cf25783a5d32e138af1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288cc6f96d16c5d6e20d9c8151c6564151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51929ec5d77359994eb65b39237289a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6c3ac2bb6d110af3dc44cc701a701153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33957b6ff2f3c464fabfa8755bc8802f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f1a67eabf4ac0ba420449f5558250155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398490750f1bd68e45336288727dadf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b85675fb579214715ae3fa036f02dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df4054c225d3f8af699a7c30a01d5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff485f303bc4bf2e3ae8b32cdb702c18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173a320b8b7fe86e8f12abdaf372878160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d2ccdc3ffdb2705bdc82860f523a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ba738b80155997a3158e80db673e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af45a8d8b3c823c90ab805aa0c0043163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1eb12eff8b99ec2b3e0a5a8b062da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12da88278c8112b7aed025c27f6e11d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9e884daae8540f0aedc1266732b73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74075372157fc5a9c1546c89feeba7d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e4462d13a7576b05ec958f64ddaa5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36234e02239abf83a1b154a32638b216169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98686b0e5afbcc83a916fed8e71efe60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0059ebd2d82acededcfbfe9e89b916171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a54c0a4f175ec8de501ee0c4c0cd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146291d57dc1995e3e197938155984d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab0379439fc758ddd169e28c6c2747174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94942c03597d473e1fb48ac168848045175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23350a5c8c814f185df0b442008dfd81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797056a237f7f0f341762d85239da9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb5c2a8ec6fb3bb826535a7c02c182178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d840757d17abfde61c1de0bd20e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a0d41f93122d8c701ec7e1999011c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ff5511c1dcaed85a0f06a6a679824181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3261a285c5bfa08aecdada049e0c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae6832825f269478dc9afcbd1f7919183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fd8876b1f51d7250924bbc0ecdbdc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0346e3a222c785ab352f1368f4e22ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ec5cf49ce7f1fa4a3e526d072b9ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a64ac1ff00431922402724d63c2270187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1987261b403412961eb9d6d24169c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30838b9bda2486ac92f1420b59d8685189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6a588b8465e9946407d514a1d1ce9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbdf2309e69f10b57b7c69c059e03e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508e5ffe06dfc5a93cf76d1644847c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea248cc8b2cc9652221442247d2fa54e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94530ccb7705a7b9699f722189d75c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf03496e284ea9a7f594d89db1d7090195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c7908b6f4a6e7f07e8dd1e0e29b39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8fb1e7be1304277f3e8cc59c8c69b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732cd6f90ea4a4e5141f371d5202b69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8159cac88cbdb8c6d789b5e3f71a2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd3579646e229971b4848f66d5c70d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd0b53b34be3a396e101631e90f6fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a2415fae7ca733f1215a7d3633436202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d567dd6065561d7093f16973f5e85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5e993ff65e01394ef2e40022e7abe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7332d8bfc93ffb313d44bf5209daa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bf07499aa3aabf1961ee574fc560b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa68ee0ce8702933121fc9b6645b9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f65d3e1a678202a33cf0f2f6f68556208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6361a7e1ca94d18e521166812d6df3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79016a1799d708dbc2491fdbded4cdd5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c486a690a0a4676f957399237b2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319589e1444ec383f6aa804ca6de95d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac248458ca254e009eb7c0228f8fcdad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206f0fc2d76aa5d6893ddd797c293ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3056cb13e018fb2137c12fbc6b91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fe814853cea1f16d1282ec1ff5434216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2382bef9f585bd6bdb411fb7ae455f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623e5cf18d291a3bebf28cf3b081df2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33becd19605105b48ca9d026497a9352219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25f6ab76ef56757c0898ec6c288135220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135c22afe788b3b4f33a45ef6c8f914221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960796668e3eecdafbd0469a2bef59e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fd06b183cb83860772455a0c982ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67d9df732a6ea203184adce38d118d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574935210a1689cc362dcca73bf91b1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a087ece5016a42db85b3d3499f9cfce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d72e75835ddfedf1cec756b73057227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928a2b3d46060cd1b25a490d503338c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137fbe1ff7e369cadd87556b8169b93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d344a73bb66ae5f60445e1f312e4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ee6f180477bb52223f5481848f4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c1ba610ff3f0edd12bffaa1ce775c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e5e31844042144db34b5e8f3b8ef2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d31767f4822658ca475399635ac821234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070168b996304b2f3038d3af0b9f0662235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf51b453955798c95367daa8d51a58a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825c98ed13e93abf298c3cf693a7ef2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f5e6b7a94031f7e97a215d9753e86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd2e8619cc4056b4ae0fd87fae3af2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70233032fd25c399645b701c79a48f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b1313dd7d28b0273eee22ac93217a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18597069b5603822fa7c70225bf9b2fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68dc3c98595c130e74ae8e2b2d42f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f4d7404c1109eaa081015bbbedc92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fd2a9e3a6aa68f25a3cd362789ab6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b48689f49966ac1b4050911230d995246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bb95b8c58dd080598ec7e32a09041247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291f3af70f6ccfbaeb52334ce136bc4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0e2e87dff1a3e05280ac944c5530f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44ab84a0267c298e61579f588ac583250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22dee2c9291add87546197899c6393251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513168019d36019ac835d3615196185252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844153afa7ce0dcfa809809087f8dcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a997d4cb18d97418e03f6b935b68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff2fd8b8492764d00bbc4d4fa0b86f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d97c56ba2df5ae970ad4c6c50a9007256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1a81a6f876c79acf96edbb9fe1aa7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741eb788b7be5d652990793c37ba3b18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa57ef2fffcbeb183ca7c359203727259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13840e124b4fd1127228f092668beb1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2e5883e4528b5c57d49588f7e97f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5222221f1ebc2d863b6fcb78a5831262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88683298270894d99e775b920cda8313263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55352d72d6601d5f5487d70e4eb14d58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992496c7380feddc3a7659e2b6bb2161265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638312540a2772d71fb95f0be5bf8d18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea316f571145a77d82edf3f6b58ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a325b1c0e4111e8bc47ddb130e513268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7617dea309eb24cf6bf7edb04f0c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dda0c9fe02099c26cc8dcf098bd9f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896725afd8615b8f2b42df2c33bd6742271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cb34112b169b051c211102d361348272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f41413ed06973fabb91263c6a1d3cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff91ad133c198779814b9acf86e968274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202de8d809d4a2c1669e9b0e3d1dbb84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eba876db0b0ff74ce5a3ad437c9561276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcef876149c16282280b9e0e7b85dd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb6f93927690a59b8451e9adff75f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5050441af89a4ec1611cef6cded14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82989f0644cf927f37f04c09d57b6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363677eb0a38bf7be364fa7b6eccee25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2ab725d43456c742d6f324228fcf8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9782929fd96ef26465e020f051bc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26da440900247d7c20cb89b7d91dc3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf89a5f8bc7b453cc97c51fd3ae4fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ceec8bc5bc82f2c432ba489850ace286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd13f86331b62e5627830332a257d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f11928526e18774d3ab7776e9f294e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086af57435e9a6c6a6e1cc08d826d81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b9614c1ee4b2f3e70fc53859b04ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc764bf0dd8a2d7d932c38d431502178291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc40216fc0f658276429911a49e4227292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1e9f5d77824a41aea6e4f2f52af01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48ef3a587e9526fc668876c0a3f46f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d062291ecaf965fa38731cee428c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e67317f8ce3706c1a5a9dc61f65b3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085afb8c41bb8ecf09344244828298a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b425789721e46ba152f819ed5d7df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b533d75199a28dac7601753c8f07e87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b088434bf85fd8484fdd0eeef92340a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad0f71a83d81813ba04e4c6bb6838d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ee239e16055f0dfcc96d0b1d4e3f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a7427bcded306dbc0f0f03e944a38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbe6af9fc1c702a00e9666343e1e87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84ae2465712477248e52f16e2aefb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077770c2890ec19dabf2ff38154e395306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98caf865311520be71ccbbe4fca987307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc8aa7d4bdff1b2093c123189cfba7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f53682879c36e5deb55c73e649329e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954f63f1e4f8ad1fa93f70f04ae52c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2bb41bc6ee38e2b4bce491e6456c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d4936d7680efb282fcff327eeec77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803ed354e454d253d79ee07e6b31d46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb17ec4c9061212f6200cfa2f96fdbc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f9faa7f3c60a7c44fc60eb1e5e010315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d73e92e753aa5bf3bce4bb171d15e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a4acac7885fbedfa337932b7eddb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a06f4e7b1547a423df80344170b632318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c52259f1a6843cb0970b6fdb5750b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9f0b948eac2fa4c34b56fdd59f9a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae5c576483957c6391987628bbfd62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f484e4fc1a22a717e851e350e320338322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584182f0752aa5a01aa722a18444088a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcd1752e56ecbc7d13789f8f4849e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09805221553e01d2a16997f322a3ff12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01242d1471200be604b848651c58b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd276024362c5adbb9ea977ffc8f0c8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734db8a3a5896bd06fdc13ba0a567dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa6aeef7883bebf372d948ab3d077d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22be882ae1bf516f36580517b64072330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af441f8ddaf198792777c9797b92fe56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a136fee5c03f51d18665075492d88c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e70a7f5e4c0672e7333b518d907d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2c98a59dcbf7b05742b3ac74a7e7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dae4fccdab361576448b492004f88c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46de37c573ba81c4545cf81ae699ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba23294f06d592082d07a106e543f74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0290211a845d86b1001eaa85e2654338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa69a816e6ebccbf4d2c25639707096339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a685a7340d79605ef40ccf69f8e367340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3afbd75ea63f98c7d9f70babbabe4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd951fc851734452fd957782a4a0b390342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c6cc32a87a6a3da83dc8f89ecc321343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348d175ced9b8488b584aef7df362e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a02754cee6fdafb5af83758037851345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfb95dda8f7b10f8de5db03c5656be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ddb0e85f3546f44b524ad4ccb93a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb614c0853ccd297c092806b35de6a43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dad990a576ca62fd1ca62b0222411349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1188d0e9a660593e708d62960ad55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c4d9d6c3233a57b8eb04086c10980351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff0b79ac98206de6fca517c0a03fe1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4d2c7985f008adf726038abf64324353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e52c1f3dc7714c7eaf3763dec947cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ea823481d2d4154016b8af57ba7fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0287223bc043a907f3810fa0333197356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dfe703f8908f80980ea807b563c0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6ea406f3da2b9a943fb1222ed29c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba11e8ab5f73c459f47e29d36a02c29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1f61cb55b83e6728dca02c8633235360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709d7820c18bd6acfbd1f81773b94a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931960dedf9a8dd3603433ee115cdafd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfb71760b5e15bb5292cdded96ba7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ce0b7dc85b8cac552c57b9cf3971e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a133d85fe1a10ceaa9737d174f1b787365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cccc72fe221345363fb6f0d46bc78f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b13d514a6dddf10d9a9f7e751050df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7969b01af7e49726b93df2e915b50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd287c6eb1641c783993a12975308501369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d00169143441db25a18ef3d0b5b301370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107209dcd0370e531f19cf1d0109aee1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6531f32d3354d0fbd5e09df1743a73c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0662daf967e466c80d4bb800c0e2819373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b7a949d240e623091eaa9b590e406374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703b37ebaca1f5ec343afe8a6627c0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ecb6b3c441701c0a49ef0fc9552c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74703ce403232d95ae056f6dc3349a4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784535912a2e0994a5b6e58a0b25367378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4166ba9216c759c9cee2f374467c912379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628fe25327ce8dd505d2bc8e9f6813a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ed99d43014914d1a88713c2588dd7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ae5525656b378f163061bb02d2c3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513e0d959455e644e6a44dbce05d05e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252691b80aa1a95846c8e5d08657af6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e326deb08643fe78ccabea179eebd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563f698907e9dbf9334ad1d816b1d1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858065174cbe6109fa3dfa10867eebc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36173831582d459abf78c3c9820e85c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7783b511c3c86a7e00fb709bc3661389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29932d5f5040048fb0086443d7750f8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd140a61d5f9054e9740cca1cf25a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63938074365f5948cba30912b9ae389392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51df9339cf5156dbb73066352b9c8ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f50ca096d5aa153ec9661dff90bec4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc39e880090159cabe97a861c27212c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2caf30703e05df019de0c6fbce68ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244a4a4b66043d4c92e1586c81bf632397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f959aef74bcea6d9e6aa489df9bcc0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec3aa697f858d9a688b9bfe3aeed87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c084ed80243f33ba2b2467f370bed7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfcae88de430dcb79664055b823916401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af74a4f8c018f602df75ae256657b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad055bf1147636e57cfc2da3b1bf4d0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad34a89cf341a1a6f91d4a4932d2b72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd90ec42155de9a7c8b74e5213a6930405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f295956980e614721e9f7f2245109d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f92159fd2ead946e414510454a0fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68fd9e37730f110d1f19819fe6efe9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84bc207d595cbffe48dc1cb9da6279409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0f41f7c4e1f75915de0cf6ee176e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337dd81a07cff7bd52d492f275690cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebd43b3e064235c852e68a6483931f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ba706f4c4ae6c12883685890ca56e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c80643095123be9f308bfb595b872b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e709b0aaaff9ffb5c11b7d88d9d858415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb854cfc587218643cac0c847a9bc78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b3a7602d0a7b7778a675d21c9c2d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513b428a274baf51716672f63ed4d02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64cacd9dd85cba1b9b07c45999d362419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db803fda552ab446ceac4ef621464e2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30635d08f15787035a0f83b92a4355421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ea07340d4ebb352ca7c74bb95a9a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8be546e5f8459532991022bfbfb39d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311a655b0644d15d1dfd37d187ac3d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb13b34d09acbe8e7262dc97b94c599425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c5dbe03e71a75bd41f546aaca7616426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f34be8fee39ce2b57afc74a2ba7ebc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55731f0d226a6079e46887ef44fdf50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94507a39d8b375edd20ad0b7f41a841429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6835e8db2801f89d3c1841750bf84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c6f2134e9d875d3f4a3e2adfc93aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5699d6b47ccdea124207d7c1a30b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac30abd0e8d9f2d4af3c5afd8df8c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba5bf10f11e9f5ef7629a51a07263434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8dc40faba8d8178c549741404d30f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6765c6c62c453c3865051fdd8ab6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401fc9a86bc383f937fb0ce10f1f605437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fce4bc97a17fd6adacdaa2de231f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fa20789f918a073247ed0ebea7f63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af196f9354cda04307b35c9acf7958440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881199ecd3d35fc810503423bb3b431441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692438ba04b0bc12fb49f1b358b383e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2195115e56e81943c3227649eb4086443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b536eaa3f96d560e4924402203168444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7853af60878aa6c531fd79dd0457427445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682968c79cae1175da07854bb8a9ded3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96fef444b6dff6b2b2f2ea85277e05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c753993a789e081b6e46cf65e2d33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439bca019e4b2abcc6de9232582374d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df36e09db8a78e57f6231b02dc23f3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d19c9677460a039ec0821a1e6002bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02445f4791180b9b4b6f46579ef6e74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28922bd441ad7040c1399a1e2a8954453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae769972fcdee0ba115939c95bd6df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba19f023002456378b22987fb08887b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93126f802e2e53ed77e08b98ba44708456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28ab4ce4db9e4e8989b28404e55593457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b9a61c850019e0ca1859775d4e9e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca1fce67cf472f2280efdc1d56eeec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658c86b63452383283fdb522726ddcc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fc96642ba2d71ef7d8939e60cc3c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875044b51814ecedc5240c13d4b3316d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d7f5061857924ef32afac8c82a7c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f4ffd5e3672ada8119b25010252d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfdcbf088e77ee781cd580713675ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af244a9be1bedb476fc3f0c5ab48d3a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa2b935491e6433f1e6d8371e8bdc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea3c3c7c3af9cb130944789956ffdf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9e3191fb654d0bb26b2d29ffea5d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffba9c339ec410005683c8dfde86915470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fdd458138584d0eb422227429cb3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206039034fbea88fe6844e75ea9b541472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082dd6ad7ce0c30ee7beab76a1c482c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4436c4bda19c54091bb446d072bb5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d699e1a077847560482c36d3eb02f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2511a944ffa86628cc0fcd856d4b844476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3ed49b9300b151cb6950d306ded4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ce95d088e67abc33fceea83a5bd43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea09da522abd8e70b39e24cb747d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325e8b4a1498b29d561c50b47c4c535480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863e39ad7d7d7fed63e5478697e008a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c67f90adbba38c8246fc43087841d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feca12ccc170ec2e25e08254a5c4e72483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cb6833ecc3ed0c1d81ad238b5abe7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90663765f212af1fe734f79ca5eb13b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595a3bb021e82b5526bbc28886ab9b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5271c447ec8594261dc031fb129779487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730c7a349e7ea4de0614ad2176f3dd3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b390b1207681351de29ca3a1ddc184b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dec874c92d634f7a917e0b78aaa9d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e6ac02dafe44274522acc392b600b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025778c1182f6d048691ca791fb79cc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114069304f5576c234f56857e21e85b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326ed077620bb6770edf8eae78fb07c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849a750cf0505e2aef48d37fa690ab2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19003e7ac37f3d4265597e79dfbf6f1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa95083ab41f38acd3eb82d751dec85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256358de9ef431c945c8f526eb0067d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8032187e15a3fa9f3fd5593c1b00c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa85d057e3ef632b901929be1dbb2d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cf969571d62df6fee82aedd2c01d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9ce5ff5c78bdb6ec71a092be68998502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ce37b9f469f7f6612a0248dd5bf21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c77e10e091b1df6806f3361fa5d394504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e795906f7f87a09ac800ff3e25dca6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafff5c3331fd7ac35d6cbeb6ec74b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9c4206f0fea09e23da1c8ec27c1da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08b9de60e1649b36a941c498a8c024508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f210aae6c13a3f5504661c338ed77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5768f17b21afc0b6dce7093c4fe44f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff464c1a487642717a7044eb4c61d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c074aa577184546a93cc4e30e02d36f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352353a8bff89a2c02bfcd0262bfa40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af514fa32e8528a386c9600919616f51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508d375830f11164015fc1941ffd215515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f0693918b0e16af5485a86bd0fc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e0688c80cc35c1bde565d4c952505517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a02b8d5f8360f8fd4962c143f748d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab487ad6b775309c0bda2e06546ff0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8571658dd54dee61e6bb0b8d3824a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6148cb501ca1d7a3d3e731a22d961521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f42f91b2c882cc0b008ae4a0e13ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb1354511cc588b54d4efeb7939e1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded8fc7ae566e8e4331ec50c652ee01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3e09044caf29c749c1ad558c82dd2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e692d2b3f60de006034ba39bbdff1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50863add44f2db8dcabb977a2cf84b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d190d45806817bef17e7038438adec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d219db40a2d31aae12ddf47d7e9a399529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04aded89b77a9561648245010e5c36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19265e9edc64e1763927684304d55e77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261720e97aea924d069c3df6e811aed3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728e5a4c99cf837657103a6da91f2b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81b1870f6473aa1bbbef5318e6152b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cc7f00c0d93bdc53a6be56f7cca12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969c8c98e51189501d59d659405826c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83790d95e9da7a55bbb567c2886eff4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad4d3258600129d3e21795aa7d1cbd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5462cb7e5419aa4532f0d19e811127539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53262b372f14e63495e33a9aabfce09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ba4756ed3b4386220a9a000b759ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff01c092a08dd3973ba6c781deec4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dfe935f228b299f56fb81bfd65c04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747faa5abc1a57f69dfabefd13fcaa3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f1130616c7fdf17da0b5fa39cff97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77206a438c01274aab42e3457c63d415546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e06fff30240a7a9c0ecc118c4223f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d15659365f3a7d9aeb8c5e8a05e01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36399bd00ec9d9511dfbac2df8bf22d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5816de7b97d2e5a61a938b57f07e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89b510fd6e8420ee980b62104bbcd1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07825f037cee07ce6f263226e009d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad4592106c42983872c56c802705bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76419fdb87d6f383a6e9603c1346651d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a4fc3993b14cda0bcac3ed44ec5e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318d9267be481d4cdad7d89d5f7db8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d10335fc9f0fae8e58e854da25b2a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6ed05df9ddb1c8b1abc595bdf21aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16995e49680d68499fc621606e532ef2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddb836fe0aa716eb2241163a321822560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b66a5a0561a8792e48b74522bca3e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798caaf0c91a06e717185562948f805562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f1c291929947e3d677e40c10112ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919cfd9f60e0d53a6219a74f1b6ab1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959d88606f38b6f3cea2671703f8789565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5994d2e4a73cbe2309c0c26c4d8b65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f880356ffdcaeb36397e91d30569cd5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc880b6ec4e5a1ab0d0c680d9df29a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e685a3d22f213058cca09c013e811e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e022a7d899dbb0de6049ed742828570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfecfd894dbf48cff4d2094d1dfeda6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eec7d4cb1ebd7b7b8d4f167514d39d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e9752cbaf7fe20f4593f2dfdef469573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e0f01d11927ced07f7a8d241c604b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54654805fbc9a1651d5f63b563395e0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba69ed4a5c998ecb3f22a57d61097e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e0d48121045cfe168282fb6f118c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7c9c72d2d9d8cd3e3e2b11b95d5b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4b4cce3a65c0f26949a8cabd427c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74aeeb3a460de285f6eef462381dac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382a621a4d569f50351210ff212dea9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79eba9049be825b9b44603b11c73b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c801ec42195e6cdcb6f0b99c1af2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaae4b2795c44557137e6db7226d331584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d3e6bf976f34d472ae92153935c3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa3bcf1226f744e3afb8188efde6c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1fb83227dbb78db9eb0e98605bc28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc55e0e53db4ab0d149619e56ad5001588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b24cdf490c0764af77714ea46085b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070080257d1db9f190dc31b7ea8e8e44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af04adc977a753e9dccad6a0fcb8fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc1a6c081269d20aedc6ef2734d61d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e1da361481a448f331f0b43f3ad77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0e189e48b063a95b10bc26bb9e784594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134543fb94bcf401b52bf85996c922a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e45bab26b18a268fa71decdd544c4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c1a1535fa454bca556507655ba27f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e3ae242bee4ccd6073dc238a02bc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb2917d586864dbce3ef94593a44c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbcf2f68b11d2a92b558a2f1c69a0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573f713df69e3563ccffd630ac1b02f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9077de5ea71f6cc23fab54f033d88cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae28d2c99219a7cc881ae1e7ee4f97d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fe4f667baf3aff01830d3d715c0a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54fc0dfab94a582f8533e94fdc811f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92c1f313860cac280995b1ea06a15b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554dc63b3b15ab41b6c1640e0a5038607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9cfc882048a351478392199d4e966608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991469b9a336dd588b54cd04ae042b3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a00cf40f36261d18819eaa15f5479c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fe7c59571fdd118a1f12d2c81ee16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ef9120f54f18a3df4df0790b69a36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dc694b078fb179cd94ec66838c70b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ef681cb4a3a28f1e97d52d2609dd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b561f063affc9c8e271958b3aff6a14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3b51a93c2b6d290799088fcb6244d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c880daf1f1b96f9c972d7f238e610617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d30fb4f87fd8b457d32dab9199ad41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f33be160960c82c653dbab04aaafea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d8a4d1daa3d9250f98e0f44ad59ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71891b848e86a3f9c437e497c7ff52ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b4487f95f7aaec11a86949e057b80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157d7907ad5241fe1d66821f9beb680623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f949f3f12215ee00e929a46e11e4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec325d9c419a5a66cf50ece1234ce407625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fb5b40e48b5dde5e5acaeda2543bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e09e1f37e04575b12bfb49b59e4d87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79de5e6b99c28a4b87c7f8b12a5cf7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b646daa1fa083a83e57574b6125cf2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02842b5d807aac691f5fc483a2bb16fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d800c74645c64b56e29002fc69719b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6f3986f586508c37f93ccf0384361632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93978bdb37fc87ee1dc41fb09b0d7572633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb167603f1c4ef8f25deb55f477b46a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d452d59a6aa795cd090c3ab432063635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5efdd01a32e969886ffc23e23af7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994e026d339cf45883f46dc775f87de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ccef46fc986099323908899d44d8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35915398a42dd2becc011e198fbb819639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86aca530104c999317bc592c85c079640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db528f85c24f4f5a70233225912dea9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfccddb3a63fa78062fc7256ee9f0a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8954fe7222d9dc7bfe92c8f849de1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e830f9f4da28fd1cc2492be43f4d5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c7bd2f55ce2c2aedc44b213420da8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e58fef395aa4828fe32abc1583f0b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c81885e2dfd9aedb9e5daa6c62ef7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376fc4f581dd068e97ded9c75039375648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557b48a8ae157b70e784acd73e40e80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e527073b4e5ceea61a277dca093d389650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98145b735821cb538cf0fea64c94a92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb5f0b96bae9f8b6877b406b142711652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f1566909858400ebb97e6313f80f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8730cb6d5ff0e4d6cae81816281ce93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bce798423bc9593aa19370afe5bdb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71083311d961cb463e78e8381d8dada6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae34d4ae7d9a17edbab29eeddbf390657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c64c255c9e4e133bcb4315b2201af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f632a84a94ae71b1db43d7bccadb4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44976bf483ae87a279ff5dcb04e35b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2557678a468efd7c68d5ca80dee27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca632dbc07382684f1f2dd4d7b4b67ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829bedfd166ed8492cdfd06906dcbf6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca020057d2fa87b781cc3a9a9ef636b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c83ff76a9df7f016eb8fa1346cf4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048d7c662fdf5dd72bcd5e290dac6a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7368a31af72af5746bd2df6313619b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e779273cd29db272e8aca9a2b208b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ad0730d5d3b08c0c7b0aba2a6e231669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45121d43635e21db1277bc0f100dc08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2ac3f1c8cac5be739232556926d33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d5bc395625d38ebcdd7d91a2b96c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578394a17030e4aed8404e2fa0b7c696673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd86dcd73eda3831f80f9483f63da18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7f3e41e53c67b778265bed1f49df9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bcd6f8cfdf55ada52e909672c5c77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1ab051f0d0c80d87c450bbb6646eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb876649e17868d50841a918416184678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8caa46e35b02b3d556b90c04571f4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333484f4895e9ec943b6e9db91a69046680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd076b91484ce5497622d427d96393bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f1b4dc86d4f04eaf052074554ac4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26931729c6d61475328e79837a94a2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7c7024d6f9b53778a34c47c64376e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5204eb1e948c75cedb2c9bff08d750685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aa4ad129947c1b63bff84ff09757c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d127dd0bb723969a39e7651363e64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d03b8e132c69727697b4e48d8cdbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af8dd119196b2dccac9490b5626123689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e513ceb23dbf5b55f1abf91018c87bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27092406c6abd1ba757342e3b0dfc19a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8870815c4d6b02c58b615c27e002692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cbfc9ac51582f98eb434dbde69897693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1907609ed0adbf5480093496f88742694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734fff1636085926e72cb29404772f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652132981f637599de1300d267f4369696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68be61b70b3798cd7f561393b97aef6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c15b6b07c544dc019fb601c83d2ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4856578bb4295aa9be66c72f55b209699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e689c5639f40d7b9b9a5f8558e235ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8603c3bcead67af9e1e48cb99f66a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7c1f86e92f695efedf9b8fa6d5f6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb595376b0c221c4b3a451f8df429582703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840537a0581bf3d40e62c8acfee4d90c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec35ffbff497ad2f9c4bda2895c9aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d396c0cbbf407b96e982067e08fb26c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301768cfbff11c019b7a3d18ebeebc5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed307146abd627d44c45160383f4ec8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b0b44b40aa65caa1ba9c4205d9f35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251eab09ff60cfa0a0f6d1424811b84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c511fb0be3c83e0a4be73074e614f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d784451238d52cbc709623a2f01e507712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b1733e20f88cee8db3423cc1a7597713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284db6838f39b63f2a78e73f2a6fe8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76214492d62e7253adf95b4607ce7878715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640c827d8bcdec925044414489f9cc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceb5ce92eee2ca357bf40af11c205d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9289c932b483ed2279af701f46cafd5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d48b494c25c305cf42d225c8da4f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56824bcf29bc5d25052695b3be71d5b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9928cfe63265c915df1e2127f36c1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d126171ca49e1f5e94df88f7f0cd463722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332cfb148b2547acb49031a28029675723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0f73fec4f892d6152c4cc263aa724724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238a4aaf2e3afc5e576f4ff4bddd1a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfe0a6350db849b1cdf608c9a61cee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33befd18ab9d03b8ede0acb2dc4b33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d330e302d90145466bf2db048bd3d4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92974bce1fed004b420d5fab6c80cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f85828f2adba0c5d6d70d303c0410e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392ea9450104d1f8c35cf4fb4ad9afe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cfb65e87992a94d730bff5894ce90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4350ee29d9a79055c1649d5032092733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2bcb2d52d21c57eb11cf0f0d1011c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58204363fa4aad24a4b6d9f89446dd34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46060603702ef7a12235fdfb113048e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c171c93e2be13076d2a4a3f1225ebf6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb88cadccec1d430ac1aa226702ce55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f793aa5b61b7165047e481d61a48a94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967647863fee114f516ce0bb9a3d089740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2cfc8d73c2359a1fba8d3c29380d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd8c3f3156635054fb3421f5358e81742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311300fdcbe7aca87aa6ea25734e2f75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6f476cf6d385cf3cedb9834c1a001744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0865fc2af2a02b82ef375ba6fb15e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d812e2719757d00dd739cc58f35648746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ccdc1e8e7f8a96dfaa2fc1aa1b8c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f208be4670686e412517e9f822d9bb2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babd0cafef380cfe9881321b19a905a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836847979b22067d05274e29c286dcf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9758ed00f6c70ae7d30ed7bc9e3de5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494a0edade11c91952d269d0980c70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867e21290e05fa95984e5e204a5606d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db82bd1adc5334f00d1a3b0e0bfc474754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9d9c9456855e314d0dd4f8ed2e261755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eed3a74056fcf34ac5889e6342612f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd43e2045f6f32902dd07f30e2c823757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d817d7176243c4f2afba122160bab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8897119b3a5810159efb3b40ee1cc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec914294cb607b339946032a04d0b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce768473e6f934a5d5b72660e55222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054e51968c1ece27842c1d4378e23383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feb96fd958459128eb137c6a12abbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9e706def19c97df906c1123ac80a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003b8de3768022821c193841e2dfa1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566986b7d9f1a57291330194c16a3407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b1b90b0bd5e00551fa7411684d2568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a4f927863743de4e618efb31c46879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ba2e60028195cc48e2f03d2cd9b6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15eeab912f4b35ee385a58d383093e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aababaacfada7a049558cf99ac0f5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b50cb478303bd6f76ef2896c1dae7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8889ccfb5bea4ad4d1610dc47129914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f17d350135705ad3f316d240501f3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c6f3b686e0fe4a0ab49b3f8d4120a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0f1bc30a8a93ebec85518e27a01c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7efe652382ba871cadbc8dec0a19018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacce3635306dcff5f6d4af3ff4bfd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83280adac88e309c2262f767ee5835520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a534228dadfb065cc02cd3f57e16a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7789e2ae866c4b32b222b15b96ef022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef994316ada2b1452eb8accea80c7c5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ec7a738ce560a8385d2ab1e20069924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861487fe80caa726dcd368bac29611425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e60755e6b790522e213559c21c5abd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ade873f47332c4b1984666654e584127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662a2d3043a235e94c3343f2f4b22c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9e80e2c78e3f3d9e4d046a6be41b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafb59432427a9c68d08a2882f731ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991f8c23db95bbfbb7ccd0f7bcb18f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206364c50d74991f7cdad0e20ee30eb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b1ecefc1be73eed25dd1933e1169633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4308af1571f1be6bd4294120b88323834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479d24723d97459faf717507a7696cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e3c3df336e569ecfcc82a402457ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f9b2f9fc7f63587441f4430ed070d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23b2a2f43538a20e0907fff5f8084338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a8e084b9827afd6f56fdd02b0a3c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee5e47f5348c86fb0ed69fac68b65c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6df880dce0ff9fbf4c18919f3645641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20575947e4126ea3f596b3e1e6add442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1459fff36df971cd14e2282c29f4b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6c5992a519da6aeb1cc731e86631d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7edc6f3252d3d1418c207c267cb28745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47936912d02947e262f2105abae074c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e564a4b1495733e488a949eda4a6ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ac787ff905d951ab64c9a77fe45fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d817537c027bdd7e9c5abc1f6dbf4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1763d1cd8d84cac1d8ddaf97c982a9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4a64738ad47525c868615946aeb4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80fe83249231254b25c92e8bab242552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36b6b689ed29765ecac7384855e43053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356a67cb6292ceb6a6005ddb2d3db7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700e1b4223ea33cdd72fcf54d6b83ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340512918bfd9ceb93dfd6bacf9e43656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e34c7d0364913907ce5915141fcd4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171300ef73b7def13ab7f174d2b0805f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f625e5b63b382c18c33f7d91114c4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d43672d6fcadde9d1d07a7725433d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a962c95e457a46003f5c8294aa250961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80223c7ef9f7d8a40398f2b866f2e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b654f6c4266b0511691ce67c379248c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b964ba0ffd6443e545287416944eb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ef1f952680fe5cceffb00fa40209a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6a8b97806ffbf96d98c8a3e71c08466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06f59bb8f4a3cf75b2733c7e7610967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1161259ee9027c5c7c162de9be5bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a5ba12294e956e93f4e4ab734aa4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1781865d966052798360d03b689838170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f308d901fa60561544b638c2b12371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87a0d30994b40fa1f91c57d199fbe072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e63cfb45fb767e412d71d7f37d8c2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493402338203b07af90640ad3ac1a4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d404e26d947c70af7fdffd21b45e6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed31a456927b2142a24b2fa80d3af5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1fd412c393680437a04e8b3062cf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72b13555fa2c033cd64c98fbe74fa778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce257dd33017e6e89054017406b353879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257798ac9417d14d039181d7fb137f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c39670a24af97c1ca717fcac9d216a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a36165a364c495579c2f0a553717c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10930a8c620897c14579bb0cc020823d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f1790927a6552b48b49c8813bf30184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ce158b594a84d9754a4c1e2a746de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3aa6d8a8120f9687810aad144b82b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2afcbcead5788ff67588f78adfb55f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821fd87963d63d8cfe0832da8e1ec0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272b4e1a3ab12e5e5a312b398acbed289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5dea7d73d3f91a4080da8b507bce990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1c1d5e98da0a3008e94854ddaa7be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bcab8656cd7e8703aa29b6609fc4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413179a8a96a4ee8eb10eaaa7608b88f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428382a573306e24ce117908237ed3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd47344708032086a0bc186a6b0144095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e005dd475196188ffb14a28152cb24a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc472f2b88042e394c053d925c898ee297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ade0b19dcfc68b320007b4c958e1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3268f4ed284750fc076ffd374472199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b690679c23a0c415c93f6bde4ee050100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91364118922823a5d390285e27009ac1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec2d41e6dbf80bffc5ae098a0f98ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823bcc66a0281b54618a58cd0633cb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e36bb12e35b335ba1d1824b4732a38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2275aa9c66492444c2d3ed07ea3b951105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2512e482c8d09fb8cd19d94de00b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef0993120d9943c78bdcbcd321b585107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae473a555def2ce1e7de00c6ef4a23be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2c9fd9438d942a8ae3dd35d23a844109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbf811db8b7634020b3fe0fbc093c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828fadd9617128da93fba364fdb6b91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee28b81a040499fbc107c93aa3572112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ffc649a6d81e6a6186268fc39dfb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91742ae9787ecc788a979fce53a9d2eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2439364ce119d74ebe16a3c14eebb5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebef9e5e9028ee7fc362a3e29d48c2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b61d024eb1ec5303831584490b1a83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb70b4468d5fdac7f9221ecddb15e26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934392366e6e08179739294a62629cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927ea0b7ff3e8d55a8edda3df95cffe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fce96ddc5ba17efa6dc6735ec59db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00e278b75de4306040f31e1653d095122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0c7455aa729f310af10ea367f5357123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0efd39a8875bb29958ce17921ba358124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf45c08fb4d26e0ab81c198d0ee35a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345fb885fa3cf6a4011b27ce9033100126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f481921c0869ddb584ca6bd73280f39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062bf49bd9c67a790dbef3dfde5a974128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d155f460b46c09a4cfac914399024129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37928d0db3c2cf6fa5622eca4467c2ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed54845f504eb6e11d846acc4e7599131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81ff2a75ed8d7a3dba3c933ff54e2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623712577408d0d15653088a837d5fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e130ad1faa916d8378a1b7f5942e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41082d9cdc95cda21d7ee4dd6ac7eb4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf26257a87e411a86ba5bbd8f8db8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f827bb6b6f014d2d4e2a3961e0ca05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ac019b9495bfc21d8640d24a09f2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81121e216a5750ea433cc8203395fcf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2a9ba2d712024fdddbb8ced7ba474140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949a82208605e9ba87a3bf4352b8884141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85215774daeffe42c14ad09f27a58940142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e69e3b885221ee948bc3a32663b91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff078194524048d8a01830240782a7da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5b45e1568afae8b29dc1ce83d840e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3eb5f26f702c824850773713ba94a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f18e77f97b8d72c5c3dfb3738ede2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f6406171a13ec6a19b07c3bc97885148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372fe8c92392cf92efdce82df0f7aff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac203f855907a5d5299637be151654150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb0fb04dfe327f73a1586b95e16a32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65c7a353ed92f0ba4114ae5ba0a3f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf9069d0bf868d65deea2d3f74e225153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972e0ea09e539c5dbc26bec3910edf3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c07e059ee376276b709516e387c90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e943692affa61ca556d8a03c2c9e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbaea7a7f71a4c328ff9f7a89c9ff4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ab24d7f661675e121dcf1f57cd478158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955decdb3ab00be19ff0505966f56e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b28d748ffb8311b6d55f22feedc3da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e62b87fe0e449fd11269c03ecc884d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6326842fa99ded1da2a29ebeebb056162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad612f97437f1c267ac76b4c6a36f7ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446788a99f2a5d0bafaa178310b87d51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbbc264f80b84f32058e60a6f1fb38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50dd3e837a167e82a616f63e2d9859166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc318b8ea9aac191530d07ebf2f020167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe6cafd6f676bfff823eda28d6d232168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0be7bb7800c518fb9debccb4811614169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17b24e28e8398b37dc79dd3577e246170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c14644ea8cf511100b8943160eb8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd44e1ec68dbe3622e8bf301420c14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a16495f97b7caec4e09ec5f3e01212173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ec9b36b9b73e04799b4f1016f52da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa56d20e75c906870de9c2b906d55e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d205ae28e2a97fb3f722f793c59bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb5a74b36089c1e775d9e58b89f9a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098a2aa5699637c5f7a82b9957f3220178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad84f3b8e47948561c3d8d946cb2ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425f829fe2dc3b68ae40c7f4f9a6d76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f291ffcf42c66c5040d130eece57bdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f66a178c6f08a888a4e9a12b233442182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4505431ac6dfcaf22c8e74d05046ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cfcb53b9649dc53de8e72bd7f8ed9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9849fcea881e29e445f4e268e7d3aeb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bd284dce13b092f6423a02eb49c3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38615fc353921978d0539371aef46d92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2295d0812c5027f763669eebac89bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6f054fff7aebac0a576ecc5adaf4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a88ff216fe89f7c3f7ac320f2b126a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20885633be93431f202b4d4736601777191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fc5156b31e5fca79588a444d351a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327d38c89979de1be4748d2476c2ebd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee36c3915950f9349816579966d9e64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5354d3be072c162cf92ca1d2aba44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fac6efa9a916886631186ca97913b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02be6840436a748b73f7ea1ff0f8e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b9a7b33302828b760f340f4ec96ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1264e954962a488507af07f2f64da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8078b189ac63b7846f3e4151686c8ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729992b59ec7c4e12451169b5b988aaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965e5ef66c8ed94ef6da1397a31f468202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137de209e746473be824329c6dccd731203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f30880cbca6b3be526ae30bb7c81a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62209dc4c1c49e4545651142eaad2b6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04be94f4f002d00f27b7790c25cf8d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78ef0cf34c46095d35e31ac3ba681d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795b2c816f900a9ce079577b7b567fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483ff3fdf33356740b80412c37211b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cecf1112a30c03035f79dabc1a380210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4e04ee3614eb3da59d74bd5e7c1fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7981a5fa467d870ce72bc146422fec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca4d8cd13b1ff06dc88c195b473219213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af9e083c8a0ce61575d69a768a8cc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757e7a30b4cdeb0b942288e5758921c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f4e80920e8d311e9490f7aaec02d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21f40d5dca289c3e7c41f2da7dc2bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810e849133f112367cad06cd4100dbc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b24347d71031cd31f0de2ebc358cfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf714ac95598669dc1aa5ccc09dbf3ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1269f13e885980d8e0f51f76e8d93a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cb05efe2497f27f909ed2b36801fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24f550ad389387f8aaaf71884e1f78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ab8847345e4878c43e647e7868094224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dcb5de85c6de806ff30df09f2bed4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4a1054669c9caad47f6743a46feeb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ca9755783b08c08c550296d90fa41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93d7289a8c1466b9c6cc4e4816555b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17207c5415c7fc60175348415fe27364229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec38db6d72ef2d75c0e7f7b4ce8249230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4bcf45b1a3fa2cd7ce34f073d84da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95cdcfe461dcd1443a614bf36b37c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b2441cc5d4078e5b5ced072dfad4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd735c90c43e92add522b1b2822358e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369dd48d9bec5a334258cfa25ad7d03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83230aa098a2d254e3f5df382dede6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed84f7d3d836bff19a21ba74945eb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca59009f5da19daee59b7a1087efdc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bd04de2a2181d59f7911e012826aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa204d1952a48cc19cf921de2e35943240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be516e38e48224477be3744b977a1b26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2a3a5cd9eb10654983c145f248a07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb578e0ca381b9e434f7f0012e342c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5ae176386eb102bebfc8ed44a1c59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b372a726b0cf9605e8b036817be5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187d70f4072810b3bcf08875afeb8bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f6b9c4f210250bdd4ca34d17c25b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e5780bf1744aa56bf0e8b7b69b601248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec4cb49f7dc7539b050e9f711b75d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cdb160092e5b7db17a936c98f1a3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006653e4d15817a948a40507028793d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46a02d54e587dd52248d19e5c222f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1c4dfba9627ed6090cfd8eb47d5d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e109e621627f975bfc5d6561e2d46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05407495a1557dfc4ed2e17b9a3d18b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8a290dba33e7f0db6069e2f062fdf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa67b8314cdc4c045b4126f84a332c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7248bc213f526f001d08d0d83e379258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c2b91edf8a7cbb52a65dc393ec716259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f368fc28c904eabc84f67c4423accd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07c586a591b98317e354b80e7ffefd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414f30629c9b3cc483bff832f3091ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bce6736dd531fa4ce1ada62ed318c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8799b6cb912cf54f8aa76ad15d0d1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbcdc2e18bbd637e183c07dd257c04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd493aa4bd4064d5c231d6da1471c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1e5bd6e4b81db665e8ac572812a95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e9bdebcd3962d7b18f966333e8299268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13fa9d9044a23758b3e17c08b8ca51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940b35ffe0d470c7d05aea7b3bedf69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd489e18a53d0add88a22fa8561b5a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a970eaf4e8ab3ffa2ff6fbc44350ecb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f613beaad7549a558e3faf06866099273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3431b7a8c3c8cce835d45e8b07dc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be119bce3b0e2fd4c4719ae9d756576275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcab5272659092fc2a658064f5a346276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94666495c6f1cf4103921e11fd3f11f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d97a7ec1abbce2e2d02951cb4824e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a368e54a7464cc7cb9efb03036a52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aea7141023d1b1f1b532cb1533639280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3defbdb3b88a75fea82bca89ebe44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da04a0732f3a0630ba33680c3861cb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeabc4c24d0309a372b74a1bd307bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fbfd7063cb79112d9c68c4f3abb9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45901be3c3a4e6cca88e41ef52b1e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a2ae722583cc006972e6687be959d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c0332da5af78898f6b81f23c201ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e39b45677246e74c1c48f840851de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722c304e030e45df41aee9c5298d47d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeb8b106d082d2e6b411295094c2ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b808e2af459b22c45cb758af4294b64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467cc66a099d7fcb2d8e1d0c4eabe45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668e74ebb54c40b6a9d6c478a93f15f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19574e5d383a62cf2982d2e5144bb74e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f3e257d8e952aa31a0e4fa0d575c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf3894bb53c5dd11a97b57c8147fc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc163a88f1fa3948a1914c6fec3e38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daf49f03e7ed60270d22574ff94808298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69185fe97a5f9acefc32cd63f525b527299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c7f9e301d5c7131939cff50595594300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909c8251ac77da2ad3615203929bf01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7400f188c57bd9f1a13efcd568f8191302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a59024649a7bcb41be74d3ed2c7de7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aadda135d51c78243afcbee55965ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f28dbf0a06079be01392dd1b682507305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1f1049e6e936d925b5ee5275d5daa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0c0001f48976cde16950c6cb2f100307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ff57fdb61f5b6745bfc4e59c1a5cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1ea7a82a87786972b5a45909729a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c644ed60886fc6c3573c7056cc2b9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018141b3e4a8e73acf0b70e5b8154b3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22823ecbfc822d7b244697288196e59e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529f05f64c26b896fb45e9fc00b8d78313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab102c3d471e85ae7fa1e64e4d0bf3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d365caad5f906c2d2dbe2f089e2966315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a353e6056af006fc292d7ea7788628316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f4008087b4d63548428e29fa74a10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a3aac2000d55200e3b9892a17a86e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab11b165bffe44391393355fe8a0c8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61876fbe38a23cf09692f37e3db5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350eef2649aa6c3f24d6a6ae27e76c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff211f7d56bf9f309a83c19bd438d31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166467932eb9a722e3430ccb53bf0e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b372bf9b07f9ec2637439db9cc0b3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade458285710d986864828ae2f3e9caa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bbd04263c647e96fc2d0c81f9c29b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad289b65f0fd94390e25e8a0e52ea3c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42905c3e1435d933ec66b5479715b1d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858072a1de96ff536f10352420b460b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5b945630e50e8c185ff591cb6f630330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16d0f4add5da9e8c3baef00244b6bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1ff781cb97e85270c8806f90d9dac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e78b00d9304423bd22e542bd2208ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa13539f34a20509ea149ed15b8aa74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f8b10d094a83e2abb691d1317d203335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430828c93e2f88ee3e6e21d98eb8797336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c52d656a078ee7e79a8853e24ed1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6dc5bcfad6bf4dda1033510d1debb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa15f77a72409af7170eb252325c39b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a6634082ac145691a8df7d158016e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cf14f11040f6bddca201c0e73deee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181fcbc08283d97618c6acb8d6b532c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806a94ccada2722fdaa98cd49a3a2bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ea5cc47b0c510c7e9f8f007f4f4b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45199037e456885c2a165a0299e827345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865ec57300a5593c9760a6e0c40142b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a0c5f9b1a6a4bdd910dbe85ef2df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb09c039ff85834cd371887924f5a23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b6a25d1f5c79c39474fbdb2e3e612349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ecd1dbe23d690933a56017a728bef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109e8145a002973914f3d83cc2dac2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8529fb8cd7d69bb434560449dd2f4ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be35c3b80bfeeba780be4ae97984aa8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cd7774b4ba630ac44c1abb0db8470354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c710d0cd5cc6ef8c4e17424cf9483355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c7e8edc7b29b7c8bbab356d7100f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430c4428d0223064e8b5663baba6156357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92eba8c51841f78dd9c293713179e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12b9dd980045bc2fd07259a0ebc7b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28d00aa3693ab6bde969742cda9941360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b88a47249937590eda855f9a95aec1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed275bf0868b03a2ddebaff853047f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c9edaae8b0437a7652b4062e0a037363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd817729c55fade672a747df51c08228364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b4ff7d43b4d617f9fab536cdc3910365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8af6febb9b6e0de95fb11c5a4b546366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94e398f0a35518d43f69f3f6349003367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7949a306bf60c5b2b69627cfba1ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02f8bf30e22336fc451ef108833d2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2535a5ddb0357a71a4ae3a03a160c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930dcb561d5f769ce073369baa88e76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba8594df99fdcbc6e329300a048b36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6763838008380873d703f8f4698d57d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5dfb829e8b49963e8f8b50c336113374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe8fc5d76ac96c7b156bb5a7a307a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e3dcd66555c262f78d26ca4f7102e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecd26cec10855a6525ea849f801740377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68c92f25ecf2a78f3ce9b15a067382378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d8abbf49dca31b443bb8e24dd54ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ddc2b7ea96feaeb0d09fef2336f55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166d2d83999510b6a63ffb953b6444c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f07a9abfb0f57c7fbf0aff06d834e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c296f38246b1b4454be87fe45cf5f9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf092b1ad3cb87d00fa5dff0c1f9688384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4b707a551fad667be4388b2bbb34d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1d3bf69dd0047c83b6f50e5b148ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32861c4daa0904a9491da274120e556d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab71373900710274826ce819f89295388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4ebb966e1bda0428781a7cf7e99e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970d9c00f7c34d5169ac354ba0d1cf5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b62040abe005e755b740796e9c5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d03ab340ff88714f1352c17fad8f43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136d7296b6d72c1b81b1f04ae4f9db5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b084d4192fe3a3996e661ec9107f6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14c7c0194b61900ff0752293772f56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebae651cc1ec7d64591c177aa9b330396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4187250cec931fbe85f40a2a37ac343397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e31fce9707baa1f3bcd5fafc3b27c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44281dab71b3a43d1b6fd9e761d99897399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e433c2db38c368a35f28d7e49cc8a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bdd67ab023deb12a93248239de0bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36846e730ceb696a8c368c21d22ba608402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea7932939948260017746ef4cedf15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541c07abfada555f9ee51394c98885b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a3acfb9b86a06d9e137747f6acf3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e4c1fd368c0cd520b4e020a2b0673406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594aed7a647d0760e59cdb05913149407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6c2ac3bd14e980b14d795661b46c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea815cb6f6a0736482d8407983f9621c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2e8c36555758cdb07d3bca67a0a20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2497a7fa43c67445983bcaa846d03411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ded36968b05146eb8cfa723052110f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b65e044fafc5438a9a4e79ccd3fc40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2d443b389c6b3f683b8329ac2c8cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfbc4562f745da48d264d010bb1f6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6da7abba3e7e9f4e6b40a835044a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92346546d798f4b9b1d82941ee739557417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eb75d6bb79b5a7114d45dd824fa05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837be72b39eab7ae26ba1e3fe19ce77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc492b2cad87f6de28dd534463dfde2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ff8c7cb31d4f7a1f6a7fcb1d3532a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47628ae153ae3a4ca75d905715eea43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb572bfe0cef684742d3b8db912a34b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0242aa6734916a18a4dd81232642d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dd24e260bec80458788fd75fa6eb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeaa7b4601198c51873f4b887d0fdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ea9004f469a75da6e63e84010b4b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8d527b8a7703f94a188d816931416428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d62b7a6552b16b8c3cccf3ea34599d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb408bad0b62e14c3d8950df240dab7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58aae75dfa892bd7bc26a00e21bc558431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465225363926f39ddc38a14e85b008e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3c2b029f063951720665a8960aea1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb456e7c3eb5aa0b2ea389d7eba59203434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a097cacd90d78ae3a5c94779e5f4e81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87877002118fffc6bdf74553fe4e720e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9850dc077f297cdf65c88c0db3837437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86076bd4c84b391319fdfac17df04c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ece68d877ed2c19a94f2da71d2cb7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11877754b3373cb18e39c38bddfdf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9d0f389c248534ac46c254eedf827441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdc13aa904a8680a5b1eeeb0dd78e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152133ea8efd55c477bebedd88a588ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68708e6fe3eea572a0236bb00ab8259444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895d06a4d03069cd751910cba06d129445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6be5348a32171642f800849f48b996446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f294f1e6ca1c3a3404eb6d75325b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470f79d4bd769cb991c988c66b43a21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fda2e58d73a430fe1083049487c289449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f3c361df88379ea2b0bee130647c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17becb815228f773405c2e1f6c76d994451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aff0b158f3e7cded4630a50b7f1fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92b90bdf708ebb52da523fd79a66da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a051eb677bb44bc9d352b04a3ec2aa9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a1afa946ab533c4bf7418b597de90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a25947d660b042ae45901e472bdf2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1df606ccdcf29def677799b3143d9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa693cc1fd288773dccba0e35c2b6d4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4732ab2ac4b4e12324400df21acba0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eb2501e1927a11c426713747ce0e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57d4faf19d180e1526718314a8f5b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a692074066f8e3ef3dbb6cbb002d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8f6c6d3c4c3b702172e851595382a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304587f0c592c3df33395e2843b9fd0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35162e7c3631389b211628fd4bb9825a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856f9e0684499004665a76c546e1406466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebd4dbf6b3420a98436895989b27cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4760ba9264825da6d9400237e78e65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d205efdcfe7a5b0f7aed28725c028469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7fd443ebd3386c3a8aa389d5e729f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216c1d016c422629513db83747caeca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfb26383b546da3b095d6235339757472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa3a638c1961fdb87edb02c4fb6ec0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d7a69e2dac3cbe49031dfc10417d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03539ccbdb605a9c3d3d6f8a5ca94bf9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56064df2ca22bb5bf63e6a5d170f02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1e42d7ae9a936f71a8f88582f7112477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e95766c7443b3833ecaed9f35bf94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d6ba33b656d88a25518bf77778e57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3205e39e271d367f7ab0027321570480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b916472cc8a41f41a16cec70d8cc174481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35bb90ea77469457849f6ae43374a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256585121fd7bb8c1ce9a33e913ca86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2254d3808bb983dafc5aa2d28db5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af65b73e1f198bd3b4dfaf0a2f422c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f370e70f223a0ca206eafa6da8e9157486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4902d24dd0192be3af639872c5f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d834c76f831c326f8baf6f5c8ff2ead488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5f8da15577e875bb88ab9a1342a04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586a4e4577b48d5bb33f5d761518629490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24b31cca84218d4180116ae329c652491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150abb64d1b4bf03db62c469a75b6e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08409f5614938484f3241a0bb86f6336493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d4c3d41ed1ca82595bf6e58b1e082494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19eba6f9f2f38ddce29ff556f7938d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f116a5c6195fb4aea402835f4190c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1773c04737b3421c20b7f86c965e31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acea63c988ab18c693c6624a6f82165498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcee49141a8e94f689748604b3141c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1898de83d5264492a032f6de79b6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517d783b5e5725d2e1584b497a44cc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6dd2c86f4f41c78def4f333072a0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561180d5b3fbf8d9859d35e0ea6549b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbda9c3aaa453ad3fb1cc1da339ff4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddde6e0c6cc22a8101419d0a0d4bc80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f985a53285cd32b66e8416c39f166506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb76a046f96b50e2344670e75d0f04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04284d40df752fd69d6c4c23d956d7f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5995d842866d8036546a9226e987ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f7931a4c516c591a7d521e188c148510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c72d6f14caeba9cc3c191da52c7c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50ce1629be942384578d969be8cc4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9565f224546416967d9327d66fc66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002e3a978872e403ad9d15670ef835d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c858d50acc942c6573a222c0dd06f9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2f822f833c88f76d90ccd216c3f34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0258c04b4d408010c1515256ef9b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a577f6177a3c5cd0aced0c208d4a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a62b324aaa324579030cab6b34535e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5105abc52e1dfb0e728fb4da8db5f3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364616b9403b9a30dd30549c2f13c730521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37085816b22d83d85a13cf3c32cef51f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5283f4c0eb48dfbc82c9c205fa6296b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960d92175a23446959982566725dc6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad666681ef18c4b96ffe3310ef2d1a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac88b6d69e29af77fc276669cf1771526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16d07dc8c2753eecdea6a4d1c56cd3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e01a1aa3f3b2c58ae8400eda238561528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e88bbd1ba0d19a8d6961344d131d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb679dc0a6235db4722d5b057a42942530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dd09a6b7352ba6306efb563ccad68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebe0a77230771892447b7c2aea4e2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d9e5ed81c8d738c477145ab5723a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acdfcc0c35cfcd81d891c53fc241e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3a1699277d33c0b4439b250231244535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472182879a6eab27479d8d91dc3c268536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0815ca83af5615cc7de69278ef188537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdae66578624f753fc44fe2971071f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c856e965959d4eeb5d9196e44305e00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44006565e4ddb592622302d7a2ffb6d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39155d586a67f25c9656fb00b3290541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb845cd17a77c87e56f1c4c920f45e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f636c4d4f5968032533b38e564a2595543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a8ee90867f307ead2e7cf8bc0571b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3f4dfacc136e146dd70f832b19930545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69541d219505b4cd60d98c6122dd9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83044eab281398f24c11b7a260fe15b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f404e831286b3fc9d1ef54fc3ef708b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7f1b8cf49519b9a21c72caee17b68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba5f6e74033670db1d3c9a5277e4c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c044886ae2a2cc80f148610788fe33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bd3aa2b9434740b71ab15b2a346d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31629a5753a90070eea5bc760b8e56ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6b694d98d3d16c989ca152d3ba5a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145efab7cf2c26039d1b47951a264bed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6732bde3b355600b5eba3024d9070556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24378b9e151fa070fc70cb20a2ef34f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9006695ad06137631dac3eb20d9bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb68498c1b9eac06690a6545709e78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074bfb644c5659c494a839ffd7fdd3b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6bd207a3c3020f4c130e36402e706561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfd0c334d1a45003011fe0241e2ff3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707596e1bdf91d732e8977708575d2a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60352667ad2027790f7607ad4e65475f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c65493c0bd70e32afdebcb53cc7cad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bca11e9b4dcf47b36a3e60c350ccb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c170cd9c680158b5d93f89ad1a49ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e753b15c8738a671eb8a353c8d9d9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789ecb90c1e6ad0e9a8903769b61075569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b994ffef2b4c2b6315fc1f160968b49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d80abd94f721b22f31b029b2c0d0f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82f79b51ab148dcd37c0ca4bd93dac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600dac0c05b54517e4a329abfae027c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76761bcee19f999ff6f692db2d32949a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456374a16b27b2dbf1c69c4c0086a20b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb4fd99dacffd23ac8b73fb85eda07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a094ad8a871069bb5a00e7694aaba1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c7e3a296f8c2e30058b2b2282761a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae5c6787dc54ad94bea534617df789579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e0db2e1978042e8f19a6b24c92a0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad76dc364a9b33875d344901abfac7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab63108ed6ee94ec4667bbe7e6c3034582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21879ce0ede39dc016d6eaac07170bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797695835012dcbf8a0bfaf0abeefec7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a2307a245b50cb77dbdd5af1970f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4799d362861487787fa2f741ba186586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09773b6cd703d2bbb6275b7c04e16216587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a4fde6f63a8b63b625e0937c10853588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44638996eaac192f5edb57e78c4842a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af21d801e1fd16c1fefde4e2a825c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3adac405854d11bedd35226c65a0b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e475c9ffb214b349d862b24353e655f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315da6a952346c216f6d525d12fa9954593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8670e1b7ff1446eb310d5d8c89bb3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8dc6a4b301eeb7d43102652412a64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939d9da25ae55a9cba8284a56bd0a88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e85f2b54b0dd11f1877ccc310c9625597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c18121db495523b2791ad9e72e2264598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0b5a7ee4cef28561fd987f4b79814599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4173285b940404fd9b5367dc76eb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4fc8c68c8d6974102ba970f3151a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da77d6705afb1c2b6ed2d0f06965fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631714f1064f0d2828b256adc9e64398603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86abcd82507596a0f853c2c0b83072604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae45b84d80ac1796f7ce8c68e5b5b17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659f56cd5efbade9c078ad36df65ecb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970a0fdde33342ab3a24fd23236d96e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cef24db154b38d85f30af98e6d9fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59396fa76b5bed7947ddac4217002d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83cace7d84ed879aee5f4d7a60b452610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5499cbdf785bac5653ae6b8858857611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635f656f2bda79462c9ed4357f9109e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b5d3451d647d35bb4f25ab4ca344b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc582e13e559d30cc700fc9fa59ba126614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be09574ef1049f3b000de6cef2f9e78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751935c4e3726a2f27b09f4454081941616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e184de4b1335d60e23627e3ee73c82d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95b27c83bfa4b3fe6bf2354e3494d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8304310089c425749827f1ade3f301619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582f5710a0b3c03aba501a408e025ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f505fe83bad81103a624a96ed4b4275621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf408df4b78f7ceb3ac6a315552774622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97283e57a875cd1f65119a587f6a4236623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc48c36ef82a27fd753d40e3c46516624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be3482ed706108892e260aeab00210625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d87fa84720f2e626271f441be4fa71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa656823d22858f4edfa86608a0c63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f4d83f2575d68be8d012d25b96705628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d36e33116b5395bfeccc1d517773c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed538563650cd151b63e0e760a28442a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa28b91db9e58f98fd2dd1f6ea1b33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377cb2a508f689fa75906438b5edf8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c24c52f5f4fce884d0b4e76d533046633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a651cee91abf2cb7eebf16fc8f6dca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4199533d62edf3b3eb7ccaa990139635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fd1b42e7918be047e6c10eedf0346636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7467fc13ad4b6449be7bfc2fd02e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc221e098644e4d8fd9527b2e3482770638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1539cde33c28e75656f7ae6b257b0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b54854693284216c42f13146b95344640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b498faf0e8969affb717ff7c55b6974641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b465879062e64366664d5f4b5c1458642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62517c3e83523a15ab131931a115e3b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af06d0015f2f845665e90184af1f64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153595ba49295694e2062b401cb4e2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea32cb2ce072e3960e973319df9a78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028c30bf02434b142e2082ecc98b3ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d19560e6f9fe59f1445b7b4b0a3d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4e2411e6a2f5a3b47b1c85e4630ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1828a0138a9507d0b5e91ff37b6672650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f93646a5627a634f8b8d6b3133fce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d72ac3ab2dcf4ae7e5023854fb615d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe2d9f6dc5fc515a6fea15abbdc3c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577ef60a023a30e7de0dd36adb5022e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f812beeb74c650926d546326a639d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea578f98abae8303df60c0269c7744656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ed1bcecae8f8385ef68f17dc0a751657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cffa0818067c46e6a37999fa4503cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb59c57cca24214fb7c9aeac585647c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e3b153e0f3c18fb3a5b4a8e0fa8d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657d0bcee52bb5f5146309ab9d0335c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdd9e79e0e3369cd29860355bdf145662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bafa9631e5883ddce20196ab5d8e67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e88926bfe3e9fbd79ca530790e08d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25bcb68c961cfe0819f634ab183979665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd542ab916a2af15dbc1acaab785067f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a793bd732aa41700b83087fb771a0b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f40f919aa4254553513e4ee601e7f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954a00cf35381d15a93dedb8e7061e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477abf9652d83e61e0973b15443c240a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ffdf147e5d416862670dba7b22bce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d71b860e1f996fabb9d7611860fbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0980c80a27fe8243569947c00446f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ed5c90ee9e7acc69e937f2e3be542674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfdaf7275374a83bce6712a870f289675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f0942204e2b9873ff3db2b99ba869676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa503d879ea015f70b01704fec158e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96226b75a39cd7d37b49cf4cefe3e6f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aceaaf91ae5ab6aa6ae34dbfa8565679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28a136e491fb7de09bc823d934a0ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17ee8cb90b2680cd1aed6a12dd5c11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f27bd88e25173e331baea8acec6c7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef40fcfb0cbe5a6f4c15bd8617dd859683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f359278cdda7660bcb1f612ee04a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36a4b72b5386178d60fdd0fd68b9cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2eb5bdf55541d1ca03c7e2b9ae7ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c043e62b059af344c0975b1696d5f2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea009e5cdb9c63b94bef2d34f9e3d555688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2c0197b6abac95d0e181d31083b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736d0fb39316a39c48bbab691cb16d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d9b7e92b275217a37005d264f45fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02298fe905d587c68305696ab4cd17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5628a4982f375a97528dbc43d5f2e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9f4fb958e5b0e3393350300aded41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4473c8a5aaaf6ed8275d60cbc2cfff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06c7bb11d7c11a9ceb8a89dfa46eb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f854f45566084b0e2411dbc1528874697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d875e1a96caba6fdb58639402d23a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec44c2dffe321536379ff6afbef079e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a4d796f0d48054d972df5ed7ec6e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357b1cf4f91eba9a07ea69a934bb980701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f517b176f73318421fcd61f1d54743e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be075902957b0237aa3a8dc2fc8790703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b283dc8d92354b157720aa3734135704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61840627cdbc48259229c320d97cd81a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c7db76213555ba829cd9a6ffcd0bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12bae73cbca760265bc871231bc891707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddad3b1a207923a61db36f2c3ec2123708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0ac2dc0487d27dafec4e29a7c3a27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d555df5f4969ba6e8c9a86b4b49b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f243d44c2cb0d9319967927e05c7970711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05693bca256744553991bd63fbe836712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e214f65946e618b930180d56572ff3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd8dbfef623c2e6c0e2a12369ba221714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9ba265116b554f64fa5dc4478d20b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8afaeb1c52f34ad778132a185c79c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eec99823b14caf499d91b021480b5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7143df897692a0f8f12e7c42f1ef179718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500c946fc3611cc28fff37a20da14b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab6d0bbbf3555a2b8f486dd8962a3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6bcdc2702241e6869e2b3bf671ed6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a4882a9764bec114ec64634cd6cc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8860b7f8262628d7cfeeb694de7a7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0624dcdf94e759ee3a6b5a895d578c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49656b9a6928ea4e3465369cab15a6fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98f64cfba64b03984f5efa2ffdfd70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2dd09f2fb20e6e7c7581d50b71068727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5826a9fe90242ebce6ef9d9920ff1c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ca9c2c3cbda0e564ce38c7e862a5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eded76628239a164d9a21ddfe6a28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590c74d1b7e87c705d7c533da530a2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fbbeb36807ec5d82b95c6b9dd1adc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348b51ac846e01200905eb2d36b83c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3328396d803943fdbbf88444ae63cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf902df984acb6df5260fc63bcf1bbc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ceeb5c882fa91c60057937994f28c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa743b6adae65f7893cb432f8e197d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222d56ee6ffbf718928b58901a85fb5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e1ebca94f93049daaeb31c3d635a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569186970cca48b4a4415c57e10b6c70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484b27c3901dc127788e4877268d4e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271b5fffb7b491e4fbd9cf60a0ec4fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2b6ea470f6229af0929b368a6140b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dce7efdf342ddac95b807af92c89d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857872503ebcba9df395f0245673aea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a1c033f4a37c58179d70c37737b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba1261db479a0f686896ab0856c729747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b8c9ef19fb4701ee27b1f221932c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18472e46aab25f949b29df3a17caab74749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb67beedaf45731de050daed9389b55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d58b8a3c4fa3a3e07f79848dde6497751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b403857768596ba36cff3620c6618752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d838216df80fc87796fbf8d7b8255753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619de87ca40cbe7c34a1bd5bbf21670754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f89afe58f0663ffd364b879781a007755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c7d51c8b7e5283ca43d7c2f66d060756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2ecda42a941d8cddec80b3bc64292757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d1c23d6644fdab11facbcb9e6fcac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25460260b6e2a3463a95e3839716f04759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>