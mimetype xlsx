--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2c7ede76dfd957540f62a100975b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffc3b5445b32600a44b81b944ff9cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430065ec9e4debf2b84a96c9c94b8d403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cfa8a569361d22bc7dfcf422616d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687f2dab9fee1940e6845b806093b3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d27f88ff18403250a99691218e0276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5af5f0e3bfa02081982868bcce64f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d236e78b2c1c8ef583cb69c130ff8b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf0c6e3afb94ae7f62bd37325299489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7edfae61f52d92265e40f4a029681010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ee3c99244aede4ad2bea28d07d18711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66850956cf04cad35e0b7acd2f79285a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553b04242cf32c39f6c8fc84ee6c69313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6b88209d208997c85cd015fc407d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c53153fa73ba04c08f740fdc84604915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427ed05816b22830e9d078ef616fdea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3664463dda0aa78bfc97f4f5143464017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325260ab8aa92b4fbdbc40cfcc72346d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2739c7d86a7b0a2659967ddf3ef40119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066685265c00352b5e0fbf60982596020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906b97444cd151b359b7eee34a6220221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb49e19185d752972efab2073c950de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a0fc9c08e2f2f6a2b03f8e860872723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8baa6402d140044ed538014949801924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cba114113ae703aa1580ab96d9410725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c213e1a13d5c9936e25a1faa945ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726efed4b437a4fdbf6ecc6f86e8b5cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36cba9fa009768f40534b22400775728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb4b84623d572dce26c1a7fc3cc42d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1a7f16d71b190ce6912452e068df030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc415dc83434b9de4ed095b8792f9db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727200173919901bc10f6eb3940d2c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f66571f25b6aaacbc15890c66044033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769f52af664127e90820f43d0efbcf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe3a634454d8f3b33e5693a347b9b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11742cb4421cb28121d685ef373a050d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98086cb7a0a5b70616dc954cd5badbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f942c7c93636f0bda2d78df80ef1c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9f73c9b214bf473fea2dd8d68cea039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c3e1f1c2382a545f7023898b819af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675dedb8567b76d6b0ef8b9a1013ce041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19630ee0358672b458463ab34e0b540942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1f8a18031788c4a3e003db8a2ed6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a8bd18ccd98720d7c05d5aacbc5e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230a5aa811f934eb0ecc50ef0c372f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea21fac0deb2147b21ad0c27e5abcdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82616ea667ec790cc9d416a04fb2072e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a2ffa1c0cff5794cb070b8c513f3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4c7b070591211f489c8c473c84a3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd84647eeca09ddd5213b3fbc43b8e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9baf7f3bb2127744ae556833b289051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce716937b9a3bd00946133ebc9fd70f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760843b77f892c75fd82c17eb0a20a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b4d166e2b809c2599af54e36dc01c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc70d59c668e5230df0cc3268c03355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f77bede4c4e73a9842729eea428d0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac57253d7feb10f18264b2d2174bf7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a4762879c735e366b692beaaca18058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5690be4f5cc0b337b7e1110e4c9d30859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1851a594198101235384ec334e285a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46711e06782f4c12341ca66abd4d5c9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8c147aa34a29983d9927f1364000062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ddbb5b1a60c3597e90c0f1527b00363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6255e883259274b09ba1803e85896f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdea09b6d2e584c877372f8d93d72865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35bb09cc08c78878c702a7643a220d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dc155b96e851f60b1cb3cdf9feb0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b745eb3dcd2c8146bb6741e82b83ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63d76e4b1c90578d50a777acee640269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb145604a9d8c0f8f9fdf63186374f4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2cd2d2bfe649f9f2b6e504cc8ada171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d689822f650502552e481e77ea5700872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342951702bd7ba739e6c7d221c9ce21773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136bbbea1f07dd6c0357587b055ebdd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1368072e3f220a9e891edf0dc43479e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457d670ca9415bbd1e536e3918b262d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18231e46ae8297f4682c255952337377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c99b958f7c0bf62bec761bef6635678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6587a5ca29ba24bd991672593a39a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82232c0c6f3739bf4dc7635613d778b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403649f3138450aff453283c0578c24281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58605b922de0acb28220447091f70c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e56d76981bce9ba1f60a159472d97583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece59788ed4dbe9f0525b6df94e1425d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa24232e190c38d68494594fed6827b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df83df5d8bde2141f521d5e8a49867886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c3bce893b291820860d0cc225008c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732958ee1e3dc92904e01fcbba58c00588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5669cbc389a4d96c91be9c519e5ee889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38095ffa366504ed0e3187538954b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f14cc813732821f126d17d870906b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c94e64ca3b238e9bb9141efb68bce892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5fe4b4c72d5208df0456e929f63f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da057a0604ace11c0f977eb259a7208794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08b484a8dd6103a2ee7d6d6c43390c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1613b9431265c3f34dd11e5918becf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa14ea681a0894b1d7ff1c65ad443397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd4d2f521c73f81b3a2ea663c3e41d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341da00543c49e287ddcc7ef504f0ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d51533598affa7b70e94a1b786b31b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe4355fe8212c7b4fd0f192c205b85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ff89fd6344078a8fb58ddc2cdf9c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028850e85a41fafd78e8df3a505a0ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575a1af96ecdc73602ccac939a7722b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7ac95995d88589bd8acb4bb7d05d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a116e590a934e78af8f5494d038d7a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aac4d49a93ab6b341993c27c1b8c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1343191458b6600ca8e415d8a84063108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827bde3dc8349b1d33786736e79f851109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5458c691284686ba57869fb26307d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a4a8516eb6d6a8a82eeec6e808985111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5250038e5be24fc6c440a22e411bbf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a648298d24b87f03706c59b4023133113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98c40ea51ea9f89bd7b07dfe0d99e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787594af3c7143a10b9ae647e151d0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd85b0a5112fd7d2ac256fe095fa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb8df79848a2141d524a035842bc15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f8c8f1c60fc0c2c6560eca2ef8b67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8284507fda0ddc07f1c6c6a6909e05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726b5a0e6ff6ad644440a800960131f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643f92b9890e9a3a334d027858a2ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9a52f076662e13ae36f185ca4a4b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c9c3af8671e42a7a132e09bfcedbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae8a8c31a19c7af7f7a1360455a3b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb74f399671d759225036d80bbc199125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4333922ef7f97e88f0ba7668398de88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56172a8ffa17173a9ddca7317252ae12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8df78dd0404a22456e3eddca856dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f709d06d3fa009f657c8a1356ddc30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434086eddbcb0f1fc159d941b3709e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb72b7bc14cda5dc9ab8f5aefdcf841131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69be507af05bf287b68283c8020dfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c1f9143a205e09ebd331c98c299d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636749aa2d82fe8720ec1f1eb0b7debc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf2788c83cbdc5a825ef207f499c06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7486f9c6ebe315f2801fe42cd7c5164136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dd1067f4dddbdbaee4f3be227b2e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4449e497c010e2133ee3bfae578575138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b6503d26dd95baacf76565469fba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780a5f5a57006cf27e8d88697cd702a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f1e5b298d30bbf7f3766af5bd092141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7221327c12256316d77d5d3bb0d78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca20e242f3bb7c9a2f61afb37a5da8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935df367dd7916dd778f82deea262ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec72077a620923d332edbfc62d7b52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb02d0285b74bb80c35bf7d43ee12e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714f69cb59f149d70d734e5bc96bd04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f984d5d4f2ce9f46d2178ca8e4d42a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fbfd75bdda5b587ee2f3e830256cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3822cf9e5a31922408c3d2c0a18fb27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f2c16b32328b81e26e8c77b333e3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8ce981dfb83cbaf6aac456efad3d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc086dfdc188f626707943acf0ad939153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a102df4f0727e8c4b062c9c83b8ae6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b37add628e3d6849032486740bf97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb508bf934522e3325f9b82d831820f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72196da7cf6b3f01f2d891cdd330780d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53223637680ab4b621a7bf3c9e1482158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2c64c9ebf933e7be0433af673a784159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba354b0811ac9807b68ae3518242b63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368aece0712f2a36b10122a8ffdc494161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c67b90c223caca8e72700b081fe0b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95049b13b0c4addeb71781527f0e2d69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b6597bb5d8a536eb9aa9bd9f445f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be873aa3a03c5292c69a1d5e181665165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391abc4d9e3d6cb50d520b2d4a44c012166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410b4539913a6ec75eb26af1ab15ceb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa977c4983d63a15fcd4ee0f6e82e00f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b690102d6f53598394e7443058b11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2773b817a35d5a9d597da0a5cd3e76c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ef5af96ef31b384059c4d4e9d3370171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2961bbd340092fc4767356b004292172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04160ee6f1e0d5c242e5040c336662f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81906ecb913c0f21c4c6c209319301b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6dccec7cd0f15f6ffacd36bbd8da0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d2c777cbc96ed5bf111b4cac419e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b406dc5ccd45c58ccf55c30f935ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bf557dae79da7a94f560c7e52069e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9346431868bdefdd6a57898c8102e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d973b019d6b80bb7266f7ca35e248180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ff1b51ce58bf6c427ffb14c8042f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabad7c15913a7c9fbf460a79b6d8ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5bbcf15ba440274e49b1ec7829111183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34395a6ed17b560a1f9faede9ddb291d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda7a40d67ec6bbe3572ba13b088d6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f956cbef12d8e1020d110e531319001186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756d8a9bbbb792af80502865018fec3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554c1e37e292456788d1029628ba075188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ae720c5979f24bc44a013fd72ddae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d529103c0fbff2232f09d95495fdb96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4150826c28f1c23085ecbbf7d51a07e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8377949f93bb04bbcf56f11bd5f6b54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3150f0ba0e79c45f1392707f9b09a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474113a956399b1ca7d30741bfe189a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67df47e847f115b75141c7d483102f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d2c683d63b3e6a1ed811e958d8bc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3146bd2459397fb539fb00db03377197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c876c8f28173bcf7a391eff999a316198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286dfd1f17d91a0a040199a0b1d285e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa304462381aa54a64be60a4871fb550200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df19d4d6d5286a87132ae518e9655c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4c4f1263c1eb62d8ee8bf3d19021d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f79b233fee5d427dbf07d104afc55b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3c9906d739a96bb8799f00081d175204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42496ce273bc4a3c840ad3ab2ca5df66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51b63b2a0210cc56bf45b4c1d8d61f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cea782b6f3e8c32b99d575e5ae1aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d65f70bd0a99f1bab82d798b7a521208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b33ad91edacdf107ab8a91b95de11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c69f11ae1ce51e59265fc37ccc1cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091f18669bd6e029a07296cdb021866211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ca1bbcdf7f59110e98282210e2078212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090a0f4c72c70742eec326f56e2debd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dccb12c8f27c529d1660cf73eddf0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f097563e58adc405a30360dbe2e58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f170b7ded38bb887e6ecd0de911969216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5ab37ad1a59e6b125b1f9994e2bc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34492be6559eaf40f250927dfddcefec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a7974a5a98e56ac5fc1f31ef0d7f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cebf0cbdcf4ed0981e4117022f3b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36018a336f5bc49c479c83fbf711ef2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92685e2c52ba25c7dbce9fe4ed9ad9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8cc5b5c140eca112cc20d234d8a4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0b1221372bb090de45bb4c6a3c014224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023bef4c676aae521ae2d3fceb62e66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35164f20e60620e5bafc0f11c5a1a2c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a6529b5eea80c044f786495af2507227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f632230f874b31097cc7f932462d1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a035f4714bdd397a16a7e94b46f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e78d5dc2fd1b316f163e0530744e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802625064b3ace2f0b04b75c6d69760231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96c77c99fffabb54fe7100e325a629232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9a9fa21cf8fe7c65b05ae0874495d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1268b0f0a45800a788f0716e12fec7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd6d3281907895b997ff4d9b7cdab9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2bc4ecf25362215269d6586f5017c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76ff83f92efb1d3b802e532ce34745237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202656ddb1093a17848f6d42deaa15c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c490134cf890a1feee682f37d7052239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b389bc28882e0638314d1171fc20f2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952cbb3adcd68380fdffce3fb926a31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e020392b3e5593b6972cec5798610eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66034e25df3aa9d9064c642c5b5f4107243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d230e0d64412e9af8412e04c9e917e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfc12d849d4bb73ecac62e67f876ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e6658a1759810c085f18e2ac80abe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6686aa198ad7311b5fc73e0940feaae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5862142a65f66a85fc0b093fc31975b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ddf6cd70b77890dfe799952a5b07d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef394312d066227fb6cceebadaa4921250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81bd3d437049c6925bccdf9d852d4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b55ce23a89b292c253c3793afe91e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40552a7cbb579bad8db704254d7fd318253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c49d727416b8d28f72e2d403962aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12151854b111b2418dfb1aca6fbf625255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed21e318934ad62694fdb212d4761256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f612b8d8f0db2b0073174964b5e34e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64fd7cd80b73397f1ae9bff32b3482258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12161e214bd006f493118dcbca30f1b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9478c76eaea6cbf61b96ca3244482c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677046d93208145791bc53026987e749261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db5c2770f652a02fc33862bf14ee47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111b7baea31df01845e102fc7697a85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532be57311ba34e3d390cbea28915d35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd1e4e47c9bedd89e92d6eb2ff6b33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7592a1ee7cf5a74242dcdfca1c4e7d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bc6507f56483fd1f36a99ca355c34267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b089d4d738113fc5e56ec00b2c2e39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e26a4f063a09f7d2621962c7699374269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749b1a9ab591430b488b6213b682420270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374bdce524a0e9e3277b0f1b551aac8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e02991cc7922018d50f87f558d2f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22384fc6d86839377b5aa0a9b25a60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b123039de3a5c6542a380369a955a15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d1c4977fe5f8c8e3776cf514de9c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766fb410c9cbe6dac72d4e40a321230276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6856cbba3ec9a7f279c11bb0232456277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2e7e358dbfb1ee7dda0c5938db908278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5b83f1176ea1e761df49abe2c5470279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd58379d2f14d59118d0f73858ec87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebb7c3c300ea958f1ce51670fb4ece281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b2809733f29ad4b8810ae4acbf285282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972b2f4e1d56c2bb328a01eb2c83270283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dc5c06da32ef86a7465b85e238b66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082507fab020e6946415d00cc13bf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f61a1f3f6dc7907e620556cf4f043286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac90d74a57d121f3ce5454eb279a45e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89841a706621b948787bad30beb8128e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66533b02a86b86fc78c8e66d311184289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c491cf9fad1bdb52d3308924548fb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d04d6f85d0cce4f1aba379c1a65009291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70975b8d380972a1cb0f35b1454bc26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2f7eba2060ba4f93a3338e03fc76d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c141f4242899ce2812307048f0dfce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c71663114f1e7b71c372d52b38e320295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3460bb5bf51d285e6b57d989f1c0809296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e497be05f85976f6556c6f1822ab4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d282bb16362c2dc2d9680e81d947c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f08f1835897c1212849d9ae152e67e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550f6d489aa4024fc58c39cd07d4173300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7277b335e7c1010042e405c0ac7cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43004554330f852e96c2685e173fa629302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde07508f11bbc64e9b400c72a3acbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240026fc86b973c7e9fd4fe96c1db5dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdde6be58238316dfac7614f360a88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbcc846d1eaaa18fe1dcbdc68671ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31607e282d6acf175b5bf84447add3c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b378364e99be332d4930542e0a86c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40764f4e900b50bdf6078a521acb24e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0262619a5ef4c82e2d94c0b883d9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d852be6308ceb6d2afac60de13e7d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c4ce03018729a6c572f3ba242bbab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1ce8c3d23a8953b95654079fea8fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33963c0c0b21b4238394b72da796229e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf67c2d7a32a06d52ee579cce9dc05f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2b5368c5619c689392670e9252632316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb5c55d62dfd03faf6ad39db003ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503161fb69e45fc5b5b22997fb1c6aa0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26135114e487f05847e3ab9e41492d5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eded65e38cf31f90817a49b07a35b98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a929c52f65b6d3ccbb0ebc56f784013321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ca387c51fc68ab9275aaae642d9bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f42681d420e3425f2b9a9e048d61c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962ca50879229ce8ac88e9ac5bd5654324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e0c093a2f2aa3df6688fc1dff7a06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7951f93357f065a0bebdd28bf31086326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066717dbea3cdcdd5aa6a7dc32ced109327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e849484017ed62837803e5ca19389328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c409f1d8a04c988207cde842cc5a7ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b0046adfe90957f4df59fce082dd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10373e1552b2858740b5123f4a0f521331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2069d4c50f00726a406a3cf20f2ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0dc37c11c97d2eebee08c2934b709333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d2aea8656c85ad072f30dcec1886c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207faea8c10ba529e31b70a21d34853335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400b4d7b000826458ef15f0a65836d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9697e75bb1c59b7a85ca31fe61a9bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937336785831fce29e12e40ec4a39ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e20354f9f9f592d7a78c64194b5ee5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4a9dbf2470d69a699b658120c6c31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbbb27bddfcf964f7a702dbc4087c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab4e165d70f445c290a59a426a5deb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4dfa5f5091c92b37fd8296ab82f4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5d2bf7cdfbfde1403f8f7abdcab90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff874c2dbcb33c6ad041385366b202b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0483b9556fcf0bbb9499e71f3aff462346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6505adbf38e11c10500c29eabe8301347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921501d0971b5f0a70629d6767274576348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d38c0e0de021275332f176b3067e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d59c41c3c6fae91d6cf306a2c18ad7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d28de30859e94b020c641ba1c041f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c48a5c8fa0c0666aae9d687a14caf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2979b2f4ad8484bc91fda2f843246e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59f341a942dc3a6d1ebeeb73c42653354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7754543002978a88b6837bfd4e44e9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7992e6124cd30ce34be35ef27081337356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c0f8ecc857bfa4c8d8565d83eb880357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaa55ea31f16aa6728475d4d658527358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff57a91a6733b73726ac40f9e8df9af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6938b7d98ede26470a77734cb094486360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c268f4ac8dcc74ec6645503d6ce6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023d7f5f47c6a9f6ecc3d40d88495c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5daab3b095d69b50852026110e3583363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08353d99c863494c5adff8c1eac651364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb475600a54fec6d90ce54655c549cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7d469d5da47cf19f2f4e5abe1a8a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d924b568a40c42a0481e5a668bb270367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf4dbfad338cc64c431b1120fc1e35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902da8ead4e58e6173f6926a4d2ed8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ae8b1357e9dc500d0b17ab8534b91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6bcec38b0b0297ba8858bbbfebf38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd6a18ce629309f43d4fd75e46c150372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085733b7da839edfc93decdb99b964a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9c0c2c6b7cbea26d18b62ec78954f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc89ea965b66de0265dd528e453e50d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457f70040796888c62c761ffb20e463376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc24743e359238fe20b1fcbcc894e77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ec15d0dcfce20e3040c4ac829e3fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21a647d1802a832e2e9ade3342889e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fe3f76132cd209dc85dd38bb69830380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b21b2edbbb684914b84cb0496298e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460583c55aa76cedd614eb2fb8d19dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636f00551f36c4f9409fd89d73ae7b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1efecfa5bdeb32dfdef8fb4f943f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03220b497848fadff0b3a92c813e2100385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289d2f7c9c96fa4e840ec94f872c81f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e4843643f4e31b79ece02231b99f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16cb45e5a27739ab34d931d0185834388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69275a8d7d638c70c26dcaeeb3f6b34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe7cd44759cfe2fe1211951b384b82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d6006467a223a80ff5d0a398bb347391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58953dc36826d0d936c29c1a3f0a6329392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9c6ad5ddd5dcb2471ead4232fbc73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72465d24b9933b41d6f250a2be310842394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958c734bb1b561b0c451313149863b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e15e6412d6edd8cf75e3d1fa35e380396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cc8693400cc3a9a3648653c9f0fb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32ae8d9609c0e511fc52630f6a5eab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3901d0b97c9c150bfca9f5b17c5d825399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700e7a223623626d873c826909d6e74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63af392af4c3db9df9530f40d6b157401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7199cb3addf4d96a4d215bab2dcf7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c276cf906252167043809b4cf04252403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5728eca5acb586168a96463c91ef5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f04a92bd23869fec9a9fe343fd8e5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e3673ee77961a4f77f2387a2db57e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a7554dedb212a17a3b584e29a2f58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6753ded73b8dedd2d092bf1830eede408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b986c16d169b98dc450755ad289bbba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102e9d36ecba211c29c6c08b13a27b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216ffb645f31960e8248aea04bf70fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466bff808d363410fb67fb55f2bdbf1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d5a6967469f674a1474980050131e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fbe54068059a75d146147cfb4acd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f864293f10374b230f84d60991c70a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26ceaee2eba68a793d6e75060c31b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a9a32fbde5b132e3e83db734b0952417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6f4a29cc59f37c322f350ceef7de7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a28fad88fa028fd405bd5d5649b81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4870a20db35287e4f44144fcddb5ce6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82d47254a4372144ac11510e360815421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d707b694a4852e4073841485dcc33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dc8ff0fbb62518044b90c3678a6e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8ccd4429009dae4ebdcabcd1eb997424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053ab91c085ce1c9f791ae01e29977d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210e3c1f08494010ff58b8be5902663426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab38d23c7b59d70ff0db136a7b55050427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aa8ecca8ccaf23030cb0d1b3caeb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7bda48d32dbce484d67d5ae2a35d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d36290352f8f19933efa23a57df1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea59054b7a1aeea5224d273e73ba486431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd93435651ef6d93932700bf95998d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a025e239e9f77dfcaedbb0e2d792a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ba0f81265c76cc9752be53c1be60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826a5ee6385ef346c065674d0246df0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdeb7467d94ca2287989e1ef88113fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777e06a42d8544e7a7a7f5c4421038a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5789ffd552fbe4e656f42ec13ddc35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5dd5aa264904e43770644155d2faf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dc1cd70231a51c1aff9a19991c27a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31ccac0ca98faa47fbf61f1649d73b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cfbdbc3d8b1dc73468b5f3a6baf6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef572eaa7ebe0851bfce7fa7c870f207443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01607e5fe2eacaf4a8a3aac9a0f4853c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266923676cfc5ad3751f58ab035f7e0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297a811e39a01fc459fd3fc0185f6ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27283b464bdeaad114916a51e4e750447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a18fd2bb44f6a90893b645b7f83333448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce653932811c4934b7210e7fba28733449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a281fd7b0155eb108ff7b5c0dcf074c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786415350232e91078ff42b2f518ebb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ef7968cc2c717d2ec3f99209f8ccc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69e12c4f872647ae597b601cf31482453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432491af2ff2b97cf0c7e2d6009b3d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101980bef062c7a31a9609d4564e87e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4cdc13ea9dab87d59fc0f1e8e42fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89753544548477d5e84a9b1dde0b4ce9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c44d2b09c5c8f6d1a5be488896c94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bc7c2743f9389ac4bb3c788e56267459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a7a707d8dbf3d70cfd2ff6833b3c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e54c8433599d9dd4a0929ebc3f8566461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc166945629041d14adff953b047e40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36d847593b15cfbd19f250b20dd846463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296197c948df5284040bcd2d9dfd4b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf03c0302cbbaf936c2c055d86d4c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd336b5bf6b23b4410fd63d19874ec99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a77ac3bc70c4295c6d89237594a110467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880c87fac9340895eca3f0768e07f31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768609c00796f63e3d1efd80249da9b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ac9a8099201501b3f02b25669b0ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8bf12a35fe09597803f14774b0407471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434244fb4f54a1a022539276674f77a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756e4102932f8aa5196111617601ad5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680aa74b9debcf26ccd7c2a0554f4c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4a58a1613112a0b69889b73db20d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283dbdcf3479c0f732c8391fc435eac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11724d092ec0e1d2abe4bb1d8f52f7c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec9edf5641d34ff502bba0f8745f4f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2a45611c4794269f3c1d02e8b4799479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953010645794dca0c631c00313e414d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352c6af8816649043ed6dd7166fcdb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ddbb3bad296ce448e8603ead26e15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59652b771b5797afcc3ace0a2fd08ef0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a074da608aa96aaa7e59d89635b95c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad308e6c5658c383a47ead23560fb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ddd81f95a2fb64ae1f8ddfd810859486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b4b8e8b4413f7a55d0829f59195ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab013e3f575aa4658fb88c15f3b61d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbff42a12a6aba06f759ef97ae71ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585050ac0ea5f15646b93ccaccb6861e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97dc2df9d059a7fbc23273c835290b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218d89bd482b0719fdff2d90b624eaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803e03e62b73d5ac8ecd9254923d007493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f50b45b17891cb8a8a8fbb3c8dc192494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7a00be089222aba4c3f01ee8442ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cd098cf3389b71753f25d04702055496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b65f6b25132723a987b50f6849310497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cefd9d2a54e2ed455eeef61e03c86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329dce11087a266d1c8aab3ee7c5220499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d971f6ea6812f14cdacf1d5db94bb21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0937d92010407fa6451827d678452501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc267bd34d82b5dde25b0f107e0db86e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c09a06f3b2cd8a226c51c2d905eb86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4f695c23a2ec8ec701f360e7ed3a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606ba5daf2e58bb045bddcb91a8dfab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932c8017e5b54de617f8d5118b5f338506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661222f016f8f30d85cacbfb54b66bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251d3b44a9ab40a904435ff95c8eec4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e5f35660634ca335b490b43bd1824509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3709b47b81dd5399d7c1056a993dfdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e94e79666f4d30684ff0c14306f9c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe559fac9ff85cf35da5f1edd3e61e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786d49446419446034dbeac254fd6e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4727a5f897004f5543b11b2a4bbd87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dafa1a3df140b1e54c6209acf8c789515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f024829c740a035489d63cf5ce79e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ee1af650acc20f335921ed4535b58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a13972e51f0175e47deb3f53c1d1c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ecfb68d9801e27d7f35460ad0ec6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b302b5e0c04c0f588d1fdca8ce3a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0160482d19a15e20baa80615be6952521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81cdab7f92a33e2799dd0f61d6cfbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cd07aae428287175e1bdb26e68cc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f4b2c0db7e354f750c7e8399f6a6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc5161bd94a7bfde9b0513242999ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1e9499080fd60f8cee5a3613f566a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdab4baebf4f76d0a1e956b9bd16d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d9c5b16c994f4594e60da169e3618528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90092e708d654dea9b2c384bdb2cc88a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1dd2cf4ad7e2d4550857581f8f367530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a01f9fd71724077267916dad2874d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f026e05207d755dcd67451dc7b3c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351881bd603259779072444818f4ded533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c834ec920229d93cc4100f4839c3d16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d7798f2de1a387e5cb4f7272bf975535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441442fb61d6a07ad3c769d9aea7ee23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402a30b3e6cf955dfd86d1f81169f1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78240748ae080c95b9423ec6dd6784538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be13ddff7c514e5be51d77e3ca72305539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33334a09693f1f89469bfe3f88d60c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2487e78b7eb778c205b550674ee12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c5dc4f86b5aff96eb3915821b0cee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86342aa86f5842cce0ec4836fb78bb88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff3423b970407b1a69282d710fc0cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb22714ec1e29bd0430ca077ca22942545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde863d2cd4dead6fe97b071e8ecadc9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb9bb35e058ad5a12369b6da9e3b58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463849a11824902c7aae86a1c513a06d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dae5e9adf0154b96d0461dc9d18bc5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa1204e5a3d64fcacafbe3e9a0415f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b8b72fdd099af001fe782c3245f2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c743f20395a3a4be0f1370fb24a53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83253a98777e3f115a39fd7ef6d8ce44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf569613369b6e5d3072a93de1005e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb28d82bb86474f9e0917296830ac8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a24167aa1a66fa7019e504973ee86556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbc4803cf024d4b5de27d897bda7dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfd899c0fff1f5fb48c10aa501c00d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c03c28b87d9d28303e8d62d6f03d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b76b712c6686b114be91de744bf7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5963b1e7b4d11a8245c0ca34c35c5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa6ee2ab4790c27a6e0d9ad9f52d5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a004dd51ca299748f025b2af8d1d542563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd7c32cb900aecef8842d2d91d1469564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d916322abc30f6060a6f47eaf74091565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4753cf9c56e6384f26d5a0beb433e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e74edbab0e778e20dd43fa76e8d7d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc510bb5856224427958676bdbd2ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109c8015e1f94ac86741ad939232cbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418fe117758a62128bdd4607d2f8fd3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eed23a57e5590064515117bc2d202d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69da879de1d071373777b2a47cf361572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7101337c0eca8b151ffcde64d5c00b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aec8973d5229de7b480e5f7548f876574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9bc72feb5578c315ad38075894321575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be717b69d140b59f48f8f9ce2ba1e68d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c802ae76f9639b33f2b81b830bdfa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bcda389e13f96858cf02320bbc34d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e2dc128c190d7eb6ca80b344ccc9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d7b05c471d41294b3c31faf26c998580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8372ce1ec4fce2abf1da14a4e0701581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ae3d54dde70e4fbcf8abed7fbe2c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e035ea40447f467da8b6deb86a4fa58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76226be89943c3f72531d1a26e3e047584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f5637159e3a77d793d827680a5da5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bf3dd1de56f6d3e04b34c1079e222586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec6133f9f3688a2b04cc6c5723d121587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0054832ac561926b916fc0a76aaa9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020232f59b4e4afc6090751838a0e5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379f295a9efeabbd4be0eef3f7306f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7e90fd92adb208a683ef873fcd9d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6c51cf11d455074aca4b23c2e3f9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94281ddff3c19fea3d6d1d0d6ff028c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808172249945c125fd61b881a18ba09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764656951be4c0f1033d92b0b82da48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfa6d9fac6d4edb30ef9aa72798c4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3e7b8ae61895291b10b4330aadead597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a013427d98294ecd6a5d946c81bcfa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f15acc0240959c8b4b217a08d290c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae968789e48d96713c54c5bc7a003b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101668a8cc09116c8b74183d375b315f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2406f12ee2b96d5230c0c289e714e26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a346545841de11ecbc172ffb40669c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173c0640226c807b2bae4fd781031fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a47a36bc532ad793751bda899c7dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48759bb32035eefaabf63fa201effe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6facc763c68bd5962334e29490ebd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710f4b66b1e26b1fbd32e9abf7f2c40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd66a2b55bd38d96179640416f0741609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215d3b8fe91131094bea2a7f1da44c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a82b444da84c2d6cba4a29236819d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612e874efe50a20fa6c4f488ebf3110612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce6deeb90f2cafc505a6e1f3e3f196613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d26ba214b5d07c9d13a34107f55f4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80e1df25a0a50cbcb700956c627bfe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b7c528892f93e523f686db8e4d5e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc0f19d38f12a0b69ed70e5d10af5c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef43756d5e3424cdad968ddc0afba11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ebd9bc6b59a7983bdb4d105dfb589619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc608b25e7f1a5687a9839a97f7a4b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e829d8cb80be897d8b844bd06579621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da9ecbb598f6c12a40c02235b89ed1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf1ea899966279ebbf29f02736b0d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53d743286c603f53140cc2c3fab9ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36a523a1dacca70cf4040cf7cb9b61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3999200d4560b114e82cff5f3ad81ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b529c62a6808665da3ecaeeb2ea4244627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25d347ded155586eca6a7c3032a611628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f39d75ddcf8f42fa241d4059c200dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa0b46c4efc28a077c40f8b427577e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8993c73550703e2bd9cc3b5ba7248631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa45009cb9b9a6eb357dc5d4c09a4f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd20458ebde21e8a1e51d0ca8d9593633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3b1b987c8e071b96572993b82e3ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e50b6cb12b0ed743075c4b02316dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e1f6c4822b1924d7e4570f6b09fcd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126f358f0c0b315d9b757d4a9517e8d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510440948c41e78fcce30320161675ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab19174e4b09ee8137734ca750f620a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4358ded2120733fbcebdb9283ba7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c49da005abd778141a010b189eda74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e74ac2e7ee38eae23bf61f8dbc1d41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b237227aa07ac260f62b1cef8dd92b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f403f93d97e3a0f85f1b52b46cdfe0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d80ddd3f23fc3567d96ad35f2f8fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39580034c5cf9a49afebefcab38fd38c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff22e949a6f195157e0f6458eacb4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89ac5af876bd6e2b2b7cb73ac222e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed9880280683a5d3a4430f8b96c544649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cedb5b837f36bb755244e2c9258a0d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45061d1e439a62c36ceb14b02b277c71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29277d98a9b262917a9c66b770b39b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c0387a03ab4ee2dd319d40b1af16d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1fa11f36e860c057792237dda33e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2261e985b1cd68fe85747434713573655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bee46f6007e3851a2ef78aeb5f6711656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab161c5ff6cede4f601f9c0a1de9f958657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7902fc924aaa58bbbb121e740c3a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cf1d9e7cfe855699219a9c5c3d64f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04647f1e2a0942c98d9d9a67ad36ea3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fed6f475cc3555ee6d127c374216a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da930f2948611a9fabf8e09d9f1ab6fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591d8739fe521c2a7aa50f4b8a2233d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8824adbb9494f9ffb026cc32cee342d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d5bc2c6ba007e0d9a2e785b7c0539665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ecc5fa38401b2a281177bd4e66b8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183871ba1dfa2d909a111fcdf9fa4048667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22010f2d62149f501c699bb341067ae5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59066bf4734ca8409545eaf1039e5cef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06905b75e80f882f3b5518b88409664a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac899b3e8f525525087f7d83b66dc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1aecb3954258c38fff1a23b7d5a28672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e27f3a0650b266c255ca0501c2167673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d08d692211da66a5f84a5aacb9f19e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb2641486a2a52e9e0609b383e8e3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd3add5b99718194a61086bad067f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff1a43cac3e2d045cd01be496128e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aff68172cac5bf57b9fe81fbb74e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f09f8c762f653d3bcfe7f7715861d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d70cd0c135102f124d84519ae0e82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33736ed5359255746b16258db09c6cec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f378ecaa5283d092b1ab74e9f23e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb665e749dc0154a1bed788bc959bc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f421b7d8093539490ccc54e8a88eac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d450027b55c3d70c6149f02283a1eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eaa88f473fc4fa84cd2675af51f2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfb2a84473c5bca8811c6385847fd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049a06a12a637942612d3cb0e9bde98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd19487eee8c095b85b2c9836d3120689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a27ef3e59d55dcf0a07c6b3645994690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb58f89537d39529e66e7303dfd213c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08ce661a797090e363d43a0ac1c960692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e1717f42f310e9db34de83aa242b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaea2341eff096f98ea7e2f2146d2ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fc577d745ad5068aaae1b774329d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed5d7fdc53768f8ae8327be77741c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ced3200940005e733289c34e601491697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b689d16117d0272ca3e21570feaec49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e50d78bd089d7ea01f491ae93d7b0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafd966ba9e3c49298c76611a138fcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327cbd9892d79de23d276051694295c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d2ce4cf2d68cd45c8fb3741088faf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400903797f6868b5abf348f21f31094703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd75d6d80e537cee12bdab4965ff806704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8533ffc829c9e5045d2c3c150480e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31441450c1ddde8ef4879d09f2986677706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0696e975354736edc8db7941ebb68c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcd6a9dd29c7822cbfb023963bc076708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a247f2cbc6c88a8dead14d8369d5e0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1e18f700a7deebc234931eff3acaf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fee72d7a7c8e8e19c4941e4c56c0e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74033444bcc5a3ac175f65b6b89525ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8d736f59a4c1d9d16a687b2ba186b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d737999bcad404639e3a4857b47ef21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead1c8990be9253b72cb213d43deb4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b78a2d39dada06f9d6483eb88f06d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa5321c52b5a44c2e82a257a223cb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6be6f21c4bd8278aafe1ea35c41893718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec793bc8e8f8ef0835de71f0687f6695719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b64c891d05b5cf33b292a26d62dde3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ae8a29fc8c8feaad25dc446d795db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57276bc21471d659cf2b8c7353350acd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140c1fbbdb285f22f487da4d9ae5ce2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e861df8beb38e27deeed0a54b5f63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb642c6a8762d42c4c9899e57d273719725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c11c90d739df5030bca3424e0c200726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2871037c2f1f3a8a69ceb0a63c74e12727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8e5e4bcc82d30662985bdbafc5990728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d2d8ba457f7f03dc144cc27735cd3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb07c0786e6c13d62fedf2cd0f3a86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffb44b4479902773820835a4913e32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1773f8284900e29deb1fe2e76cb23f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2103d67c1532fa0cd47619d2a643a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8457612c5e16f27b9abf77c6deace0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734cac7bfe2b7ba592667f7b733ac4e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1d98654e4cf61ec1762b84b6b7b57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3b32fa891c8cb4719af5ace567b22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641b4d3f29301d4f608f1692f81c59b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2116e2af85b01631d4cb8dcf1668a5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efe2577a16aa7fe6e1221038625264740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e46923322754c5b93d0cc29956b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83fa29f772b2b4fa3158b960b663a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6d771813f79595c72581db1d90b90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a964b8643a70cadf708b1f98117aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f274d855bb362f97bd2ec69085572f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdedbaaba3d191256906adcaaa2822746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938398223e0e3d33f58ada2998c8bd8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8b5080ae200317985abca826f6e81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373df8971017a675dff5638033ed1d43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d3eb32c9181181128193f3136ca23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5911d234c5acb60d652ebdcad87977f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfae123a3eef04c6c4ace444767c0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dd94c881f6a95066f7b12a34f8f9e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508fef85c85509acb57e815056708b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1b5f09aa28e4df11f97fa7cb6ff23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18769295fe0c6a14753923f7758ccbb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6fe438a612086fe28989decc89bd2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f79af8a6847186ac68437340faa80f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f38540fb600cf437ecd2f71d259a1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc3349995b42250fff9a381164697c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d87d8f2440e55278fe0383f049c302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a815a19d0ba2bce18cc2b41ceae8db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a12aa049095fa037f252726f2b4e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41935982a5db6fd104db0067e58a01e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eac98fc471f3031206e0c938e71fc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea6cdc1f0cda45f0016d64e6b23cf27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a224e43bf25c7441372df1182d38d638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4748eec975c1ac6d5f2973594dee0529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba2cd1c820bbfcc6a74a914293836610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21519febb309b51c2860aea376177d4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82ffa035f771c4058c293b216656512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f9321ae0211a86906e925085c470313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec6113d027236aaed797dfeb1bb8e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c74aa3eb8184b7034a038414eb95a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c95d6eb5bf5a477715d831518e42216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deea1415f89f96954e0bb626a10e5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4175df83c3f8aeae609e3f29c28dea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eac550652e1bbe45eb936c99a0d5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5779d3848d6a97e91804a65584001a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbc5ce03c095d0d3617914beff78dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030d53b8f27dcc72f6b72e4b126707e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d2c6ea33c75a1a633ea337a61f7ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c214ed4429d6f602050756c8bb693a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b8393dee45905ad1e25946195a1a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3e06c7f3a629be04a65b251dd2c0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2ed52c64124f2a46a5fda4f7c872427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff273d11a6d6556d9e6bec015d948f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf116d6f298c8db7b381c5ef9349eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf9893b8742deba800ac5f1dd5e3bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320993ac379613c525b1e335a8676a6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0231e5130cad7f32d7b9d4572590a1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d133509be7d63c3e5f8bc22896394033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d04f8121a42745e9f784090a19bf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6138f98b173a9ff2651e7d1ed92fe735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8affe9dabd876ad6fbe0ee0de01961836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d6ec952cbbb193bbb526c7bc1563d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7d93bb13c48b4da5bc9ba30805ccf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec018a9cf5171b118b2a8eec8f22c35539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef35eb4243f9214193c7962e448208140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681e9fc44794fda942bf0de5722053541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607b3b178af51a8423f4a69b87d884042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88e2e676d1f1cb9c9f03a2d174ff0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e911c2e6d3d85099929f0ecb1510d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d750f4c42a655f7755d1708a083a7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ade27ea9b9db1eb30c995a4dfe75c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ec8bb37cea33deb4f0cda181d491447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43b3e6cc4ddc33a983eda3216c419948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be768fb6bb6e7e6a66e68e9e9d9946e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0442598f22b4473bf84595231aa0c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56abc36b5fc850677f799412465b73051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784402d07140c015ce119d389d56be552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8743a81be730971fbc1b5a790d570b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d58d85072617d9d8c0866ff3f8b5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbe98beeeee6b225317d5cce7847ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e3cbaa1f07fb5913561fc4926702756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf692fd90a49484913f9d21d09d95c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427138928901da2c3cc7635fe4e75558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1035eaaa826e1f5c4fbd022c702c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366e91a3ae386fe6bc9edae3f60e69960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1f52f4ccf3856840b5d47f78bc75a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f9daa02d97dc6537d8654ec3d8fbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e605a01083fbbd5d2ff74956cd3297a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf236d28ac1c2a9eae0d81ed688c55fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fca0f41fc9f66782b34a427a238d3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9942c8e70d1e3799909e692cd3ce966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7474f900b53a24d924fd3d677944d8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6eaf16de12cd954e72d86bbd1e58368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9726aaf47e93ed4595908709256155f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6144899975272bdafdafcaa31dc045770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea68f8b406ea99f775ce808d217d7fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c135af710b00e9c1d57d0291eb00c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb4e507d2e06244324c82e5f11256973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a70dfa8c3c9725a198b68d538b9dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00040a7b811fe7fa8ca5c051596ff28775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97f9b1bd2519f534e3d7d2e7f2789576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d4e9f19a83c674c58f5c3eb9c5cd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325d5accfc8874d0e12d2788a15eb5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa93b1ccc5490825d5f64defb44c24479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6662d4f5f2659f2d17994e7429be4c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ee139856e3820f1042a24eb9ef61981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9d48545ff9120b958733e8a59cf2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554a5cdc42d3c47731a68dfa540e25583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5b4d6caba05124f9cf4f492d1b01d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b209ad9cbe3169a7e87a3edd7cc96ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b7ca853d597bada4c5d5591f3f1db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2401e5e35ad0d5de7686b0b26285fad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211330dad0a1083bcd78f0bbd202e3a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1d44f872113907c0674d8464754c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98e75056deed9fb81d7119fd17393190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9e2d4a63c74c3ab41a40cbfac73f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3861fc26b2ded1bcb5561a1da3786a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5856e15365d68e2288687dddc447793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06022ed44e0135123536ead5e8e94eb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7799d291ea023d0999383f5d5bb25e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7b76780fdf43d7256cff1f4bc961a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c59aca26d03820196ed92ee67f5c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef722c25fd76332cd6a3d67755b8c6ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088b6e1e9d50bba3b354c996557be7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56685a5c6f4605f1fedc7312fe49a4d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3192f53d4e4fd01539a42814bf2a7f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2a92213d9a8ddc1de8f2d273e8c0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50858fe530ff120fe7b3948e9c2cdafb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260afd3bee2dbb67c05e8a3f32c26f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e20fd7b7e8dea4c7d8ef9b5619e616105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de45ad84d47484ff03f33d0fc1e0ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59cdc657272d9879023eb698a9f5dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52b79944a6d9ac5b6416267edc3c6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e92b599d14afba1d76b825bc4afa42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a3605ce16ff0947bcc4a7e236036b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8da53d5e057f2782ef89485a36572111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f12d0888f1101e1b328fc72b6a240112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c26636e8f9cf9a78da8d2d183a0556113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9da1efedc27d2a45b2e74e09c7342e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdab63169d9ccb8726e104f1a270dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829ce11d71f1e14d9a4a5252049c948116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425c7ec3c23c6c4c24bd972d4fabb7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2efc1e0b713d754cb2902e7eb44ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7a17b448f062feb1670e2060ac15e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb20f2d6df36da093658e01664c10c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9b06dd06d5a7eed6e94cfacd41a9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d141c3b61ecd3e200ddfd051ca5793122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d058c5aaa858e99b5186026727bf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4befb3d309734957d7e464a7a3e19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19890d6bf111132294bd519f1319b4b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb337def25c5e0c2ef63070bb6f27b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc9bfa7d44c11d8a1b7d0c13f3a187127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230e19cbf98ec345c1050ba74d601f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d012f0584f5d7ab30acba55510e0fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e79620b106d8f5b52cddf424452360130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22d43f95b6d0d627d75cdd652623a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc3ada58f954a836e76da1e804d19a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fca3214b8f2a7a41ecb652786a86b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea466c11b01f3108880f2e2580a924d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b639d3bbc132e703e7229edb97e955f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c8f54ffe00a32f04f5e416c2522b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834919f035d2ec8536bb56387c32243137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c222acd1d6fabb41c4fb834dc68fa2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170df41cd0323ea05b8e29899f04535139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390a85238a7257e502db677ca1bf3ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f46b234988392069e419de03b290b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7a12a36b20fd8b4309220fdecfffb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51211aa30f72cb18ca8b85b5bbe0e651143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467f3c6b521fe21799769fe26a03e6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940584773227087dcc6fda563fe79ffc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242b3e3315bc039d03ae60de4e8a825146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a70349857bd4dde4a104597483ace2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0534cfa20dc3e12883ec230ec9e4a41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8023d270263b86efc093164af9ec67a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaee99b8bdc8df25a9b231c2d0b2cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828bd264a0fe20486180558e4e4bbb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c59c248272f98323fcf48c5f2be15f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d2cd97893a68572eeffa0534b5dfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42061a45499b7476509291c31e270d55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a577f9ade0476619fd4d8398cd5fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5099a2719d2e25c6184d4c7e6bccd0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b2e968e158e2c800f55c5e9fdeb8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8291767c3f52f20b8474edec9e41e44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8fce2bfb68b7edfc9571d2a9f9c68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652af40bbe3ac215ad70c3ad2520f58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b7a64168219f6cd93cc6513a079ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f8378da3b74f0f2c5e93425e47213162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aae2890b9d476bffc3da75973ace9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04621d61ffeb24e10bec1f49a5620a78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0901fa5dc01e2fa2f1ed0487097faf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd820e58f1741b35f8850e313db8c3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d4093c23b0f9ef13e86f7925e0e07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea77c76abd7647855d04a02a9963f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa06e95fc3b45a741e18affc98b47a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9253836f9e85e4f70271745b00ded170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d971c7cbc2988c9fb6a8ae10f4e77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e8a5e02e55b3beb0f66c94f48ea0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2db4746fba014cc3969cb553b6fa4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b08b61c8872d7f2a97c9c55c4d682174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcf9348c691d6c6eed021dcb578d8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72601d64dcd0f93a32a8a12d5954a575176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7548163f7dd584727869fa254af0ded177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cd2ab0616d436593c85be07a59d8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b70d74e0dc2a2e0670a44252c3ca3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c62fae1f696922f91ab9dce3e0b4b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d51c348ad380ee79cedf9987dea435181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f0912eb336575931fba7b17ca18d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d501d3289b7e3d0c54b86e5eeb392183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08cf1deacbcef9ca75991cb9fdde2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f9deda86533e0df8e914cf6517ed6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6b74d99d736cfe56f7add692b052e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967489d2118ee4c61d89cf304eb256fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9beb4aead24640b148b159f6bb00e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a4a89db7edb9f72cb0316828ba262189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242716c802c21ac5ee2dbe2643dfb849190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c938091f940edb82f8f59eed33a75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78585ac35beb586f768aec03b7d57cf0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7c520e0eec4bbe1ee623990c73a92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d6374de4b688f4a013742d939c68d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bd44095fce802edf0926b2aba978d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df983743d6b8a20bb1cb41d8c61ba9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37989dd8920330da8bea1e0bb2127cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8b4f1f6ea893b65b423e56a504ab4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20755b41b54d81a51bf29d814e87dcf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bf790999e7974b22992d604e068f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050d65c617c147939baf304b8b474e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d6363f276fcab12253574536fb838202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66600baeb5214ea6b8ad12aa5f4d75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95d2ee1628991f46b01cce9c0047d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d28867e3b27f38c536eb7f7a7b4ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d8dad8a6c77898ff41ce64112bf60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee32de5ed4f48afd77af85d84553bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d48d35f763881d661392012deb97b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f5d51ae4984209f5b5a635ae740d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf7ca3cbdb75f5e29b97350c42a6e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4675dc4a3d6284ea87ebcf6f98de814211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0c5c8235917cac00e3d4860e63c43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772c87bbabb0d6ca61931eedd9b49a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e463f0ad3d7ff5bc809788048ad55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e006a897e4df3a750731b269a6bd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510ab22e6b11c195edfb6cedd1eae60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e1b25844bba7064255742a9902ec7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c797d37af2af1fb547d99effe1241f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7565a512c07708cdd4d05a1646cb811219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb512f44203da8c5448f9e65bc5240220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eaf16f09eb3f6d2093c6a5db089ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3260956f6d22aeb6b8fadfa68456f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc649c9255a2e83abac86d0d66b5d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10d9a7aa9ac1925ba57b00d81e4f86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22926c1da354fe6fea1c901151378e99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14095fab5a3106060d546d5dee343325226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f457bf00464da70187d3195ed73b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dce7193e792254a8af06b9344108ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac1ed46b6283c6fc05b30b7b152c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8b700072fc48c15716db586a79148230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414c7d31b9937aea3b8ec348039e2c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fccb0d450d63398a8ea364afee9c8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352e997bad6b892818277dc4f45130a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb74fea2568cb36a78a40ab2c014ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d06bdbcb9c4e3d1462d04053977d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58a9f55110129735726b7a972de4ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a307e5b4b4b910efaad66906cf32ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf1ac92ee739727b96d7247c84aca4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0139f0ca8854eb1ecaa9b96228d51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfc896f5b1bab637ea7715d62e22dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac879cad740f4036ed4f5ce67911db7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc1e22be969b25b30fca314a37f775242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aee1aac9baf2529e0229fb610204b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120e8053db5ba9271fd42b8b5d0ded5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4ad6f6cc3430c43228c9e0284e75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbd0074197f8f4bbd8b801302a4be1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29c778e9e4da8751a2bf730a3d30e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5ff96d4a4f69f7fafe4f24bb705fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903bef25db3869d04b4ded9d2048e2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59252bc9e4d555934cc71df01c6411250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a27bcafa811aa0a576d0efaf973cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6eb7b960cad573ad5a531aa860558252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a530869c2d7ea0e0160f45b389134d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559471a592f98f021a70758e699e8fba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb011b2feb99382e5017112fcd83ff4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336f2c39aa2d5380201d9cece44520b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1c33660f57922c6e278cd416a4a32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401fd39ceae49c7efc939ec7b7a5829258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a0537504c9a0bf0272c94eebd7b86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12189096bf08ba7580feb25d592513c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9b52d77eb2aaa80283162b53799ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994f24b0eed5c96b0e53aab6ac75b8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ab8f4fc50614d43c6a4743a4051cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823046222c7c7d37fd9f28455556ef9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa1b6631e87fc1f2823ff97226f289265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2267983a8edc053d04c33890ccdac9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885909d60f8e7eb08a64e6cb6c6516fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb93b6d1dcdb9cf61c02d2a19316f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a69218e0e153ff7de2ef64d1a39d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9012e0a35c72d6c904a5a367dc8d17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fee01ff1ceca5c80810cfee6c79d2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37ee7f42e902043a260d2e93f78209272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38258ea84168fe5556323648263371d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f81a86f1b23a39d2c928f29bc6d5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f899038d30c9b79d8e981d2d4ac314a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b28fe7e397e6a8874bed064d3cd1f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e21e01c0857ecb553579491b8c560277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39324b6be8bd66c5d623202a54d701f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86d147feb22aa09b985043c3bd4802279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb09bd92d00c67c3083f901ecbeb66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f47ebf91d5e5479e78aed8409bb3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb0a3ac8392148d6e8a7d678b0485282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556516430a73867da2cfeccee61ed83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552cb1c75433663cb13d6a7835aa93b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64eee7e932fb78fa4bb7377344494e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcec062e4b9a82afbe6c4d43fd2e966286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae31b0046115b32958df0dc95af4e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd57b30aeaef01657410f4b0537059288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e1ce756babf75b77018a9d8ca931e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b228349bfb5454f2e021d051ae71a84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094b55afa4aec68b9f46a40277d7400291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e1379c0293994ea71a7bcc336e783292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bbbe5575b7105b69aa30cf753eeb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671856225ea9039af0aca8725e1ef88c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5be5ec76af20f5e340825305874b0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25107581f3a1b8a94deb83eaeb922ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098101a74cf61688fb2a656f6881b01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6fdcf9c36cdb2191aa50731238814298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93bd735b7ca0ab5373d98d361bf281299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d972c7babe9d4f425888542d1bbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de2444466b5d25aa2073d4aff3af6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ead13bd79ae78e2247940b4817bb46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a05ee9e637d7cabe7e835f9bbb8e2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adb2d2761405e99517a1363e320c05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ea54fc81000b5b3b880e13787ce6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a44be3a8933c2697cb83065e93b7b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aae5d49a511d5678ea637eb34e6a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834aea3b6da6ac687428186499e373b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f168437eafea17f1544670c7dfb0eec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289410632c225305e407526028562e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63cc4d68b7bf03329a797f38df0df9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c861342b9980415e95042acdeb9d409312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a116044d6809944b8def2cfa800f2f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd815ce40f42213f2af1daada25bd4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaea5b28eee371fd8420838574bcc64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954084b79b86a00ae1960964b947b85f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c0df012ef7367333dfb68341af42d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454ede984e37be70572a8b85c041d1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43db93f57b3272db3dc16570623e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc9affca1a790fc8367490ebca5ecb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c454c423d7b8ae3c939853a7cd6c973321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c4758f32e1634b1006b12b946f78f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1be76fb4c760df46de574a9dbe504323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb26330508fd6333d0fd076ab9577c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32e30438e98a9515cb33ada5912686325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f160b8df7a1258a97792f9eb38a0d29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f338eeb79fffd440db27eee602edf43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cf8fc7d970c2db1bceca1f30b2687328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7ae5f6d7b0ab09ca67cee75216232329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba705d9e49c8f33236103ef5dbef1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331608d47b514ba582254a791ff67a9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbb2b14fa46e8f39a6d47890d16fe9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d451c7453c64a268151f341302fbbd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddaf4d244e17f9ae98284db4bc2dae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c132e59ec468201bce84fef72b0f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b21c83055aa6691b0a13b7545313f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54086c61683459eb48310a3395aea8d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df79eb141c6f0825b162fcc87eb729338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae2a88f48cd3d01b327eb5395855a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fed38f0a662ad70b538de83d71244340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff85ec486c01f189fb1b5c4c8c83c15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb669e2b6ce0a8bf5f9c559c8fcff926342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf564f46b93e0e005631a85928e1c4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589287ce6bc209ffec67f72b035c013a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd96ce9189fe5f684f3418ee41e5132345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a04e497c147335ce5f4ef53dd8502346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6300bdb367bd35714c1fba405afef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bea9829fc5312e4f69740cb5da9207348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e9156054b7a3035489e272cee40de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021436fc775a1a262043aa1a53c7eafe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e12c5e8fa4b36c842600d76d1b0a1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db022f22b1633f9611e9d4a785acce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e33d0bae5bc629867889bfe33df16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237db7ed60856e6366f36d9c56d5ed33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e25eae26214efc75ce259c6a24f97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16813413644b282c406b78c544e6f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb843fd074a41428cb5c6eb1057491357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093973b2112263273041c98f9d25588d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0391b173f5cf310cfd0b14d67bb501359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225116650e7901a46643acce52e205a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879d9d9ccef9ed95a6556b5847dd07b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38415d0981f3778b756bc1a5853766b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b02130a085871b05f149854420b29e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9f791ee4fefa5f2cc109e1adf9979364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eff3f2a5994193ff9a9371f2970d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63ddc7ad4e1d24319e07d89e857fdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce990106541a846a24bf8696d4c5c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba8b76465e9704c56b5b966c4e5734368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3523bee9d129bdb69370796784d5c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8302de613b3aabf53064f96f2854e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642674dc4870489d6f2a3650da46ee7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd710303288f0374c988b1baaccf2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ead33b2609e139842224c9800c15f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9db9fad03ecdfdc5482f6ecc52154374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1e7fc41618fbadb8647d3ef959d35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53113b26f57127c463e62f1f8d4ad1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d71517171dd4b91ad35fef34400ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca325cc15c3767c713db3bb32cf400378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2acdd588427d6188241ccf23b302b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebab61ddfc2f3ade2308f212dc485e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901160e17f027af4fb1b0ac132f2b1e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3354c7d73a172e1fa27e803971d8a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325a1bc7cc60fbd6b01db463ca8b07e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30143879fbee5b030c1b0b6538345f5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed63c10689cb557219bf3c8b227250385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b441e3b935001a26ec9e7c0500fdb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4433be0fd23d8b7a313f9d6027e83c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba945b6deb29db2e1d548c7c9a35ac4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73730294cfb428e947e7ba871d8404ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af193168b4c16e8d2395660fd47352390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af3cab8ff1ca9ce1cb1167fe2d44c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f7b5ac9506557c77d5549aa928a1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376f891a0712394c31f626378dd5c9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cea2663f79a23687e71790d8e3a78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ea1af640e08db9f8696677941b9ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58f938c40403adbbc5f69d59c4a174396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62f76a1a9f592bfdecd81d388724a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824315ccb62d8e9dcb5ef1d49057cfab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e06b7e5df36b00e31ad9e8e0aa4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5475ce22edd9af3eac6ab483d3cd1e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1d357f991b7150b806cf58b5189bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cd4ec17715cf8f52375d76a9dd282402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb0a45567c6f5fa58bccd151875d4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daf70ff831a605b3062fc7513a86f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3d5278a1d47b616462e999d67bac9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838dd33fb107a1757dbd9884969ba48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705a72792155b7d7bfbeabb50ecdb60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e297eb05b3f664d49ce25901474ff5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9420c9e251e9e8152e9128c86db5f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cee9faf3ca1bf1f3e4c8bcab9ccb69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a68a1178df4104b21bb2c0b7974228411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e9c9542b4fc58c03ec49cb851afcb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20efd6dd1aea4774c2df5d4705b3de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa99d7fa47e7b7d9613ad61f1c00145414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592194b91ca6e8aac4bf4b9bab5d87d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229214703ba736a2dd88f1855712bbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827390c120480f44bcad4bc8da1732b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974a6f7e2b08a46529394ca653708df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d84f456fb54a01c1ddc3aeb02c5add419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564165c49363cac736974f1c69a25f9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2830e3537e8ed9a5556862aabda2fda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aca7c67819762f2002be39fc5185a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d966ac8eb3a14fd04974d881971c93d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9033fb516b59845421bf2419eac0c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ad306659a64b57710c738f548b90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd305db924cac4fd8476c3a89a9535426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285b27a1ef8f3a913b05f0ff22c34cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dc9aee32dc8d6352d234942bbdbd7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452462179fe929815058b8e583d14657429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a37524df970881a6cf59f14abbc8ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f676cc909d03f5ff1c7ecf8291810a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790744200a002ba3edd1c8b21eba966b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c052565963fb9274d5b36664c7ff1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ac1b4d4cca65d1049c3bb24264e5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15038199a835280770aa677ec6b4e191435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24096d5e05ed18dff6ebb5f6933b8b25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1a28a92a64be68b61073a5436dc65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4560949629369f80b4949a72690110d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2128f84a4f3ef624858dba6452417f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55409dd1afbbd97502788997cc45fe9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fda5caf88f4d63a3222269198dcd2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6dc26da57412d6c1c76d1c528fc19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead9c6e10a3046bb28649e0b8abc6be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bce6d20ba6588d5dc57929af48cb3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe121adb2a2969caaad7d250ad2cbd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59800c3caebe4479a7fe83cb179156446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb74ddf4815107dfdf8df87909e4fd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4855ba1569ff56ceea5313d0d81a89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23448049d943e7df0bc2bb7a2d5772e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c7603729d66e3dcfb52db0c834127450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3f252db68eb12d378d3b266d3fe2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d95c77dff3534e796036d53aca3395452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700332906c8c1ee2fcfbb8eb3a809883453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba2ccede9c778ec6dada0f3240cea6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec6c9d874c07a40e18bf5d95674bb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a8904ef8ded10d6ad904fc0af71bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbef91f3f968a3cbc261c2a4837a7f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273dec3c90b2572401b962badcec8bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b9caf1a7fd3f94dd91634313725cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f29459267385b4ea97114f8986d1e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7742f4ac5dab9439aa4a023515574d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489c3a88c793b3b8b1f5d86a3652608462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912dc4a3d7117d71e6ded2333de405a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744fd2072ab63d295860d62b47da856464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce33fff6e206621fe10683ebd5f30a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41b04d33d7572465b8f48a7eab9052466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c2613a12b6896b451a4c8dc2e3fff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f492576d51c3cc0165e3bcd6c1d1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fb32ca9e7bd3fd10a4a2faf14fc0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f314a95c5fae276067a1ea1ed4905470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe68b37da0dba878aa41f98fd6215bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bdcdc19f01dde184370eee4dd5cf6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eece6996050bd81db431c980298c9ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76207c388fa88b0e4b8af58e0151297c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25671d0d6d6ed4f2d96d65da6b12a960475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680e0146bc9d875bff843ca756d374c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0c78dc5eb6b434322ae8fe7d25a60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2495079e088f86d6693f0887546144478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f6d3252a9336e6e2f3fbfeb6b7318479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbf61d9c8ffeb89b70d7d165bc67c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91b41cd085652cb88713ea66f6e91e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed212d7f253270ac2c33c4bd50e322ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f57883c418b38560c4f1dd9b4189b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe46b1d7841d7e196a0c3febbbddc51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1df21393eef97bed1c91e7d6a0951485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254fd651817c965a0adfcfd9bfcfdf2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286583d3d3aa78856e3f3c13fca90c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd963ece6c27ec353c092504a40f629e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14958689e8c782370f1dc4d1f177443489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6da37ea2b555a103abd1c29e670649490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f7268a02fc6b1ba6432d7d87808cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b927d13cbb61ba0a98bfef4ac064c5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8915d0bd7980e8778b595e5c0edd3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b74986b2d22cb4a9cc97f64470298494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f2005977b897a993246fc20b11c2a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2421ac347421471081a69aff9d8fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d4a926296d9bd1bdceba29f519ccd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df9b31279600ef7aadc287a4fa12c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713012c9a3dd7f0211e580600cff43fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1f8dd30f4c5012c62821f40632fbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1420eb707dac264315c893a096fdee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3ec65fb25b0abeef16eecf2095bf5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60645242e143dd9ba67cda226c778f5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3244598c6cdac2faef4389c2fd0fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ac8cbbd73fd4d75d26324011bf40b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045335cc34315b9660018b0dc28b3a15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679d5fef3f4469bbfbfb19f9067a364507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1854af162534d53c16e3144fca932be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5383090ab618149d2d64b0cf83a7cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989162396ecce1e5ce204b05ef059c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f0b85d9b9a376aaf23c5ba35c30e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df720501a3ecef58e2cacb48e914a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a790ba7bc0a93d8df8776a16ff7785513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f91c1f351a133ee7cfa07306db589514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945d59a70034fbe42fe2a227b79f15b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba624820a1f5d0eac32579a56448133516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c42f4014832a6642a52b037fecb0c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b113f65219389cc8b38a72b57524bf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a91e22297c6fa7e3f8b1bab7d8d03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b9354c5341b651f7d8982958fb3e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afee29cf7b3d7649af2b656763607db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6a8d7805021c5ee29d45378a121d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e109bbd2a52664af22ecd9987a74ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8e68d60040202d4b24d20553c86fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d7c8546d6646eedf2bc1363d2051e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fc8c407f21afa492d087fe8349e69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95dea8b26cd2ebaa58faa003d924d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f80b245bc6e06ba29cc6671ab0d46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc6cd01d41918e7d3d3466ee61ef9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5addf2d15a3ef629e87d00955f80bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aba1516691df088e3ac7dfcf280088531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69abcc69d3adac054b7d267605b8767532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ecaee428159d1254555b3f71cf4ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5110e1746fe00307d0fe0066c0390a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0952864fae130e5f321d61f846b9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f2f646e3b927537b4f8cfada52f2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432494067a66a4f6b34d324ee509be7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d465d2137ab4b45b2d6ad03f602ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3cc105686991080328a9b8e5fc4e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7859c1210cb24e936539628391aa5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d70ce0ee70d6b41eb8547f35f7c8ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48010ddd5ea132b908acefbc8e920bde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a91a95588403b8116cbd3856315ce3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9ad16d80c86347bbcc1629591cc75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fff95ef9d0ce59af562a81e0c6871e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862d50103c4172c7cd267a66e35a264546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8195b3992ef30b13adca99de394054547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84df638eed4b41010140979cfe8426548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bc3ed98b63d401af3296cd378373a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fd2726d3d3037b22a935e7ec3d329550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3e554cc4b9d4b716b32b0d789bcb8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd03d68c43a878bc795c7053ce5c68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b12fcc3515639fd1cf59097713a4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864b360598f941fd8ed8cc0fff6bfa5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c97a725d1af5a65a083de1bb998f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e5b179d7972558aaa72fa6af5e59d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fadc93fcae635e3161399af51292f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9aba62391190cf3be754e49049dab7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ace32486688f8d22f8c407ecafed98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cf722d9c69b3a8eb448e29a8ae2f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49e5dd136f62b2c4703c8d6851d236561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd643153cfdc7f95ad078bac64ee26ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1135494719ca045e16d60d3f3434ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57d976d7c173ab8777591cfd3c741f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863e81dc0b709252cde9430418b2ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bd2df77c59e2a0e841f62774bf388566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a230ec5dd77c7a8f95551e25dd341567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd8cef4e402663494c222bb2c78476568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df9a82ad7fff46f06c855890e79d42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c6cb80a3403d1ee2d2afdfdb0acca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fade88a2a474d369a11a722b743928c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab6a212ce64b0cc6cb071a9edd6d51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbacf0f02a1b2bdf261be485c64301573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b6c038fd52c9f0819e829410104e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb579488786f7877049df8d49a2a86b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081542815ab0eb01d6e4e49517c982d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a762bc5aadf207685e3a6992fab27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411da53ffbccba8933c6a5942e6422d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eede2760f86c29c88eb9d46e96e9f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1feff8590c81f79b3efc0d99955778580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8662341c0a4428c6618a06c8a6293581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8250e68c8a23e66303e14bc47d64e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6a92eb093eb274a3c8dd231e1c31c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca0a8d10684c6669d4c45cd5c803eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce516109ce264f3ef880b1f70000b0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84424175649006fad069913462abe18c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26424bce1a57f4757b89d06b1b1a971587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b41c5b1fffe8639f3c7ccb5842125d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c156b7960d254214a0f5fcb3042b53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056687ad8fb5b1aacd8de89300d9ab9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef620b0a91de894e51b13b98c07189c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4446fdf5cb2fe5dbd1db0521b3a5fb9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca8addb88b3edbec1317ad18a8c2ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b42af3e4ae5ec019e2cce3709e3fda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ffcec5f483d7a510d98cc3b7f1e90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29ae3a58d6503526f542a9287fbff4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166369515a44cae56e839db4ce78243597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21096cd100de96fc39870f5429b58e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a06a50a0fc66364ef0d7a4991177f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a198e267429c1dc7b198467498abea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27404edea9fa72b6f3756fedb5ef506d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b44f4b3cc5b858e289756acdcecfa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d0dc524b872a4c4d5154d4bedd457603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03736411abeb37d0cc84a1a02fc44341604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59d141034a0683d1af377ccacc2787605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5675f95bb7833c73c3bb60019010e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94e332fc4d212f2583c1a3a0b012b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e35456597818b71004594ea30ac1ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59653e53b8b36efb256fa5ddfccd07ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cfd965061d3af6ed17dba04c0d06d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22a96dcef937ae2a00f3c7bca31298611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a129ff50003f8bbae3f0ffad64b007612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbde3cce72a11ff2c4dcd214eec994613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d086aeb2b9a6ca5ed35afd3837e6d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff94bb511781769c285644a2a1daaef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6f289631a99b6a6e8e34825ee6f1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013eff3ca7e654ee66cb64181dbc951617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d101fc780549e0781bef08643e001618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf5aace2f4966f19afcec3c1a7570b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfa5c3a91799157cb2166d2c66cf16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5d2115a44d587f23c2af47508713f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d9dc4cffc5ab59a710e3706d30cc4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfb35f0ea3f1318f6a1f28d113e602623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944da433b7ec0657b729b6764813c167624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129c5d50f88d2d5aac27ef3a86926d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93c069eba3775174f099954a63865c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d4d835358a4110378a6b3c49449b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1850c934ec45b69bc8e74703ade4e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819875a0e841274fca98ded377cdd01a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98046b408da1cce66952a6cdda8593630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e81e7376412b556f3b8f80b9bbff6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd10c3f3d2118d5faa6ec56ccc252f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c14934911a7cf5eb12f61f4871f8f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec24bb443219acf9d55185a58bca48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0ba02575a5d71d472399888276f68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b5493052616947b51977b6bce0d60636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adcb3366133681147e4fd9ed816f8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1ab5ef64b924e7b6a0b57b6a405a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82cf6e9edbd1a4d56697f49fd820c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5e2b443ec0e36a39780e084a169a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4792830ba63a42b18f31889b5ef59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6b386003008ed376a3c7269ec680a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd43dcb7c58631d19baf5ae9bad28aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc07132817c7a3d1494d6916aeb3e89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8e0c0b3c489d04b0ed9f81e4b3919645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38f746d4aa0d32cab6c924899e1173646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c2b37c1fa9244fc8124976b9442c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6110658db3e09faee05c8ac74f09b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeed4c49012c62df4d0d698513f8391649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720281990620b9a03ab3f909171094a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa102bc4810df511b198d9d5192477651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05303b837b6331413b63d265f27a19b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514b5fec323503d52a85eb279f0b216653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f28d867f335eb8e4b2c4bde10ea73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b496fced3887d57c073520e982909b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dd4152c7846822ca79b212b06d951656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc207826b29079d5b4be162976748c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337312e29f2ead4ae9da65c885c99b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af64f084dc97552ddbbbc826f0f771659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688e814702644fe8b3f38e74766265e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad5708f28491134ecee6a2aeb8057a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ec8824c72a9933647fee1ca344f43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d170593d44d2ea252f20238b893c9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956b926c2a96f6fa3cb79a2ce4a4947664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a818e725a80cff059c0ce425b8ac7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a588a1ce9f2466b1d2d55b107e99e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdaee9bf1884acd011a7fe35ea3284667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f32c2199a1ea8eca658970f1d54b69668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14703190610f01a621d0bd41d9c79e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa424ba4e486f9bcc4bfe75ab47327670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc53d62c7ba899d17905365d24f922e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf75a8271b8edc112999b73807e48b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef42d382948d98de45bdf4d62ea0088673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764e57743a8a9ab843b9a182c21c45b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ca05d3f978202a4772e70e6bacc20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc7f753edeb3c9df7ca3cf1a8d6d4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9024a235cbd5815e4b16a1b03fb267677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8e156c982547369a3ccf33c137994678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda82ccd783039683e07cb296d750ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c71a8ef44d4c035447737121b9d3ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864f162f41965fed880fe7ac4c0c725681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b8ba4d70fa255a133e3bf45d90cab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afe06ad3c3a565257e587cfe067d82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4975dfc646cee49cfa2952a40e1b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d554a6a666d92e608b13dfb655c38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619b2f41a27b75cf024acea4ce4df5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f865fc840ae96202214fdc5ef016c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc0bd5fb924e51d2286ce688582cdf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce27709e4e97c151006b78a3a71b660689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f4b221d781de605f917e840d3707690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f736dd2da8a3693a801d9acfceb1b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d8995a4060f0528f854d55e5edd50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6ac98f60810e09a9e44cc4337933c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea8952f3991c435ddb768f8834436b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e95e56ff1d22635426f8ca8cf3ca83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebab7278f2a5a1a01f6e58a1127d71d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eab3a4de16e8e52a7611b86286630697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399666f3e23b81cbeae4f8d6d29710e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c1f5cdf53e9decafa8e93da6c2072699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62a90c89178fa0bfc658e31b67495d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fbf6abf12debfd208821cf0b0ffe5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539e8da960706ab4e65853886ae14bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aa022e15202963613f2eeb4f94ada703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715863304cccbe5215934c3c8fad662704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed296fec2d31145b53149752d5d4b6e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552516c22874c5aa1048f472645041c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4ee6d96be56b88bdea78cdd9a0fc3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14b0c26ffa5b1bc3dffbcc1ae55471708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaa715595ab861921126317643ef8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a64f90c74edaa488193685739e851f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5174aea554431db9626fbb5263295e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903644839a6d94c6f5ccdcd2c71d212712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec04bd1677ee2739a8d2ab30185131713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaff967b859f60a8cad369a9a359ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb53c4f07a03f66e3cbccc1fdf8c4a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ef9393edd14d1075cab395d3952a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010cdf22d2d4dac130e3402a776d3e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c882dd5cc1d87844abb5fdd9fc04bf0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c6129a85088f90fb6a3a4460d78d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51285f174029ff5499883f7f05a73c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2821333024e391254df9091de515edf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8112a9745bb24de406b397d56e8366722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e94c60b125c03c960b23183c4a4ee1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27214c4a17283bcc3bb6b151b8125e06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2c2921aae7bbf233cbb6b39cf8da6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a75b397c25ab979837f5cc0f1fe6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c7c681e93083293dfa3f78a2e639c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783b9c1cb4867db835e8217bca753b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897914eccdd8483abc20a501afa6fc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a27b2d678c1c55d98731030c2cf58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85ed487e9b3a8dac458e3e7e440fbe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4433879156b841fa9165520ec4ab46a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf90e28017c7a66170abd3c35407ce7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8681d06c3b6b60b1fb89e025b008d96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f715a4e5aa4cea5fe9a1f7dd81d27ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1f1efa8108d287d7ad3edfb968709736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7d817706fa349c460f834f02a1198737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd826cc726d0e9f37a217e84b9496c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78764961533346ee555d4412923a4e9c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3afacd2c81946e3b766cfaca1c003c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669c4b2b851614360fca3db6f7f9bc6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6a2c26d5f49caa76cd9dedd494bf5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffe86d4300cf1c0b0848519ae0aca6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ceec51d035a2bacd6b52ff79b6fad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8718b9ad87d86f73d4a68269d4cef1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f627519df03c153866131448b0336746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c0f8ea40cc78302f6c8c3aa0c307f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91e847979b6c88f25f7edf01079b48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bc1168cb9b0eaa1ad518fa2857322749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096786cad9135a6174ea5bdcae66297750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedfba60e0dad6d63c488504dca9a94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a36114816d86bf1157e8e2284c63e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9ac5aad7fd16f982119e792a02ca5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9709363f37605dfe8bfe50809ab568754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07be4d04d831ab1e39018014fa6b991755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a443b7efb3c83e782fc8404312881756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e742dc5ce6b44727466632bd2cf8214757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb2950e85200a731c6a1f5050d4819758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53ff007b61b5a89675058a4abf970d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>