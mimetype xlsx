--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4a115affbf97dfa374bb430a1adcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d6e11f6f25db4b847eed016dfe6ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a32c00101deb20a267fa2a63123d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e259fc62b805483157bc76b73c4789e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a49b68b26116d86a8fc75699f63d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc74eef30fdd0715e690c96c82a4ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd54ec86713cc82f25b941c20136837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dec418767da2793d25f1f42cdbae7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0794b55c3bdfb4182e1c1c66159489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41effc3abe24000eea4bf4396af1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bc26304f566e9ba216260fa7a929311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862726df38d9336b79f52941706d3d5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba3856e042add6fea4dd157815c23e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb50eb6effbc71e2e631b45b76b9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973449fcd4e85bc9e445743c8a4fee9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900de8ea30a543b0ecbde39f26fe349816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12edefd8900229d05b865c0ede9acd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357b19d30631cae4559370692272a8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e5dd3ef9b305bc5cc78e29ef6e34e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718f5b4967d4542eaffc4da9b2f04ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4c832b3808a74adb6e6ae27b5c57d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca99366ac61615d368b5c049910e4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b6071b1c14c8501e6c7337469e5b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79b7a07a592993603dcd55d77b91024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da829ab9c500ffc265ac738c9248115b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82052a37a520af9552dcab48d280e7d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7231e20d1c69d3e9ca27c36b4efd2c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa363b3fb5e9743e46497bc9ab3c2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ff93b10bd6a23a4688212143495fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed52f2c1575478b0e1f3d84b90fc59d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12eb0cd6ef8739d3de62ff0b459d5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75217dc74f0061e99eacbc2427efd8ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6f6c1585d63a2ce239ad43cbb03aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517930554967206c70c51d4de097940b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ec1fca56bfb34ec666c71c285c36435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb58176589eeebc33cb6058942fa05736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb80479f38d3d85337222ef05f235737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8642239d1bd86f8ff34c0a8898a1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44142ac66714251d1cc11832a733b07439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ed83711bf3eb3587b6df4252244ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3ea1fce867f83eb7e54ec1e735f5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e596659b2e7640ab69203df6bb7b2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141461077fa9a27cbb798d4cf0ca8a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167f42fe64ff63d4725bb2a4e384b5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88156163638c87fe032a4d6f4a9b247245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d525ad1e043d118630bda5a49659a2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d710cd91abc3147748ece072b766ac147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716868188f99a843fec91efc8882835848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6867de918b54170678ddbfaffdf44f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc767bc6f382383bc8dfc1b0bc30220850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39735ad380f5435241617dac31e48151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b761ac70abb26843f1d522d8263469f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a667ba0cd23e891b873033d79e9dda953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556091725fabf5f7e65263cd504406054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073ea780b084966fc72e1aca6744fd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0d6311c08528665508494cdcf9fb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c277808a7c65724cd4a087d82f0fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36daff2c1b7fbd0ec96e44660e3bcbd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b822a16faccf0f63f4f369dcf9ac0e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04ad663f1df3662cb04120873777fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953fcd9545b4a7f615944225c1b218561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906304814738af72ff280f7b11330cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dda4b79ca6c487251b6c14c9e3b1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eeddb01dd0d4ac9b570afcb7eb87564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcc36dab438f9fdcff213cb4d27cb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7dc5171889c27c75784330056d7f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064c73df65ef693a44eaa8264aa5be567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494d825c3823c4abaa2948a2ef2633168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea98880717ed742cbaf303d57694bd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169de5335093892c943edd104372a1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65a357c16085cc760d30cd3614184f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8e1893cda47f8ddc0189897ee7a1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38ced4dc1bc2c8c0cd1ecef9c550da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44efdb954c74e8605054cc6d9d62a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703bf567b76d264a212eecd71d9742975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8015a1b9da5b72e7bdd02a4892da476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc4858f0df4b7bfdf93785251e26877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a589969403137910ab4ba1521bdcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f9ac8652d6c85233948c28891138279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d99b513588709496eb1b1628322e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4774cdc417b7feb57f9d05f084779b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9355f3f23f7ee4afec2cd20c949d9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9042d0a0baf070b83d8489cc8986d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7e823f93d359cb6eb03c12756a33684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a609c546eb6f2dc4936a70b520f6a4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b10393bbf6a781bd5c2f0e31fc651c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e52b71a5a32c3889dcd20e83b9e6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b131d5657b654954d5b2495899f0c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd14b46e1b51a855b64cbd579c8dcd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802bcdd56bf19020061e264f497eaeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331e374bf01546bf2584cb0fb844c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc58a174203e87090705f56489d05c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5d9856837760643417496c2ead6ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181f730dcbb467915cfc000eae1e2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd5c1b0d7de581d87cdc1b48d539e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183348d245305250c34ef242163fb01a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7d53951f41eb1e79ec4cc1425708e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0f11b327c5b6a3f1478caf5ece06898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5457b6a3c176203cc97d8f364656e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564e5e91ef5442830872dea4fd4cdf4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb60e3582718b99e17f0727f723b60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfda56b8598a25e642e322efe474447102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ee1b59812b7d983edb20becfcaac0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b193c8cffcd4be955b894d2d008f4c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508c8f698ee965ce3df9db0d80076a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd840b8924a9ac1b29a961cd51be28c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fee5a9d80a7dd7e35252a5ec68bda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8b041f547d980053d629a3cd9e145108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e1b910e9c34f16f9d05b68c6b18b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf111ce176fc88f9eee534200ee417c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1903a789d6688067009b5e7e68839b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ba46d886f7bca6a4d4003ed516b0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba27936f252453e8daef9f15034496b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b431060b056349c3a780425b6a0e45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5bd6a2d55b0ae46dbfa69e88ee1f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615bdb41af7384db936200e87d1982d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40b3a047b73de2622d41f325060ec7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e94aefe2bd9813931c2606ea51a63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a6684dc6baad88ecc0655910a1989119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3380eab0d70ccbf1e0f0b495042bef4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5443dc33811c8dc7bbb6312eb5802121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b268a04296651a8dcd1e9c460e84e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b5ec682802802344bc1b8712fa8ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c898ca03e7a3ad6b89a070485071bb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9f000acd8ee0bcf1373295b46787a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccef77c7ebca3018a78db4ea69204f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08132f220533a7c2715bb9a8633ecf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dbba8ea45ba78831d7cb9504572d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15cb023804683e22d68ea2ae8499bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2136cc37044ac6a39bfe40d0a28caa8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fed1871d258cddd85d983620ed8cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29a97fdcfe506883d75533b95390bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd48553197c668a31b06aa262ceafc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f3c21a16c748fd82cdd7e65cf9561134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14750e1734a138a4ca80b74f0f8e6d0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a2c964912fadbbdbaaf729ac1b77f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e342f0b6296c8e4ae7e4f1be61de67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07e831e293ca8317ea23210bb4995a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e928c7050e8994d597ba309d8dfdaa5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6de300e167ba15ba685b1a3384aa32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63f85d8f093819ca5bb773fa8b598e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b54b764990f6c37d31de1751493bf4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7ba832649959c19041064729e4473143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96a9b8dbe34602f1586d0bcadd4791144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26f8ce430c2f27df8b99bb5e91c400145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c631028ce9c4d9c1552d853d818627146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ea1e1877cf5381eb061ad278b7911147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec5c7a6344d5e52e79860757a596e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73702bc9aff26afc8980039830c144f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386cddfd3e93e6698028584a9718dc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc2e7bc6ed340a338ff10ec3799cf7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d6822b55aa60e3cacd91012cbfba5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dac547b73a53de16ed849e421cd08b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ecfae9a391226d373a65daba2f6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff3e29c259b651da1b77315aad824d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408651ff7caf3ed91a7c3d58102cde76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451046a0c178b3bc78e5ae6185943818157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efa27dcd18ea2d4a935b34bc55745b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f188ab9dc83bf81ecb85ca5f1c281c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b4ac7727609e39ca066b0dd024879160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d09cf9515cb5fef465c74c034475cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f4863bd65d19654775e76d957653a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6dffae2def2d230c2a5c4c5f7d8a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8be31aaa9518d2de49102618d61249164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0959e8bf88f8dc6689bae015cef903165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c21ac22024a62c755b6da82ae5a3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819150af3af000ba320c5ea3eb359d7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456c0748516b79aadc64c1e063ceed8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee45d0f8a99db76b388bc12ac38de5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aabe86c78f3a862d5c73bb5a9b9c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bb6526b78a111bb401433d7092a16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271836fe4a5b0154e6bbf349279db81a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ace7c5982ab38ffc45cb4b76cf93ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036425c2618aefe436d7bf4edecd7d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da618075ffa37db9b009a69be47de7bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c89dd74fcd6b2a61d8057062ab1d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13f5669511880cc7732c1e4ab330d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2ac0e18e508ba7057813b4dd90047178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24356005ce916b87eb5b2ae685340c9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1c928125f0bb340abbc31b10bb333180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d53c94fe800e202a5ebfbd5fa5b05d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2f2fc1e0fcdd94905a27723352945182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234ee420c469e5cf8183c0f597c0da9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517e04fbc343708a9b231413fb8e364184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14e740938f9c1e319a20d3e80972e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118500a7b711a801947d8953cc5f477186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d1354deb2f2e92a148f60cb8fa030187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604b44ca21099780a97f42b7826cfcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ed32784994097cb2db3961ad015e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697469d4ba2ae951aa531016d277da25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd07cccefb61b978f6e69f40f9bed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc857504c8ded7ca90ef16bf0888ab11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcddd1ba0c7109b0861645559263a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b9b8d7006f1e5e55b9ed6ac93c7e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3397da1477d20e683cbb005daa3854a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c36f28b3f589bfd14c6d6e46d9eb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdfb4c5add9a448ef175256bb6b402197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1fc5204843ff86d37ef47e7467d32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29403e62563cdae86f94a87de0928fa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88890883b5923e04ee1094f05a0c8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8781bd96339ae757ceb8a2a1d6c50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05867651c3e1bc631777dfa2aa8057a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4991c736bb5388e4fc39ccee2c7d7e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3cb6028dda6c52f7e9c8999d9de39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699abbe4d471c31d69072fe50f658b57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb381752ee5ae5497a9790bee7c42f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863572caa8d97325f4bb537b258ae833207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0d081c7c3709e95c23d472f2a10e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceee7787a1a2d1a140b9df4f424cc94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d331ae0f135929d820592c2f470188210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87cf26d5ebc2b5d6b9872dcc00bcb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf48339edd7571a0b9347d369065f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c00879beaa772edb82a610228a62d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436b1c0acdf61abd43b9472c258bcfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b1577d56e6cce897a3c4629cff6ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e815ebac68760e9a25bf300658fdd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463fa9146bc4fdbd1dcf4e06a5917d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d9fee72dcada02d7a095e258957e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85471c809d54108c1128bc6e647308219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d243df6f2b9037c9ee450c9f3dcbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884ff069eb7ccd98b7ce7c1069f27b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b78cf94a4c3df036697f73e9aa913b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3415f8d20425744206dab6049b8c0e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb243023ba64745312c5b885948a3a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50412ea1e34692605a4f5e3ec270eacb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02c02f2d0a3e2ed5af8c3e2b1a3f51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197bd7c3a4a2862545e391ceef8871d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2029fa111407a87dfa13a146e1569228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f20b7cf8e3e96a5de456941a1d04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005915ef28236f61d93966aa4c9481d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d54e6213bddd053e000f04cf9875e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080fe9bf1880aeb823323424100a79e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530894bd4d3fbb3c0d832da05f786e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0601ab844ed0d75ee8c1cf2697815234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e72bf14ba92e82cf125c30954de59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa15d2c96acc9e33d0185b6b78ed13a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71fa96f240aa19f57352f4d4ea4314237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518b5444a48cef3d53ab2bbe9e8e6bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de261dbc0ba49f901d1aa7fe53fcbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300fc767e64cdcbee64bcedae38f807240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219ac7483b8aa2ed43fd97ea6b065fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67ac0b1aae65b21da1e7514f833814242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42ccdc45bb2a67671e4d3e5510683d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec629071f30c3f78d77d106a32e7b2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff87ea72a120b426548f0058b58ee3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167c61690b43225c7e97d5a72b5a16d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9436dc8a79752c6ed8ae677badfb81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05deb5d7b733dfff0bfe97f9be09d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e4418c17e6c0701051022f5d13c75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165729cd8b258da1980562f884af3681250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d05a7be82fa724f1425791c8f55ae6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba323172f2914b90e2204fb96f6d3442252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960a26bb0adba07c432d7c505d039cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f183093c18476804db03a757639f9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374d43f836210b3ab757e60eba0826a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefdaeb63d5d46cde61e5af64648b68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3dc0145db8a3c65a9df417157f110257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00430a4bbb4c0f8dd6c06a1da6acffec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41ae03acc9b1521897ef52ca13d4b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d54862d92e94580d44cca036c744cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf18670a828f7e3a010b85d4232f441261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843064af6d533be28c9464622d5fb396262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9154f1641ec87f33c6791c91d0940263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d85daf703da2976b0a3c772f50037264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8da9e10405add3eaab26d39e3a668e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518516eb4e73dfa2aca5b3721212d75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763d712dafca81b3623e4eebdb24823267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba0ef9552f718cbf89761d687b5932268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24c34aff702582183e440b81da5995269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f987900f7171393bc35585ea2cd94a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953db3110ba6fc6a2845de43c8833a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce0998ff4045b2239976eabc7b8b7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c686de2886dc8e41d185af5e8e737b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfd8db3ca172b9f2efcc85d6a8c04d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f4333942213b975800807cee4cf1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387175bf6fd5298595fc12080639918e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06660f2f4ae3ba7f5af545e32b644c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe02ac9f0a1ed0ee027d2d2556abee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658857d2580a0930b05e66c56a7a1942279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca17727c24add7b7551ee8d88028bae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbef9e587287ba793adf6c462fb6573281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46d6c8244876f277d2858aa11520c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df159101dbb55523371b17a745efe43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee196313133a98920719b24a7895911284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6add042535a1e3f45435c8810b6cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3434f54b41ccf0d4a04a26d95c5f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27c5c90ed3a8463cf5a75ef9e7aba0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceb3ca7b8390bad422e38d5c9640a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f999577b6aaf8e5f9cdbe6598e9b36f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edbddaca21444a0f23b811e5f199f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce58438f635a3398cab8c8c248a830291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869947b77a776b8a392f2237f1f512ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586c04031a103204fa1e8af236a177b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1326da6c59129115a6d95e6ac81cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21933d223a198ac9b6aed8530aa8bc44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f30c2dfe94e7f44c488b5359a285c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372276fb594f74932ec977e6dc27598f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a7d95d7aad7b526b7c6a466f8ff70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956624bd2149b612bd355088c5084b21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06972d873189e79a0cc06781efb471ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc439757bff7fdfe895c5dfc08d57d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b1864d6ba575b745cd67d4a6a44b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9c27d244fde4dbc80a9db1727763e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6254673ce5736e396faf98ad0475d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c54b2eca3b382426a1ee67106c01d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386be92c42354b99b9cab71cc279109306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f71960e90d19332a6081200f2e159307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a21f63e6f579817e27edfb8c7f8fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fe51ba20b5c362f150eb81d3d727f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796f113777de85b16de061529cd844c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afcf24517f3914474b982f3ac8b1e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b81c5ea8b08f4967245751b991480312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe88b08693664112b1b50e38bf1af76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7c1dfdb81842e6a7b25aa06647855314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7b58ff8360343e61eb01bb5c442ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d389d7871e6fc9eba95fc059c2205d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99ad9c368104554a7c2fb42d9e8caf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466100276215863bfbc93f94b036d758318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ecdc2abac9ac192b6dad7a6c67544319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e232e6e48e0f90063757281fca50db9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f9a307097827a2644fd46710c97a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1884ac4bb90fdea35e3a523bb76f55a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2e8ef523d35eebaa5bd71794fa17d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eb5d89c3ca98604aa722d97f81e1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd01682d0f18040fbf593de9691d6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d30d741320436ad3af9d019e8b6ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d56d01602435039fe714c0bc2ed7f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f37e8f19976faf22c9baf656087e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67460cf9d8185f342be34080da879f90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dc52508bd857a238055d4d50d8302330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03e2314ad8ac89bde1b1d209ff878d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867281033ae565896f770e73677d5607332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdefb53dcca320ab471930c6d966df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81114d2145bf364a4c210a93d50ef878334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10df6babc09074a003aef7e7cdefd9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572109bc7d493be38bb26a5f67bf0671336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2a6d0b38333f9e4e6d0dbaa7bf5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26db01d1f58aa48cc3bffe4a7af8b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365cb48485254d06f2ab26d6a0807d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47e85cc4a3209feae046114589863a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870b0bd06d94586a52d5b62e804dc83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00914ac7f6708c39cf1af74c3c9c2eeb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544ce4acd74e3205574701fb35a83fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05702ef3f3961633fa252322247d57b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa545f400fc48238ea4d9df83fa5c3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98eb3aaed726e9f682554fd4ceb281346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f4e6a0bddb1eb1385a6202f67b8b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be3dfef11a43051ac85001fd23310348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ae60330e002adfd4abb286eb83d44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19b001ec0e4827f05d33fe69c4d27d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27290af54fbd30a0497dc31e710bc0c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7571962b6f660a68b56a6d91be5887352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a37399c2a440c1edd75f4cb050aa06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f289e4de57b204eefb81a500afc940354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c287bbed11ea408101075a37dff1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec5f3cec623630752e3f7111f2bc1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0f1fbd6c102e46b9c73722aaa377e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b2c49e4b2bf1b880a580d34ca572b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76d969dae03b727b33941fdc745db7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f1ce9f6a238c38d551464886821a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92b00f957350682453268445847ba4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d238eb08559be07a30dfbdddfee23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28adf29c495e1cd7f8602b9926a837b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc00d5255eeb1cb174a43c0867a178364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a3de9f459f397240064e4a1bc9d70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b6e8bb6d5917f395b38a518ba6889366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191d1f37b8c38d300e127a9d3b12d04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf781b35523011bf67f060f36cd2797368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233de4c2c480c1b3b89c7339b49aafde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e626bf098d6981a0780833f819173a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8021188aa64b3d5cdee78f4dec4983371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beab74cfbf9f87524c095b874647e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb93c078fd334178ff840fa452781a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d43ffb7b2d897f184a6ca061ae3d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb07542b4519fbfdb569e842b37bd53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d998ed1a64681205fc6f3f8b424a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2f6c3e375f6ffe2661d78f0723bcd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d2923bfcbdda0c02b37f293fc226c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b7b5d8d1e2f8c16b16e0df8939c1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200b1e4c5105c69f811586d9d54a9f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c25740370cc5a55b57c5933342c8e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe644d8c179ad3044e64175f6d194382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e99ff0b2138817ff2e4b576f05c228383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd016cfa0d8521b2314468041fde73384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfcc6473223ebb669feed11cba20a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02fee391da3116283aef3907f3f5be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25760fb8a24d34bfe633f7986f402ef1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba69b598ed01c3423e46f55047147388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16682c67772cd48e7446683966dd5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106391ee253185c861c2b1598a9dc52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce783c5e1a9d7f649bce9fc973fac94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3753a01a2e578cf1802bb0a735c7a3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ec4a1b28bccb8d1b58777efb6ccf6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d5088644e2f7fc352957ea3e76826394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89349bc09482806ca51092be71c60a30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f78f4bfc8a6d020122b1f9062e2ddc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e90dbd39305cd9c9453264861b53a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdff0947dde78fecacc25eb9611a6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485e8320f951a50a9d3c607e49c5605399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9558544ac3b6c88f93530c6f6c5907400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bb65ce539c7473b0783419ed221ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7875e93691bda51d61db0acf4e4817d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10047fa08fef6bdac2b6957dca87dc35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c2529d9f5972b181ef79cd61c1b09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36321c14bf15c6b958d3074386e8519c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf3681566372dde376290bc561704b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793112fc31b96863089c09d6de624e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92987a1befe37ec1e5a731e62fd25b96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afdd6630dbd40091df87227b7e3cc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a473eeeb65bf150b8fcd6734a205ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c37b906b4d5a34c4e5f5766d02bce5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d846d364cbe2fd25a89d99281507d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03559735c89248348304f0d0c8d59a1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb82ef4a5eaf6e2011566ff098a183414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086107d7b26ab7b9977e49d022aae3f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a78ed6c76b18873e18bb766af543b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735d7b45e053bf6f5914251a6c5c575417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2776fbf5729f9179549c573906591418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79412cf1ed062dd7cdaa981a8d44ce9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48199b8e59915be8f729535b7c0a0be0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a064fe1511673145b6be14d05c0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de0cf7cc4cdc2108b7951cab00453422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482982e73b194f737a7ec0c0431b341d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418576140458b98c14f05ccf2441fdb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c353b68dee4476ec77c3bcec8845b80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb050a11126359da6acbaa939588583426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cb08c237bbf5933edf86cf7e98532427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4beb68d0f3ed86ba5f02e3b1732745428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12d7385cce970245373445ef2ea826429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f0e2245054e584c700067bb36e76e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af17bcb8f0c94afedf01d74b16b8f60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7311917910588cfea0f8f9a0c42129432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28c624f02d3a9d233df713349b86a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8036c59e25994a49de9e03a12a13f87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b33811bb0c628aeb7fa38ff1c449b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e429d66092dec60cbd5ba443216515c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a361f9fd77b05bcc51ce48bb56a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b4337c45a3bcfae0ae3868fd72ec5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a020eb93c4362d0980f5d1ce0ecdd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef7905e269d0b0cbaf430b10406a63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec1dc439a013b1970a2cc2f5d11f14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ddaac9f66fd204318da80fed3574e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408580b30c681692c7a232fa3db2449a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb4e7822bdb37d7253fb668631b51f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb427a7c959e158b0260e45598e96f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafc6512f954c900b01d0b85f9e5097446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a0fe901ee3f8debb2dd51329ca364447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e2f42c98e870b9592b5db270a92ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b4dd7d89458968df7d47b0fe65dcf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f488ac1271fa12d339cbf68425418b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4ac8cdf36f8ec8bda05905cca819b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa528eb870d2dae93ea5082e093e0cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07a3612776d16712f1763050b309f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65574efd43bb3c4ea53f97170dd99935454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791a90252eea9dfd4d39f16e8bfe078455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe703ff82c3d5c3b9e8dd9a71e23516456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1e9cc905f41dee8f2708eac60a967457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0d4c179f810027ea4d3a57ad32678458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18390e4f9846d376b95d3c8f8a2fbe8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f386cac418ac024ee726bf2c0a45cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424f26efe5eecdb15d9be78e0ed52b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97387ca70c4189095ebc06cb18937543462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4226e3de2ac9ee3eb820c3558eaa8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf61935741d17c4fb3800135a1ad7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9fb328e14dec675e329bde0cb9895465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42571547ce41a8806eb1c5571cf2a2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84e543e74d8ac66ae25b662604bda9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b06965ca2941918f7cb90998d0ef1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fc782ee21d6a6a35d83e57ae241f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848bf2518667430d291224afb51e3cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d155a0922e269eabbdb61a00b19ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359cd9ee3cec5483c0c8a7a316ab00c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9954323b24e3cc03fa6c49b23fd49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065153907213f6d5077e6d83533cf80d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c693fa7717d9133886e58ad8b781a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e294e10a2c90ad10995829850dfbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53298d73e0692cab952458156cf385477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27627fbd73828d1a2245ba88960a610478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f222e72a8b0c74ff2c9988d354606479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646bd1e1193e2e53528e3c76ae5b709480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269f35681a1cb5d7b327b4e6feee92c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77804189240f60d69cf8fa1b2f2d6d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91777708f98ec90150e031857862a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d470cf081196f14b0b511ea7c15519484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bce6ed33ca3c9ec249dd47ff16bda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753b26cb3071a57ce30cabe2ee96ea2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caa2e99dc3d7587bfd421a7627d0bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840cf529c4a0977be65d4c02d459a81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43166e89e25ae1d5f976417fbc08a56a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacae3de4a2cd1a40205b3ac60784e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925e29fa9a3460b990098ef1d3df380491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ac1042f8b5d40533eca833dc4627492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff69433bb7ca65a7e9c45349644e57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a3f84fd3254fdda969878f969ef4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab3aea88ac81bb3e73e215a77f712d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011dc872794e73caa1df6ef9a32f981496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f718604e787f419aac1a7453c9771497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f00cbb0fe9237b4560964392fced2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fea926891454c0d139b34da4a72a04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779152f0397a0cd77b3f91cc1037e19d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a5f87a3c72d38f1fb4e7db9c50fd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfade3824378c382585db46f1d7b4b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef3258852439c1f32da9035a230b43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7e8e72a6e1d8c91b91add038e2b96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6568d72c7ac6b6e36b8b218acb374505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481c87305c386d9695eecd95eaa9b2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577878df1801f83ed63aa759fb5f2de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e072d21720b9b391f93c54483239a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7824bfb957984fe3886f294f7a10d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89625fb87252838ca1fbb424ce336dc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada1363975a6f2755fd51c88370a95c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25730e163657908c5b06ef85e0292601512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7e0c36d450faa55a378616f8d4435513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbf552a9959cc5487d792a50b20471514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b789ce617b4e648022dd58f66e45f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dce0fd3ee870774e7ddaf00f1bbe6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20cf2e8debd7f4601839c910d60f50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caa0751c06f7bcd159c584bfec841f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce5bca4be55086f8a1c76df54bc92e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467d663bbba22894ed91ed48b47e5cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31259dfe7f76f0e77f79ab20266ccc83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4855b071f6c354b908d6cf56d88d48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4505647ceed279ded6d9546744590a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b369a7271244674b2ee89e1393309524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce53bbb2fa46b99eff6a474b6513ae9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb98b9c38972f5cf2cd9ed415a01b2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd3862b173b958a5ee71bb59550515527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b6f9dc4540df6bbe82d0b05f3cf16528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b4669b0d43092ff3513f78106ed0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ac4d6ecf132d3e806b9d65a5a499f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa93b8837c6002537f6977b4c45491531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeafad566a84dc60b7368b03993636f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9633de7e6a42d4ff70e1be5a6060e15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ddd6febab8de1d062998d8160274a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070ef4563deffcdd6bdc3cba3a621b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaffa153de2a7a5fa17656f18376a2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391069a52ca3f033a8c8a694f9fb4dbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d857bb84b8b4875b472cedf4f537f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f2d8fcdb76d6b7526a1d51b792a67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d632a21385cc8aba502825951e0e36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc667db8a7ad16aa2dffa470046d9b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175c810f04de0cf6d833375dcf0d300542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98969b8d81d86021ebe7e963160a34d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc54a1c472cb30278c37061236b072a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e862ec2cd424c2b009c0bbcdd80af0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b52fadcecda864ddbd1a46a06aeb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5941cda450b7bef965bc923413a50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a09cc89bcc7a15b762ebe4391cf6ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f94bf5a7ca75d3ede7832c125fc889549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdbef787d5c66cac260a97101a396a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0df27b33ac650d7679bde13930df7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223e9d29275e1924982e3b53b131a0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeffb54e91704c380dceab39759b033553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51609ffef16a2514f6f1888c5b177c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209954c39acb06e875c0801481c5343555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d1837ecfe69cb4e24744da351d7bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995303866c870a6177edbe9979f8581557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596bf84fbc361be41098547d9430b30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25061e42d7408fbe1ff2a87eca0f02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d19bd9c0c1497405362fe60744d130560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480682b018ed060546fdea24c9a72b6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded75bf10ef80856e5f4498fe79c052562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb59ef0c34d4e756d8944e03a9c174563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5caeb52d74a86723e66d588682eca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958570855ca67e2a47cdb33f3ac17f41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636bd71a205b1b508b8ae400e723986566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead75a94187637cdd22fd5095afe68c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67a67db12db925f75c69729b5eea69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb8bceef9db48ef61948f65e9670e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66a8e5da2f8471cb9e2a2e52c31ef6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589a551680bcd091ebb21bc1cac0708571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21fb3563aea2e883b2627145b8ba72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb823ca2e8d53a921eac7e93c7e8621573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020ed90e8a905d0ff805ee3d4220993574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e65b9693329a5e8749cbaf8c337065575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03b441fee3b213439656993fe174e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3952fb24af50bea30f4346aa9f76b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a652aa7428f0e8a2dc04c96505ef363578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfccf11c7e33d6967cc43c392614275579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65882189e071b377245d74333388a8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506aa1aa16b9616ce1658a585062fdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bdd756377a58d47bdf82755c8a9d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc37f55b831ae6c6a9a0baa7704391583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658f00053cf12af3c20f7b3d796a402584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e9faf5efa4134e9222be4e947d846585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2bab73adf4a9ed0a19ed9b0e01ad5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39ceff795a1a91977b1e75c5fa1bf4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500cc2945fd17acca27a24eb8ad2b0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78391b5a4a35d97a83ebe0469d0bb32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbfb74d78a9153260c3ae3d1b0174b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4823b82a3a53870989b0be6cb8d387e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec253195835e0fe3f0efc986e20ab097592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0ae923e2fbadeace2294a9ffcb475593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afe74d65301dadcb29ef72ed2e8211594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef352934394ac23390d8ee9711e908aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ae86ea1410d7761cc62ddb2e7325a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f4bd664429cf38c82b8ca2ec547eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a498bd68eb6bc59a54214a63ddb70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91accc918bcec34b5294e3515d9ea574599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afbd6d996b5ca9c7e6c2e359349153600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095b40e59d22c94b401e2212a36fe0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a743cb30467583c831c5c28901c14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118155b355f0aef5bcf33e0f5e91fdb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180224dfeb15136b0888659226d18dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eb61a4dc3e279d23704639a8df3f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75d2fb05d81b671bc7707fc6d3f609606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad390fb1425661d1ee424d52d3616b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbecff3ae37d063b0c81e4dc4cd741608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798238ccbf4cef07354bd0b539d948f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21499875ffc7b87b73f8be186babc161610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7953c29a296d3f7d7cde7aa0cbef77611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9784c0bb75b146b9d2f6e2091298c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb887e23dbdb50c090ce7f0e3d10491613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18290e9c1383acbf4a29fc9f4d0d2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999eba97f8019bda652cd674eed80c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cbdc7218e0905a4a4f80302d5ebca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced00c866537bc9de5da73d14ffab74f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ec23341a6cd0ed9d2c6dca31bb56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7225664171eef20d33bd4d6e23b405619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8301b4dc686d2ffdf87ed07e99bdc63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aded4a3463282ab1eae89676c077c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6451837f8381ec5485a2837b3fb5da7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3960033c15490563786aad29f5fdf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fbabee367aa3ec19b75eccb6e2b44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc2d9da6877ceb8385c08e16b18886625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020503c3f50a7b956c28ae38e57b4ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2629d2a0c1bade625e4d6c622bd09b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cae2e498f9c15fa7cf2300e033781628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd3ac0f572dadc1e358ad9418dc103629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea871935eb8c6ec1a07f45bd5cb8d315630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075caa93eb7828d2409a7a12a1c69db8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7b33c98d6a29bb8006bde48222d13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d672e541d46039598014f41b9996fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0103b9671f712f5ef9ad20e4ed3df8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c32145dccc956f40ef8ab1f028f7d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63774a425458f8ba0df749eca22627f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5d8beaf570fe1d7c8b4332d02950b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98b68c7d4472ca3f55a724948f91eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec2f8c6e725d01606c14bcf6b12718639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c108f4e50d1a37084080e880daec6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049af94cf72fed1d9e521e6a4378388641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aa82078eff98e3641311730e91408642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198d580524e0a246b6f062fdc016c66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172ab3e75a1708ac8a17ff34d1ac805644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1f8437b4936949d2466c83400abac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c42b1368c74ebf8c73c13c28adefa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee452a8b6929f5e6ee283b829cbc46b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3003f3768bd509f0a82a534985b2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6407d069daea17d2d3a803667c4c9ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab11e1dc87a903257ce0d7b65d2f41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19a6e271cb6400bd56463cf1bb4b4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b6642a697cc3e96b5c91862e26104652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35f77262fea82cda8b90f447d347db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfb72a9f3523acfe5ed25350b12729654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a738f8a67fa448887dfcbf9c0fdd02e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a2704f1747d3a495c213cf358ace7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f077965188ddc7ddfbad421f07232c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7db41959ec78a60a4ed089d5171a28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627d3a528ec37d0e3ebd93a6d6fd51b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13227774428e6efbdd7245a73b66ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c4ce0af69e1b8962ec3d285baf29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fefd2987506f66d3687034fd0fd44e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89b2e0a132355e085c1a34e8d97a35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3eb7926a1ea8c33879c5ec9cda318664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fb3612c1c89d29b507c01325a2104665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35307c6c5028c73cc40d9b4c16bb1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21807bf735710e1dfd1cbb5a24d29159667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be263a37f884a7478608b6f5202061e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92a742e8729f1d113ff9de5ef763a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b19fa990df9125c6bc8e3d1e46c4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149ba7c53b5ae2d85d06aeb87f6e880671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028b4490c04b9f83a4858c13caeba83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b873259e1f9e27e3d89ed25adfb695673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff48400efe88fb3be56aa6593a7eb1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c926b0721a9a97b5e218f1af8f6365675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6a6fa93e734a383fd5dc30581eb47676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1b32c10a07044d2d0282adccf4d12677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0b4ffed615ac65cc3673fde73ee9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adb27dfc24ce123d479d21268b20d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732486b435e05244862e4107de0bb93680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ee9ed50a2170a6ef7e94c42c86c4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12536e1ab6f5d2f49417cc81a6b59e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751af475b3723c507cac6284a438bd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03206af7819d7f61fcb0cf2a389ec0b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12872ddfffa3771f846a473d27ae1a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dbe260ea8b74701ab5da569fbbfa7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f11350a24adb9fc802fc9d24cc0b45687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984ed32e24fa9bf0b1cb42451ba7d75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d050fd14ca60337bb46dcec8640915689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894f5c4ce771367cf6eb0c61ebe2e7e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ca8581eb3b317ac3ee07992967f2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2203bac4cb1b81acd865026e7f492692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88bfd4f8ea68fea13e220abc224860693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f178916943ef93fd33901a6837d26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622df0a6a010e03cc2c8e652cddbb8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0115c629be589b860b54b5ff42491696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82de12a9073b37d1660752c79eda5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c84c3cbb1cad15053d2bbe981aa69f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044ebcc615269896478b4476236da25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dbc170f75e32d01d53b8b238ca4e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b3905d1e17a768f5c39fd26106b64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124fd477f878c312f376ae8f0c99d64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6aa0f192227ac40c006bb3fef5d0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c9ba754998cdc35d320f3789c9501704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deeb2069e1c1ba75b5f8e1714debb7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebde71a6892901d5ee05f30fe96054706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fc7b6faab08937037cd54e0143eea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf5a45bd3765d569fd988a65031532708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fec04c9620d4323edcde30c46dd7cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff25cb9b6801b7f496ffcbefb4baaec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceaa0961d6a041b8705044c89a984e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b7fcc1150e1ef925f1b9d8eecc6b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fc1c8f5859fa99e7fdcdc4d7146db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5fc8184398bb29292d252f894f10a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b500257387b3537d2d5dab08472c36c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e706aa8cdf0d7db5db9143781f3ed71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d410714458835214c14acdf51968d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128f4daa7ca36de324788eda4442a98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22471c6528d79141357ed44699b400e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82e3618da2fc090fa5ea67f2940052720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194e8a5f28ec4ee28a8fff5e0b9584e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665e01e187770bc1f7d22606dbfb19f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd5cea3bfb4386308b3f297422747d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79e514604d27d520c8d57f3da59951724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf800fc581a66ad9ba0ce922f9486d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3cb03e247a0518608bacd048a1ba8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9af6e07466a0b78b6ce2fc6410002c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bdac721ef7f9c8995dc52df49e645728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890f2e58129fbb11e48ef6ed556e2f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d075f73c8c0e549a46f1e4ee6b5eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636010e30bc8b47f5307c9913c0e8597731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da843869cb9589a57fe6cfad28903c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4039588dc880afb7182f31d096d3e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef79724ef122697cd7fce8eb69ffcd2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1694130182c9f36deb3dd9e5b4ef1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d49a4fce29d6f5785b619d0d787327736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e091c4c4c546eca72dc8e0f24013c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71ef5e4da97e90e9dad27674a0eb10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd0fba99eabd187157fd8b8736139e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbce860fba923cb4e8b9e2c55b2561740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff87b3293c74d0af14cf7d9e1914a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03b3a939bd0d811cdbbf514a891bff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52930a65bac75809ab1a1bedc1b0dded743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d3dcb6462ef9896c8d0196256aaa7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08e187bc39254a88fd44b9f155b2a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0acb44aa66eedb54fd1e458191bcf4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10119e8bb5d4a9204e18f0a2e16f806d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a192cef54c45b113c2689208435bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade760c2f901580d1a498f797f82ca2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a7f1ac6e3aaa87cf386ba920645a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d494c3f76bc0604f8a0dd7f4e98a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecebad5833abfc6f9785b7d196dbe6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf0568358509be37910778392c0dc8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321a11b7420bad507f99137fd3b47cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8a9d269be801d6cc385eb8e14c173755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a85f362aa03c8b03b0ae202e57cd25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95197f311c6cd18d8bdceb692e510b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90628df6f4f123f4edb0b81ecfa783e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a3105fdb4a3a5b4a3f517579e2b08759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25479f637e73a963187d21af08f126921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b580acb32c036432dcd61583996f642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf70379170c8c19bca3a69209022303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff90a76dec4c723fe0318718396bce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7546117860fc3b4dedb30c058108d725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edce4fbbdf886b63da64c8cae1fbe8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dda915df0e22d1725aa4174b25e027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42356147577914c5c2cfeff7d64c738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65a742e8dee08b313d11813d0df8b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539743afc387dfce238573e817b39b1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5455090d6043c6b88cf5d067f11cf1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d76759c82983d873fa3ce19c1b6dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc0470c74e491126779c57cbc11d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cf7c3e014747bedd3753951f4785f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6720fa8ab6b3c5b6d40b2ae4102ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c34f3a83789f3e669a119215df50916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec615758186e24713c389630a399c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a53dc9576ed808a45bb3d42e09013818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540135ba50b1ba4c7979da2aabcc03b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd5c729a7729325f8c2701563860d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87e8f702d42b41d5db0d0b72e4134c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d035005ec385f7ecd27e312eda5f89622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3919fb36da47cbf03745b5c2eb50bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006915ca2e1142e11bdc49dc0f54d9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9b8a236fb42312e15f8441d979b1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cc08c5453e23d1d87579b0ab3559326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd6fddfb88784d5ac6f6ad5b6b2e1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff44ab5573a2ede4115a559e482068a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc83665baccd6ed56d6e219b4c7631e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4787e478e62581f0a8eac46c458ffdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc860b6c938e258cb75b4249f365e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce828fb3a3621a935998a5a71ffdaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efb3a55a28c314cba1310c950006f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19ae563f232b7ea7e80ab03fa32bff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b3cd1e046d9cbb3db0e1f5c1f821635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8697719f0d448b74ff917107c4f832136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ee1290ae7bacea08be7e49c23d96137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ffc86573213d23cfbfb6930944b5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f362917e90f0b7ff82e92497b78039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d4deacade079d6c4163af1b56c88940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3576ed61ee8930722b1b3894d252a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fe3e3991b0f71e05d8552efaba2b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2b2673f73c3ce3c4fb7ddc522225e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6694850e8026614a056108aebcf1d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536eb9873441d5433e69124fbbcbed445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d5bdd2c2cc96970b0ea86a5c660c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9459316d7e92789b1e0ae8e318ab23447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9618e30fa72530beb55f397a65227f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780ea859a65d4fb1ea127ec2f90a9f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f64235bd459eab6e484498732ee5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7d8c3b40a4a3d31a5159ae120690b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3806fcbd14fed0a1b022cd2de8f27e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f3e8aba93d4b8ed108beda2510b4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8601dde0322a93885e5da10376020654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c9a5412547997ffaea3f0330a217c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef52baf6de9e9fae9a529ceabb223056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e27afba0c120de06bc918d7eea63157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fa0f301ea02fe50ebe3af188456da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8b28075aacb1e4b5c25a11760219459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d143f3822021ada7c805723bc8ada960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3f99d3db9f876c31120811b9ffddd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baa71963711ecaba3c6ad5059c01b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e89e9110351e95d339dd795864529563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382fe03ce7317adecbe67654377e60564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100221a728542ca62a978e8b1a4ecb2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad4471a7d5e1a664c0acb74aabb13366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fdb0b579cda1484b6f090ec0ce65f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e35d5c7b21050cf5beda142f02777a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a408591783933690584da2c523b3d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27058e3d15add2097f9611b77e8b3d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dea072da6be1c2116834a7354a9e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9367c12f8a72ab670bf51e45d0a2aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434490493662aa235950475243507fe473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80e664ecc882f96c8eaeaf00b990f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aede9e798e49b96f522a45c9a95f70975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec1552863445158abf04aab7dffba676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9c1446bdd5c846edf3783cb54b3cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a356e145a35f38c175f6205a6f6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf39d61ff42c4d15fae16afdb2a3bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a37e83dd6b294424ef4247a9fb98c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc39b99c7bf2548ec670fcc332be5ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa41417127b353fe37e4adbe77d8c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd59fae6ec3ecfd82ac29356ecfd7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433bc9cd73c48074a3e6514611326184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d59eef18a4a1a936da76ab7f8c8e9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37957ba22905fd1abb6eb6bbfd004c0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20c7ba758fb4d0f2b396f86447441e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea452f5d7fad8466bab5efe3e6909ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff9684b0e7f5c604921979769eca8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677d24feacbbaf6c3aab851e1f9272e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5022e37aa2273ff2ca669e86bdbe9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b30a131ee74018512a7fac13b218d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b13904a73d2a1335e5fdd648183b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9df738ac70e03f29a69bdd444ff90394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d675e0f66252cf19a787cc012b7cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75b1b61c201be7c77b8fd4a67aad8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5db26819d7be2bc90a901d1fe334a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af588b33a42e54677e20b5c4dc89ac4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935292f2b301861d1ab08ef3be693cce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93549f69be2bf1ec64eba142784a7171100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87423a8e861da24f7b955b995b978e77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ca5b6895abe09a7c2b8f9ee0d371a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ffa0f5f377ccaf24bffa04443fa0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c64aad79eee26bc8b4c6e8809edbeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aef4e8df7f53629dd5e3053fdd5485105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b173ed22befaf452423f4cd292712106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38716b280b0f7fea6c9106a265bc9a54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f175ad787920f9c95648bd4c29b0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793554dcbb808683ec5b62d966a5407109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59842db1f7e6fe6fe0cf897545ec49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0a8c2fe588c10a2b115cb456f6fdb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbf69e22a2638967d9a6b64f6adfef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a916760b63492ec7cf4dd45d07e43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897604b697a32df2dfcc0030387a3bed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2dde0f24f71f3e88f3bb4b7d0635d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69cde404ca7c04b4379930a23838ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba333e84719054118681a16ed165e77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115d4de9312cf1022c36a8c6b5d143a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cecbb694ba4f8f8a5bead881b3439119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334f2ec151188cbe38ecf0c4536fe56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8e94c6397bfd860fe26517b24d02e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ce9dc0fd9914670cbccb45f1774dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4adeff37de7e97065d70288d71c77d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b424bebc778666f1022ffd7f1784a41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20d5c08644c3c92a822bd6b343164f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcf672e8dc29a75330109e8eddaf17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa9dbc6bb9c77bd80eea730a583342127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710303bbd46f15c6e4028e215543b6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c585024649e6d6686bdf494a494df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30acd03cf4bf265ae08f8ab179d07e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed47af3de958f66d8a194d030415530131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9574619d635fd440c73ebc663e2f367132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9f552ae1def007db6ecbbf2367aee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd539f6773e39e8f1a44f95a3a73d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a938c2c5e362a15e38a1551a1710e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c22cbd87fd8f3be85d65082b7506c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af626e03323fbcbf0336ce45e22c4ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b0128b13f12dde78a0d0d2ba58e03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eb24dfb8742036832f5d5b61a726f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27cf8c96b96440a36d42b55c01c7d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d535e2979532271f8d13e5d0770e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a159c3aa12952d0a4ea6b94f1ac5f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff1a72fe67715e09cf5b0a70212c5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8127bd27079f161dacd8878978c6b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ff3befcfe25a752d676a1a80bd9b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3c4c50d8cf73cf3980c7d73fa1f9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494753d6f9566ab5ef9fc29ae555c385147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea5d7207fa5cbfa2a5da94c7883e11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1062d694092074049cbe6fe21f9539149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001f77b6d460314d248b337a4b05209150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e0cc3e7707faa6fb46be488fd002c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15363ac487eeba7c513ab5dbc85f24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de414bc0dbb867fede03a851cdaccad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ea0801b43a70e6fd114a9f78b4a1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6021bab69beb8ca49f78fe9fdd40973155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72430434170be437442d0b7aab8873156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0828d5aefc41adfa3dda7f57aad866157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc51fa9e332fcffdfff83c45faa7167158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7f8502120ca07f44fde1082e46f28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38a3414e0d06388d4049c0a0fb7af8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922676c775377be74a02485d210176b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388444bd56f7825b6bee9e21074028f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c98b8b052664294fae9017ff8690e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22431aa5e052d05b6dcf75f8edb92189164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c5d9fb858eb0f402e0f379ecb4aaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c2b1eac136f229498709fefd61c4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ee83526c117af6c3f3ed7d014ef41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d07425bcd1cf931d095f0f025679f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaafec50fe6f1e784da1398804dbe5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c58c3b5012e7adb9a869099fea2de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296ec9974249183194cafa54675f7b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc630db1c715bd70a30c5ff21143ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78259be52e0aa9fd230ab593822438ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f2803aec36fb6c9068301024d20ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b075b60664b9ec504de620dc4069ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211db8e840b65cf1c62c6aa2f023c4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f03bb91adc076f87b0593de44dd741177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f2b3d6b77c26e2affceefe8386a04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64401f742d5be202d689b6df138f47a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ee7c49d7708f39eb2c326d2ab7686180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3baa3d10f49a36e5c1b33e30cbca25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43061ed1f16312b5c844b931c4c363182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dea97799903500e78d8c019e32007183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a5e3cb0236dad51a3a0864146b585184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4e613e577c5de209a7659b4f5a09f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007771ee1cb073e5b488d06cca1c118c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829260efcf0948fed4d20d65fe068f26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff9b594d63ac935173b0617f6919f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442702b4d6abbf15aecc22fe6d71a1f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331b1ad5853e2abb66af4917657b844190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb110daa2ec3c2ac3944867505adfee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028327b1c0875895eb347edc3422d172192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fafa19675b3f0805d9a8494748304193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84614a51e2fac074827c60e501f3b8b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e678a7c82f9ab4a61dde7b0a3b0574f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dafa582ff5acfde47b1c4e6095e90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759af3c29e01e3d3a45c46e90e9786bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435666b4a299c507a354cc53b5c394c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705297e15fb80d9859ea1e4a2332083b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c6543d801c415b66ff1168960d1d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65737388f65030000a95cbb8001c51fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642a6e4605bb9e8cb7ad2e44e19fa9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf5bb56ba67d5ccc247c6ef653cd36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053fd57f8fb7121a6edbb9a612f7a26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b970fa9dbba8956d3548855ed1101205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350e6665ab5f8a7340c06584f0b6b94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9fcebd2c86628569459ed015f2a20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eab1114bd0f65b9470485683b671b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d9ee07e02a60d807654db110f18ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a854a55738b6e3a4f58b2d4d5053314210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb41fc2251b0b8eb0b26d0ccb9dcc88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad471a22c022399c5af3c7cbf48acbcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f3f05791871ddde7fe3144cbf3f06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fbc7b21c46894c2147e391ca831b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7191e6bcc2c1c95678ecb9109b8f209215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7583a6dd6c6371a8796a816a438ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017af4470fe230214ede58290a8a9f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989d2dd9a4f14e8c7af913515bff253218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a897ce2ea720c1c2e712adf31289e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e29a4fd28eb22e77fa2e770d00a2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992379fc79dae950f9e867b231de2238221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf341e17d84ecf8bb1578a208675c78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed7a12dcd1ac0ede1ce53199e78a73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc1f83e3e84116fa5bf5f341c07360224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb92a9470322c598ae498483a638744225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9203cac6f1391410100396a394aaffa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066d7bc7d5431feaca280e1a39d7d0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824dff2f59ccc36cd7ec866d39b28f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86646cd3463f5f3e6754d366830677229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0e3f99d0ae26140745627481a0fa0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b775fe5cddecafc628f0b25ace12778231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab954284bc20d99aab9f5a1b7fa0b09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3d9de6e5c3847b8322a8a084042ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11567fdc7be4ec253cef692ee0777234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c4e3c9f7fc68a28d420df4ee28516235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511c4bb8df553c804e4c0fdb4d06d55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e558b353267a689ebe4b0fcee0716237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fd9961e55de0c6bccb5e1dbd9cae2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db83106eab91c4f766ce8f6f9c560b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133dd8eab470748a6029c71875533c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa15d4e691fddaaaf21a6438d604206241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4fb297ee3846538b053ea93b0092b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86722d40643cb172a677b453f70293243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21024fe1bce14195e715b28173d350244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55aa0fa71fddad6f36970c24982c6a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ec0a3a83a55ee1b3c4e3a29567e59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcba9b46fa9f8b05c75dfcc168a9d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184a0daf39387f80f1241da65157d76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351368a5d8afaf5f15c011435c0db768249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e1e3fc3010e280270c633c34d31cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20292fc12ad4c6a4bbbcf4a6a811bf5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84776e49c9f861964dc8f2210b26c7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d497103618ffebf828d7ff5afe5110253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e8f1945a1fdd5989cdaa95c887cf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b410759fb2ac25106d8a27e38c19c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea822500381a9c0eedcef257879b65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc7b15c3f2cf64dbf10ceadd3df776257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d9ba1716994ba98a3f1597a1e407e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceea750e39ef538ed21862f28498a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3208947f098658db0227cfd0acc29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbc54cd943433a264bd9da2375374f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875fd2f7b17aee0fdabfc911ade9b57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afc684556222f1a10950590fcc3bec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653813366fc972b5f86d38ebdce34b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a517362b4624945f7248074ba242d20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2fc03c1860097f009348511936299266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dafc2597e38edd5d204c79340082f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45066324ede829df7628cb0eb38e85dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6b0c0959c2c5cc57f1ecbabf758f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4cf5a23caaa39533fa5e355e7ca6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657f220f0440c6ddd7504c5fe18a0d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ee4714ac926e998f6759791bc4006272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dba2bc97535fb7b313c521bc91225273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a70cc03868dd4ce9b77b2a9b062376274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d178ae3a6905a01b2d3bbeda95d15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258d6d0160b94f652d74f0adc0256b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0941c230ea665e3a0b73ffd4099e886277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6187a10201ac74ad172bf9e31c0667278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4f12b593f0e7eebdb6bb649bbbccd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfd309a977dd2cf29aa985f59909a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5e7ea1b9640136d2aa012936fa3de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e22a158d2b6245f4c8ef6b6646b97b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6824524788bbbc1edf962d16d01a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ad8f4d62955c6be3f58afd62ea496284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb515251f123ac860bba425faa8bf27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3076be1017588a69e5728fe378ed727286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6d490f0c333dc2e930fb917e7c675287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eac9fc85b3e454324d5aa006cb6f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8b1aae2aa08313ab92950cfea1244289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063b7bc9a056114cc75b2bd5a8fcd1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162542bba026568b234c97a4c162b68c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e7ded550f6d839f83a89933aa5d13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61c78ea190b579206e274e29cdeccf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38920386c5f9d67be8f99bd830c8e1c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dd83d6d67c7dcd8b6d7a9cfef3ead295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ad38e96f23532a4734e06ed9e8058296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b0f8384a571869a29c75d617a7915297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8d0dd9efe3551b04d18ec19c3685b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67941496f8eb478599063a5eb184a8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8505c83e17414b3c835803fb5ec01a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552d1d6ca4ae1ee44c7e8105ad7a670301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6f8d317d1e3b4a4492286c728dd0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d0b6ca91a47bf5ba02630d0a55c27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabef06fc90524db6ed08a0abba904d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f53f43b18a3e6f969d2e54cb335f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e66cddfac90cf6fe3ab78af8b8b0f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d52c783b61e71c173de0477ea1db2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e163111d6a5b78b6138037e6c63c386308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e6283576c03d342b27d4a186987a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb752d662ca94029caefbd0c02ad0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6396187f12d016502728b678724ebc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329737af00a8b8aa1c3d61e94c8f1af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8ad2c275eb5cb9a19dafec659ec31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff864f404968d56808aca927457a739b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafe72d4eff51fcf1e1f373ad968172315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac655d070e2ebec0b9f4fab228d4d3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358d57cbcbec030bb21b975b7816d40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372848d3bc719dce244eb29ba0a9bb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd5d8e951a76367420b6b04a9810f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd07a21d53645bb92906ad6e7d4ea2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732bdae3bc355c4f07c4771c8b6b273321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260dc9adbe2fff100a1f22566aa1b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116072f48e82db3e0e641719ec60592323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e6a06ead92fefe911b75cb054aed1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fdb803fa7c2a6610616c6b8252f86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be98fa146cfd91c951546c9cc76c3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3550d9acf941a7ec1d82ee8c463585327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d31ae72235dda67ddd4410b6473d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b91220185b8a8a4b8ca6dffdc970d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8eeb6ff177ee423d8b93fab5382b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd46dd4e8271fa1f1ec56adf809bb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d97081f786203cba4e7c079b7b9e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63879f8c02bba8aaa262b366c5b5729a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ffe873ee862a4a9b0a24b5c82706b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa90da37d6c87163b7c0b64905017d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec323f1989f1c594f9a4e044ae6f49d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817729e24809cf23f1f9ea89e24794c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22d96cbadc8d17bac2c076ded3efad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c921a31c414d1d13aea349c82d1dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40a0ac83822a18d7c8b4b7981547b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005230f65f147fb85f5f4bf477fceed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d62fde02c83462272ea8385519617342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8d64cd9cc64646628732162ae1b30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9897c5246190e55e6ea5b32e31f0a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355fee7d1ce5478ff412d0c9a1e7916345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e10034d09cbe31faea9c23c3d6f182346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44bcec5c8e7cdb9acaa5e065c1b909347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b4afeb96a50b44b0ce3969698ac4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cc984bf2b0fb1bbb7926a7e5663ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705b718db17ea8c909858d94fdd0c19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9ca45d78f6555d1aea300abfe3b2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0907a2140d3f6186b7c405ba8fd9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e38dec7ab0a27371555b397068f75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a66a132fbf3e90f0a761ba482f1af9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5b2b64795a07805ce2f0624ff84ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962742938dd3484a2066ff5b7a219c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd656c0e0df79bbdfa1cab50d4a7d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bfb76d8f53a8eb0e95ee18b444124358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333ee11631b2a400c90495e169e74c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeb86c0c88db9e219d36252c0feea0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1950293dbc3b74dc2854d0ec0139bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3ef9633e5d72c7a16a51b6bcdba7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178753e64b401080633a178aad468793363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e464e2afca03f9b340ff40634e1fff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b5fa63912db1177c7485187d81f92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7061260b8fcdee83eaf2185cac77e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a2a5aa7bdcdadba4531e1f7d7808e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06fcc8f40ff1f684d92ddcc23f832e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925df9e538d3a06c5b571d74df00b900369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c444f05eafb98c5bdc36138856874370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fac3ccdcab75acbce9cf88350bcdda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edfca39da57032d70fb5307ddca3ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4c7d1148c1e74cc841a9600824a95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ac6e35695708283d3aabc94c0abf8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6e42dbd64a08a79fa30c9ee0f6627375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635c7eadf1d8191a5e7a0833062cb92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affdeb5a2e1c2d67fd8c7974825bcd1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7b236f802ac6582c9d5c10c9c6754378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee046fe35d954c67756c97bf868b02d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4b2c1294937748c33abec8d4c3e18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2eb1602569ac46476d0b5934f8765381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf54b3e4d7a136b714cda5a3c790b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb80d11c138646e8bc1a371275fd65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7282e29d7d221e49b06c0b6232aede384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be2c4936eea4a130a62c04d23e2827385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d5430571c3f7a630b42d96f7fead0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187f1e9bfbc2c2722ddaf8499b16337387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170ecb2f7860c6fda254e2f200cd225388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201975a975346fe9442a03f70eca4832389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe754d4d440475d4da0d3b5fff79cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d57b5ddf7b518138a567935ba346e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062caaa2fd72f0a698895ec86e6ab829392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3fbf292b51cdbc10b702b4a2d7f66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e80046eca2a6749ee139f86cd2b47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e5040932adeb363d24e558fb91d3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb86627ac99ab73a68f929cce8e8c76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52179e7fa24594f873e332be618a97d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd34eef25352c0194cddea59bfea6d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d2d9023a3f816ded7c96e939d0fe7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b25ec426d837da25eb8a55385faab7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e33dd698632714dfcfbb161000a60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bdbce48f36a375c2be3fb4fbcc879402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15576ef59de3e03181f4887251f696fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473e05df96c87406e5ba28cf2f8c47d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5674ec5a339e5ef5260ee453c0a92c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262a68841ccb895885a1af622c79235406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799a32bb9015780b879e18349b1bcbc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c72ebc80e3d5320478ff492e9b602408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8eeb1f914c11609ad24b937f057f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8601bef26192a4882bce4efcb7f378410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5a42b9df5344b2b27d2ec04f1f347411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dafc2de06c97f5a760b691379bc9be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9284a8662b6e61a89e17fd3b18ac6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9273b5ef52704463dbb806e4017a6ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206cc6eab028046992e50409c2f03b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769289c8f3b8a0b1fc126dc681639311416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11e9d89888f1c49c75dd49f17faf8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ca1c6e7b68164dcd8d379e105b432418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc1f05fc6fefa94549151699d38eda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d564a52f863f9ad8865306bb4fcfed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc8ff9da0db3e2a164fab846555602421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a64513c1bb4cbb6078fd17a32dd41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6a2e9531d59640594a322aea54c82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11543c39b2028cd2a25125a5d6dc24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e147a4de291e9af8a6dac9d15bb2c08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e074f5653ec5ddd2e798da1c1c97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65d0332d8f08c7b0147de051a3e7ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc94f32e0d4c414adc23e6a515025d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9620382b923cd07af647a3252202d96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d47050190cb842cf784dbe8ff755d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2712724b39e770a591c19695af3f678431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6bb2c9be6e3e70b4a4e161de2048c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc832850d7a2434b7c710178c3609fab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0d0c8d4622df3b8817b6b1145d207434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a6c2f5045fc62960fdfa741844145435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269e02447fee78c429dda663b5ba570436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b117f785371da7d2f6efdbaa38d7d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db07ad0fb02a981feabcf315ef79d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5f31d08c29553c42699efe4fb5acb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f0d15fc016c0ece5d71a837e7498c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9da25d9949df5da490cb1c6e9c04b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04312055dc2fe7c827db0a24b8777956442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fda83bfaafdfa6cdccb23e0a8812f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0f056019ce9b9da4d127256a2f292444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6310cddcff6049790418c936159c6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05753bd569f2f17d8e5f8c9bc4b08816446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c8a61807f45a5b17036c082cc036b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da15b78de4176a6889791574828a3ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370695258ae26d692d43e6ae5ebdffcf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00e451cec1916d50010856f708ec4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c46075efb99a9fdffb4f04c1014de2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2a1ab0d58efd1ffd46bf34241b5cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944de979605224ca9992e1d3eef3f19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5e8e5720f38b0d62a1eecdf540443454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9067c2c7722b65805dcc631585756455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885383bfaee29d9b37fe3499b402d76e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8a9f536c26dd7d94eb184dc2e50e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a24b9e61f86af58a50a6acfbbbcda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5a565c7b463c2677b79a064efe7d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6a325c9dfed6f8f99424e529eb882460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a79ad694e61c0c32edcd03a6665ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e892a2f6f3bdc57d80672d829223f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04242fc34c10a821a1c6a08b1223d1bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2f050704bbc412bd6672aae4bf4e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480c0e4e33d4b21688958c4ffa20191465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a1872429c379f03db62c17ddc95ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf405078e4e9eec2e01e6a59c1b63474467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5647d5bb39e6f13855c025d35ec96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4c6376d68245638d30aa13e20bc22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a955e9c4b5645d98e866ac3c3911a7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace75ca18a63ce875a0aaaae364c693471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa976762eb2abe82e0552973797712ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3e8185812f65c07439bbfebc9308c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef9bc5d341af1b68c850c01860a428474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01323e25045258ad72fe416ec64c8529475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb88b3702194f84ec4e9321adcb114476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45822c564939e4364e3e8db3eaf9ace2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ac4a5da08ae1629fc466ba69aa7da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee4f214aeaa0f27d96635013cf4040479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4078111dbe9de4920337a7d64279343480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387561bd0f314a17c263adcbd11feec7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a402a372cd19cc5f5d0b1ce9364ff4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c51022edf426e32da4013473338ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8355d4fbdef13d42a1b098a9f4feac9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba416681211587c467265a7ea26b74485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f38ea68f006a2c52e41345d36288e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4e1d172d0d19e44a6aedf3f30e086487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa99837c51292878fa3bee3043a8656488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b46da373e03c7215b63cd8d57b75d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641459f047fed5a16015852f942cebe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da91a0b6362b899303788e67c1df64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ad110d8c744374a82a1ea16cfca12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337780c7ccfe509038ba8f0830c8fb66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca30d68ddd52651352efc37e35bf660494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930392e2827cc7e77bb7f0e0b58bb5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e01c9f97713384e6ab36639682c4bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945094a05f229268e73bca2bc7157c0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1c6f652aca4c65cfb0c1ee83dbb7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fedd361726d257da0b845fba4a4ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a6d0880b3028cdfcf5d85c5225a59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f280978fec371207fc0e32b1ea974501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36031cd1d3078cc851df0b416de20d24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef66a670b1d9bd74e4e59cdebc4d2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a6ad7b9d15227e4b72bc165bf5964504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6573bc01b4fbe3fd0fde0321f229d65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa435c84b78e5e4b9031cf879c0afdd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ee2ebb112f643fd525c113a290dbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3308de88bd05d38b7f62943d9d59049508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bfbf1c8a1ec75bbd272e7f0bc155a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d99c527c4e4a7bbb03fe0b174f462a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92d953bf1080d14975f0450741bcb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a49bcad5602300509358c683196c9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e954515e60a5ba87c7318bd5a2071e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8929ed6d43d6f65d72f680a9b25ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019c13d674b4a7dd2430d43787e6e07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf09be731d37bfe1005a589e30da05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44554272f8aed174409ed222d88bd3c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30f901a0d3eb3e308b22861ece3f33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03210d4caf7c659bfcc4306881bb6400519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466462b452c3db77ac15582b67753648520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654803879343e67101df1c1516044b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694f75cff5ad0c8f830b8788a70ca13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a1c1c4397a87f656af8b7ad5551e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7923f502692f275cdd847d5d274cf48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e13d8c64df02e6776a9bf61f4ed4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d2ca190a8dd9e136913d84f8e538526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76320ce406e002b7b311c374b084f7b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d98072c0505aa190bb4954a755ba3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abff8cfbfa5287c7420c3190d97193529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc100e8582c1ef7c1f42fc6c98076c90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532a7df6516feab9e9306484e16f775531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9195df8a563ab9c9e1d3179f43ac407532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255101b39f998cf41e8b34eefb529c1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205f20791fd4a5ff83bd0aa1820e09e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a246e105c2dbc6814cff3701408d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e2824db14a1fe9bd27674693c0824536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8158dac31304fc3eb3cb228fedb555537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e763bbb96afc2cb903f7de8a000e737538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba99ecfec601289ff3de079c432d01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005218cc0f849cb073ac1475071d031e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d82dfcbdec5ae1a865d06b0a5a82ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b8559eaf8cb0c6d9568d2ccb4b287542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e358d2814fcc944c3ba71b17e879449543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575307485155b2d58cd98c1d6a62a01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2695e93a025af1da4fac36ce364d628545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3913c1972252482c011db074e258b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa3a4ae0dd638610d1a2d6ac6965b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1729125cf83f7e6d9b18045400d0f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322c5c86664e4acb2f619d9aaf9c765549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baf24b3eeacc453c893639b8ec0171550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf59e9671c9ac218f5d3e813c5c05c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b559f2ec2db418504b1fc58fcbac1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480ec3f180892ce93ebb8d76792bce6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c87a380117990f25f781a86954bae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e0832d40292e04035cbe6bcb1a2dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6efaaaf6601814f2c2151197788544556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ef2645b6a054baca0277d57a76a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9fabffdfb254f398049fbe734a600558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0872915a406e459374f4336a8b467d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0844f2b6f6cb1ad78f66d062badf9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fc9d3611c9d11d0b73a98d6ae874a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e1d8e550c82a3e34b2743c0e38907562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8bbf92bf9f5430581e330043c812f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e06d73051477484fe5cb4fb623a22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbdd70e8999744b3f1cf9578114c57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a8ad24285b9ce22cf7ddff19c2284566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b5eae7aaa1cbec5aa1d5e2264bf81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb63e8ddb85449b0c6335fcc3566fb1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e10064b5be743b904fd742875c891569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a1f5300cb889f676ee4b404e7175f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abc0337774acd4920a828cb24c735c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085472c47063fc288f74e074ba02957572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13374b776e7c8d6eeb3bc405e64bb5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12065c41fb4f547fb56e73ca5a717da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17589b1a2e98764496045bc31a59211575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f30c0243c56f1da5939d6a45bedfc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8487d0ce44bc5ccada0dddc10c401577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e132fc83f619b3bd316e14e9a92f5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4791689aed241cf1b1c94156df60f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c88ba3b8b6c650697d584e79ad28a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430945472f3e565c88c2247173501f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b60708ac433db9cb220fa2c1cc11fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36ae005cab0f5b69e7949f485311a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ae9ac6d5d77354c70dcb4bc3ce644584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd7ff4a67dc219f5969d6c294236bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f0adef4351d38e4c263e3a4260ba3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348ad7414d2778ad6980d3883e8b670587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0038d4e80752388310b763969a931588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599d52162c08be98b6f944e9bb07be2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11a992b525700f609827ab041a36d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d160788fe257d5ef00f3bc61895b83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e397aff82404927f588dd8e025b94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0f30523ba41eac1e4621680d38a05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b4ee74becadbd986e12e3b23832e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acbd34e32d57cbafcd86e57e34f3f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6f571e8464f60d3b5f525ecdc453c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ff6c3302ab85f7028268d407e7de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7d33e9a2c84740ad94087f8a8dd1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f1c7bfbc51d44a131a29be2cd4615599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67aad4291f65dbcc4883b4596ac182600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49819dd5663566c452249c24f1e4bac4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300efd9556904565374a643588309646602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c652941105aed7f14721b5932db3c7b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca935d0d6c0477053a795b430cdfa7ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5906b82395a422012e5f9b43a5de8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f4d483554804ff24062e7defe53a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac83dcd9336014d03dd038ea8bc160a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda46ce61ace8ef8fb80023e53d771f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d45cf46d86033e062074ae779a258609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97253c2c108a8f568fb51b93b3c3ff3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb476e77c44c09eeebf21fc907b801611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a22a2954a3f6be7936cbc9f1fe669612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09f87f5f2a51ffe16b22160683441e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91d59eddd220eaf1592d8f3d4797c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b61f8d9cbc3272da2cd4623f4d714b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5f1f50fe03e3c48c86dac5c51fb2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8cfb117401d8770a1b64b5801f058617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5d615b41acdb5e6e93cfdd13edbe4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc947029e0f4491d58193c6b67d1b59c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a95a7213d52511d82b628f64cd38a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c404ac7f23e5019b826e6d3965d083621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68610cec4e6a314325e0b0cd7321b8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807304f62e84c6ccf982931d018ce98f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1e7e0d56474b3042642f9998cd0d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39b073068d39525a0d631b39508a44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52c16a846c7e0a5ca5bd421d1af424626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356ba43ee61695a0e01fff8be56aff5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67274e1e038dacc3a2ec67e905801837628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee77e0da02e648a99c5fe29f90cfc0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d257e5bc60bea089489febd51f082630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fbb4ac12f50abe0d13066ab7517c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc9c5386250924d70dea4dfbc873f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cbc7b358fcb15ea5476eb6846a1b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1254208d9db76c6b0a23537d76d1eaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b74380d962601263e05a86fe3efdb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771a91a9efd22806fbbe0373c001068636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54332d7e0fc5035e89c5f888d06fa5c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938031106f60aac98723685017a2cf8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794a73cd1dd69e46c84702f3eeaaf07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9a01d9a3ad4b90c8646a2f9679efd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb772374daabf9510a65600c35752f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b645dd37dfbf9f385b7d70e43f26c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfeb8d1d44dfe07b6c74c218d4118f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984117abc66a8402d7d547f7e229787b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00d38aacbd9977214e681825067ec6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2d7fe29d2673516d2982b9f978ed7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca160b791e6b624bec2aeb47ae5293647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdb686ba668382ffcf1fca7f4cb6d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42b539ebe62466abeeefff1f43704a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c4b353b442471ab0418f5ea3140ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ac1c18bd94ebd853531dd89e66862651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bf1abdb3db26f4629339b9311ce29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703e5ba74dd3cde6c917ee651e6505b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188ddc2217b047d915aa2c2c5f5d400654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dceb8e35d46e8d44aa29a6b79ccf59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96e8d51d77582b2706f86c42efa7fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9017cc0163caf9b690fff4c30df60b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b107e9c7ca5cf940d783c7372c47a08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61f5136cc1172a9dcc1cdab1bd4e9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b1c8336d5c8c37b9ba58a49f80a1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dedd2876c01118cc4db74816a28bd0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab65f0f267bc340fc9b3b108342a08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0ffce318cef73f4e3bfbb7ca82d62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afd2f09168c60550cbcb134b5a7c41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89110ee400d31927f63585d3dd5c474e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cbef0cd890567636adc68fcae7e9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58827a4e7e0dbe8d91756b88c974382b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf94ffb54511962f7d33ccd348288b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b5bb4f07a7f7dab9d3c89a7a3dd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32233d6cd8b64fc5c8071e8d32652bbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4af12484a4daa22b4aefbe60fa9459671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35242a72313e3dc4564286169a55137f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed69b1ce25c7e1e63919ea16d1fb0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ce787e66395d0543a837b41e61e7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074267eea7356c32604770cc4bfc3ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867b0934e9f7a9656f03ce325b24303676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d763f96d3a76b1c3a56479b68bbbc21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b81aab62cbc449707bb7c2926c71c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f418cce79caec6efd676809f6f92b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8783449c188b1bf260e05008c23d01680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d385595a10b86075d25274051ad125a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219d75b34b4da7ebf704f8290f71217682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abc3d8149b7660e011d9c3733f748a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ed80744bd10c7c71f76fe7b709b3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd145214b6c11ad84b29a42dab92a41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0e55c1696c858c2bc249c75829b0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a076ca145623da0b423e050defaf81687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609d700fd34df0ecf6bbb9c74b3c14e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b9c4af5ceaa1e0a53fb7127d02dcb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c016a4030006253d5f4111469e19e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62164e07dce7e79e98b8d78c9197a9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db6ae73adbff5eba23a98445ad5849692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970174daf41a611da4a27276861d6c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf72841b6cb8f5e0efd5606038d8901694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a4806a30cbacf09c4f89dcccfa58a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d7bf300e224194ce4f08f227d9486696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c8af05a19aec4f9c48add6bfd1a1a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db95f539ee220891e31c8dc9f0be940698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bc3b6f03f16de539ffaea327b4ec1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baf7133357d5a1ea76f99b43c5c991700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5489f2ac8661f341b17f74d3e5639701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cb4bf58cae3c50c38bfed47ac245e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac955aa27c48f3be1d0ce78ef6fda599703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661e15cef249e960c90d16bb6b231c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116ae1c2226f4c6000ee596109290b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e31bf849be04601c8500ed50866a28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a54e2ac49084f9a925b729b3090d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4d58748baf63932f22c73f3037591708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eb28cb01715dbc3ee6536ea726b4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d02bc3615ae36b6c7e96dc52d025c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3877a1ce8dba3e13098ec2512e8ba8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1fb632241cb87c8ef22a01596999f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d615d36b561597c59f63daea8e8fad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3749fa05d1fd6359bd787568506af0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1a443dd631b73883aed43a1debc81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5731b8bab3c2340657b934434dfb99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16883c131d968eef3b717f0c3de72f99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a05ae475e7e4fde177a603a393f524718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90938e72f0792bb60205012a2ad8eb4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca03596983e4e749d7635a1f15a683720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daa202858d8f523edd8ed83232ea9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be9104f5dedd7e1bb610f6ca2884b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e1b16125084a1548d214cde646c51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29776ab44dc0cc6cc3336b6dacce15d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18654121344ea8ac8a02aee8cba51e18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251d690f2ed91199b294c7b2f5f5105726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaae0a06ffdd72aea5878ab4d3f0ebd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aedf7cdc8ac874bb56bf5cb7399b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c391b21eea12482ae7c7a1a0f6f88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f6e39233532c0468334406e53b55c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3d74f4137923799a98ece713a0c1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859977280e35a5db03546b3e21a53ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1068e4f7e983caf23dbc474a987e63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e21fa7c1e3e8b266c95318c9d5a2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b2085c3b3b575ab7f48ee5ea5912735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c597b61fac331029ac12bd517bc2e78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60af63538f1adbbfb1376fb259d0df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807559c05af2c8384dc7a2252eb23bc0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcf87399f815cbebc6f07028e617c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b15aa10b50a03af2fe32b102f3e0ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5854fafa7f89a80aff0f1fa97cc54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a470aeee9dd639aa9398af45e9708742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854ff8fdca7334c513a923c53171fde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02df116f0d3b78511b24117819bf25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e31e5aef8c97c7693ba83e99e17fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2af8088f1c8685073fc85960278083746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca182cca3be3f33e2e8b7fe90aacf42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6af435ed24288cbfd39b14273c0df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429061338b77d02a29284f90dbdf974749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca02aebb693dac64150ba4edc3ac6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68a7ab9b413013ec425198c9af3a35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2305b829aa477d53ff4f8e0b57ca9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5e7a0e8b7871eda18e9e026aeddd0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25225ed9b3ce2b2df15e8ffa207e151754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dda5420a1019772c943cfdd7136e21755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12decf541e6230269afb8dfeca98ddb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe28a8886bd859105893153f2d8f01757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404aac5fa9a88d5e5310cbcf883ba04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee3d69224b22ae99ad3efe0284ee77759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>