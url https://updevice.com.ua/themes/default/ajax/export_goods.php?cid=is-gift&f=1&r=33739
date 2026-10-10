--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2c738f35848c484380b33cdf7944e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84197ffa1be7bc56db22e3e5c237e5e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a658365999fe994f3ed5716debd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e48b6c202047ed95773ce47e180944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4658aff0f07300ac4470d07d334943e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257f78cd0e4ea47f2b6a3e4fb22fb856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff8559f730afbb45065954a6ab66e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60932c2e7739a6f1edf29ed6d588a24b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14351f3136d1d3a9b71da4131a068fa19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856681470582240867a777739a667bed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dcb9b17dff10651805e7d85dd2baf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba071dcf1153f148e82801235c8bef2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0799ecc257b819233da0c6f373fb92113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee3764f0bc3059796156ce1235205514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5264243e04309310d2cab4d257b791115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fdb4bdfe97ca0d93a40b3704d4bd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668a4783b0d0da0a45eab6c335b4b4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea29c089563f89bb00f3475653cd08118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e584a1738dd6f54f11cc7537a107e6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda45f9ede819ea30d53a210c0f143d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667891c38e35f47a87b63d67178047521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eb3c105fecc56d155ce9b93bb6a8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc76ca568d8942d2c2f854cdf1a35e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cdb177614d47d0d49596cabe12b2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893661c5485aca0a4941eb4dfacc6ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ed1e3f0742e80635e2c7ff3fc56af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18c0ace58a546695b060228c7acb9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e648db36e54c0c4918c3f48927a40928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97ae7dc426853e745a02a0aaa60ce629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fe0ebee9f7dc836bdd4cf0033777e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82128db4f46fc15933ace1cf04497d0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a229a6465ccf76ee7e0f54cd0c5ca732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588e55bfdb98edaf24b7aeaad06287d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba70f95714c29effc0ea4d544cb6af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5916ffc21e5e1329b57e9541c0f606035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5abeb5649ded2acf8828f9e23fe7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28003a93fe90e2793f889380cdc07937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b26746fc36ca8d23c2655cfe2453a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a59f4853a56fc23c521eefda090ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc10c783946a93bb72a43e20b1bb05140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b423059da8e4c115cd9c58e454b3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7591fbffe2bfa45bcb3187569118542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa386aa673913187160a053f2a066fa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f165466dd230827141c3d8fab263344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e06ce867ef7ebb4cc245d07d96ecc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18be80506b2a010422fc858a771ca6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da67144d5f0a0e8a84b1986236755a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201784fd850c20c0182aad0f4d445ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38926b7afeb8d8ff3a1f494063fa4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851824da36a023de45f9a50a608e562350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519bad249b0f2adae5caba61d0e6d8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02e602304bb2b2afdd10cf62db327652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6d1d8a5dc15506fe908e090a8531153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b22a8f1712f0d086aaa708453137454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b3cfda5d3379cbd1ae6a19efd655255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e61a2550a51e0c516d5be81cec360b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034c5fc2b0b6a2aeffae4c184e5bfe557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f155c8329de08a6d7e6c77cbe936858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bb63abb54295a7c7bb69d8df8611759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0270f71c5df68c8e3d36d2fa8f9ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c9da37ec12299b8fdabbeac9e66e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4bfcd26853282c7233d3236d22e9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846856dee74c2d815438758019b8de5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca99e4336e6a663769407d9a2a427e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052bf6a705042f7909c6fe92089f31965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c48a2f63e3752b1928a8358b058d7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25e5410ef44eccab917bc6868cd65467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034bbc1f448ba86e98ab74d623688a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304e1600888022558c95f18e5f14dfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2ad6892e385ba6f1993f9d3d345e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa454de8e470eca30c57f98e47ed8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4faa5107bc7e4f6c3cafd431c1ce372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42037d7f35b1d4ae228f5610ef2a0cf373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114042ef64b884a37be3528e4c6e286e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5385c325d2266bde3981b553b6fb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd647ca08adda4c1e65e3f2e4d7be576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd863a7e654b80c56cfe899bb9ad722177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420baae111d7164b3da8c81657a4031378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60759fbc1a26f99a0fa6fc562c60d2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78821a6020c8e40935482b446c2ec1c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bfb619e2a5fb5a64afebb91e8088781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51598b0aa289f7608ef3ef50828c2e8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63390b42745dc7d3ca38dfb277368e7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1683d00be621d3799511477cdf2ab684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971633e7fa18ad63894df5c544b850b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46468912c3efbde89d80b0e6dffdd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462a55a51f9b5ec759cc581221e3d3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fd2be93229b9cc29477375edd462d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84640a3564fa6ad16cdb0b2d8e93d9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90175be1ab8756fc521b48ec0d24609390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52643523cd4474db063549ae3659613b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60025cd49869d9bf8a21afae0d33e57292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b98107d2909124ace0065d21a793b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecbdc9673f39a2cb2cf8cd12a1b94394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a0e5a01f8fa47ec8950e4203bdce895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926f01a0c4bc9109063ce56f95d9fcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ed386042cad8c0bcafe1c09cf47c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d00d6e8760b7d4ebb5f4bbf3a068c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2488198f15a4a32fc9835b7394e7f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f28687ee53718ee790b57dc9b0d19d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dc65c1c5f0fd27b1b09fad3303ab0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeef883437d7ddddcfcac5894149b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4014efeed4d5acb96b050499edcc253103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61bd94f42ee05ca68c933f84bbfafe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3110f9909d79d26ca6782794a1cb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b53a3b9f67bce85842e952b97d106106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaa7c5a88f1bef5e8764e9ef7d6886107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388dfb76d02ac83db016314e0f78b9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c080c5b32b6ba5bf549139110344ac7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409e966855dfc8a7a65069a24a822b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c48e6347a8f13801220233623c52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eec078a494eac15efe9d3993b93f86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc99d84602e91338f2f3be61b3c2de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab65e2b7a7ae30a527a1ae66ef30a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eca57d7973072b383ff6a3738e074b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913cc896fd44cfc7d69a37f47c6631e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c743fd65b41fb152e085aff9d5db7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a3721bf6265f476478080a3493feb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa7b444a1fc154d3e1fab0353164c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5beea1fc08919f7bc07956535acf70e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15146852467cf74e6e8d34562a99326121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9583d209f19cf910d66f2682e4b6024122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a150f8a33db397f00b94f65807e0ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b52902df2f4a527b440d45dbe2379124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09503d3d272c2a47f34c1b0cab38a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e215cb410022e1d833de45c67259577126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ca3ad516c8214c990c9cb13c6296d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28843d40296ae96f386994d87bf931128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58390405e928b74d4147aa07b915cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dc0fc35dd7f9fdaed3dcee3dfc338130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041a82f1e34f50bb27d648ca0ae1442131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446472d94e6eb20cb7eda01fe4d6a33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a05c7ac5f22e1ce492672c032a8f9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9217b44980f31ec99b5e572d9e1803134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744a51b4873461ef2e51ccb3f4da0e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda5c2e40673c56cf2a18f26d5cbee3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d15380901b154c2eb291b74d9e5fc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5b222a8a620efec57df9e3b2e7735138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bb634bee9215b62c733a5950ced27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18353f6eb041e68fad9d378c4e064c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2c322dd831a27cc02c8421f5a036c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4b010d2263743bf1dddbe65c46912142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84666fe254394ce62648f2f27b34c156143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c4246313145a640ac2f05197723ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b74c32dadbf81de03fe716c3a5c72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c7ef9249cc9c192177ee7ea9748bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e69b08ec0fe158b5fee9b5564d81d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae49364d24b35a7f2b106e1850bd86148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189165c1e0406049258cda26a3d080c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90495e45ba493430a5e58e0f0b95080a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d7260757174b96ce62b4e925139f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98340d01d5b542c84a2d992a323008152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cabb4e02517242c0429b0b33e0a4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b499e2c134aa436175b5bb45c1d46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d237ef9cb580fe69a20d951a5e4276155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67998bf30fd44d7348dd05ea19bb1829156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647159231fc47fe038a93dfe8051204157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757bab4f62463780fe6c8940c18b058158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6c7501dbd7015e399b496aa64249d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d0fd03dbcf5a4da8748db3264bcf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57720b1afe5fdfd4b15bf8d762c1c4ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab453d44c4809e05e8b961698e342c8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29577a1b308abcf34c73780ba53d222f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6546ff6ef4657aa11baa2551a070278164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02b407fdc08f28cea4bb5d1a9dd02e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583b02c6443d447994c3d1f017fd135166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b428aed31874ae066964aee33876167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c040023a69045f1f6a5ac447b8ece168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6458adaa6668760f8e06fdf06597b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a856be844716631971220db2fc1b21f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3422ffff8a70968f03f6352732bd62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25322c2ee2a9309166575a1d74a8fe54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b4bc1ef6dbe3f3fb898a1d430ed48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9e203304571c42368ec970b6256d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8552f5fbf3d2f3b4c495610974cdc13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208369293212d684710fef94ae0428d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a17c3700a0076ed9e6a703c824ca8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0af3bf4f66b62d2affa153c0aa9c49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a058ebde60b0314c3e0ede2e51e1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f63669cde3936871ac84a6fa8c6533180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3703a4f2eb1f3f1f00905ad3b562e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d69c5221d282552ddabaca985cd1fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450bee2340b313b8970bed5a64ebe59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7f2e0541c0668044e80b850099de4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419dac686b74cf1c939c3e489c68f40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4583f7b99dc98dd2063e00b51574096186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f18259dd81ead7d0d46ffdb4ab7ef1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c0d651a67131eb881ff67035ead0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef86a10f132e1383e55fb8c0bc9da3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e14261c32ed1bacec291451280042190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db289e5eb1fbfd3be12c44c363bb379191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b061e38b97ca7c55c4148c2808dd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0d09630eec05104e679d63e167634193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d6bae88ad8abd0bc297ce5f5bd7e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed4f252cfcca0792b77cb9b0d892a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6acd0af6d58112b79aa8c4ada89a3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09121c3701b2115bba9062ce614cc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a903297f4fe946d21f724a12736cdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38118b2dbc5f51d665d2e3a700f0a8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebdf0ef2351daa211a40173c5eeb6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e939737d2d1435ec4327fab7be303201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aad6827a4bd738e199a9d1216151b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095df92476ee2ec9ed2ca6fca7eb65e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a311f7cb077b5b2402de489deb357eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726953eb785658647bb5a5221cdbb65d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cf16922cd04f4855c96d2d6b856f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1657a825f17b0b92b492f3b8e14c83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3222aa234276d224f3341f9a5d771208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc7f329e5655db1745dd4abdf66e35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13596f346c58d0abd5af48a2e43cdd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f324f6dad042bb2498322d67def99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8fc28ddaee13a32089194f999399d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273b7000c38227e43f4b0e0bdd3fb09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6867eabd0414de75df33a14f69475e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0735060fee83b85311432244a01b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bed2ba21cc7a8d2fea39978c252525216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade8decac1e225477e9edac04bb4218217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112395ace93c869a8f1f95543786436218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb293ac936286b311864c5f33369b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800501c7ef2c1c49de1cc26025965bc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8ad816d79be8d395367f704da68ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f9a957b49293f8daf6033d360b287222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460732ce97354d91d3cca69ffc790a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a2077812ccedd7d86bc785cf9a3b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced7eedbb93ed4fc844b9cde0b6e8f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b9f4671f7d633271262423ee7bae8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eed757be8ba0b813ba8e8fbb32541c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b41fc22705f3b004acf8152ecdcedd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ab23969c89ccea6ee9273b24269d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745152c875bc9e9b5792aaa1077bca14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460718eb6f57ee0467fb05b64b23a9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580aeabc0e0db706db26c21fe223a97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e80125d65f4279801d6a603ef5379233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285854cef13e9df2c7c6a2314270aad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5351e5fdc449660f62beae327478577235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717717386e3fe121b187457d7217b3dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5924302767a94743243e669c5d1d15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57d750098f3f987b25078be5d507de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0057ff484e4e5414aa7cb087dc1f0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fda987fb8a35ab52a4d961ed1fc10e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202c1ab1f7cec3281ef59db37e9b296241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3171de23eb4b8d1b6d7748264a265242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b8e4816ce7faf35312a125d06c47d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c112e370e590d494060d2fd597db4f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da530756c939183f02f4c51d28d32a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc5f9a26d729462ede37d7d21182a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38174f0c8911e057a32f0ddbfda12cb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ec2c20d124715bdffb24cb1cb8013248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f1d62b155964eba478a11994e5641249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee07325d9efadaa583be6207030fd53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024caa0b03b8bc07a5c492f454e00d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f24f1c1ac5fa857ad7123d3362940252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b41c344e7a44e34d89101e7ad27b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a39e14a708e7c10c99484d48090f5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481d1b0d64095f706146d1dc8698b41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f203777afc5db49d0807859e7e9b26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc067eef287154e2542eeeb00228a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725a00531645882f19e84e75bd2770b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93f5af94cc282640264cc9d8914598259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778493251b246917d2d6bb101c5df8f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbd2faec460c8433ede383dd22b5a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956de4835d2883336ab3718447d15b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887013ffbaf105e2b3d190e95625b74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf593766b4cba79da310a1f35d2a352264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa4c3bf2028e51425488d93fe8e63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82308701d42a85e17f5633f7fc822b90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f65a2a599f055709c8a760339d3da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a407f8619796f5d622943234fcd9d96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d0d1e56e5f5e2cedd32b46e7fa6d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b25d5f489594fbba5185af53ffbdc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962348e10ac01bee8158584dfa543d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861923f856b3c17353c29ac3bb5909f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aca8a9771a5cabcab08dfe4a55713273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcf8e853dfcebce8f5336af33262dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bcd6d319cba7a204b1d6e360041a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236f7be6983dc8ef59d3cb2c943ef85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cfd351984b60810641ff9a61c2f2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbb07d0c0ed6682250a0b2da95f738278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9395d95c6aaf277485fd160c8b7d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b960635654676558d2d9474394ea2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70014d686decc1b0291c30ed50539a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f3e2bc252ad1f616f62e340aa8131282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f7ff9ef7bfedc1ab6ad0f06c6f90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd47a37201498b0a3a88fac445616a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291e9f6eca043f6b5c4d31723834a41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4f3b30623814622b2eee374938005286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdda507a9020f61837eafcd97ec2479287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493d1ceeb2e9e2b9ecc2007391e213b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56c87f2d4874565e4a816cdfbc275e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a10ecd0f8ee44c00fb0e598a4e6393290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabcc79b2aa9283d36bf56701aaa573291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb69b94a2c6755912dc50769275c730292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c73a20f39f8677d68639a652e5edd9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1991f9b41d57304a7cd7ce6ccd38f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4cb2ffeeb573c65f50849a45ad4c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348d6e3cf9a7fcb5dd6aac11af85fc4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb8d58c28d9a1e3a05036234eee44f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc39da42fb7759590e3ccc17402f7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db629c281b14ad531264d49b7d81f7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2edb6a474c81f60f6de1a9ea0815f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33151cd6fb8a308470c2372ec10354b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866c14ceddc5cf2bce6693600fc5026302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c112c4acf6d06f0c42dc93b1322e461303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88903f05a4c6bf3a6b6e1354782618304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2018b6e1a1f6e349aa6f953960b32d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d2f62995a2d0dca1ccc8ec57a1785306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233852d950ebf6e0629b53f57d67fcf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca98a2f04b317d4be7118f25d0d8a3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2b3050d5bac8e7af6b2ee6e0435cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54914719a9ecb8edea548ef70c7200310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872a6d47a2a6571f4cea0c3a3dd26df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c8507021e03150b157b91ae4ac006312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe1bd55f39d9c94d775f6ccd0e9085313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58e7d97d8987e04cab19fb101415b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e67f63fe73920ef9b3848204d152fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774c3a0025ce0fbaa031f49b30ce252316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6b40c6aeefb237fc9f919e43fc79f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818ce3a5b36256439a412a12dc3e698318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526957caf8b9c02055c614c012d9955319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d7032e6320008d6ce5f729747fde0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c12722bd5526d34e83f1257f5fe1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f4dbec1ae7cf01e8081a9dd23545322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e268b88f87b0b1b5ffe43cdf64418a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fcdcd84da4a96b6f23357a2293abd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64ad76913a2a4952df35c6869f5aa1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c53aeb521a10d79d08f5a4ccf20576326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a506673478df93d69a36bed8f64c481327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e44e6b29f83b725fc86fdfb46bef2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013d375bcf17b358021ecfa0f47e14f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288f13568036ec2f64a58a0b8a95ed9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d223e9b1306997d1985b8098a9f2c79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6b11b7b5de00692cafb70711f24e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661559f35f19494e8daaa5f2e7cf8448333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb22179d333fda77c8ba8e8f842b35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27cda6d473730185bbd88547aa19ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bdd018316a5a79835f0508c748a21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3e244e2f443256c07a9c8a6d4880d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaa6be2ab1ec8f78ea55c75e6971bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9ef5e9a2e202b30236b486fef3085339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87644e43f33f644f79493f6ef3ebd56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40cb5e7b52a4449bf3a632245ce75d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c952a7042114f6a6e27979f2cded77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea42fb1533274b83a1b75f584cd4ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701076f812c2588ec9544d897c1fcf9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0c93f6c36444dceadf39e8827428f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544c1bb45e351c2d4148a4fac53dc3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c292bda1c752f76040e932fa1053652347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25f664293cfc97db703d2b6bf746a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263390ebbc9708159a6d41d557717dcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6301d49b2c592ea2982170490dbe5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e93d9b382cf74ffc25be26b96f4598351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40039a0e7609e4b53adec083dc34e03e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e0c895f1c0beae624a2474bb9bd7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e444325fd8e5691435429209c15599f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d01439055995b130dfbdaba158e84c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8337daae7e5976217880dc179454d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718df485136778b0fb22127d2a5fb223357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d5969f8f58809e69dd997a5bcc64d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aed7ef5bf60f2777c7a09d4208a8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8989bda658713ab04b62e37c22e8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a393836541c26eab64143b675fa073361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1649592defc4345326ec7544e662ca2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52410f235a241be04474e71fd9fefc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048ed449814c88faa53b1d7b1ea34d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd811088931826a42dc11270b78db79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f94c8c8c77352914f66de6065adac6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3792462f41deb148132b6df98f63a2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5135b05fd9a7695cb920941bd10f53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18214db0e3066260ac325993f84f341b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b691d7d29d652e978262a502ee8ac6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b03e3ccffff5eba472712e8ee3e39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432b0fbd2997fc9a2ab06d8f51df5b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273fa5554366ab6fd92e5d79a904460373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438735ce299f0b413a15a04f12b15d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc436a500bd17ab83381ceeb0250450375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7449e3fb700b12364458347f733095376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435af96f1c08fe75c363d5d1b655749377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024ec470c14e0c0a60507123be556e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4014f708de5cc22334de2caca10a069379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db846e419b5b0eb1cf79954763cd7cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03091a588bf7b87c381221b8d84131381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dd09250709ae4eca55d02eca68992382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270cff9e7f5bde1a3c0b9e38632c906383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433d8ede9ac357acb19177953a30dbb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decf0dd4ab748fadc422a8e52322405385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ad7dfd9a2d6ea654f937015ce33e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c824506ab8d027f6b97f6ce31694730387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a835a5eac3367062a6215bcdf49ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fed121e0e8f31bd74740b9ba911d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bda7e78685bc2200798cac68205d67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc657fe674eb1c453e745e7bdcfacb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fb2747750685999058e13a81f11bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3ffb191874f3e05c9f5f368c8ce9e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da31e1107dee4b164ff9e73726dd8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a070ea3dfd5ffc05310ff92d382adf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657470042252b280b955a67704b26b36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a69d8ed0b9b04492bd1bdb30015429397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4d6d398b111d2fdb9fd6f563a0d15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41206e4b69c8ede06b83a4d0e61d786399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02910340f4cdaa3b235e9a23425d8b70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36299f53d3d79b24633eb5ac6a1925401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92ef852769b76f6a896362f0920747402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a91c8626b52309e23f25d14579ac1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d711e940b280c00d927fdcb82b8ac73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3714918739bd4db44eff1069f6412af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81f8cdd8dddebe91369078c9a65510406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c537ab5f138e5a47187f334840def1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023bc8be655b46baf0b083f343947ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614be959e5b75f91dd69f87bda8b891409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad9f7820e0373e14d2a50e119495ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb9a0e73a9c786236bf4e75f58ef72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68739eb477df324b18089ca1e309f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4c3093f44a62ae2f8eef7bb4b3404413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101390e3e0258e558e328caa6923194414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e330f9e24d37651c49c1d2dfeddfb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c4c7f90370cabcadd5687c85bbda1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b22f093f27c4c8a80931dd81b3834d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb32a37a95f074a0986dd1940345e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78c2db5fbd5ff930ed85a740f1edb4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b4c8cd438b91b660c6cfea8f5ddca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3630691208bf7b43b079ebe67ad50d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9581bf73a0575e82f1fa7d339a4217422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b55e04b5b082b22e4a261408fb66db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e0b57259b89ae0e7119214daa51c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399606c67e3c88c66ccce9a7538d2dba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cff6f1f5251d2f8431dd4f015420b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499ad58dd00b467e8c5d77ec03774db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dda815dcb39265241c75e531a8d24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4febaa5292569dedb892e9374ac20d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f544c2f91163f47f45b2e0ab5035c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf39dfd70849f37129f0bec15f1639431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f235a8cbc6428caba692e1e932b1ce9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc8536331d4b1efa90538068a4bad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0c44cebc4a99eda82b02dba263286434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3e873d08cf2696f4c459bfe163fb7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b796bdd8ff07889c61a511bc9d5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b3aa4d97d05254dc5069480260654437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9226e7558a8254423851af51b1967e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bc6d2c255dea9214a8128236293f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5e3b04c9af50057b4df5dac30bc80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e010d0cc4f7db078b1070fce7b88a0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2d340ebb151f6cac568124e022e7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707cc260be706fe8687e53b3651b84f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d83b05845edcf4f62c1ad2168f3b9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a139fe532fc750a5dc3f1a8674c93e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f1fa414d5e1b2af49ef31ff661d02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad1f04f0568b707d8ed7a31906272f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e762b474b58c30c8353df4b91dc1dd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b27929b4e53d6e785bc00dff88be8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc6e38936536e33568bf56ace6ebea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609388236a0ebca350f57d20ef39aba5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2d093de18dae226867c5c98dfe49a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa9fd3abfbad0b3b397a3b5ac31f2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384cb405a4a4f7124c1a29649182da0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4b2ee1ba1266abb08a1d3219494fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71f13816c26b3a07b2a5a482963c04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72c40ae55c17d89ae97c4143f61513457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523c6826506c4b67ee749f445114d55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fbcaede7c99802c44d83e4d7d464a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01589edc074be5a0d35852aaf5e28a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca04efde30e7d89f631b29b1a487b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d057f9f9e72c035d071487a097d5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e59251af4be438a5221222ddb309fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b2815981d9ffd5583247058bc9db1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5225fb18410af31df64ff5e31bd5023465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285db3ae28a80bfbefc2508291ca5507466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71bdc650d536dcdf10324c21edca51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c927505461d807b80b65c2f1da6b588468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943f92b0debc9f525bba8ad03d193b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b06c4f11f55283b1d1bb9d257c5d04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9865fa603f1e5ee45f7387a60fa1db2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60797f44bb4660df1abf2a33faec674472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb353ec713b668d2d7220428059cc71d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b62d34787f05d5972c7e61785f0f76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81cde5c95ec5c4ec68cf8f34ba8256475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddbf01b58dd8d29c60a1006e42a2f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4686fb35595d678886d816b0b030d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04f9c5bfacf69a53bccdd39691ff5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38927d5abbbef15e32001d9f9d17928479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aeb3fb9f18c64e92cc54b546edb2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849366e59622b8bdd10b484f663ae0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db5ffda46a2713982689d6f8c93798482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdb58c959ebbcb0c1f49e888322749483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832566410f9ea15c40636048536aed48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340a6f3439229062a83c96ee3307722485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0d794703661fd8ab30fbc4b155f04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed402eb9afbb2d93068307fe83e6259d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adee6e0968ba235ff32e76dc9b00d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a38822155ef5d55e0d35e76f912a4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d0b667c7d9c547a9dd4a281d44854490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c2cae8f1156acf31a9d8ddb5d08b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2041e780ca385365c10e249a9d4849492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21a1872edf147687b533ef9d1b21ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47cc1a0a4c49599ae15c42b38b1351494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99a309ea2f5324c50fe7001b06acfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40d04f4b566686644575eed3f46b25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca5e65d80d2b7f362e7fe0501f9f77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f121fef77a8a5e8e79bd58b435f4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbdf57dd1cb76e0ae4487474a2b4d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5924a36bad008188a0777ef44a3b03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de84141cc461b12a4d582b2eb7fdea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7524ead520c6bf7f34867b580cf320502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88882218e786cd7e8f7d6aea3239c1c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60759f2437c98be39821dc710e4c95fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47e29e1364ee004a7134e696fc1ece505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9fc78a32f9e7b27b1820113144a05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd9009514b9fa87b595a93b40ba291507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8aa3f06f4cf89ce68cb5b4b35fab4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133c16b79e777e5d15d015dab851a7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906b09372dcc87a48d062ed8e9a8273510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5338cf5cba4a0624e6e33d01fba32f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5777fac9060030df4f221ca9fe19c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eada0c88b19d01169a2b0d68c80ef2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65931134fe7b8d7416ba6014a79c814514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ad35f8bd80036700788d4d7373c89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ca513fc1d574dcdd9b5ca6b45d043516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cd04598f7fee82960ce83e9ac68b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639267a5773ffe8c5a8fde8a936b8b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444650eefb12861193b2f8a92c6af7ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb9066c8d8833b200ad16c946d5a01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825180ca355bee4bdcc82949ceb72de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f538fd78b611df705fa35ad4ad759b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2415603f9ec9ad1c19d3db5a81ce6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a358d9b1ac2951fd784c1179e12548524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6de99ab13c62e80d8522e75ce45617525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62c6eb87ba9e57e33af95c5eceff20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2339bcc4b977dbca1bd3a3c4cda01a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110538a5c23ac2d872a080b9b50afb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f52bfe3c3fc7c7867166c3e10daa4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc480598db1fbce0f27ee669d37a8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61b397528c877341164f457ede5826531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30d240340fcb1bbfeb672ecfb9db45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ae4ee4642bd128e95da74a7741aee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce876bbe160d2be3c9a00f3144324f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b94dd881f5258988623c7718bc5f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7694462f94ebf9defff508e311bd4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1e29f8da799562fd08c91b84744e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f51baf07ae2c46327e79ab2c79352538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7ae3d06df37385994a6d3d259edef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a897da2768db37f55539603a11dc84540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476143fbc8d0acee615de0def54f14c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3df63e2f3824b865a04c75e00dfb3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884c3ea47e905883be86736ae4019f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effbae67aa82263e9ab2f44012d9c25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516887f8d0a03ab6beb079dfd842e015545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa44f2499b05e12845d29cac25b7e3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae9152cd97481437828a3d00f315ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa8631a65223c3bcbee7b3e445b2fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c9a9952da26953d122364567f9768549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27514d8fa858e742b6be1f3f969071a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79929702cfcd2d35ae93e0ca1ecdf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd0392a5eaba694d6ae2064356988d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1db2d7ca232234beab06d9e757ed6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e020bb8c3d521c53d8503ab59a5cbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73219163fdf31b7ecf985e1e063cac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16372ef2ee46d787f35f0181a1420be2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cda439e41cea5d4f735b22e15621a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971bf67ab0263266ecd9e15d0a189ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119efe3d1eb6e8ee15a5ce8fc31b426559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d292cd58a67c3bb5513761e20a988c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efa64a106625ea31e31b27eac40d60561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d60f2dd9c021baf3aef4146aaa6a07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a723958cad1934b48f2d10766e0d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15519c757f21c1688036b1f90a014970564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f9d56d8c3f43387993c68ec86c6bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6480f8f0d32dbe4086549ff87d32aee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaffbefded3fb8c57b37edde69b8ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8b2db55b59df6f6f3f985a082f938568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8665d535264ace51958bca602b2ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fc66b2dad2d16fc9433ee64b07eba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04874edbba8ece01aee4da517372b4c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3469063424be7d1191f7e927b511b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f01288ff91a9470b567e0a777dba6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ba96d1e551f38524d007140573165574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b133b09f6e57fc83c1299bbb33573575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dcf1154989a5d03f5d5b48a0f967f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb7cde895a884c1b872795a914b20b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86a0fddd28290bbf0e7a6615cdddf5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616de2d1032301a5fffc5cf5a1825ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064a020e4122d98207c42bcf7b40531580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011a88ce754d7d739708931af58092a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9a4b45f55cb81fd06442d6103efbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972230e8ff1b732f42228193bf50ee86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bff69e6f34686e50cbcbeecdf310c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cba5812314daa091ce28a9f6f5af59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c976c73ba82520fcf494d995d030a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249ece284716a3eb717735981b7e221587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022e200f02f4176495077ea370592e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0a6a6d81a7f99f57da8ee224da6fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8d476d53de0cadcfda191de9634ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adab2f0f97178559939f5ee2c9c0e13591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a927e5ec357f5788932f676a97755b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d79e2bb667943cb462692b7707b66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4091b8560ef7f4b9e4296e7ed64b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69b194e32a762b818a2bd96473f29e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a88859b1eb07c3e93123ec13054eca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc29a73e6019c1954d517d519a9ce77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aafd02fd46a4f31a3a78945b8a82f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3de90f57b0a953f459513d025fe2e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b9e620edd8f9cb8342e0408df7d5c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc32e57b54b1be10def25756898fd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30241c0744da0583d8a5c570098520da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f55f200253be3a4a92cc463afa237603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bea16bdf0f0c7f798bb50ffa36931604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924008e00cc7bd1d548355934b845bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1461294a6ca6c16a4a34ee81825b619606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fa2dfe62a1bc8dd45262107cc6b07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50390ffde6df223345a11f5a494a2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd1c6d11e281f9b79d908443381aef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a2879a06a3c98602a56d4fe51c725610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dde875bc38d97f38b44bbeef02c2de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445f66d88ec19e9afaed4acee133b54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b126e4b7d2509eb59b77dfe7e49f8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807041df600aff74ffd627fb52ffc50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf86e48b47ef9611f119c423ecaeb71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8d67789266719fb925a202689f0e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf4c2434f82ac21b545306cc727d1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e8de7c530b7e6d38b535b453adfac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d6c6384e2d5fac3070d7f03b57ef8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e68c2eb04d440ab1d2d4f85c27075620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88447bbf54faf9fbbe666963a66d3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fc9e48bedc7b7a554b58ce50de47f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01456e4c32be0c9e8400994ed97b821623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cd6f9ca2c9a04556bdda0fc9e83e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc14f77fa7749ef3989be123503138625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcf8d748139b061e5b5d6df199c5bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f264d4bcc0163adefcb500f601bde61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b23b8f3151ab69c479063a74424cbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660165b49a25b1a717f429c1f10c8c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa471dc267366bf15d164e21eabace7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89e3018a0ae99f13aaf632bdfce680631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cffe7f1755eba09328ae8e5699560c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e0440190ec8131e8930de526bd73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84e881c494ce750aa6ec5fed63e682634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd314a2c969528d4c21f88e1856f9d7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b2989addbba3b8e40d811ea4b8b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281c37fa500b1721c5035dc6e09575f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370d1bd29f6f36aa4fcebabbce75b61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb55125bdd14a048c443cd151ba641639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af18ff4323af265c6a1b00fd175115c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee778dd2b03647c1a39a4199fce913641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783c8ce8e89025cfd848a77069b0321642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fa36237fab7d885ea48529e0db381643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2957669375f5d2a9263b3722c32048d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294fa4804933bfc6c73894db8f9808645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172bf6d52bd958f680a8fd6434a9681646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65659a70a66b0d55ab3f127152e873a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040ba302ffa03bce5cd94bb2a6c068e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202692066037ae7557805894bf9941c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7322282d1577c39017e4df3934c4ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b5dc67afe3f4215ac85c6ea8abcf6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faa2b4551392ea9b1dd527d00280cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7782c0de924ee060aff8407fa87af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d910f02b79827b2a884feb791889c4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420b26e063eee94c33e8046bf292e12655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf9491a4e322013ec4d0aaa69b7516656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb53bc71ceeecbb72c905ae14b21c82657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792637859a5482fe9a0f7fee05c15d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034b82cb6f294d85d6b9b6199439681659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7757328d0c779404abfe11db415cc56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2dd6df40e9289a872f874f5a3a368661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615a6105f1cd019ee692479afb6851b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e53fc322a5004ac317a16af2f9d58c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c571c51085fc0238bdb11930a4d8dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdb34e7d2e281816d0fb1b49d68828665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e090d5f5ae807e5771382b2ad0e175666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3938ffa77510137adef05e2542ed4ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3c76d2fa120b79bde8fcd98a96666668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea242ad548b5a3939cf19d101b04e3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46924ff24e9a25d252cca1dc3b8376ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad94b04c4b7a81193345d22c2101b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463e02f3094c3afb06409d78118a109672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40f3c949ecb2c3f51bfa78d9f177cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fd9682416272fbf9e1d0908fc53e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de585ea4c184a95042ca5a31b5480426675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb425d42c1bda310aa07b635d99d608676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0747c3c1728af9ef42c50425cae60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfbd053b48dc29aa66fe91678b583e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361016b0cdbbcd8eed1b6c5aa3a3fc6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7bc04f925e0944650dee8091e6a60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1acebfa95d226df1e6c72cb6103560681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aa60a9a23078e704914f14a1764a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507d501d1e9cf33a43492d03b54b893683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e1263a5584e2abfcb3a1e31b0c830684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85ab642d0c5d6c64fd4ced3c03a788685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951a8ec42273c0c4463a185ab4d80f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3542c7e3b1a2d7fe887ffe34e41ef06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee664e0ca80d6f8c73307dde1ef90d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf044f4a74be1650467aac16f27d8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59a8f23910759602b05a1475ffaf97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34130a8939711b8cbacc54f9f733de4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0da9665f4eae8b4b19c5259bfba4c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a6d2d13773e2c49d66b71603c9a4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e729f810572913a140eb61c32a2f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9080eb19fc7836b498c75dc1f0edbe3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6107fadaf09bdf9aee22b4dcea0047696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc26527bab2906529629ac12be40209697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535dc706d2025ffe99ed8118fa848f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882daa04887635630402ad5cda4c6df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b644b645a2bb6b5e2fa5463871f6e59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371593c74f760a7edaee4e9b559b673701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae953e3c5b54aaca4767a50ab542a239702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec086ebfe044ab1e6886e272c562d0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45953f5859a5b8bf3b742ca4f02d55a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b1e7e9d3874792bff2adae307a9d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be1b987251296ac5cb7e289c26b29a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3be6b5d6fe9916a26c2d7c7ec28c48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785a3eb648e25aac7d5f4a4a83ccf69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172277ddd03b1f8aa4d46c8c83a99d96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71332814f85c2a58cd5ab8aa7e90dbc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472c50f104830fa96f7746ad9b7d899711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b546aab196bed5198224c35001dc42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c010660c2a0a652555bf3edbc6403e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a382f92fafa0fd6423b8881732ff6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaededbcdace866ddfdf2d23ab37b75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f79bd255a64d352c3d56a00dfeac38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbfc07470829ce158e7ddd5a5f1a0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141370f83dceb2201bb877498787ec32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8c6fe2539002599dcfa3ac9bdf882719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fb92663a3a17cc4c08baac021009f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50422f31c5c0b0a73de56be3747c54e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c9a80e1767a568d2a719660c2ac49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e2e205febc27094370338bd0dc353723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf602a87feea45ccb4ddf1a793782d42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572107958662b01cf6b50adc0038ce0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca68d34996c56f8ab3ee99c5c588bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39ca9eb21c571d11aca67c1905c4ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bfb2c7ff011d9983354ff5f14bbc0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38f5632da83a9b8b2eeca38373dc40729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82389decaac9e79d200c51584b383ab5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425653c4dfb95ac46fd21a705a733d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19b5382752c34fe907f9cb1a2674e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff2a03e230649de0f73735e76f594f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdbf132657268b0bd1851432b6a672734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074848b4e7dd3bd479e48ac011443d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b94daccb4f8eb2b6894eb72c840628736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde15bd88b5d150fc69227828da242bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8780de8339c31bedb5800e4848365738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d428d3486c386725af5249329a5a8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a488d31ac1b66ba61ab4e0679b00f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec68f838f8f661796279b92a4a54464741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0164dafbb0d809394945edacdbca23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d5abd6a54a125638adfcdbeff0086743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d11e2eeb87437b02e3c323785d1ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd859d0b26ff1d72a513fd5a608a17d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91daf466ec4df74fb3179b0004152c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdb04bf8b9e6c9f55318bf56e5f2c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857f2307fce2f0d28b35b86b7f030ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d346cfa022f7e3777ffbf2a21188dbe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16044c477c2bc596b46ca7fefbb5835750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f417da9b56b66cc8e62a2aeb3a10940751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c6c7205efb07e58a51d80c392a8ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c238acfd99e412e9b7d614fff1c5963753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9a41e2fcf9bcc3c6b1a0fc33e3fa3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33924df2d74de6d3fa8cb45a30ccc53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a78905ccf0421254f15d2f07a48d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0fb70d0d843575d45774682bf525a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345143a43a7e0ca4e89211c9aaf2af1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438dba0a2473bc10479e5af427199c5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecfecf4e6c576a052ca908d45cd7b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de09928be2d179d51c5f588822822672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03650e4ac102d9a8ab866f289a3d4f053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e0b2869c85373f998a92dc28161c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837c5c2f9fc5717fe5048d522f6298c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc416d474709e81468c42677605018e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f398e298297ecca9ca20d9a34f77b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba54541ab6b4cd5c81a2252c89d38388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34efce0b93a02b2e84acd6ca6fbb149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bb4a5621a14bf90e9385e5bf1a6c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9c3f7e551f855e4cf7a7e468769c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af31ab9fff27ce188a31aba8987ec812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e5434abc4ad1fe8b83d1088c0062013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94639172949cf98e74931febcff10e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c570da7a35ad7dcfc6661979487f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b68edcad88f01252cf45dc7fa18f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0058adc1ce2ec1752ac9806cb09b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e389fae63c5a3e9a83cec8ab9ac8d4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d6079b691912f0091e60a8259732319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374d624c7092aedf877ea95c251fc1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120568598941779ac15e5605eaba058e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94059a1f2b30eb3dbe80ebd15167a90222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994083ec1706ee8601d88d9d6d8eca623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee9a2aea2feec6abd31ea99d4b6fad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d37ebaab9d540aacc45ce737440d3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335497ed4ac8dfbf85ea19a575b362026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c444dca76e667cbf46d6ab70a7a0a0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473812dc5747199188f2fe4d2396a1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2650af25fb30b1e64cab34519bc243d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7188eb002a7bf2fdcf5d66c92ab645330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe302b1476ed64c6b05f36a80fdf5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0554ced24ae3d7b24e860935750a30032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e59b46f87a606005d5a9be4b1d752d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e6b2438fb2cc9b9826c7989e4281734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387b67ba53d955a6085adb5dfef1b5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ff165d8301263bf1cc1d351791d9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c569b377905d05c32457dc8fa6e9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167d9eb99bddefb4b0c93f430e2c5f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd53db09ec84949be6c3726a11065e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a22b7deb3e8d8b1ffcde59bef56e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662cb8a1a2941c9553e1a4b08d524f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248db637024c2dcef95796ed530ef5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c0db149e96e0fdf7db4843e2b173943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c39a8774c531880ad812439a10e2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d622a52c84664affe63bc7d5d8f2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fca35a5359b15e93475bc82b97b0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe421284e26104f0aa3440654164eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a99a26aa724d47aa15212ad68856c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c7ada7131aadf8b0c88ca2d48b02d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb44ecb6a5bbeec8a94bd8dc768fd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e942d92a44ea76004fad8394267e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465c4dcaf79fec4d87995cd46cce10452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18a6483e40e7595a0b4d08bbe450d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0847f01a8d58b2645e519ac27ce2df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a95bab6ecdfc40a13e8683de48b2f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a1f6f8075bff2298152179a934dd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da904d1ad5bfce3fbdb2769692a74757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef4333c28c1ec0c71108557aeec61258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cb6ae5936a5ca5cd4a64c536752e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d00c0dcbc2c29c775fbbbac0f3e24060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eefa5dafc0037b1759cbdec107c3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39885d356612a7212c02a348ff508f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da98387d5bb71b6f6cadda3a4394ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50d42bba5a71ef28dc3aa7183b722e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662081fcc398fc7897867408239549365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523131e17d3238b6c399b9c5d4ac42166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121bbf89ef4fe462e22805c41286c2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a9c005e30cfb00bce0fdaf447a3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d436e1b2d0c87a12b02bc53b5e4fbc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23834f1cfe613c4ea74bcb02a9fed470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0858c6893196282d393bffffe30eb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68564c4f7b70b93432060570c3cab0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33ad8c566138eaa1b53582a732c3f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2ac3d19dab707809dcb552f86ef3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e0287e64731a11c48b6cb8cecc9da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42c8e6f9078e369cb0e9d5c1b73c0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4e001cc397943093585d704c0730b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408afc0d706b0516b19aafb7cacda2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab141aeb217bc403df8b817b2203b2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0969aa32baa4c097efc2707ec6b7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d9e8319ec1a15a3c56079793c3ed781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2fc1526dffda9cdf3318174cc47a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7967584e6d30dcc9af3659d66cbcdd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b7514295dc6627d11f911fc98d76384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd21f4beccb13e542c88099e7abe10485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774c1c817784b1d8ea271e898a57a0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57b4291dbad2f94dd3148aca35a68687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1c2daba1d2b621ec86a5fc0748fb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c1d9bcbaf4cada7e30fd1b4f91f2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a85c73f4b7f58c6ef4fb3caccd44a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631985a9d27ec39d71a05f818179ddf191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735b8efbb955405b65399c1ac31b2dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac98f0648d7a12ebc57452c1b08cd1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2d0440b58113cd6ea46ace911a9a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515afb506cc5ae824474527d190504e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe44d916714eb31e6c79b026c47082796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca43c9cbe98af249590efad8a75b8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799892ace7c7751d3ad8b9e62b502d6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bffd0ec8625af96897bbbb50d2ce9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e24178fa4acf11a94495c73acb9fb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ece8293e9651f7be5c27d53205b03e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a20b8d055af214d530feec4cb12f46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea72fd220a778f642adf49bc0925487103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1707a8b15414a4a2ac58798f62bd86d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981afa6935de4fdd37eeb9c2dddf414105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb211305014f1e6e6cbfc5e604a103106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecc42ce6c8733531f4759e8c4c55cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a7aa7cbf6c6fa3853b79dc8d2dee2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec993bdccef86fb72ecc49d25bb1261109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc4fc4de69b459bf56d013fac2a0e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b7cae4815bfd92bd3bce8c1013cc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bda098bd625f1b115203de7513ee85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdbae12f3cac79225f577f0b3c1fe7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ab0980a95dee54e206ff95230a767114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a0a31ea095600e20277b1fd6383f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f95b7b281c15c7789edc3d7c310e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787fee1dc0a5c853e09e4aab279ab91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d072976cd6f469fcf49238cfa9a81a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d23df6437f385af77c41926dacbdef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2b99189cec055b1cd10385dbaebed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d609d99c3dade3a8e06654d3b4baa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4bd95485f1aa55e23f82090e8ce05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238b5f02f03271eec27aea035b2e3d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136fcae1fe2987028b645c9c71df273124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61d3507b257f3511c5dfd282217795125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc371039b7cb86972e34375cd3869de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f17f76cbeb4ede7f02e57e466f939127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351f9080b2369691a8f9b66c2c701ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb62e552fa36c70f15f1efecbf72f0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eca5a3a4ae772a9e8f634f8c98419130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ecd248de502bf926ef9c14f7ea827131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087252e01b9a66fa8314dec2ea117f6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45fb1e471c67fa93e2a866f4457867133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be98dab902238bf27d1e3a50af8e53e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5a1ccf34920d29008118e24d36052135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dcd6eb98a1fd532054d31b639ec2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b0010805c68ecbd0bb5044efc30f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771873c218b51580d39beb1a6f5d134138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccebf959f7c8bbc7bc01e692a30d23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0647b875fde7e54183ad7564ba5830140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f6e9023b2f3926c449ae3ef69e8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b5daf95411453e16e0fd57306d4d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05107d60d4ec1d1a6b72a214dac2904d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafd42f85655523ab0c40e36039d558144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b033cb6d3a1af51eebc247063cab52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32635ee87da34f66f4ddb01a37991916146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89355274434291da54cc9c5259f818cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ed5d99d2c69d21aae87cf51ed2aa2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c9b8dc255752448c4b70b87966d0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be86dc1d3f24024a795666f740292ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb6a28fa1f2252405c2c6770ce6d70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde63ce95f35295086c65a3a84326bca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13227745c925754a0441aa8b82e6272153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceef3a6b977f07b5a40d8b13fd2472154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c7368461ad732a3e1337f9f589e10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2ac53ceefc8f60e2855a839d01294156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48262ea9d1f3354d847a45ce813ae4ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3c7bfce6b324a141f45ec4fd73d8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc101ac6d4606f405a9008301ea5b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78584148a102bace7cc042b8e6f04b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12a5da4bfc5d2348d626720b0ebbe1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f20aec736125ac198556dd7da88b7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fd98cb9f30c2e58f43e3a0097aa25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ca08dae4b29a83c95b0055a0cf42b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a881e66ff90c30a109e750fb3d305165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb62fc49ac8ef893db43d36446684aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4401b31652eaf2f9fa469051d3dba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709ba04b5995f8aca2b76dc40327bfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e50aed1df634d21e657821d88fb04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3f20f35f7b122d7c74e619f58920f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10063ee461351c10a4fc4b04521de001171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c95e30f088fdc20912fa76fd39e41b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815fa0e006047dd5657f03086317138173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d99c5484fecb00329e36cd71f0a7fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b54c4632fb11d31f805b67f06440a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e635cc34fc3afc253c1efd2fc8d58be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661884a6c2014968ee479267c4814b67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d2af605badb6b8a8778dd6e1b6213178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5004a01c5c038ba8074376b4e55a206179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03ec56d7e499abf0bd6fd6c41a647e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264ae4b5c1b710b13852ff2a0d7380f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417f7d4246118eb4cf201077f9e1928182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fe005bfd133b279564efdff3ec203183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849b8303f2e56bac0d508fd613d1728184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f626b52609a55334a207ff53709c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a83b2f37d2947403ad371bac71c09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289d09e1126cf43a4864142a76f581e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba3d8dccb19b1856bfff6a59083627188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5f3c0f634abf78cb3cf684b999384189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d1a63d0d025944a8196a44f30c37d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8efbd9176ac58c002676471aaa6da2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71132f0c59ac5ee9f02b092bfb8540192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cfd3a6b3dbe38af82b8a0ad6c36e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35318d8024e4bf0c3bc3ced9bb19fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e8be98cafb39795f3ebc85450473e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bf6679b892c6644cd1f6e2580fbe4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395947187a4a67a772d20c7cd471b0f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d08f27017f4a99d0b05e190169ccdf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7ea1c0811ee07b0bc104faee892ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092233cb879d7e6f0b9b57841650f344200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356d75574251330e5e542c96b0da4fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e336668352fb5c8036604a402f77436202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7ca3cd9e0476d6947c6238d6c1c8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f903425cfcc7426e94500dd1438f3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009de61442c87d4b10a2adda01cf6ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ada6998591d6a498f2c2a5ea2eaab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ac470bcb0a8030c04154611a0f29d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29969b92a6580a5216dd51789008e521208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a825d7d223d797d9baeda017c5da7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad4c34f29fdf6a719ac4eb9ee025fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8199c0a9b34f243c1c2c835ef1da9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993166f447381ac54e2c8de8cb8c577212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08dc0699c521e7f173ee2b41d72601213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485523d5893b46385727d36a461e98b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb8dc89ad438dab4eca9b82f6236ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf5fcea4fcdc41499f82befdd54752216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa36381855af76c319e353ba2548f6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75740fdad8b92b3628a2fcc506f47448218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc672c839de375dec5299e0eaa546219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5845c657e571b39152bc294231ac090220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a9b12a2f0de0e41f4180bd85410c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0a2d20657290ab25a69d2c57b41bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7cbc9c028b51259702fd988da7252223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b6e41a50535beb1b3229d84626c93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d84ecae4fbc6d2091bf15af3b1f6db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576dfb3b7e5919759f9a20d818f04ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104196a22f43b1e76d16b2834b8ad4c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27884b6ffbf716a23f42be3717d4ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c16a6784efc22f2c5d28471e06229229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d28a02b61e626c267d688a84f07a2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe381996e5af99692a26415cf24d265231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308a3711ebf614e7643447c91ef1a99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2054780c8f5598ba1b1404a7f354c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc88842c8cacb2a9bad132a6cdb95d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964b59292cb8fc3aa68f181ec88304f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce998f4be117dcb78bd98addc4f315ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d62d29229bb746322cc3f6c13ce721237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f020e6e3ee60eb45454ac95bfebaf11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ea53c998b959e0feea09bfd922348239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bcb707f8a7340f8b178c3f7cd60e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06c9e08b3bd9f7951b33d4fbf63508241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9deff633288db3a0fafe81e7b5c632242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e3227bec63fb3de942f62dfe3545243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04fdd748db9087cb982b1b2d8455f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef0ae9318a1a189e61700b65e27f2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c0e0d8ca3894f036d58d469ef51dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52681cbfd0baef4d127c9b34ceba3ba2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56909df2fc50b9f83772cf39242aaeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60834afd2fc68c56fa2ad227c131cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362d8bace2f924a600c0d3a341ac47e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466f69f059d86ac50472afa5b254cab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76c680decd0d83cfa0de5656ccae0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade7bd41956e441d6c2cb245bc5a7fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b56aa3e7e437c81efe0f8ac77a4f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d6d7735efb1b2a301f4a73783ddc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444498ef54e8b15fea564b3ec2f1395256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e414c8050d62ef93b569aa3cac021257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f5a452fe76df7ef671185dada9eca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21235750e09842ff9d253338a6e33669259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7976a352782b18c569f60ed3dd130260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170374649b559d76ec9c520b6533c30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10878bdf0812cbf766de6dcf76f4b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498e00b769ec1072b36a12ca4bcb5aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd68677ce79ffe6129cf5eee0729020264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cdf89d65430db6c3b399dec117d63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6e1e30e532cbb7f369d40686565e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a4430201e85a57b87756ba5541341267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32023c3561eb15557759b46ef3376618268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8b37aa775fb48e0025eb6914fa82f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346571de49ebe4d29d77fabc554f155270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf6256d49fe4932b3b7289bcc4fa34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ab8d81093dc3a4ef117cf30bcff55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3120a006451f91e23efe762200a777273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd0402e4eaa39ffd960f45bd088807274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9585d5de7f0845938797e268b2300f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76ffcf897f7abddab4bf7c9299dc0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e313ca7392fcf95de45d3aff55d238277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e285c3f29e7701e2f425acaa9f45a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8844b7ac6c36241e44c7934d6df12d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127975a22869c825f4e43784e39bb22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3ec5645fe6ef8c0ee47c8d32380d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ed7196aba13c9b40b3a90b7ab3ee1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915a254d4b4311ad4aa582e3bccbd01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dace80a2b99e84204d4a29677ced6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb45d027d074729081659c08a140ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f27919bc81b1d47089946827746c31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54579058c70d9626a75524694f9ca15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898ec2c5333404d893aa3834b02870a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df140789479e6b1ea9664017927d22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d1655821a58f9d83e90e8f66c6a62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1a9b8c3c56320df9e175c1d15db44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d2f422e07a27b45458eb4c4313e27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672ba07d4ae7b2c41a97ba77455c354293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eed46c30f99e8edcdf9f4ed523846294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f768f76c555ffda95986be17e2e9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fa14a3d4c53893f834d0f84e75e33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099b21e2167dda40e28ecc243a43d20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd7df3557782a5dcd13a323e25060c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91579be88d1cbb32abf91e73488c0d00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae00e1add2dce4c371cfbdcc14a915300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da231878eef4dd8d089224f24e2b4847301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eec69ee6655dc69332dc45e5a0c58302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6874c532d5c3b4aa3847695fb2a078303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05084eb73e99469911ad9cd137503e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983cde0c8507ea35c5407d81d0ec454305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071176f5ac29daa227bad5b724907e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d07df72c8e1919b4d515142f21294307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c77847456f2f153599bae50136f49f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb1aee07dba23a5f3576db98f16a58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abcc533372ca67c28ee1b143895bd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5483e0fab512fff3053c01525d9ed9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708af946b733e1b1f2e4e978f415a366312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326529ec393d08f0570db36a3bd62b47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2846f1e14f0722506927d8ad711321314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77c62d1562ad5dc62d9d97925b2312315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2786c2857c6940ffb6fdae38da9407f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298dddc4d11e2b33477926ba3200d32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ca9140695f284be490b11befe730f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c796258cff5962f019b4655e9c5e24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f10f49daf2dcb5d919a22958723f28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15becb4fd896025c986117e5835b7f90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768036301e64eb3557e7dc12d1d6258322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df00b9e6bc79776d695f657b449dba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e7631f6071621c10d19a3ce38ba17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6c1c73614de2aeeb126401b664b32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d11baf4bf89f7a88402a83fa36000326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25724328a4434298a7d695522a3ab9e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a80cb8377dae159d77f705629e33eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b3ece8a8d9d41609d749a6fa82190329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7e95a70202412b37a2ede792a12b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57d68ed9c5ad042c04a133b644e32b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693395e3287ff97043fc4526f3490cba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddde420f035e5da3faa962e0c3b06f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4335e404bbcce70a7be9e69ceb28aa4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb330f232c516d85e03a483552586d19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3dea2d3cdec6c36e48ca826c2bfe6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640b93070df2a4f4a5033624958a36d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cb09cca4a31d15470be12fdf3d848338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5824d947dd64d5bba882c1e5b9d18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b12cda0a00dce71f23edeff918a4b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d813951734ffceacf98492a9d79b5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39094f53c329355a5368128e03c1dacc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737f4dfc022e8e003716d762276e89a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc7f2676ec402450ae4290b49b5de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b16af09cd418b1b2b9c66f02dac0fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b14b3f7a47cd3dbad11dd38f20386346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aee004719bec3f9cc8d4b6b08e8f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434667923e0f181c5b3559c1f06a9ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35731690be2e0dff5077325c870ac9d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe2a030fb4dc6b5327b10b0bcd9eb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e80010ed843cd6b549a816e1aee51c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd1b19ed53b6d89d68e8b55856844f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ac42fd31c494e27dc4d405cf617c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbb8b3719e34b0e6c2c0f3429a4e1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af16e76935c22b7d60de1a8d604cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc0add9e87feca542cfe9b2f9cc68f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d4b537a19fe1d6541740e212153fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670be20969ba1738289319151653c86d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2722f10f63f43f205d429da71e53a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b5cfcfa4e36845fac2c691757631a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abab1b267467f23cd41faee24f75fad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620c59cabea2c9ca509a11f093abcd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcef902be84b56c1aee47d69b14648a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f14536a9bff9abd44c1da2088f9a27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d26a02683d51c0b4fc0131598d70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a87f9595f6bf9b66e0fcf96c2a1d01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d822f53bfd550c4bf6de788882d2ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6366e2d7401e8574b7a4690af1fd3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dce1446408b2591ed04e2cfa806a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eb40a490e0d594bc20d8de551dcca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782d221a57e2048dfeb677a87687433371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446667ff0511ac430f346204fbfdbc90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fa2f509658c255f8e177d733f5fab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16964d824435cab558603324248035b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e4ef0ea73aafb4bf6ccd628dbe8b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ff98d826a3e2bc9465e40b69234bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0aa7373b3f100e0c78e413be133a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97a369a4fb57840c8d99c0909ef0c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333544fffb9f8a3da9fabc96e9c8ee2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3aa6932ed75e7b7eb9f50f9f74bc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c21cc85f745f6da60dc3f08a9ac003381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28262ee800eedc132551bcc676c1e81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97aa24e02eb6b930acee7b1f802b7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1af43818ddc7565d492986fdd96bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130dff1854690051cc14c14e1889a83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89904b246ba1a4f19821d14bbcf2c3b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30c7dc5fdc2490878f2b26329cbb03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5cae9bd1d0179346c27ea9315d778388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b49ef4f4758b76545d753646ba5d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc82ad5bbd647e93dae630df318eff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34d5edd732cbddf682b2bf0dff3cc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a329022951451a67d0949fe0f7c3cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18bb4d6967b4eb3e85b52a321692a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ba06b592c03cedc63e5cb715e8be8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dfab9ae4dadc8adceb6ff00e7a306395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b0d8d61c63aa9092ab0fa09056b6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93592ca445abbcd4f45f57e123c763dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f82e7958b601856af43f0dcf59c36398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da3d855c8c81be5f224cc2bafb0d3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cabde699e94a50fdf65a2e9f4c91e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc9de005f3d4274b19db6ca60bddf1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f88aa7d1aad78d087f3013ccf6641d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87da8649670f738dacc01a3012be3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1d76b89373f88c85257e2eae25187404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926efbcfbcacfa3d3f156c9b975b235e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ed6e710195de7cd37b4f3f4a9e155406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef984799bc3e989f4b03b800816b5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25165ecae1cf9d05fdf8b532b9b39fec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7d0502057e91d386d66a23f0bb7e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdaea832fa1bc0dd983dad7ee65c62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4b354e7200e9799b6e1275e18f2b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeea693057ab74e93c1fb698f683fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd599baa2036a96d43b34788b06841e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549103b9c341a5e2f975ee9cd4a0d603414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e778e3dc4dc103b2c3c45a7c905b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5bfb797ac020c5dae973d9b2e5423416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516767b7f00af13963ca9cd0abeeff7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f868ed74cf2662a345a61370440e9c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293a546e0ef93955ee2d02c8c40d071419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aef8f8531f7af3d16f46e2b6aca67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec1283fbe60a74555ecc806b0ac978421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64843cc08002564bdb24f5bf605f4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935c15d3247fa9ce97f18c4cd206004423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd25014b0d58555afc741b4841a4b54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b3726db123635232c87c53cfb3e9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea74227f9c0caa7e3e9af2dffed71b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf887fa5ef5b7bc73d5b1c0382fd1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7f31891f8f288a8ea81c274d9d7b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0490975ff1ddc318f9182923c0e0eef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856d498493e7de9e2dcf7dcef51a262430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886a98f6cd97eb342f806ebca2bfa7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ce45bb78db60049fa71a4a21e0d3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18909699c969b4f060974f9530a299433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4f6d2f4bbe240a94ab45de8fd8b89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90556aec0401611eea6a5b19a3e1516435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd515fb03d9eadb14940274205a4aead436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92533c299d9079d229e38371debb766a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f9a204d51eb90dc159558c45762e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425eddb4edc76d24a8fe09f3c8a70ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2431aff489cd6319a31025a36cf014440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb7e6066a1e6a5bffc365409f998d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1ff85dd03945f7001ccf4239049b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e84e5d6fbd873e8ce4cfd6201d0f70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b18079b28d033e50c8bd8cadeed902444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047336afa1bf13e02780e77f88e485a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b157670d372c293268e3aed206c1b8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccbf2a64a24cbfe85f90dc47282e7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad45a669d8053a8be1a6f9072dee145448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647109e6a0e87a6e250421b13089cb3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3393787de937de03384358697884a68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159230f129b45187124d35a3ac24d4ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4dbc7727011b848a45ee3706150b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e0827ce942ad3052b226d1739a230453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f98623ffc255b82e2acbfc27c9158454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99809a31f2d5fba84455763f60c63531455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae341875c4c278a7ba994fc2991b02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e35ccfe3dfefc9243f4cd2e5e5fd66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205faa82f775786bf0df041a1a1314a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a163c8979e8f1e5fbdddb888e05557459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c1edbcb6ef814ef1136f669e721d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a8a9a1dafc1fc8244c59e12ec0f28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e0affc42e86dfd5a021221b93ba73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc06b00d483d8ac0f75868c4b187e51463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281e520fb5a3e256779872d9b4f1cb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3429b3cd9ec829870f792346ea74cec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d544160270d86df576d4e0121e0f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e1122fcedaa9f3cfca5c02907ffcf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa481d5cb3fc97020e67d432594101468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a174e51e21bbb1fdacd6e2dd38b38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a3cd5d0c7ed7194582ceb605d8d07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa897b265d35ef6d9ef960e080f62bb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf0fe4e8e1fca15769619222d957d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee55297676ff41fcc71d3371c3c0bc1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb32e524bb3bea4a18c1aa05043153c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249f9e8d81a1f2d713e739112c6cb24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4eb482a5397b9f43d12808866444c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe413388b79062c12dd47a73fa232c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d9c4f46eaa2829e7b3cffb66163e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff171628672590e1fc2a5e45bf17fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583c2b448edb981758f06d7c3ea59b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00f1c9d61c8fe6a370c63441691edd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fea7988b0acde490c3664054bebcd1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711d0b2c24cacc8e5b7e68b64906abd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0f3bb0f39c6c53bfc90066b1e44c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a622bf14457309edaa45d2f78d298485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10fde2a163475a6a7dca11c6abe55b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae645f30ab25d033f41b9d805eb824487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4fca87ad9c540f6f186ddff09fd61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd855ce8978a30a2bda8ebbe82a59b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba4c5fe75caaa5e738e87a94c4a6a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2748595b20297ace8318a454136977e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafefe239c5a9f94df83bfa591f1a12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90299e94c9122b44d168655a3499287493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad111c56b2275c0e247ff528d0f656494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c4699577d13945295467895a63e41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60d39f2ffe6d763b511c4a62a39eb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fd75df3e8f738d6d5414d2e845a19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7104e05fbaa99429e7bc1e3fcd3b25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fca1cec382bcf8cf7e44c9f566b1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438e31e0ce723d469ae41088fe5026e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f607d78827aa847063bbabc617f8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b1aa39f1bd22c553ad7a7dfdd1533502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162acb7edb6fd45bf5f6a42e18f3496d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cdda005a9814443827dec5fe3f47a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f420d538fcda5e1fc17925767144f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c816f248e38c003a08634f77c6d1e08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479599a3438742c943d27b62ee82057507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558c4495f18a436269cba360ae8306f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8b28b779f3facc9afb96bf7eb38e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68973c41ed18de0e83a05dde69c64e44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128ed617e109dabbe3c7f62df562acc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c91c9c4aa2877b7cbfc8099e36103512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9562b1446813a2cf3d5e669dddce3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a14aecf6d6738b98ce0636049dfbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca6ca53bc4edf9f74d6338c5944eb5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47a144fd34c6bc2b29aff3e2cc074d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d36dfed2595af065dba85a0f8688d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5032beeecfb836047e4e8051b55aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be063cfec22456e09be3801c73f79a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a38fecc43b0dc5beab64c7e0a80f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46decf0249a77bb23750760c5f295f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2ffd9649070809adddba573cae3b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c81978b3bacfb8bc48403b89e6ae9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ef3d01114d02894e03a1657beca09524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229c73f2fc8e278c0fa9ea38e96adfb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad90051cefd28ee6cbe74b15d3c804526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dffba9c652befdff1358763f04bda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7d87b3ea6e7b6d766fb423f8adcc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e64d869b605d24a3bc255ca5f51537529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80378e333c1b68bb61103552a097c5d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a8b57b11ac13409553f72b1e79c6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9b693a941d0906e1bb161f3d3fd3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b5c6d5b5be2073084bc50e4e2b19e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728a20d685a3aed8166872b85e75e90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34708217b5d8115807697afd390afebd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89648a3327230c28cc745e007743b951536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dd565e40ac3e1c5fa19753215c717537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a7148d28e8dd3b5db0cb014c5b995538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba375725a84f6772ae4c3a66d22e523539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a04bbdbd3e04ea1d9da0f663f09db0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c039dacaf92b2a00310a929e0bfc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63bd7a1b906ec14bb2485772b0c239542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a686c6f5b0722be385e747aec44f038543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f481241294893b204d83cba0e6553544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fb4056b3a7a0ba237ab5e1ca1eb7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc76953c189c786b846ec38c77e7fbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4aaff7e924c55b7d148680dfd663c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6b0b1ae7c80d77000747d786719a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86508c41efefbb2c212d14cbd6e45593549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0da639927c0c5d8e73be0b41b395eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab531bb2c07d2ba6b2c3659719fbde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ba235e88fc235e59a53d3b88b9607552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e84d82e7f3531a107d1d795e25b2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad92a18dd0ea578b9a6f67e0c340e62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6884cc5a5bc1fb0dc8f23af14885de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0466104bdd78fad53a0a3aa0e3cab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52fe9e5e6f8b09c5aea404aa0a6116557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f4482b8131955fb61bb696edb4978558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2c02ab2414c5ea5a6e26551acc2ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2382a9ef1101594616cd827021c07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf1fa8d3f56b705e61e648c127caa7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd22b668527b19f1296bec70d6f955562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c79a51cedad162b808b694c5a4adc2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff025bad70e318f9de69a9a0e8dd8a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d7011eee09b76a27f5c37db75b30e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdf5bac3aafb6a6144122b4ca4c455566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126e3981ab5ec61f818789cf9941bb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba348d482d844557806d14ae754fff4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a98914ea7d33142230d21db620e581569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6129dbaa8660dd0318f99ac3e1e4a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883f75595d4420d286452d2bce9e883571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e6ebe1a6be9d642ae03d14132b479572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91769f5be6219951fed7c2687b6ba911573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3600dcad3f02849118761cfdef6184574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7670c526bb244a7c651ed40f0c77e1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dc6dde05c110c91a0523b410461c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d6e93060c12b99e406169236134c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b2aca996344f478ffcf6ca99b50d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e53f89be5cbdb9acb931bcbc64d9f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d89f2307b09b300cf6b6917b517e06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e51eaad99ddd4fbf3b0b25e583ab4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dff2b43f5d1f1ec29ae364203cc5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394a31f6dccf43ecc4f930b3fdbf406583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dfd61047cdfddfbf1dfa62bb534a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83b969484ab24d8f1e609c9e42af2c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798de5ec9d7cde911bc930b6887dbb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c99cc8fdd8d287b6abab2906145ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58765c6d3e073622f379e7adda921020588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51ca2709ebcfaf3f7147c50457a9c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdf15a0314f69d03b5e5507de97216590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424f407e93015e2583a0cd6723ecf88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33cfe6ffe55f067037d0f0219784a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dbd9c8c411cee199bb2a592edfcfc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120324f9eb0db302f1ee12eaa5fd56a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36050e9fcdf6a5393f27eb9be1a11b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def7c69e94c1712c347c8ffcacc3366596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c9897d5f721c37de48caf0625a064597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03bdd88055075fd5ce207c692ce002598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ef33f36d8d2cb879466e986971306599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd25c0b3ccbd35ee130eda3a4d8a9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bd11470c426b22bbeb249d729ba83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1d8b7970410eafafa6b1b7d153292602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62194b6704c32231422c08645939c8fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a708bf1c21f9b442e39674cd78e1df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b103fe3f995515176d8d0ac0c69d76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762cfe36cade130d03666cae8c50df8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f68b93a399cc69b69d7a02c17e21e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05c4188600af6ceb5b8e8bfff7c8cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a33ec352454313056b33fd96c3d1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59ec863bccdb5963cd3c2967c1e35a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c4fa100aa08a90a61d3619f443d48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c024e04aab7ee76bc0db7321c892e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ba7e974e19ed4380ad592725f051a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcf0ba359b8ddf4085612c54cc0969614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb79a81ee03916ff10757e6d879a2da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd5702d3b088ab3c4d37e85cf5aefa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524826cb1e1a065d74287116882619f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865656d0fbfabe0a08b35731c6a8377618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b1f8e15ea8fdc6c1469f41ad72da1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf367afd83d50d48dd16d0dfd52593620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af1811f48d3269398c6bb897d28eca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcbb07790444f98bfcd3388f8d1527622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac149e02456de1d081c590816b24352623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c4fa879b1ba6064ea78b9b9007e2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f375cb4a978fcbd9fa42cc05cc9ef16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545eee7b5a7c44e2d86765e3a96a6d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a0daa9c08d03898cc507e84039f5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7557bb8597324144df0f64e7e658d12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13fef969a7749243913d10a3304a29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d68d5b716ecb58c0b665683e9f5618630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f080822456be323eda2493d03ef8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03926fa7414c2a48a513ccfc0966b52e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb0452300c94710b7314ee09e32952633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42c25efc71058aec0f993500870cf8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162182b3ab7e88aab405e8003e5e108635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb508432604eeba713edeb67613976636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa8d260865bc9d33339fee17b81974637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772d3dbc43066f4247d3cd86ff0f3a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb086ac04280f41f0c0e9b1154d49ad6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918a098c07f628321a11bc1d8e4c368640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bba0f56741fbc16fcc86b9d755bf3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110cf3f603f26a6834c252b46276db0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dffad058406a91927d28605d0d2d38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e875b2966f76e3c1d49194360066766644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4c46b3a4269cfcc73850982771496645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b140167a799698d2098e51038761a8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b34fc854d4181ce16a64bc7014592647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbf864aecbf4658653a82785c620ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368aace799cbb52f741d3b1b83421ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc1c0e40dbdafa9f9107f1ce5e9bf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c2cc3f55cda5804ac87d7c88fbf17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e8d5759459462949e4f19d5e65ddf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a801e685d00d083f2f6bf9d385b208653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3fbaf255170bafbc63047b1d5fb49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae0c0534dc80fabefec0ff5105ba5e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4f7da2988c78817cba9c5b38b6190656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144997ec86d08c38384c3ea7949cc89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527860d893225df6312d7bc28a3cd54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f485d60e22b75cfc1696852721cbc8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc240509acf20172ef832117b6eeaf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf435d68b1556b01643329b7284efd0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8fb9036c61b01b916d126cce7b14e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79929c7ac8adb108e500c125e311e0e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502c486398132826556ce4ec6d4aded664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299880df079ae0eb2d7083e6938492b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a18bc1d514f9242dafa3f97580579666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a2d651db7885058784132d35b3399667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3900359cbdc0c2d27b6eee261f682f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de41afd9290af97a61ba3673320813669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d31f01f46e29f0411c5c8adf2e8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22164a1d9cc0b4b600f5b79d8534a52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b54fda70003cc3912c447a02c3ae2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097303d4f68904b56bcc35a460e246b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f014025528fb4ad469199c2fed3010674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1bae397a58838535294e23f60f9cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525582fc33ce021c09d2a6bb97bf376676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4c567b9628fc27d2c6ad60ef42f58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217ca775cec8ac22bf05c314c9cd15e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7183e7f254c4ca7cd091cba002d0d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa88a8437c5c86cc46726ae8dc66d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e7ad1c94fea426052ed4d2780b69d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1e8927be8730f6de741d8942b02a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5771375af4193babc727cc207de38683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34021240f39d46d6956ef0aed5246634684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13466f4426dc9b004e84d65f767e6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a517cbe981d830cdf34fd5ac37cbb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8685e88ed3586638c05098a1397680687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f13cee3e07903da1a648e8fbfe60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216890dee535b5c3e608cf0df09fb25f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b196519d228ad6eff5121392ae0b7f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8ca2da5b0fc733388ef76f5995875691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57b74a83ce6fc5c29f886b4db2175a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e90ea859be22bcfe723ee01617e9b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d323a23d0ccd6e2cac7efe3cfb9b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b410916b782a54f584d4313bf786ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178d174cbf5448169dc1354291a6b50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005e5ebd2b6e20e68207e28a7d65691697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a9a092f7ce411afbda7b88deb31b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb466f50c0edfdac3aa8751a732530b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafe9d0738f1263650c2ac1fd4a2d3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6687e2f3d8b0964d049ca0856954a98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d6610c33d46e326ac8cb1f929cad2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1934f68857424a36628352397951ad9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4d6c2f2d2d901269896a24fc67b6c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da073d1036d9975067d78393a599833705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825516422c7fa819dadd2dc1addb4c2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd799cec4f542dc0d237780052fdcf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af295049e658c288ebcaee9b70aed563708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd421ed216300d31b30c9ce6da4d5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac70c04a8482880f9eb5e640b121bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8030a916bf7b864c9d6f503425c3ea7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c674f4c54d35b9219fbd08969f860d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fd8be79f3d5dcbea669820a6e5584713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c06da01870ab6bc800d40501f31d4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95688b2b8784827af3d7b3d5cb8556b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c0b9661b7769fd22f6b48f4bccdc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef188017a93284b36350e2cb65ff0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e87539f723a37851c461bcf5e20ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea8ac2085195c6116b73b21ed3eaaf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3776bb7ebba29260c511862f1420b5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22152d1e7efd12921f08e38686ecd88e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6e43bde15bcda276f29a19dd6af09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa2361525fc0a78817e609ffa1d1ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27844a4d33928358167f665233b5f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c04978bf3abce820eb77472500d3c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c004a500c5debb4b3fcbabab7f02c00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ba4f364ce3b5fd3323f7ce3ee643c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c5b912e82be306e7a4b88b1874cdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487452c4af4f7266a955bebb355d3475729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeb16f5ef0f68c5e050b29a9161ca7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76722b65a41500d5347501a0a210d6e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50101a25db30dceced6e1e923a50e21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf33b20b328396983a82b3185aca771733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee9b8991e95390ead53aa9265ed07b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb162d01795bbdc51ef1c2631d163705735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c774473b5a4788d1c17bd3ca93632736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd97e71130fece9c93b842044dc2a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b69e2c6fdd7302a17f95b83cd69a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749af6137e21db6462f9d87f9ca42ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502291c8dfe9e2aae214fa568cf3d4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519631f056935b0e462152c904880ca1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798c63a6f507b2d97e7ed5e017155fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f1bb2ba45da7bf63c880a7a75dc39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261136b8e11a6ed12254c1c820ddd3a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c40902d7ab1bb61463683ca504e2d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be61eabaf2aaaa9ecfb82f622e11b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000bd1d399a60bf58211599856e5310747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492b396822a1db9f833ac6c3002d0fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f754a49cb22d75a56cd7d3bb237e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ff44220347a3e689ed3fe9a60f415750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec144970433cd777dce9b01fc50dc8b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec4eb19e6afd5a28867f6471a812c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e453ce089d44aad70702f823d98845753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3fad1c85cf7e98d41aa6877b86b95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee14e34984e0a60c0a8427e97d0f2c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ade30dd73b94cf50a81549c6013879756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09487430cc5b483f1cc4e8b6a431dad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9d29ec2cc8e760718a3e9ad35f324758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631b9f3774ef77ac2876179b2b0cc02759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>