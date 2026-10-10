--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9295a8638617362fecd33129739d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb1c98b376ea3a5e4721be17fd8f6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e74c36575ec09a3f5acb9537c9d1593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de37b4b829176f3db38d172c7a2954a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee4210039278a3c704a2d86fd46c5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b6d3a6d424d41514613b0d8312fb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2de5023e067eb4431025da0556699f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50306343caaa044584b80c9aceb1968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109db315abe1f16a361cd29d25513189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f6ac1da839f8f11095ba433fbed3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f442ad87492fbbc4b347eb89fb2764211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad971cbaed7e08738558190cac82bfde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e012aae1b1cd1690cb73c2638553a1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c4e5b3ca0a20863382ff3471427f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b2b9c048379c7c375c55783904f9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6547cb2520fae7a0cd3656bd266a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e9e3d6f151d905c8009a51fd76b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4063655c29c77c129ba1c07f8c7a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c26583c86291a3234469120d4ce12919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ead163e4f69ddfade8176099ebc3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c760654d394c5678bf54e44dc3d99f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0bccc28ac3760c1fc01007bab8b7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f59a961cdf0d1e6574659784f389e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb1d100798b669078be0cea496f67324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8a4df21cc67ac35ae9df4a8f7ebb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7496ee13e37c2fa2d23e0669f9da326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b80809d808ab5d19a85dcf3cd064727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae39511df7cc17b9a99819a4d3a777828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfea03b43059503362920819b0374129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38374db385d65e4d01b05d76b6cfbcf730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d68926297dc1dca0952f9406bafd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360321b1219cffa80afb1a1ca7a77a2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf608383fd610ff9d7775de0e21716e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddb73818a227b6aed4b573e5bf764134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412c777e381752306e0e8fe9c72d82735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a852063b291998dff0220c947090636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eee8de3546bb476ec5b6a47f9fcfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a966d0ab93c9b5a9a1357043b2e50838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940ec5bbc31423e9163f3cd2c57bcc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3628ed751b01b3fe25da9051c8277fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d2f5ca7461636b325729178d6391e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3e8d5f849f61897245595d740664742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1078538488efc7b725ba97c16ab0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c693aff79e750788ac0cd9ab471eab844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49f3f6d1173db12173224d7ff1f6ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114dc1155469bd5413e25df5e56b60546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fb05b7882d041c9dc9522d34666f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486f8a6eecb2a817b2ea14d432e47d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11042e66e9dc0b94c44705928108c2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9dc90c540c7a401bc17baeaf88a5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd694c8311e3def35dc5db096dbb5e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ea9bcd35644878fa06ec41209aed652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48aca69103bac54bdf479e09d13a0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca82c4dcea0cb344c27f625eadc6ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf7aa498a281af6a48e8a52223016855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ac197bc92b3884225c89aba459b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8771445f164f982dbdf9d6294d9af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885737be75d2e6015fbe8981a3005cb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d774049a930101a7a9ae13706403b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a1d23930a5e21bd869a748f0ebd4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc41989573d37db9f5d2cde413d755061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f93870dd65eaebd0acd8183666587662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43368a9e09c06393271e1378965e10163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501666a14a87bc42b2d71835b8410b4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5623683a2e9ab83b8152113e40d65665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e9ddf2b52c545bfc3e81322fce77466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfa1429f58ed087300a4dce67f67c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeb83bd1967966777a9eac9e0a47cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7548e0256f335de2990029765d1d1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5b1d6e4362e924d5b88af67b86f8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda566da143d2ba38e16f713fb8bd1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f30ccb18806e63f75eff8d4c1c8bca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97cd0c8a414044362086387e0dbd1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5ec62a2f6b57b55c7d677c750559874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07edfdb86b4df54cb8afd240b2c703975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007fa0ec1281723d6ed10a057a076e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca77d3e7d1d29b0dd817b463d0de25777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1334ee6f07c96a70f90286b94c3e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547af045869d87547e73ab92f3201ae279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac1a0a6161bc4f3517a430db86ebf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2b4a81d2f2866266d9e58b9c7ea5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afd138951ad696e8581daeb070efed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad564f15098b1fe409d3b51794e23e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bbf2d6b7597e461e0907e5d77a47084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cace29bb27f5d4d92676625315b7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a603114d7a27f55a69b9e6b1e8bb8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ceec4d58658a770a44f245c674cf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a369883768499177b43edbb834c4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be3ad31dc3ebc06eeeff4b732ec03889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cc874efdd846ed51b03bf7e914b1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04550c89c8cd99bae34458f67056358491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b63b7d2ff606b57da6aac1e32b339a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1495a0649c1ae3e3f211083e33989693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a4ebc7b29a22e031f6cf17243e67f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3c6787dfaf27801fa8769205c07d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a6bec9ebf2fa87f1f0db99925e8cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f099f8e0d693cb9f997082a52ea74a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd7aea5fcf6dafb435984e33334f6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b57910079bede574a7d4466ee448099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d2faf3f1008df52982a2d33b0cb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af5ac13d603bcc1bc6c65a2b31f5cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a1e9a2d2a634b929e446bb8c1ca50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4b12874883ec6ae9f318fb6550f8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747be50c81cb3e5b8fbc8fd30546c7fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970ee18bf26d5ca23beb43b083e4263105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957778614608a4e46e151ef6d662adad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7347d751f068dc4756fe9f3b618187e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c2007e63e98c3b20a156ae4ab0350108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6785c6acf51ce05c73942026ded1217109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73497b9c646ca6df5321c7beda145adb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215beb1ecc91e051a63a158e4059e5ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a00115a468bd134fae1ac927100dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912ffa3f91629ee613d7ce95c0c3664113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872599216b32a869eed3af1c7ec4faf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928172b236fbdaabcb4d24ec5d1e11a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90ee60030848b876cfe82199f3f012116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b45a5630db0ab517e824dc721de6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54a818b30484ce212f6df1600f7a84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8c81122e2b9bf4c62238540e1b373119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f15be7951251aa8be71b5ae78de252120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d656a3dbab533d8059902574a8df5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba076ebb34bc13360d594ac8eeb9ec4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d22fd8efa01801ba6deae3954db465123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109769951ea0eb61be409f18ef3c6a36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60485e1132412bb849ca778edd74de7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568ec6a02bdaff04c146ed9656921fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa47d1eceafb06a656c13753ce6701c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c313fd6b1b1dfebfb6d0eda8f1fc494128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c71e00c1f6f177a5fc9ca89eef4a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1a0175402b0253c7586557810225f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ec8a2528eae063352b9b9b1b505b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5042dc123b4098d4dad02ef411885ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08fa6b6f8493e52095e82c9ed70463133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25dc7aeb92e06c8b7d635c81c0ff39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fec4d2f7c5acd780a701b074658b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee8af01814136b4712c46271fa9235136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8aab8000aca4365af7c6ab90ba066137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e342d0a5b22c54b9ec51a410f12bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fde8c7554ead8cb036187d20352b7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec746d797d7713f40146ff4327abcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620462f8248618d26c4ed9ef43fa703141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c6dc79c97f90db39f9d98a8a2a640142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f738b74a022dd5b71923d5f8ded54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f00f58fe762f7a6caaaaad1df9e20f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed282824be81271f65c514bb3a9ed542145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f4a8ad0f38c0811040aa00b895200146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ef486e42159f692d7db9e87273399147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30fbf6acf6e727b5d041ad8b3be198148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbc4d8cba3bf6b335cd08362930c78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae256da64aa97fe92459ab24a1e77404150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ae3920345733544299181bf0ac163151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e4f251ab06f2292e8f106637c6ab6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad6ab0c5baaabac6407d926b2e5469153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb72ead8ccaf892d2cea9420bddcc87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd1c32cc0167d1b1583c01c097c1b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41027a4368e6d9fc65c0c482a0abefe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec301b2ad9a381e897ea063149cfd43e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500bf932f8d7c3e573dccfb31c58978158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7146b340c56570df7a24591712807159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a856467c78510568c39177b95b0d933160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c365ee17d3ada2b19be888d9918bb90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6347a11fee3de7d24f90ea08663b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d98ecbf58edc9396cc2cefcc391c4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcc644cdf66fca44176ca611da293e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b195e88e28aa4445a72210b65d6df2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145cd68ed506f6945b10379e18952c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496ce3a105f525e4684d759e95a88ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c698292f62b1d20b918c8c0d6887f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c536590ed2f3390257f6dcddb44eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6621523087b26e403d52c61cff6e39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d246285d60a79c23663c11445403f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811da215a7bac88bddd616bf06a0ecf4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f253b762f5a764f1df69c03e487022f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc676d7182778f651e6879af20e3a5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c094a7268190226d6e457407a5f97ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26afbcba70fddc9de7b77e2016e558176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730524cb556dd35b15951e58d099326e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c303f511ed00c4636e5e17b30bd6e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81397d6ca0972196bdadbe4e6fb8bb58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a7123331c400c5ed233c89bed49af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56abf3d1f29eb4fcc7092d382f1f7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233f619b2e5293a41e8010356674f34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c234ddfb71e0ad39bd61757b8dcc35f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab8f54f9312ceba798d857fb44557d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ad7a497cb0b5536b23fbd79371b18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bc01b652409738dd2efcaf748dcab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ab0c1cc226ee7b9b1dcdd3d51e288187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a58a1d8adf7ce34118f5dc00d2b0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aa7fe478f9f099b58547dd4149135189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be907d4e28e93b8bb72b895a28b9ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fca0fe319abd4bf35cd938f44a0ab6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07351f836d2d8c52b30cc465a90d0865192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414e501139900f515434ab01a321166193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b7a25cab64059f956c5f9656ce284194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57a9f31205099bbc166062f26ec4d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4095cfd1f11e38d64fd685b453c48b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdc4f10e2e72d8ec9273b3e5f21926197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5582b3b70c9c9634f8d1986871cb09a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd6dae53fbd3bb9acffeefdac77993199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6407f24a3bc6125a38139e4de928fbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de1e281fac33e98c26f75e44de1f2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eb8682452984746ae901969b74dc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f3ea8b7cfd0fff751cd6f45b20572203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773d5821d4ce82a364d794fb78602d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a0e0a6123c99488149baff41e41b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72808679f2303d1e505b7a06f2067a99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286d448b03e15717066e955e9570b06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91780d701e41b774a55d0cdf590ae3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04ee3896da3e26ed7f501e5556e541209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884020def42b2247dbf79133a6a8055a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef84e5291700f252c60e969225ed79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b51624ef8467770dc2b1aaf46efb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50c130db1be6c87732aa5047a6c657213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec469c7ed1c22e78504643606dc06d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3537bb110faba1580081901292743215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be6e24fb89a625928b0b6d16715ffe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ba9de3d8d18493364187d4e134074217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab62b45ea334f493db4ee0277664b52218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ee23b30c64b9a759b6ff07ccf0f41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c16889ec8c1be3652c1747987dc7ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae722ea3e595b570d8dc437dea5a2f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13561f1747489a7e64a09b32322651222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336c5e69fab68535f84262d412e62e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bfde0b4cb4717e16323059fa2ce27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef5514cf8b991d475c58f405be2a2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba57d840931221785083448b2239e72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80745e24feb15cb00a8154da247d3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27ef43b6c9d84a3ac36febdfb33c8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5fc3f9eb78c521fed5ae783df413d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f086bb636e49ee09441f25a17432ec8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9d062ac5a5931e87d207a4862faac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd552d164f16355f958a2d98d7491f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dbbfcfbb055c6bfba54bda3ab6c3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc85c316de2ea147126ef2efb89af7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbacef40fd23e02907a01041a1dcdb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58258f3b14725b8dd5b51e8843fb4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce4a40845c9845a69e75da6efa3b57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290b2ea65e002ad0848447b1a9e04c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6004f10ad7d8cd2dfb71c3687c4cbd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54806cb4b7c50404c0ccbd09235d11c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec09c489a9b7821b9e12abca4014d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce96f5a3e19f9e56c44e8b23bc51a53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5500e2165d73ad7f0481e9822e433b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344ec699bb4edaba1f34b83604a5cf8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14366d7d23e3f582d8b4180323c366b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353e4d1752bf749f336c4aad6531de8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8c72efdfa9ed3c74f700a4489ed7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dc4e18ce8386f47b6b103ffc18824248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7057aa29f520cf45b8ebfbe0bebc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ff2185c817ec205ae25755ba80217250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35fe1f04267eb00312b2c7785d3f4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934cc3773a64518f6bf84c7176911b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a9d4e0023bca76e00567c39a7cab5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48799954e4854a8f3ad8105587bca38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f096ad2ccda12e02422884da629c79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fcf533088888f75c6764f8bad1ebc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a88641c6ba36969053e7fbc16106d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e863d2f2456c459919f392fd3fa661258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb81d4d913ef6d03240e092de744e1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705f9ce57aa4a1dae21215830bd0fd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48bf0fd94fd68296bf6b10469469e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ef65af73cc9ce1d6f945cf309f9ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d666b4527834cd23b6b34e2056030263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e711506e66d6fb9d594eb1fef37b375264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1292899a81938ad9661be543abec546265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce1901be9c4fe089acdb2c0ac99328266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139e9445b177eb9d0a64780cbd0dbee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825dc306ed66da8c12537df6e070043268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0fe907b88de98921a96cac220433f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e36604c7455a1064b815367e83b9de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae8d825c9d0d606fdb066935129c28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040996d1572109f964c79c80eac56ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100a248e8a3758df2ca49be09c61a1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5562c8b0a9ab97f2708e7d9f1ed11f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e5e46d4bb59f5f7dfe5ba18a6ab42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d68ab68c389bcda5f879539b85d92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f929d245b84035ce4bc805f5f5bdfcb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dfa92ceaf00c58274f50ea0534239278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464fe1c4f8b16a82f2292e6b14c9122279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d3611c4dabdced48dbb3542411595280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0ce13b2e1ba527dbd931bda7f94ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e86995e685738e91631ac61a5a7069282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2b75b2e0e2995177db3948e569d72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd5ac2dadda35830537acdaf5d7e76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c4b74b23703dd0c0f471249995904285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200ebc629a67925ed18cd2a56efebbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de961ad853efd03186d00eb229378a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c665a39ee88a4ef35d0a3e62266558f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97b96965a2fd2603b38e9c2c23dad4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e1fc712b9bf49ea9000d363b1132c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed30b1ce8e6e26fc6aaf87f2a116a52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cd5551520c6f44f58207b507e91b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bfd31b9bb36d975da5299967671d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cfe3725e7206a5984baeef829ea24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ef2fe6b2267c3eaaac9ace6202f4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2ad959c481d9cb878f95d461485ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa259639939d8976f6f043b17440e072297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de28685c305c8c80448d68d729ecf8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b45bb059f5f5cb16daf35692b9d0e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef1421644940e002e940c8cb4845e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14758d360e1136df49c1b0e17da7e82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e4b76404bebcda5faa9314a2a6f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c36e53636d7ef497ae4721448ed830303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ee2020d23405971f03f00580ba391304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae3e068667deb761eb82b1695d9b3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981edb26d21c90f2ccedd53d90157ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103fdfe60cfd5afb7eb51e5b9b9f4ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58acdf661d5ec96906c08d0ab522100308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88806190897f56b78d225d4f0a8521d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad80250562bc7c4542c82cdc6e91493310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c998c10ab2a3ca7ef01c63b843d2d90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad0644be25932c18aa7cd68e8d4b57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5605de902051fc6b8d2b89ce749d57c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85030101a07a2b36963e8d1b5e380402314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b40d61072df1c38bc1d6cb14e544c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7973c49cb0615f7feb3b16ae8d2479b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb356cf9b5fc2afa2207e6497420f49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5439df3c8152c28e17f7a249b05370318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011970c5062cd83e7eeff154b2526d27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd722e0bbb7ac994df77f59552741f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f215ce0823c4ce698bbbcdfa65fd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc172240676081a391640d4f659a8ef4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118724dd75ff0bba1b00a3a8d4e44dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3ec85bcb7175f3699e4f1ab5b7693324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4a8da1adc92b201e9f3722fbda262325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b703e04ba1524672aadc73a451641b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92f0e6cce1152c343d9fcddb292dc3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154789320a24616dbd5b773640a91ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8305ee9df6e2b1897869c7ee66fe1f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cca925e74e2506b235516a3e2dfa32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086704adb6b1b1fcf5466bfcc3dc12e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62add67d3d14ad96242cae8e9ab3b15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1715bcb2d934b224dc429156c7e3e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b03f1dfbee8b304950c19a39064e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1440e51ced4ebef46675ce0e13abe7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24713f22b47619f4404556dd4f3d5774336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55398eed3e4b828844d453d0e8cdb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3478d37475cac2aa021d6b53bf7f951338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbed5a9c2db82158435ed9768df65a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154651306f1c5519cb800631d7a0c204340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b4ac9842b9e3b419f9a2a23b0a50e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc14b85ffc7efd3a5a892163223122342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45ecdf210e478d96c807fca38e4cd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10e8bcb9ea609c5b470d6b031d2e68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebd7208e9c759e43915363932103de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c998d09336209ca0fc00011dad1f56c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63f3983135e72989bcf54a1abbbbdf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d447ce0519c5e900223481f32eb64f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee756005c5995ecbeca6f61dd4d5067349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c090e3714b5c08fbd797a6d793f6ab7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039af9a2709696a94fd6f3dd45ccb9d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd5b2b5746e2b943211d57d6812723352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7cfed68cd4b7f51113f47ff3cbc91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a97ffd41bf55fbcdaf8961e96e51b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c876d5298a4764df3c6e6da4c6b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e05062dfca18cb95d370b3851d5a3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c030287884dba39880ececa16b8db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391b5a6b75e840b31cbb956b3710a6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdeebdc95c7c12724d7d10d48d11fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edc66d116cccf7c9bdaf25265a9aaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f47b7e926ff0a2173f42da76016fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d45dae1017492fe18d2a09eeadc06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bef06f913052ee6e7be7001dbd201f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fab5231eb50f66c3cdb271a75ef9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be6c2e557b5ebf479e8552d661b26f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071eabb30ce684a24951d21f6af81c77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc625d19b806ca19f008eb60238cbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde32c8cd9281db25f38838903363800368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db5d8b9b01d909c88d9992511849ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126ddc04252f31223bcc5777fbcc826370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff83d0d8a3fb558faf979402718344371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b0572dc9b23456323278a4f535915372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfde6157b39cb5be8c184a06815251373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05e63ad8ebe73ec5a527e89b42706a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09916b4da94779859bdeb14a7d999e08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64025e1d9ce7a4a01258eecf017a8b9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619f36ccf4489c3bbbbc572773efbc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52004e287219000863d5a0105e5c89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6490259ccbcf082490d1f3e2825f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2bbd2d9e1c4c00292fcabac6d6ea0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfecc2679023b2af1ed6cc1e2f15bed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9d7c3930441985914f4300841b241382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b76dbc6120779400868356a4fcd921383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7df1a7a3edffed23da1eafb71fadc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f44e79939b288331c2eec800a102a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe3fc8c318729f1d07f54e36924cca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0cb6b3d10638c88aad63f1697c1f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca2060150c5a49c3937977b8495eb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a495a13a6d2d725a540b549c8f0e18b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01a55607ed193882f8ec5da26b0729390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decd4c0b917a88c13267f6e74ecb637391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d2e0ed0a06fb012670cf26d3e930a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dd73e40d7dc5bdc26844407b72c2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efdaf9c85455a40d350a51f7124ac0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a157222ad9ba414f18662267e42b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdad88160a1fba46227753b5a4fd08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e00cdaf71449c07d9532abc76af8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9369feeac813a913fe4970ddef885c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf318cf4b6d4c473b4bf33525e110d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a559c45885b6a0f5b2c249bba42674400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbc884aa70da3ae6ba20cf01901512401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fdacbb1cba4e0499f0616cd2e4e1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58e76faaacf3345b2bc8300d755b55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2ac96e59e32868db9b5b3cd712f71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68368db119d7cc0d09236f448b6474bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1979f68d1316e52364b708129ac5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b39748966f9ea1680f1256a8c18856407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b1eff7028eee36fab9f43f0474260408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303af86990d6c21ae242132e76bbc68f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461f82a359c1bf7e78ab078957fdb34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb8b94c1186508dec166a0f7542018411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c13e1d16fe2a7ea90ff8ea5a4578a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9c85460f2f611bc03bf219b69cc5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a723eed157b6a3e4310eec5959b974a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41665490d3784a4a8132250f07ce91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116d3ad534883c0342c1de5d2e4fddd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926f969f1521ba7a62b2e6183bdaddd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769bc8176eaae1df345717d5506f178418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb44a26facce8fcb2d8f8f2ceb6d99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b5a9ed8a1d43b7832a4eb552d1ead420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6be4fa7038fb707a772fd4f6741c92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891867356ebcfd81ea9ccc94c035bb1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a497f3764fe91b967371883bfc5a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1d17d7489b12ce38c011eb4ed55da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516ceefc666ec5d9e9d7435b50886d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a44d036c2cb301a56da8222fc90d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab737a5413e60fb33c0270ee387f888427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7023654bee28f4b06630e9d4e23df7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5dad51c721e84625d2defbe8e7d89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452204b180807f1839b834154ffe5090430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace3f676dd7121c817ba8829a97130a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a3964d7ecb8e27090b08360c37974432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e455af1861cb37bfaa525129ae9f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2724db55889959ab3633b85c6ed2508434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7bbf40bb7d1ff98910d2e7fb9519e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bd41d5700bf2c61031a05b1b97eb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3329a302e32c7c18d1514db16a6960437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbd972c17993ed5a91e220bf61a9bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c530047d9b486168df22c04e67ca2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72de3edb07298492a247c4255889e02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df239bb6f69dc20fcaca1fe676a5bf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23198992e78ae0aa1c1a2465530d85d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011f3d376d29b24ff06d4e936613ef1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b057dc34398d2324d0c41ad8f9f529444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf66101b58b0ac32b3bbbe8c8f8305d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ff01e8ef07d3d6ad64097a917b141446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7183bb539e57ebf0d990f75f1c0b9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac9c87e22dae8cc469da7214f08be7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0c1c56714d973451cda5d76c643c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45877a613805ed67f7bcd6b21fc34d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a3730c48c76d6c9922ba1b1496069451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51d91e0ff0cbaa38f8a3cb42772c71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855f53e0703ee5d4b18509cec9e00ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77a9b5b54e5f9649985b9d716f6c16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95627cccee35d388dc0924031b093b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a4c857a89de7ffb7c840c95b94940456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b92860a670d288b6c5296dfa735e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fe365771baffcdb6bf952bbb6a3e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246a590739f349e73e83464e55ecd66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d3074c6d7c9cb86ca1acf057e198e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109f63769bd9d53b4322d4826ad8285461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639fb301cc61c629b96b8cba4228f43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138169915cb328d695d0ef373fc56a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5b9e9f799ace10616d298c403a537464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3f3d247f82ba3186c9b06e8178ab3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126ce5a1f0590a5a592c9aa77ad4849466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afff3148b071a9d152c3e68e13b29f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94355e8b8e8ce3539a61157bf5310933468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cdb090dc4f4ef373f567db9816862469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e3161c30f0480a9c2ea7e6526a0ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05690003997a430cf86eaba2d2efe681471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf7cdc5ed5614f09ae62f08fd893e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c109582bedbe648c1833c0795e1d32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bc80f9b2be5a6afd03294b501e1e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f1af34d7e16080b186039c2651771475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c6fd6b678d9e1409d5e42d9398a62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad5c043351f8a868437c5f789041a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d612d985ae1d4ac59c9eb55183e226478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4760ee10bcd2077995167b0a730f411479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb44bc03a747790e8aead078304f7bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f788a087f86e567ba1eb92a9830ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a685f18b66f091b773bfcbe5e524482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87459e491b6f6a66ea2cc100c1443ce4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7213b7bf624dfeca19c6a146a0cd64a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9bd6780574c32732b3ca6216db586485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8bebc14df9b80e7bbc2fa545f5608486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488c4609dbc6c7f73018185953177e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281a73902a3931e9003fe0660cf3ceb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70582ac4782077df918a3753107c0ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d01d2ce642d564193e56d115c1872b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a4f1a3e5c5e668fcb40d35a1c4a80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536d0c1a9a816ebb904d627fb7ffe21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32486492672301e2ca0ea2c9ac9a2f04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535195dae3a93bacd1f1d68211be2ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72adc77813e4095b569c65ecd1acbc8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a8a24a28707533d79c7749193745a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3006ba281352ce26e15dd601e073b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570284b469e0fbb8d2e1049561ed021498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08836b1733fb208a564e220d010fe64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eb0e1c161de16bbd942f919da0b89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faaa3b7a36fcfdd99bc9e8e5aba1a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d85dd464c858392fb15e71b3250e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5769cd6b92cd4e0172d2c3e23c2b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116affcc89e4865ea3e89ac081eccc79504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76652345afb1b08ffe87b1afa640dce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaf83407c5c872a8f3327be90f75a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2411d708e2790a50215db9f84b0732507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77261888074398254cc9cf54a418d3e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb29da1e522b4dae21c18d5f0b5c849509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d40b1e18fecf9c559f8341b70fb5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b76c6c9b6eebf42ef564fbc9cd38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b4aceee3744323e17a3572cc567c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526092fe42e17200187fe30991aa7072513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b04e458412960b3a984a3a8466ace514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499ffc1a1934e6a3d2ddf686b0412f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d988356dcc9e83ce64a7c5981f6cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d606c8484f4ccc460bd0be441a5f97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872dee1bcc65a429dd1ea329a2e933f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ebb582ba4b6a12425672d871eca00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c962560d27e755fe8f9a0006be83a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67c5acc922b188d434ca4713b7cf3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a451c2a251adc77409fe7f91f823145522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b5f6a8bb151e2043b80e148bf9fae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d411aee4fb06d81f423773f63799524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134387fdce30e560cf22762652d22afb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265345819e38d532c022976452ed99ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dd334c50800f9b1d7358502fed788527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8839c39a6240481aaa8b7fe3eccf363528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43274a878f7310ceb6f7fa21b50a27f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c542680760a089a6557c550f3c7df9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf07d4521aa473b163e23c25985038531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be6c339ba453196b0ce907c39a9902532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814fba61f84bffd538488245b60960b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a37f6973875dd9695e5443e00f0cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4679ff27d252511f499643f8c94b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6115ffc906a9a42188e9629a1715294536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525ad7aaeb5e1b7c591fd744532d1d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089af2aa68ca81682eeda8e0263962f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b821b021b10d6391acb61852af68522539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52afc7d9e497be13a419f293c36e32f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b35ee29004f6de8fb2245cf364221541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8911de5d94445021042d93e7a8201542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f48d19306c2dd2e5b864bb0b42b69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff742dc2e61cd44116bed2c4672b948f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfbf90a9acc9de74fa3074d582574f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88957f7e2d93a222adc9bac8b4e5059b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b9f33e352cedaa7990b02d737abae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31089f2711592253b0f755fef36a01c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4de2408b9ab1d1fe528fd7d16bf26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3acdc02650bd2ebbc89198b69960a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b295975d3cff4e31924df50f0bd083551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12547a5ff5d5ba6a17ad7a55e13fa33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb93ad4a3d7bcba7378af822bbd74d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a77672ff00e9376bc80d72937b770554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e9fb301e476ff7a2f5848727c63f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d079efc20a2aa95a9848e5d0f83a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53c413f19650e304ff9b7cb4d66534557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f705c5ee7b10dacc594540f6b1cbc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ee3be541e723b0032b298a5d7594e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8c783e3ba0ea67ca553bf7eb20ec1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b48d4256e0948ee08a84248519db86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b230484af81725d5366b553784cc2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5572d32e83e4b30e4d2992586a6bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5f145cd73aa25f628d88703a819a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe467f7404703b1d67efb69b8a833496565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05a9b49bd5c2ce9ca86da23f9f755c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdda6a30b05f0b51f4ede76282f128567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48043ac5539fc898ecf61c0bb0aea23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892324df2dad7a4851d389df4e7eb6b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae370a7ae5a9a884acb18c4f5f8b1c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecd913aff5013eb1139887db0ac23c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f57fd01bc90262e07bd2ac82deab5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea9efe22f0ffca08a9fcf2bd96e693573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8760542a9b510a572602cf7e83948574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ad4e9168fb70b1bc31dd513f70dad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d247db234d76d600a9d0a176ba758f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79b8233945811dd40f0d0a41486775577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576d7ed717b32634d240e19b98900b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4224f677e9dc67e87dfef19b2f62bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5547360493a6a9931c5f45ab46e48e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03838dc36335e3e9ef1e0f5925a2d19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc30e7ed2c3564d64d699b6512cb41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cb619a3b674b4484ef50433367795583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45737d8ec42c57631e7a3a5b37390012584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fe9799b4ad29ceb3b42ba01019e76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6230e9cf51750a27b0d8dc8941c0cd6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e13ef606e635bffd00a709b1bcdd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c990630bc9e085df4b85e263b08d26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28bb2774df7bd2cace129f37f41f4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31933aee6b083a246772e9e05ef327590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedc8a2a7ee225ddc44834a43fd9e4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cea60fa02b3900beaae6270669a02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4c1836333085b6d74c6d729432550593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70ab5970eb1376743c2ebb0f74357d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8162c9807f07afa0f08067f5f1a10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75552b132d5388a9ecfd675de62cd49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462480b209bdfbd935f80643b50a78a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a254df0cef926d3cbbf13494a9f71a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0621caea8fa2eae50737e2d6090c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffbb389f8d9356ac1f869d624432ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e587b1c2d202d581c8b77883081c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebe1109d389f513a153878c0286024602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c83324de3ae213d4c978ba352c30b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7fb3846fd6bade97090ca1a59a86f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7a0bf37a4ced16eded6e0d4a066f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8b65dc9412868dce981297f325882606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45117d48352f703fbad224c3aef46308607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebe28990db3dde9e3b603878c549fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba430184278a5bf201e9ce714445f76e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ca0bb4814ae1815ca233d3a337f2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87569e23c8cf36ddada764b98dc5fe8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b8d40a8bdcf47b514a26d444c38f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d12a675d04d782ef86c0d2549fca2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4e0e503542b98ba8cfce9188c99c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc331a551b1c65bf85f8dbd5651f3efa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e471adad4bdda5d108711ddf2b8ccd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fb2cf8e21419a5b7d059e8f8ab6b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6ad0ddcd0c5bbc825079d2d9ed48d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb2ed5ff7417a88daaec86eb3ebcb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b23d23aeed859918401081e6d67477620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e05e341f3a8ac46fef39a88d63ef4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b845fb41d6639c5bc62a52628c0a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90409e25b3368ecc845977c3caead7b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d18a5c5c0eb400fb3126b9b461295624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab131a6360ea379cfb5ab2b9416f6c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50854c949bda56e7e521335869e09360626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736ecf41043aa7ea750f8f4c769d4fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dc4868b489f27a8c88d4208f2e6e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a72fe69509757d57b61f06350295f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cc5cd350b9ce16bc1ee0475314772630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073bb9afd4c700054dca9ec36bf3a62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094ee7e36da9ea2a94e88962f4d48b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe4fc938b92cec49f5b87511f28830633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a313d7cf9a13763c1d1c22ab34d77d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc715c7c3b1740e45d8283649e2ffbb9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84417bac8edf3d1cd43f579c4131b21e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230478e06477ce00c135cede3d4f3109637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b045730158beda0b16153af0ab5e016638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4ec6586b22696e02e91a9d48430ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55f623333f374a064d694bbdb4efc3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d86e36ebed11f4970fd0a4c8b2d00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e8887b16d038ecbf6d42cf01a32cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6019f59e2754a29deabbcd03332c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a39851b4b1bc52404388e6a3beac2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad42658121df03ca036c884d3e8ecc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1ef63a2ce3bf0c6f5370a15ac615b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaef2e8242776ae34dda6169ed2afd8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d8d67d41ac6b559a0133e7a31f697648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe312ddadd15d3b54a191539aa7cbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26b481752782b654972f8d8b520ddb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57ee775f83ad568ae3726e0c5336f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020a946435d877384a8f6efddd3520a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514525ed5647f9479ac8ee54bcf53753653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a793655ef361f0db3e5d0a9997a73e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e528b4c087a92a3a4157d8633e2f15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb80808077ef932065cccbef66b158656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cb2d99bfc64f17f68f958aa7f18ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2399869cad9b199e83b2f4ee2ceeb70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2ab33545d47c3b448465a2d265b54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f4dbbbda3483db2519669c81d4ea8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49256786e34aa0b763d3c7358244364661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b03f53280609e4a12df905bf03aa5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a91240889e0e4e1a3dc08cee314bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77a2c1119c91106dba419cabb4f68b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7730ce3739d44b4876ea6afa842b7a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff580506ca200df27b0842fd1855b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9fa45c895a7db5aae090e4a300c9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2216d07f7a2c31e6586e8d8882572668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21ba44b7c607a501dc6bf51b629036669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202ddfc736855f31703e10f6098c2b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167a33c1ba5d9fd17410443778e01ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fede857fd1195c7936ee538b778ace672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24913b8f45d380e1fdc69199f84f5829673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f907027dd9dd66a905cf535d039bb24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4c2ec0dba2562cf453b5ee839a3c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e04e635b26628e470a57d68fe23b7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cb9db52d61498dc4558785bac7c6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81254d3a46b3aa983b5a5b4b9dc1f280678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bc4309cfc7a7407a2cf6127179b94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21904ae22564707743a437607820eed8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbcb7a1beba52bee0ab43cf0f2c2fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beede9ab123a679a8bc4bb484141aac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68253acab2a7fb95c5983fd3fec37724683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db11ce7be23b4870dfb3624b642bb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eca1795c6d5eedaca4349ca36837a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612e5f0bbf7e86608e4f84cdd81ada3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48deac53769d25a286150a72f40023687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb27eff2f4b1799fdc4c06dd3e74bc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81166de91d8e8eadf19824cf5dcd3468689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ab4a906dc8442c4f5f3faf6b5c8bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc918cd55a0545952ceba0f1b22d1cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61888ceec6615970380a3a64583dc81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ccbf6aa5cda04e993c2402e59fab0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b91cd7e8bb9bd0de4aa4fa63776f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bf023ae0efdddb02159f20b3e7195695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05665e8a2cbe68599c2ccec47aad04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc604018b148b4e91f17a20c586ea1f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb5a20573b3d3852256d690ec95b4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1ed84a4a1636144e80c847d21befa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0025cfdbf4a4f2724a0a693a8de4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd493f4d131b2475fcd55c28925ecabd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3a3e0af349383efa951bf147b5446702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fabe2ddff932be1bbf2440826229ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6f110819f08b8fe0e267887c3d00b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5cedf98ebb045704cf869f10c4470705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c9d7d2dddefac1a6ac621fdf7b9a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688be951ed485b13b3a43fda2a0b71de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71a363c9f290958f0df3873f040da1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb89dc5dd3ff3fcf42aa67870e5d317709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bb8842fc608c6c862a2234c9d04fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf783bf0a8bf8fd4a4807aa7e3fdd3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff50c395f4973c3463b13115d8f83a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01632fc3ad74c0fed0718207f749877713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37907a60d1e3ef2579de0e0127d6c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f996971c91429bc031a02647e0c45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88646510b9a1d032b44a8534987ab76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c663b3f4bef21a2c498b7d64667e0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9637536ea8332e6ab992a4d309e21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84543cd82dbae247fe60e0015b0c36eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ec38bf0b19475befd76272eb5b0e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc42de2eaecbc93dcb45aba4efe7e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559855103bd720ccc49e7867368f065722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4501a35f6cc15acbdf0882f37717e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead16be6be5defce06c5c4e4c084de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9dc71455c0a3ea7365a0f2559cc5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddca0e90d389595878aa752ab3bba73726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8980bef9ca6fd7fbb0764c9e1ea7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d20164404275fe52c89d11b8b800728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1b472b7e78a0e842363712d3ea285729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369cc2ef608b0736c8494bd0b02ff20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006832416e1da11d19302c96d2e92d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4852b4f16b2097047ac032750bdf2c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f833799cc9933a52279b97df07405f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a54bc01b839484ef341067ac44a797734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fbb7abf757201089b7389ffeedc0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db0aab20d48e3fd008c41196986527736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a07a7178d78f5240bc1d53252a61fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f035ed2200f111d1d05e772c88093738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df62883041c4b6f6a144a59832283f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fc6c3ab17c811bfb1e751faf47c28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a26373c21605d0a4e0464b43478037741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf641d604b1022c240e23bf51e52b813742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11fc64741380c10b43ebbd094e9213743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b554ae780b53ce56887dc366c6b5a1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e52e51e4fa97e0e3b5f0c656232cc7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe0f7ac28f81f55da77eb7438638af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccbaf00540f9337d3841b5cf821a82747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829776346c0d96be727251cfc25c9f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daab0d2cd6602876a87c71f8b83f4a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21af56f6321cc344b54471f2977736750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb718b7a4a25c90cc3140a0c54d6f0cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187541e6fb4ae5276054f2c2f9e22c35752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770f8d3124c6ee712338383e0663054753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b2385720b9d5d717eed2926e002e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05ffb20412dbd5ec32db57dc7c4f70755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59110126f1f105fbcf6c638efcebb656756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d4d1ebe87935b0905d85500406daa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055786b236cb70d9c3f8557cd73e042758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777ff753874eede87af2bc36ae00134759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755d6bc4b4a477517e8c9b58bc904c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45bc73f85e7a300115216f0961eb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70456b10fe199310ac0639d47bc81b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57c7a1d8ba76fb1fd9125edae359b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57f0749c5af87c3157d641c7288f675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f87dfc768e242aeb7c6900eba769186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d6305878ef8aeb120bcbe59e8eaf37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6079edbe2b13bd26dfb7705fed8568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472b7da3c3ae705c36bd5daef1180f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019044cbd804e913f6619fcad61ba76a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329af6a779ccb2461f2a19157bcc91611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb74b78bbd0e6bbba828c8e2cdbd11612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f046ec32535d9c4f8cc664a5a328413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b6072eb3d134b1ebe346513fafd2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f9455c58c4bde96f23bac5dc1363215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e91ce5f85f7d019a4a70c9859594416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9658707f9ea6976754204c7cc199c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db862836b788ed16cd0fef157da97fda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f289518753c94d7f3c794baded93a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738dbee8147813934e2c6a5e91854d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff9c575fc70f344ae06839b4b9f28f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f90fbb35f8cfacb5d6dd8b172769e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ab2fe50e2cb973e42d5fc8175539223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336718703688fe9706cd0e7c328a9ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac35f5f67cb7ac9c4d3a8738bf10325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45fe5aa5e0363be1c83c9055fe26c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667f372c3eed2975854a01c1d8cf2c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ad987c55b4af82df2a9992da47c2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242c61b2222aeec4db6743be518fc7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5d40b596c7aeb4cc13efb70370c0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75c68db6893cd1110258142d324fff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45fa1d5925bbd785aa94c868d549df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1cc2c0234d230c646ea50534b17ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30977d910b6db1e31d173a0e08b8bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1611d738fdaa156a7c1ecc525ed2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324aba4b5bf304b636237c874daa91b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd80445297f89c421fa7f4ffb20c8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22120a45ee25c274c9b9b162d3aaae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bc34dfd0270764067122ee9ca3cee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f615d74552d840a94cbf6865b3790240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b509880d079008cf4921947b8790fb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b69f85f2f51fa60b15acb3008213642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eefcad83190d4aaadd1325d145ea943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05638a6fbd208b3a49a89544fb9b88a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f517a55339a61ea997792ca4b05e34c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d406d214edf7355e11ccc07f8b1f48446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eb92ab1d7458dcde5f4082e97b39747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775f59fb397d3857aaf50c33b5c7d7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc2d7bfc29418d4c76dba0e2e538a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf49e191b1763ab0eb93c816172f51250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ae9f31189bb5ae0b437a4a837644b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8d3400e1093a9607ae07d3218293f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477cbb342a48202f1b795439d21021f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce1899b9c3ca13d414de93fb22b1b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e4b8da4060f09023ae9f9f63313d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7bb5f65ec2289746bc0c3136e918856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5b726afccfff8ca795b9516aae46457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4b6be8df3cb713853de2d549b28ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf411d9975d34bdf1f2fe779d976630259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dca176cb6b2a6c1a4c2bc102ac8ddf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9365a59b550500edd35e8c6aceb4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5856705bb0fd57317c5663329454fd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65fc00141e2928af37c088d0547f7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808bea1736b6c175938c6f876c814ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeabcd32bd6a5025f8627c6479a67265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a3861d35480447c2ddd95ca5fb2ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1590c718f9cccf53c368735b9fcb9c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f409534ba06c60e8f8b15f840700168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebac1b18354e27b9682074276515d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a3aa09539e284c8fb59de2794c8f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04769e8e800246e3d13dc81d26f44b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee38460a2a5d7c57a20a3eb5b1b979f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448aeab8a3560b1f89a403fe7b7ef8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa8ea702d2eef5961bbbe51edb851074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c9c431545bdd50626c22161a4bb4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b763f390fc2bc164fc98714048659c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f45f73a2a2a50d7cc23ed346c876a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c468286ffa06ac8b27b808a4209d3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b4bc638b4736713c2776e149dee8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded997ae1d6172f4a44b227a522d334180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bdbbcacd767a51e6ad5a74f9166b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2d28a50db1ec4eb161661e9214d4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ab1fba2f4977fef89acd94b866cbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5269c7b3d4d3e620e611375e20b3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d96e096d5cb84602b775744fee835585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946493ab293e3f02ee334c35598290886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb4c50868b57b28aeabc5bbc2b6b2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cd729451f3c5194381e8201330f0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8716233e7da0e13f2e80d6b7b34e9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719004e1e5ef8458b7cbdb43a4345e8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fceeac8d0a88bf77d78d57459011b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcb12becd3ced28fbc6da7565d1adc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a7e3b5136a861877ead7080858d9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e3ddebce9ef3c6a5533cf9b585b3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b835c1363ba688e7d60948840994bbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef698cc111211da5c807d0b55be72ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99714cb7368b9e9a13a60f59346abbe297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932a92f1874ead4081b73a359f3f00c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0145596ff1da0f0b1ea2c46b5cf5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3e1de39427431b601aecee1b55b36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21a2b8412295eea35c85c730a2383b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fb371c373c169a810d0b80f165fae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f6d91fb8d82d06183a9954f1eaa58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66211cc0c44dd149b73913ef3c91d6e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0215aa05b11f9da5e4c405be0363a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04ea8443e2c11ae6e976dfc5ccc07e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e177263f5794914f7da884d5e7f334107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48b8148261e933d4ff17dd7a9d2410108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d24780f8d48d62b4839cb080a019f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1048acf1e6fcbcbbc6075758a5a60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd2118e6597337ed0336597652076b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0355fd3e3d5da943438f61e7e5c96d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbd4bd585f300fd74b32bb6b5ab5b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f992f6c3cd6200660ac1694fc57fbd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22357fd1f59f0c474b0438e9c52f2be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c657c8297ac5366eedda765e88fc0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335877339553d48e8966d083baa1c10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376597246258d5756aff8fea63cb4f16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287536f1a5684e786e5906aa0b604af5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17991d8fa1566ace27b07800a23effe0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb55ad158e582f7fb5af93b6e1e1b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6f1b44c0d76ee9282613872bf166a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cfb50b7b41bf2ef025ca276a52cdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cc93d81540c1903e46e4df2396703124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495f1bc72d01f9ca7be727355a2438b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa85bdb1a01671c7749d088f2b77b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10837e8c2182c54b6bbe56f8f2921ef6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09dbce5c36195adf7b90480379d346128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580ad2b425774053554a4945a246af9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145331d61d58c4976c271061a2e77bac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc61a910c1b2b662a69a488a0c876e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d25960cc6ce8236a3115ccebd9d844132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20e2ad5bcfcdfb0327734f54f02a35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75877a9cbc1d55c94650ebe5168e9c41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1f9c364c8b330f744ae7ad7140992135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a3b972f93c6f2f07ccc89b369d1e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cf351d5f89f73fd6737849c8713d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec5f1a33af842fd47825c6456816c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b08d8b26038673aefa239492179dc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a356aff2db70bc4b0271219383f2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14837738e44a03d467c718f79f2e4a37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7913d9ecba1acf686c339a04e508b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739660189692a92333c36cce5da6908143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c017a5f74e66f0c9ba7a5a22420b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5041d228ea0a28c3a9032699fa5da0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd9d06438491f82855d243cfda547f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581442bdddf6b509c25b477482acd76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cbeb07a02d0b85f06140259738e91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39093336450edd60eeeeb305a5536b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a02d15db78c9163d34bc031bcc7fb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fd5ce7531fb6eb80e16313b826793151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90151e40b1e5588012590a7f4b5d4421152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11821ac8b2a32f815c8807bd9b417cd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a275c9d16c3153b15d31efe5fd564c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320013c1b12a9b4886eb44895d1f5f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09395c8692f66fb77fd7c0465c94d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fd8f61b02c215461c0d55b02da5c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965cd763dd425de6ac3024368d6a340158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50e77d991e7a5b0cae4c7c97ef9425159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69579ff448c0d6cd35f801117868d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc340f072dd3f012dcf22675976840161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730777a6621529c401a07758a53fdd57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516016432214a6226476e1e61c35f564163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3125fb2b3d06ba29c645284718e709164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2080ae3c99eb3b16a744042e94493d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9fe53fb17b6f11c54ca3c1f60f388166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ac2077adeccc6dcdc605f123644b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf84ed271256f8ae85281ea8f25ac3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc716210e4b86fde179bc8368eebfad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7adad026122cf4429fde9e0ea8835170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed44eada93ab4e7402f038a7b42099d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e303bb1a8bbda258f572c3feb64e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add9a8fd9aa3b09ae0d22b24fb6c534173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05403d7d411235d290f330ff3985d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4445bc951ac364cf2ba1112938575c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b855973b37a05f2b2980ed2a51a267b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b973a50d0678275475f99a3f7d5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3bddbf3ba4d222cd295a8c8866050178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71be64f7ef42080008bb7798510f6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b0d82b82aa9f3972a813bf1e26cbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae582209f68f05551c9174950b8893a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d65d54677433f68105fbc0a2829712182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2d3a0da353aaf7b2219f0a0b04840183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88289244953622bb9acaed643f2df67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e5304dc2d2d100a2c263ca81bb067185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e5b6cbec06f1cff6c49c390b3260a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3da5d693d6ab33f3817030503c9830187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44871e1301283a59d86a687f67e71064188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf2e8d969dd5d7972eb56ec6363c30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e070b884431c9641f7fb86bd6fda1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253890b63e891ca63cada36d1791ce03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8c5b0428ec208418db7dd0e8f09fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd825423b24ec2dbf963f6e87f30433b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411fb788ffb2cf15b67abc76f11d450194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38449e5266493677a87c14d8941712c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7edf467456f38b2d7a27626b5d43d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6eda8a49a94a150ce53a73cce9234197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c6abf989b275f0c181512f97cd356198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052987575738c5f921d89e2d0a02075a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be568dcf44e276b976450c15930405bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ef45b95633daa89355d4ffef14a80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6e9faf46f8a331ba5273d6a844322202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4feeda23bda7e6e33f2d76fd0023e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabe26de36975c3dc82a0c8db4ec25e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be8e240b93c60012def6fe86962c20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf8c9d33673c0eadad0b09a4bb1ff3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ca912d2f0389e0fa3be169260653e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28849698cd52518f99fada71d2eff09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2b6ae361bb4c31aa3aba7a3b7e88b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74800871bcb9edca86a2a7bfd330d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427bd40a3fe674f9bda005f3f769930211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d98b22659c8990d1826c22f7d4b09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e383ad9a44a60897531cd790be5f214213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76942d54974bf58889ca8c39d5acb4e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0f22e3e5631ec0fbb2e8b918cba7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00643939087b065f2e465a9683b26033216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5abdec7563251d73353797f02bbe9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492648e554426fb0fcdb55b2b7e24f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6f343d4e3fac3ab08c192cc3b0478219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdb52278587fec0916fc808fc0528a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098f153d680a8d853783af7241a6984221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125735becfaec2aad6c0d18e04ecce1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277c48bc7860cd346f797f3aa228be4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e015f198ebad5da2e71b44e585ba1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596f34b6606d7b62117f675a435603f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd679cbe3eaa486ac17b56f0b4023fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430277a5a90b350460b38d86002146ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283183676e9a075ca49595b45ecb897228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf8e9e3c5e09832cbceda761bf89f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda448385f932092a17279c561501a2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4ae8e1d41e3acc0d9a873a7f04cbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860bc382c8ffd4747ef323270e2ef8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83449992f9ef25b7ca0af094dda47b98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1293d0a78848a674002da6d92b21d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56ffa33e3b0e7e70914add4e1e925a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85675889300448da58b62d7bb94446b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcedc2d18c6a11f77fc956be0ac642237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7102248b8cb609d27a1bcf8392f66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f6935170d6b86263fa34ba77262c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c934ac40e4b67aed7c6edaf330176d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee496154a43d7db257ec43662645fbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30968a67f4692e434d813f5ad319cb5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4c7e878baa9e1be6023a0617b57f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4e8d04488cba104aaff2fd195b364244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7397779bb90803071f9eaa4c9834a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6d8e71e6cad56b5526e87946d8cb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4ac70911ff15ff252b4240ee0af88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5a25ede43c8897246eea49f5fad91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3875745adccee676d6e2d21275825249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70153f78daf039cd7d3ea40112bb2e87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6809a9dad70105f1e963429818edbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea3fd5b087f6637266c3f8f8148317252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2a07ba5070d29a5f9370decec952c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5ccd25b695e962fee7f93532a7ef2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ad600b75e8b6d093c5533a6ee4f18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321b8fcb3a3427c8f7cdf4af1fdf4ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2c4750269be5cf5a916c9af76949c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfea3d0e06022069db1469cb0c9ac7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a8faa60bb0570de0596424bacff2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd38ffdacaeb0172d58da253b9cf4d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79024b380ec8ca1bee946cfd8fb23d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9623bf5c917a5b32fd7ff3ecc3f0f80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4981e7a56de070e1d5d83af52ffbc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eb39b3b1eb56901fb5186a015333f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea69dff5105eecff31ed3eca2503e41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e02ef2065d0c9abb5823b21b9cf75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bad06d39b1f6d3b245f30191be25a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad79a8ce72777d70992ac73a1a244f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40288f190aa48beaaac5a2c5e7001b5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d77d2e6192bb06c587f3f2b165c91e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fed5fcf053bbaf229fdc397a1f7aa5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee403f08676f3cd0508544781aad0bf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31262007a89ec5e7d6aaf50dcf1397273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2263e65afcad33537095ea49439a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9e38eed3ae9da7e153b141772c2b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6436657074bf3fc193cab505fdcfce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e75c9c2c2814ce8e76c69892bfb31c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f2c984a8d815c4b775f9152ead91f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069a101acd6e21400f446352f06ac0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213f7e007cda4be458790ea18c9a235280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a7ceed2cb1059535eac3e5e6ecd9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc38a611bbbe86094855c722bac260282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817668ba8f5979d11d95b2a66e02042283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a34ca85aea5a65f00d920db034e13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44034392679271121a4151a68594e397285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150502ed48fcb70755c83ef69227398286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271cab2d0ed30822f6c59f1daf3af12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83c2e6dfa1f75cb9f29f622ca1e5c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ff08cc4037ae903acb6a109e0e4db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a60ca4f8da1d08a7f0bcc26cdb678d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294675681abde476cf5ff30f0554b67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea7d19bb99cda3d54ba08af957e6e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981cca97fc9b93f50457ad6e5aec9d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d2762196dea27ecb2120c024fa015294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0bd6e84902be657a4d070d16cd537295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c4d5a493e30ef5fd08c3ab2598aee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487d70daa48e6e84bd7e9f7c8a5c806297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc23af76011292e857f00fa4a1f8fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ebbcbaaa3b2f4a22e4f0787d2523f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646c4c9a523640d8832ea01a21c97f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aae7b7679c52176667dba5f697d638301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ca946536049f212d635d5c7b2923f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ab77a1a452fcbc9ec363202e8810d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942969ca2c91f4a600a95f19ce4cb92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4225a53af489d40328e0290da8fa365305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d7d9f97a0dc203e6b151e06dbefc1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae83d34f16da4e2c55eb36cd51b987307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf025262bf53e79b276486b0c9d5341308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae31a9f0133f4042ec47de5bb33458309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028e6a5996a9e4dc42de0ac8c6dedec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e397be190f3f8beff954ff1eecb0c89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa58da5559e2d30a126af1fe09a3b8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b40e4a20bfc41e1b97ca21a21cca4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf39845b85e41b0f0886c9bb1cd7ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd8c9267a9a88bf283f1071abbecb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935e874c0417a1ba8121ad43b077868316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded82dbc2c622fbce9674d94056b679317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dffc39833756ada3bd1908e4c14ca8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca218c67a9a8d0b6a94adfc5ece66109319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826af912e494ca00d2b7618b828e3ded320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b62f78a5e47f08f1f2731f6b12e96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075c8ad571fd94f1354722e0dc5feb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f3668b7407d54486bc49eb852763e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4c88b56673fc962fdf6dd358423b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7480c72431a8a21fbd9f0db9f48763f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ff59a0d54d81cb52086fe908e218c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb945b665f104d19210b1d72fd39d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe28137a2f610ba0bec15b793171c01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e2d3da164b690b981f97b5e965256329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc770fcd28637ccd41f7b4ffa24d09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b36cdc2319271231a8eef530e8cba0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a718f4470f25730738089a07644f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9275e0bb222d181140acc9ac0f61f4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3cc61c80bf5c46780b6d7f5d28d30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99898db2e55d16bcc9c7d4746c4bfbaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d48ca76a1fa6a46567dde06090a821336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e766a8a4d66c253ab91408639f891337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cd569f8339c0ee3b5d407878ab01f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccb997591cdee12165f1bd9f9fe420339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1dac5dc24bbe49b0dda1148f42803340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90b9382117118638ad39d9f130737d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef9ac1f73b2ac35bc8eead81a95ac3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7f9efc46f95fc6f755d305f988448343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633220da5c4ad83e7d249770adabb78d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451988eb77ba6bad812b3ddc4bc7eab0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b128ba8ce190e79f366bbc39ae02a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6fc3dee702ff1d108435537c67ad0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b886c3ab1e93119fa720a24955ba08d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc2ae25654d8066dd4b00d32d9994e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14623f8b907c4602634c5e762c3565350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8fa11d1dd53b45b519ca2f67d71e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff56cdf91ed55c0d24a0945eccdf530352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a739d255c24df8f4d4b354000b9da58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e09cc2ec98f1820cf8ae74a855f7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67930f59d6a6dd358f0cfb07811f1e7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517f61eb1577966a1404510e3847810356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137715a95169ca6c6ffc58dd8ab2183357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08e312b3166bbedbcb39b77e12fd9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ee4d1f9bffc48ac08f4f1c521969d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c03dc8a4941fa46ff81781b56cbca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d85ad883a45fd263bf284053b9ea38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c555fe76ed4c163f80089b52a0e3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b1708d031069fdea822716a819940363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd063f31694f89956744f81f49f37b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9549c5432342e5bc3c5d0631f7105d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b1564c94c7ecd8baed40d78144135366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc035041c2a4abbcc466def920d8ca47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35239a7bf1dbfd582acaca8861c527c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d06c5f8f6a1ce1d3a937bac9040c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833161b09bf08e47d8d2ba97bb364739370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5bf771c1fb309f80cabe8537b5c96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b8480833612b1451968358838a7fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1975d8de2479e818811d201f181df2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6535bcb1b7332e74cff515b2d46d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a6d8f1be0b8949fa8ac7a82647440375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c307c23246a8817acadd73e049f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deb93bedbb3a4bd6f2718234e7587d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ee6e9b7634336a3da7e33721e30c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d861e91791efcbcbf7178c0af9494379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586bd1c0f15d32187e514f794d15a96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd58401f0e9802c4bc5a9a7abd918ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859535a81fe3db74a3b4e94489312188382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b177a0caa9e75c9a7428bebb11f4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b321a5aa93af69778223cef1f73f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe304cae701a3fcc96854c8667dcdb5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86549c71a3da9c8ad301bb771ee287386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1822d667168bc785fa2b9daf3f22e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088eaaf8c8e9fe526238bbd5536c776388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b26cccd7f8d70315922954159f8ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f981e3f1a01b87b767105526cdf4e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1a7e040afc3f56e80b502c596fa8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee29fcde9261c1c6826bd9bbcb40ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db0e0869654f1e2eff5faafd7cf0f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efba4e0a4d3c8cc0ed2b2f3ba908b61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7078ff7290c304f2aec64ed36391d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1d07dc9cffd71885539d917e3bde6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ba5bac85d8906350997e993367f1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6947515d60d2e786df8a44deff9a44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d3f404ca57172886c5f7eb37c0aa2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8193bc628e44aeb21c0492b97df777400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df32ca7fbd44e46ca972d0e7c5a96b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915bae2573e5bca93fe2f39822f33ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba696a4736f3347696f5c35ad76493d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de470d9d97646264c1b6d7b0f5a794a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088733701709aadefa5461973d716046405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550023d473c5bf732a8f981147a047b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd04e9e35fe7f7ef74d9d395425bfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a9e0729109a9b61d23993f6c70851408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323a3ba59c565010b14886341df05ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dc71a229d82052fdfe1b15d028f89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25219da2df58f38d9ffb31bc4d9f8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b9973422ae819b4dafa4b229c10b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bfbdfd210ba981f5d7c1760912ed1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6808787627497cf430b080fe3db0f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de2103554ab7812498a1d2d30a3390415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c08f83be8139d8fb025f0ab84ab8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef40a6dcbd1926593091f3389df9201417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bcffcfd03e44084afb877fe994790418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3cf98ea0a73c3d0c16e5276b44cbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086381781300474253ca4ef9e147a54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909b6aee1c28ba89f7bf077aa25642d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34168c1a52c18b6f9413ddb31acd339e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59cd21646d7baad9b08724bfc00141423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8ba040cbe1dcb71151c1f90dc11d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0053d9dba692cd1a4d3ef16a69d2f4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d0d679093dc6b4b656189b06f1d44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f183deced228060c1ffdf5041c8e17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074c39e649d21fe3185e13f0e6b538f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab8c84e5f2e964ba5d4591a9e29608429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787445355a90d0eae4147b50efc7010f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5bfa8f8a9072cf9844bd138d5a07c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9e7a44652417959be2a7a54361a50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353209ef24f9523872c793dc40a7cf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26297ce5696031fc00b5a4e308031c73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d3fc31c9b25359e742585afb1efec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbc15a2b558ada9a2933266f9144b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bb95dd2e9e5e79d008854d24c0f33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8f91c3521a6ae8aaf0c280070090f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b5cc061c656e68f8db67d0e74e1f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877ccde8303b1331375a2099e65b78d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdee104d3a777fdbb5913bfb73b8ea0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569c92ccd2e8774cbdecf81be6fcbf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef252f231abc6b8a3dff0fa44bcb23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907ce51a562098b0d89826d1885915c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a891b3d38d86ad4a3503b98b019352445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068fa789dfdb8698fdb6a49cd6b6867446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702bdc2a6660296a78910f58f568fc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957a1fae3de3efd4ca6ac2f08ca2a81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce56b0650881ee2a1e1b043693c2496449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deb93d4bc24dfd1afafde9d663edf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f4738cd53ab243ac5e9a6bbc82039451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ca0f413d714692c89886029aacd47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017a75c1f9e804c3e3097b72f2a5e0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a4d338eb7d3a66cec25b0f73ee9f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170379558b1ce947d3b63d51d5454fe0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509a3f2f46f0ef07a4a0b2cbea601c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afaac80aadf052fdb6c5c22ca6ad32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69d2d214b00d9ee6a0838737d9c3ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5bbe1571e49a85af7cc65a27c3ff7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e1b25dbc6880fb35e1395fb451ad0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83000d31540c2fb628352e47467f2a15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef683dbe758505e9fc935b888d3cf9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185f5d7bf105dd15abed85e6af12bd8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48199166f13677bdba31bfe89c6c05a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d5dc39f3ad2d4680c6444335d1466465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc47d03498f52e72f42cb699bf7e38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd09a42d33425629d7a6258388b503467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60f056b0aea557638272cc1ad624ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1a062ee3374658a8bc7611ec13756469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85e23501bd86a1f04661d6162dba95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90ea8b51c8e5ae5cea408b87a21d8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4205bcfdf9bee381aabe314891d5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ecfe76f8fdb4c7f8c1b06a507a994473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8550eeab09478d9ed3ef5d06a3824b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6f81f167cd61620b9829599616e86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5c81a294ee24c577d191a923250f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d64a6e6cdada308833ab6bba7efb4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c5cf0cc0f4711d8749cb2061f209b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921b6af06c8ebee62ed3045b1a4e4f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b7579e43250428257d589a0497454480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09ac8c14afb8ed71e8074ff49a6044481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d69dd1f75dd218dc6fb5819f37fc6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8af79abf0121d3835436fb80b6c87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1891e8d4ca0aa07f04977281761b0c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395ce187ad47f7eb7f9f714fe2dbcff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce87572444e5fed722c2425fd81f847486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecf6bb51950952e4a20e45a1602767487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97b9a376183b83f74c9b5dad9570ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db8a133791cfb53f1d4f9032b79a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b5d961cd3cec4c2244f6764704664490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf15eabda2414ea7b67596b78c00fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a9e727963e931c5ce1000f668924d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252f36d0096e2c9f9470608ad3bab8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c94cd6eb050ba528449c8cbb2a9a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a65b52aef110ecfe0d6e585d38cbf9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8d0f30d8a942d7f3c4e42c00a87b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31a8ec217ffbfc0cda451b00f53b15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca3b07d3253df07459cab2f977b9ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89796ba56cb067101d7f03dc33e5ae9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5765e6e85a46e6ae07917337e584fdf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e18e09c5b5f92b1e271f78e5b133b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9af3da6c9f8f6b9e1d1a4a7068d998502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88698c97f5556fad2230245678c6d812503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ddd775201cea1dfba7e003240ca93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8750fc48d3e6ed9c0cbf4c279b2e415505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a0d4d0daf47cf9f246213ff6672b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc919ab07302b1904696259e10c15a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30974243fe01432b82240e4518eeb242508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e71202afd9f1fac9611a34ba45f4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491da33cf8c4348020666475eba8881510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587e08f0902cf98593981d4927a1351511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104c90bf792e732cd1f12f8e2d1dc78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56012ccacc8c6a737c79f0efc426ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaa7b52aaf3f1aff85dbab5f629aca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433f2b716e272ab386e0dc94615f9c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f103f725c47af02bf89637ccbe1553516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bca6e6df555c7faf59dbc274d36d8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61074ed77d0494a165fa25c02ce51c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3505c3654b32a974e7b9f042565d1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb30e885931b0161d931b913da4ef84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0256c3a382f3c8209b589f42ca089da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8074b805678750690fadd4c4025ad3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeeee4a42243ebb36ef226c9bbf6b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999e0f3dd832ad091ee58e5339f8d0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43780aee79082e4254cead527f2eac7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134a871fc1b1ec3e47ee32c89c867cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937fc5c045da4b7afa0a4b9709a1487527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96b9023a8f132cc3abb66fa8f8e462528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ce1217081d1f5eddd6cbc8521431529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c719c91f04dfac6026b320ab7fe8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330783c6d14db485e29be387bfec803531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950edb65e2b879835e9bdeb92d0f6a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dfe5e1311757f41e13d78fc74b351533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d99ff8e218ac049671561965360d19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754d0a30a2199aaf0965a2acb8f5775535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5763219d9be388e40915057b36f93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96baf809afa9b9c0f25b95cc8c75204537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d36197c912870ff4ca44cfcf6284a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56c9503ea8c1b2dabc8ccec956d581539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc49977e68a3e980494caf2b753697540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c0134d05d018067e13e35d103c9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbcadd79621f21628be17dee9771c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee5d901795b6fcd7b3d82877da65e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47116ade4ac86a528c861922de379b87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c0820a447fad535263c1ed282cf2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcac8f1294b18c0654f84e94fde2d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095180e5760a77c3b3afe713f4c0ec24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa16e0f03a7c235b0f139dd3d2577a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a26732bc605db567d2e7231a23b31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42d4e7abf7a3d27e422d7d254b4c51550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2c2316b411e918cada51f6956fdac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d0e360ad848cab69d1892c64415a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03bfffc8db87e1f0846e2917ed5c8f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c36f6c98c65e05bdaeb7906f785a41554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251f176b1384aa80e59c784cc34dc9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8dfd060860680292c3fb4605296bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03353dd7973187cf795cfec8a69e7888557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52452b7f2755f370a19b9b5747e00bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d605eeb4bb9046cf1e6d4067a01cf0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dbc29b3841ec6656ec40eaf1dac55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107937cf50b93bb46777c6ab5b2b7ca2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3555d317627d56213f71c10b22d5a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1f76eb84ddbee4a714f49eee088e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ad745c081bb20946192fc0996c5bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26433f8d13b8addfe7dd8a0868fee828565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6bc00aa0cab2c5cb4828bed5b5af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85dea0782651872d5b5f7422d5349b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705d9c682ab2d1a5e50b50a2b768832568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df184f9447101ee17e45b46d0887ccc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e96b05fe60c2c2e6ebe1af6729887570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bec6d4a378d731efac630b78539da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65069288338172a1a7c67a615065f07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b84c0b7eb60881b68d6d6b56fc1f69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfb9b0e5b696dc0e86655263ece93f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c101888610a0f657da8d5e06d472c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8268ed12f0c7f4ea3cac72bb612c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169aa6c387d7a0fb75e84790ee08eec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06023dda1af58db16e9ee0eac0f19986578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b2e6f1ae1e6c8309219ff35a2a919579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59dfa8820a467311b2833a36e1debe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba5e2222b153eadf598553ca280fcc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9d36b0dd24052b4cc951e0b43d65d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfeeddeefc01ad9b563aff0c961951583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd34dd2b4a3ef03569a7385edf609d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7016a1befe6ed093eddb4b755727a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1176018568e8a631041d72d4c343a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affeefa37752c9651b6f1afb865fab4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3df5a284728b289bff6bec7b0d71ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943e32b9a7639ade2a8bb9810031666589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809a78025e1d302ac2462bc85668c14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61566f13ef50c64cb7f409da0fe8fcbd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877476733bf2c2ec02a80fe63853a32c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d087433003a5869a91765d5f251fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff7c06f66de3a576a3a674a511f5a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00151a20efd6a993da1e11e0deffca4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e45e4114c486d3cccd1b42a3f9478596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1202a404dac44cf17f04e1ce1797a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11172668ce3665bc6ad83a5f5ff373a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a0a0f4e8b6b6a4df452136bfb82f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a3ab88ce6fe5402c3cbcfca2f653d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129508dc95f7a84bdfcbf6ff41fd63e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad5aaa9078083d8f714d0c6441a730602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cb2122777c0badf026318d06c587c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d17d9a99ca23b3cf71b34330ab51e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e69ff0fdb1f4f2098241e64f44306605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcc388dcfd0d4945cc75bce1bd5655606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe747839ff0add778e54516053e704607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24175aeecb57d5a9ea37517418bf9e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd91280134710cf9af89a96a2f2df00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ecc566bbecbd7f10cf16207bfeb38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a793d7124d5be626fd4f92c9c9337611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc45e7f68cdce3b003d502655bef6cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf1a152160650c29a38222272fb1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945471df3c65e24bf605494a5dd744f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c4dd0372a5a6dacd24872589c470d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062269f7e20deb45abe3c0aaac2fc8b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03e9b2a949b6ed2c19c32fe96de273617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daf5e6cb505402866f1cf7f44930ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a005056b2696cebd2c482e70bba74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320455083aeb029793250fee823d762620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5740f36b4bdea31bcab1a99dc2adcc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea549286c3b2c0db5a595210ae8183622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a677bcda95e27d1f095beef20d2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f557a3d799f3229114367bab80cbdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510101675268285e3def5c10abaf4ccb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b26e559d5e50ace15e36c6d531a818626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833aafaa26d93e47ab6e7494d3c03fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef889c28071979972ee121b829b650628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f673f4602257ae295276d5a702ac4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917cf4c2266091ab4a42261c3e7aea7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ed1d3f1ac8c2f751b47a3ffc319e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef590c45c09d11a69544d788db6243e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd23dcdd0303b5d66ed7a0bc9cd2c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a1dc8ac7996dcfb1a54928f5655e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cedf1e9ad084063f55929345d54a2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca059e40f03ce69f8d3d11af661c187636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318faa9644177399440c1db87f3e590e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beb748bbd2c7fb0fdc6334d73c7776638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8cd943530c1c2d7e58c124bfd059c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4704d60b0306af277849b5bc46d81e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df13f76a1d6773d1810dffb5bf61a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a036a4e85b3883230ab25307683a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892488623f757a07490ddb69831b8b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ee65b62659667dc443aa95ea8537a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05241261eb4063aca61c19c509e23e48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa61aa7efb58c3b1397bcfd6c0667d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffcd4c571e1d8a79d7846e8b094430647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d577c64e576ae43ee6ca7c6bf139a96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00aeed42652a4f5b0b5cad48cdf65aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec02ec3734fbec88ffe43c9dcac2e17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374bcdd5e35b474abcbcdeeb6d4b198651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd3691e06d5c336f655dc95d5e8ca1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e2abc6970a25c6902f275a53f1498653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70752477e6d566c23d23b86ee094a2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64f4d6dd9e1a45357bc3f8dd5048b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560e1fc478b02b003dde2cdc902855656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bbae377bd64313ab96a8f2cf9ca06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34562bdb162d3f7ed785da807996dc30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5fbb7c586f8bdaa65c578a7049773659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3723587a477597feaa1612968616edf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542a37e9082466b26433ca5e6a19fe6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121d20df620fbec36d8b34479c53575662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252e399ca63758212dca131879da47663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bc6f066b3a2f8c3199a8de0a08314664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e56653574de582e8f1b21aa3dd6e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8769e5fe663289a07b849f56c2b9d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1acec5a5275a349752954427789b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4cb31bdab688fe002fa945364dfa0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ba9a358aacf4eaee84e025c9fb443669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b8ba81786016dc2fa2aaad12848d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d52224cbf9ab3bbc65b21db338a81a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2254475ae389fc784a0792fa34f31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34f7b69bafb6b3c55893c4d991e584673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ef36319c394f3ce6566e71dee090b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6f14a3f182eaa5a0a4e976944b348675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef0ba9f6e89cc04347616072776eff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4447d97b5c9edad58e2f776a5fcd94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba96f69e276b87d7af91bc2b42a4571678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7a6e021163c6add4a025dd712b7d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2723b64382e86894b8f69ac0aed8e11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9d0e656cc84bd68ce79e629cb1ac7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b789820c614eb3310b7c8e79dc3ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bdc60a63612ced2e4d29e66123bbe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760fe54c24b579b511d7285b9d3ac4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f45baaf42d3b3195d565c2d7fc16f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfdb682fd90efae131e5456d255c86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56062ab5946222adb74515e6add49f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b659c2ddbe156478b2b3910420f6bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eebb012d1513b9f32a62308a2d25d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab1666aecd9f428f374d2029bcfef9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d47ed2b2caa71d1e51e5fa430b4430691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a693e5268fce137566b36bc611b4bb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c4f4a745d648f0bf35bc9943c9110693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce955ca99c3edfe1723e6673f4d0b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f3b8f5c910922e2f3750e87a57884695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a31b6159eb78a0db54c98874100f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc8f3954bf069fb440b2c4d9d02888697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8168a6092e078f2d52f2d80caa8599c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c064786452557863fc1ebcea91fc51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba5e8d43a8466e2aaaee94773402d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b883742ac7516e58b6bd7cf6a07009701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f96ead30cfd9d764be6a728121082702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72351cebf9bb00b658eb68579250cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6eea7ecc735b2e62db2571dee42dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4a39b3f7fe3fdc0416c4c9107edb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61a1a563ce9cd5be89cadde3ab44df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38060bf59c93f44d05d3cdfdf3af984707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00180031c60d3c4c9bad54d4cb0c37f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab58552000c2c20232ed0f4eddfcf15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6922b95ead12519784211072235973710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb46760fa378305819dfb7c6506493711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eb370f9c018f640e08557f2589e8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2d58e60c589c55dfc72ec859a968b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fe5583194aca254815df1dff0c649714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5a7e1369ae1f6a6d3e480d62a7b1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19da1d6c82afe50632538cf6a3442c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811c512465f777c257cef8038d53e09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077b3d463a89141a73befe0d99c1c15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bd295720181768c9122856adaf2a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0d02f19fc4edff44e5b0cddce61fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9a04b43678962f766bd9ce58f9cc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b7bff45a44db217dfe89854b2efc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ac7e38d95c5d56fc552092d01de46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a6aaa11acd3a5db39dcfbcd3a7af3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cdf4075bf66b4b4805de5135b7fdb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff0e1f1cf63db0c75655fd4dca0979726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027acbefabdd7b85a6cf3bdab7e127e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533f84e10ca3480f97d1e77e488ae87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031735ccf501fafc71c2a8cd687d8470729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f7dfe370e572fbe9d7e950ba936f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d8191b1d7ba7fa6aa550a6d2b36a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2851d95478a449cb55dd0541da8bf32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0fd9ac7553094f00c544b8fe9cbcf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f3c16ef2bc4a0a9eb06068013ea62734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc572c9d966d0384688ada15f125f5e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95b039d07045e93d649049b8394216736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33283008dfc047d1e19eadcb5cabac6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770c72bf858fc0c77934b4b23595635738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5543496151181ca6f6ff2ea46fd49d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce919e7d5203ea1bfc1a2cd1a14eca58740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f36404d30fa16336b065b36cb9a12741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff0a70e088957da9b656aa51d6404c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815a94afcd4f03601faec36a653e5d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451763baab0d0b53737f1c6ab7dcfb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad1be53b3be2bff16427571b62787e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde53a114256175c3d144a0a3c872778746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536da09f5b49f8383998108c708e7e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9a1b167b712d84d67f267dfc200c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961c28e80d02bde7dc282009272ac6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771cf5caaf2e1ce1c95f1c6d3d5a2a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840072295e3c2acab55ab16293533208751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddaa863cc470667f7c501ab27f096a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7c5092db5af8e261a064919b87780753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887df2c18e52ca3f2bcc8d950453b3d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79281e7dc0cdf872c7699b1d7d85db24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679a70945d07d1ff07f1ce9bea046d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfa7c94809f7da8be629370624cd4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8fe9ae944a44424b324e6331d6ed9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2b7a771df31ac070561ba9a873aba759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>