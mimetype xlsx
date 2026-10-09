--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ff3406c003d7922948f333cef2a6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dce05f54cb22432b6120a2cd864912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a77e808681f9ccb0664680c2177343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e3681e33dd3d8a9fcd9206a1798264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaef807df7e37971153ea367c435be15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb952a0af0864cbc075a786b1c00b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6d95a61319a8b5f0fe330204149e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3acd83aa27c1875da87adb8c9a1af08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8f41323b68a506b66e05c1492e1439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f14f2fa730ba6b5ac6d74c2fd034310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bea87bc0dd8e91ba429b37c01c08211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ae74e90b8bf4c6ba4e1e971e26b2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256d22ee0dd29a014a17387e6c351c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec02679bb49dee372940207d3e1a54814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be176370673cdbbac26cae3ca97bb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b291a6496480b0749deadabcec4832816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5aee707a812ca27b15e9fabca8b0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1290831964cdf99ecb675de019c7dda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9b4af81ea2a91f36a02ac323a3e1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b7e90da7a80341359c3c2983032ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb02c145a366b13415d2d9faf2a1c5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd04f9b318f0f4f9da3db0d2e6b431522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1146778ee625e3393af0dd659a84bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc8e459d9578e0b82d36d3814e911024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370288349cb2c0e5fa71e5d6492a79925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751cda6a0249edd25c5f6fbdd8e280126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71adc5341af4fc5a98c0456753c49b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a452c9bb55060bec8419b50245fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e784b21335f58826bdbd48e8042da3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4b2e4a20c9b9f58a77954d5c6776530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2af4f2c771e2e58c3d103f568e6aa131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16515195bf5fc48e6c83e0491e7ddd3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff2629961bd13714caf3aed5ed613133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c7f92916f0d737d6d183757d2918e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb10852dc0de0d1afb6082eb9a13d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42ad59173f56483ee1f827a564f21a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b01956eee7b272b0c63dfbb1b23e5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adf2378abd7d0718211a76e663c2de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36399a5a789029d5615ce1a918372f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f518599f595d77c979d66276d31bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e08e28f8084a741032f85d1478eef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7348a4c23c2c22aac19f1fb7af52b5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a68714ba872f22c0a119b2e32c8cec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4ee8d0372eb81611891cc1bb3370e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b49970efd4a0a8df3db5af6f662c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d10cc380932a2fc6820f180e7e0d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dda129cfe71c81d9ea38c063c5e5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d074f468d30b7e6fba100350193c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968a1a8e91272406903a7599ce5a30749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d3852fd7852d22b965b1b0c640b8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf887bff5fec100555c1fa1350d43951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950518a8b57ad3545a4bfbad996f805452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08686310e87870a3115ee72dafd81353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0230ba917a1974e9bb1724d25b0f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d3ab031039e126d6031eaf876e3f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cb4eac45d78219546f22b0c09884f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ccab80e277e84d5b56a1096e9ade957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5479c160b95c48bb464c56d2d4ae1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771af685f877470594bccca15221be759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61b203bf16b6ee2b5cbd25e25a695760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72488c5e37b9a03d16b5a0da34d26c0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6015862d19005d96c6e2553601cf64d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b38c03d1578f24954bed442bec3e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824820690fe37ddadaa79f6f54be8ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe0a1d9d2121a2abdcae25aa79ac5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeff69e5030ede41622ae7a92e5281666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18aa0922e1da43337cf94f07aa580c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f153534a9bcb86bace44ec0e165ed968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b57ef71a89061f0add7efdfd5fecb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f735c345ee29630063ef03bffc49f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027200619662487d0e65a412ee0725d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5efdc5d69019d3775f9ba4afd8cbd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd61f22f95f483e11a9d72248628e0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5599dce08c4534b8e41671095245574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5cfdfce69b36f0e9ea7b6f951c46575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dbd5bc77bdb4021879fd55f3dfe5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee965e39165dc56f62ea1940f063428277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e8b5e77db49f0c712bd1d5a2efbc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade6485cc6b7e37eaa43d61abc1e90f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e30459a0d80c3ec8d36b39e9aca8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f83187c139765664ea797b2fbe4c1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1f2cb7efb5f9d98e7b1c755f0bd4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a06b48a4eb0f474419fcf2548ba7b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3072e40a108fa833d31e904331e6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed87717a31d9e8ebab84aa46918a88285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9efd8b438d49de859940baa08961286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3fb254ab9f2cbca7e3871d2b4e21187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd9042c9ca726770234bf72cc4a31688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d0ee8b54f62b7f4f3ca5a48a5b6f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e8a20435d65068607a2710981798190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be299fa3552082e0ae947d75bc3d0b6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13202d4fdf708cb5e65581923eff12f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb3579913daf6dc494a3ef1036304a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d0b8b5d3b0c9f610e429bacc6ce9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc7160869cd1de35b9a4a58a41abcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ddf6764d9610f8d29803c3d2005ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac742999c7b7a2759bf5bcfa5f2c64a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b79e4a674a952b1cdcedb7160acc1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac42c12d82350bd640e9751504f7f3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff69bd8ac9ff0cbc76ce5a80cca83b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f66ddb3a6e6ec25ab47d62a969dab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f1a0bb97e27aa21a9043786b2f513102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255feeec70a488fcbdea0a861575ca8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f978af7ed90597a6f66f30e9a310d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b3a0e17aea7c101a47938d83754c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545416648819f36d9915c85880daa310106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce99ac90157132230d92ca499c8f9b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b91a57e52e447cba48433212864ae6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b346582bb41d2f812c7c7c3291ff7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b9e41a28e44a90604d2e5baaf7bdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946deaddc3522a8662a1185fff823bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303757b41abb5f8001cc4468331ee78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce84922c6acb59954ab1e4be9cbbe3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbe36f93cb126ba34b2b204875f9bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb593d16110c1e4bb239f76917dcd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a579d4c3ae878f6f8999e0661eccf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236381306050862285e889dfa7da53bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3c71d8f0a9a589b33845e1d716bba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcdf81e91de4766b349032b8169e5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27308e582f1b97e5dce13e528e651f13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3110232e66f00e37e8b4e6c1e56f44b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bf2490e19a2eed23a66ae21fb7ed7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5564951d641139e50487773d58e3967123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7589ddfe6af81af65fb76a341c319124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963428555650b379b8cc19e0838e483125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c303eaf8be6e782cccfdb281d93706f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dff76e25631c2d71fd8b59decd98d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56104f8808501de03a6d53c707f35ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71c8d2fbb7ba2d0a137da86ccd93e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ed6ee4728f8e09b1c1abcc8fb2f06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9b39f2f904ba9f287f37f5bc5deb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918cf98a1ebbf74d2cb5992be8a2de2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa31fc02195380137173aa8cbff411a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ca1741d1f3a08353acccb58daa60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d5f5e3d114d5f314b425298d7f152135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef51376ff130f4d1d9ef4c1e3707c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1651f05d770edcf9b925aa8871af4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574551559be2bb2d491b2aec8a16330138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718c4fca9ed32617ecdadadf1ffd4a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061d17c10902acc2f1b3d9a6b2eef7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2c0aa8ec01314fff36d9cca4c3086141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f2318c8d343fd330b97c15ab4b14d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59a52dac6fbda890d7eaf9f95f96b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28e63490775418869c02789b3edea3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5f159110e35afc74f8609b4aedbbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f49ecb99fffc1d8433c053562ce91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b1ee0c10e343c9c1853f6c96fbe9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d19b8a01e29164a0cd4338bc1ed74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d174d4f1ee68c0761fa8dba9a61b023149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e049ce673e01d56282ef8a46e581f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8ffe3ad896ab95bd8e9e68469391b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e9c2e2555f9df16d22aa7241f60db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe233242747ff210a3655bc3744fa9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03fa9624ab5aa196ce340964d3cdd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14a4ae28bc5ab0986f1151be4e3ead155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d909b2dc7457dec9184deafb77ea1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd6c7a55f286443bb634baa1c5f97a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964849d356083f6f88d23e64c5f4128158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3797e22f0b572b9d1d5cadc3bbb2fd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7063b8f73b8a8157f6eb049c4b77f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9c85cb4ac82285e2cf7ccd0bfa6b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9d15ba743ebf7ea3d04049da1d81f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e381abe57433decf34406c55b7fe1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f162f38c45bd03628755ca7599c1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd3f843d6c37cc263118a054318562165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f4e5d7f952d8b6f1d16f2ebd72637166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51e861a03109bcc4902a0d9cadd43d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66019f6dd98617a6b03ea04e5908206168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434b2562df44a95ea5948b27eaf2419169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228dd592579fbdfb1ffe66be1317246170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5361273d5e0ed9f2107a420c7c0594171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e155289f2d7eedf55efa6cffc96788f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18724df3c584c42d01afb3fbda996cbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8221ef2e206135b05721c20b86e7fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78dc0b98dc03bba7b21081e6f27f5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850fc88cf4cd976840c3afdd3e6a411176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e41ab0a4edc420c6b83f5505802ccd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc56a8d7f93ebcfeb765883466746c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23377360f4e4cc74688289003c3b60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8761caf2f7acb4bdd43cd6644e9ea11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc31c829e97cd5dd814bfea5217645b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c3656f85037f610ce1033b969bfcf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42965677383d4c9b13032cc88abbb0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e332e21c3eb0ec4b0207ff764b7e953184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682d4105ca9de287c14b8f867d030c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dc516c95decf9c52ccadc05e5c393186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12fa0b49d7b7cad752e5f783ad2c70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb833672a0b92c2d58287f481d73ff2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb877ff2c21853c9cfe60b4514852745189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5955a5219a20b88df19fddf287136190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc838b05d8322aea0cde86a47b43015e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f28e791132f29f3d07421b2adcd16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85a6f165c7e495ce915ea06f80ee55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7fc155894dd31cb693270a9b16b30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d4f96bc332e996feca26b59a4f6eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194249cca36ffc5ef8d2e08c506f12fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce6f38e6bb1d22a6d72ad7dbab9da1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736dd595dc1f1ed689c10b50455cb22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da777f826982df756167b7702e672d43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740f9aee6d7a9e1e316075f4fb8239b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5824ab62fb745f07516b0ff7b6623201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5849171a68fa94188097fceb245375202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201169cd206136b531ffb6a09957c24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ada59eab626dc8061d65f00ea5be8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603249d7722d3e5ce9658cadb771a252205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c72a4e328746d3e608fc15b044fa7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83fc4f754d43b0a59c7a1e8d3eb324207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e7cc5bda3e1fd4391ac55c3258deb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a58d2f04b6f2c40740dbc169839db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5451d27eddf934cfa03e9db6bc98e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc538f2780f376dab16138cf10290c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e40e058fbbb6167d760905c511300212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a22f0865f387ad66b448d2b1ed98b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593982add42f516654474f77e6f63569214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d0e28ce0f362c4bcecf67b2420c61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f43d21a845d1515236804aaa14311e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812ca3cc4d03673c8423a4601e9815a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276db99a20d2d95213129ae12721a254218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62805ddbe4d93a31a7942c1f2171f20b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd30a0a7dfa422f39bcf6d0fb4de58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738448639f1a1fd7cd540f2b67c2b5c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef9d7f5c9fbcac3d0b0f0e09831b04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e67a4edb1b7a54b53f810c61341e81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a945037a7fe5ad12226d71b18b7a78e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d372d335ddfc08859271878c82797e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8192615be93799249036b299f2ce8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a142b8275a24ff08eb481fbb7c31ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2965185c124e76f46409df2b234218228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1ee8a2916d853eebc7f82ef53d1ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c928587e5d8f630ecb381dd17dd12a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79973eee6dea3fa2408855c3de754e4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85824ed2ac66452ef61cfc671d078a0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307a8cc40578fed584ef6fd964cc29d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9fd62b496855c3feaeac7a2e51310234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b4ca1b268e87183efe7f832101289235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a928e496addb4418917756ea26d271236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d547d92f2290ff5453da2d35c833f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23e8d13e8f8bc0b65c31b1a170e72c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688efe7a3fb9c62b66f07b0a88ff57ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dd4915f796f3d4d0f613af872fb27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189c5c362ac82b463ce9fbef088816d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7bf8052f5dffa847a0b6ffb7636b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e10763474800f5db1ce16a71277b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f9e51641ac9a3899ae5d9a8f96b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ae11724f5526cf05cc0928388d936245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168a247b6d60a0918f0150eb184e7be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98c69356501eccc688008874003c46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8336dd13861f2f02928ef62d6e98f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7a65675d17b53fbacd9d430c3b801249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed35c001ee6d83f69bf254bd5a9e71d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558603ef9014026700c258d97b192fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6193bea6bc62858afd83432ca316b17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a873b8e7ef3fae766973709c9ffa64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3dd79201c4446d625adbf8cdc8e09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec719d845a944a89effb3543af7a8be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fd218d051caceb220710ef5c059d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fe6bd046de4e6607b9596b8bfba8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56918e38223805d35bf5abae7abc927f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc88a093d966184e50ccd5680beb0be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b429ef76c12ed6ab3183e2ab36adc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9ffcd149a409864aeecf5337880af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8cf98e60483d10facc5fe7a651fed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13182a67740968bdcdab83ef0ab70c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ff983cbdee9beda015d796421c0ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9136841005fd971d67bbbc33a508f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716cc7ade388f22393b17f78c66403c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84dd8492485bd24f34c2c5129615bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559000c9446ee0f4b359242e04024d42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60e8d760106d113d8629f582c77b75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d57e9501bc0a1115abab59f1b4f0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86426beca2efee0b0916a2f612c82cce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f30b7ca63a547d15e29d908977913272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770cb54f6c5c0f5529a2a0cea190d66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d76e9c3451c2baab68bad65d04b7ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077586b2de5bb62f0286b348d4fe7eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc046a3115954834016eb17022282d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fd320405af374947ec897295a8ded277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b8d36ab016682dbb3a5afad1dadbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b5acb45a3aada8d3d56eb79f6ef9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9188f4607aa1e46de249f3b7dc988ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4762f49f1ca459bc110808303e4902f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9942fd305b54beff39e555b3b038417282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124472d5f867139feeced79abb4ef7c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b815c438d3f55e864bb7839b896ea6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985ac583336c5472371bc26c5740d90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd6897025f3ad7cb13a7326311780f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896a1f5ca4312766b39d7ab7e440eed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10697ff55eda6f70657e2f7c96878214288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f6e27e2f2a0899338742654fa494289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978169d1d91d49d4500078d055619bcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eccc849af5ae42ebcfe0a787e1794291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cefead4a1922d56eebfaf0063396d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256284f6a0fe4c7e18616c6f2eb9150293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e40e0c482a01289f585183e13e6b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e959183a2c430a71e72160c94831c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a040afdbcab7c528e7814f46e0f3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82479633ab0fa13b376d82eace9efb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0cfe7a1346b14b01e354cd321a4df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc3bb6c84445acec0eee29b099f45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18aaea325e26a0a2be5e1973f1bd2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c38bdb2711cc4eccb566c13dde5dde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7f0e6879031b6c7bb59d9a1e74e69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ddc20b01dfe3b8597c954947e8ff5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222bb96ce4cd6105f494e6fcb5e615a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0dcf350a2fc4a5b4d54c174341ca6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edae6871f9ae6572ab7c3a2e5858265306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f375ff6c0005f59fc721a18212823307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e347aa4342b30489ea8cb5be888feed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd24cb98aae44d29e05a60039d67b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01511b814ff999078d6c96b4ecc15a76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d7f71829d68d424dbf4a4076b9dca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe85d1846b3d90b893cd15a1ee630dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4a44f6a18af813cc277912561859b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b408525d8c083be288f910a09fab1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772423d28ae3c8b1c97042cd4d002b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac186f373b4c6a0eee39f89189799168316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ceacf001887b2de5f2c57d15c24e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcab5a9df878be49cdc925f3ee32cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd929086f238b9862645147b953c2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078668074c7e14f360f2514328a8e68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34676ce4e01465271a3e05fe16a60a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665449e93278876b83571b3bcbb23cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8664fd1c421371ee3310bf80654109323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d884c54d7e5763a378a6b61b0ccd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700a529f60e724347862fe5243342d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be082aec7f657e118e7de0d50cccf4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6fc5473289c15106fa5c8b94519b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a4b10e987307ba04de7c0f44a96f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be72fb758c187129b9c476d85beb5f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65803392f1a1451c091bb22b1fc964330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82631a6a995cd4503b3d87ef950e30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42b4bb335e3bb5e9757f7f25e18dee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d14d78fbae1fe2e4d4681df644a5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc003eae8b0e68ecd60df904d9154c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb245081b8dec051f93c2649aac38d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ff863fd6055481cdda69999274399336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510f70cbded065ba0bd458625894c53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc134ea18ce0f0f2a62d6f0afd031a5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf769652f1e029bdfd6ef9c64dba21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482db08cfdb93a027b515b457dffeee2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01122cf8faefdb28d142e2d6716d9bd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07dc518127c0690443938b6117faf4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691384da5231af15e69fb65fc35b5296343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b521e0a6b6b440528f89a81a9679d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9e1fc2b77556f7837d102e242ab33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3a1cba83e7c11814c8a4854d1b4ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1f0c1a41c8baf8ed2493ad095cb66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed0da8d79fbfbdb3b95144a88e9330348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7929bfb71c0acc8f102a90e060fb8dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8bdbc5f89de0118b266b11e459706350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293d47aff7efb86476b8f214a534e3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33706ee68fc9c7851ba654a77704976352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6876435c67313a1c79e888f9a392e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f20fe28889edda89846cba8f79258354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38c98f98cc644c547a8e08319754b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d3774775015b3253bbbf7af4c1f92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0275e822ccaac9e30e3d98295770eec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcad08838e1bda6b74c66debb35bd8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b52a6a3438325d69baf4632ebbe0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bd922016a79fdca23adef890e2659360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748788aedd841ecf3be03913cb0ac54c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8d8d8bdb431deaec086f5601c8997362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579a33a3ddc86b104c413b1af274569363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642cd556a9840be234b282a8e32673b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1012ab272216f74b4d4013b413b3deb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b7ff64bea277d97cae89f06290855366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabde2097049451c3d2615c14d4375a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63f22d6dea35a0410d3c3d6e0d373b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f049b43f5e800a739ba4b0e03856426369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507eef9b48c1a3ccb8cf37614f38d7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c036426cefe5ee53aab8727804f2111371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e64d9df3c52157903bb0687f52ff17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44064bb2603c65a22d95faa73b65bff9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e219ed45df37316887a96738197eb94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfac8bdee89ffddd48cd2d74bf5002375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fe66ff79286734c7de8ec1c545897376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164c1a2dd910bb5ac1770a617258d2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6330543936addb708d966526f3d50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca54b8e37c90cb6de32bd574623523379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c8ee05e712cd3b10486b41beffcfc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471f8991d36815da0c8aff1d72fcaf5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b119a76e5c137f65e1936533b76e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1ac16976b0992f9b1c579fae72c4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fe473c3fcd309d2fa037a1c668691384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0404bf54d9ed64702d46637183ece5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fed0a5b970a0b5ddd900e704e637ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d0205e59e9e61f0597f2b28bd562387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e69dce766ad24909431043fe22f08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c158bb0d2435589a94a4bd10ec7013389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695a8d2a19ffc5b1b2e7590ce7c18dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53579192168d4d97685ddbf96233d3b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0526c0a5b194c91f864272c3e0f881392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45636eb746a5c6cecdf4fb95c605ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d43a62b7050d13037ed6fac02001d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0780fc690ec311313a66d180be893395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2635a0adfe255580ac2ee2e5876cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319612303e2366a7b4c442bde7d83ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503b38454a1035d5a8afd42316d2f4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfb604daf6c6f6029a1da79b99a002399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c606120e395947fca5b5d1035c3e820400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835df9e55efe1e03243acfc471872f7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad4d73158d7b3ee798cd1ea5e0123c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379423da2be1478326c8aecd723d9c01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a0e70a6ed0ceb8385030d1ed02af7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fb5b5a310c55c0b519d0eec737b81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6622437c9bac648ded1ac4bed71db6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8d01b288543d7494ac2fe4663b624407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a643a2b351314c7fa19e38b35dbc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df029d8a5e5114c0b6307a5b4e0978fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32229a1f77e546e27e880901f9591b1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327cac1e23b85fcd2c7e0de0c6e1520411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc563286d60eec276f84c5ae235d5586412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272d3e2447a95535ad3d423098fb34b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376f4534653827f91ddfae991c2d0c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0ddbbbb407b4e717f90795aa05a81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc66a01f54017dd4efe10f9eb2432e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c43be51ff66ed75511eba9622e256417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4a1f742c284db694dfade72d5869f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a07d92c77f3040aeb2c2d6acedd56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859df36279a07754c3296bb461b8c045420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654f00d207fd8d468d6d7862dc356d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c9657bd0995106536758b007c074f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74024184817ecc0b9cc7343de5121b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9876fe05fda5a5dc65039ba13205f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56ac779956c36e613eb350679ea1ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd8fd29c450f504225bda3b8158657426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e40d4646bf60794740abb150deb755427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698ea2c3383bf111dd637663cf90a6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f31ae37c0c78231219a2c43603d69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3f90048449534b3c65269fe022a9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4783d043b953fa3db646230a8b383f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6474389547f4c09291e358882f9653432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca6a8547e5857490f9e5888046fc0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024244791ce9f39b658d57a3a19c67dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f13a114c40c0ac6baa0af8f4a228f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07800a5c0659ba627fc86381b1a55553436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc480e8050cfaafdf192384061f8539d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed3181feb7a37eb16ef3e287c8b162438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf56e95e5bec0594c5660a693b730a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046432b888268c979bec802dcf7c0513440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31ae288f6483d26ad72753a6db08a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9b2562001822f1957b6c65cd59cb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd0ff48b553c2790ecc9f9c44ad1ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea95564358c2f3e09101fb8c685b95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257696e0875caa70a5cb826ae8c5d280445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209a3d2a9f88ca528fdaf5ec0f40bf6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca3ac373c972286bf2eff57f6a9c1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25f8cf0449935d032784cb597b6f71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24cefd11174d08177b47c3c5bfac0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4625a358cc37a4dd4b8b666dcbb9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58aa99c62f4af7bd3131ec718ff8fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9867839839750014124a5bb3cfbf3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b63774f330315f9822e7841bcc72ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109a1e7eb34ca862bed90a53072a712454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4998d25e8843a648b7982b77cda16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f3015b8ff5b57915f0685a3aad612456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b0157a19e8df1db2cfaa0344ddd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab6a39bac742c1b610ae25d62537b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca83ab25b68bb7b5ecd8f2b79d36d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71b22b0d21c1c92cee5465f2cfc5b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452be19e249da4763b22d9ef3c4666c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368314982f1957f5bd3130e4c48eedc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe03efd4dd3950a5feef3c5d1ca35e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e8187d55b187f35f3b20736aa595f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba016cbfd6e7e6ddae25c8480590cf0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e75bf2a9ec92e4b30b81751dd44bcb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8d29ad0ce5c6aede59938d5d058e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef14b2ab04ae1a93339c0061fbe6161468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843825c2760f6736f3032eae6bfeccf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be3fa9175d6fab5dc24f1b06bf92d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6cf3c7ea95decdd1baa62469a2e51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47e0544d9cda0dc5519510a0da9fbc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77109342e316ed11476cac13bcdc473e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ed21fe5b032f014b0f7bdfd9154d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2c6fd14b7e86c406a17f0025ec02c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f54ca44c6650dcb744829e9ac04353476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e9038a6976d9b70fc044eb5e127c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec200b646aad535c43f7415ef51df8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f305fdeb8bbb29c31493c276dd4a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74b108cc5b5f4e18c8031f14932978480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ef2f1a9acb3382d7343d3fdd5313c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bacd5de74df3c2ca3deba5c8a5a32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ba35972f5ecb0e559a2ed0a1efbac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09049c732516641a6396f338cafe23f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cbe4822f22962dc612aa2f0673024485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b155f51958f270453f3c836516f45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5602b1f9ed2817068c57e50eba6e1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e4dc26a76323d4614048a9a68b7f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3d0d62a9d6557f5695843e989fd57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9be1cd0d2cdfa689f4a171f7b720d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff0017e4c952b4d01bb0b737dfd784491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cedc8e2d8d4a199d8d575ad83e6277492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef669382bc1f6da181e7e6198ee456ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9838d3bdefbca6afcfca07f2a43bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d2f3fbeb8a7e472e7c3bed67bc596495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4e18c12c143ea499adfa10542de0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a93129061bd920dd51c31f2c1d1df3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d01868c0b7f0e3d6d0f7b1564e914498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c234cec1f6baa8c86ec99fdc2c7470f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adbc472c9b55c9b103c5c0eaa20b47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c9fa7804b2309b872625164d0a9ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1817e6005068e866ca4ff026dc8bb3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c643744a603380db4da0afeb69c751c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056e1984eba38fdd2548ea3a7359c3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc97bd40d22b52155c61de45fe598c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be511ec4e61c43246e0e60d51bff9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364dbe7520a3f2e434badd6b2488d01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2896931d0cc9a25b62561ca26e644e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df92b6e1e171a47b9587fa1891369cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb692049061519189a7d4e06386b18a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd541ddb6fc1ec118af7810c4b626a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e54c231d5a43ca7d95d55333f97b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba631e00a66af820aed992c6d84312c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed649536bdabd1af99ddf11dfc05dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1385941ba5037553d98ff9776b0ccf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca578bb97d7069fd85b1f3a23f72936d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da494b64da2dae3a4fe49b4ad0a7ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f86753d1d41e73b81bf91ea562fe4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72d3e2fd0645463fe58419b05f88e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd8b58fe20256c6ab2329cf780cfd4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019f6cd72ba286dec69a192184e734c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4433302d75f772da8cf39d3bd0a58ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bc847ebec69c8f3aa136e2b62364d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d4b1c05546198b288b7791bd96942524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25bfdf565a4387a203657232f6492e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6edde5dc62a4199eee63067fc912f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f98723b8d449f87020560791044b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868691a9d4f7a2d9fc24e7a7324595ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f0befd39b087513cc7332b4e42892529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e6348760558e5a1bca184f9f899da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184b4ee8e2ade92e36ae8dd92f3a072531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4548d709fcc86d4e03ed2c25a1e2f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0c6b5016bb2053c232f5b99c77f68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bb029e9145ecec0c03d372e028753534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee12489576f04a79b3ccffc73d5324535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef63a55daf4efcb2d18aaabdc49ed0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0276ed4918bab360ee9166edaafe661537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee01bcb3cde2b331973ac676638a704538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93056a1e69804d1eb2d53aa9fa49cf5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d114d44bc999bfd6d2370918ba7b1b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7b9c76353115745f1dd13c1b9726e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066746f077b032646434034ea45d633542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f97fd8bbabbbcda712e5d702e103f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd30af20e1043a0e625295dbd36e9d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc905e07acab46034c2e0adbccd84d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c672c146e3a2788cf2e21b77ccb8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295b1ab5c48a3819bcfabdfefb41b87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154790086ae5b09b97ac4b3e2b78b47a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8342c5b936eadd15f29a7de2d72cc3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca01ef5cfac2fc8f48a2f93d1bdc9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63312bb11e0748a886b82f6a7d50d7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81423ba4fae14eaf2d8520274b0675cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fba5dcb1239c6c8f602f557c9551f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1958d9cdfc5bab9b14355b67130c53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfbfb7cca2ce01a9227ca220a92960555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497dad11cdca01e7db72226183a122a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7241701f3b02ff9cd068ab31ac8eda6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba070f510a2cddbe1cb4bbb4360f400e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f553fb30c66166011837a747932b7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786ddc3105deafbff628823b01e7643560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27110a38b37584d18eb33e4e526c724b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6b092d033264b67748ec308041a60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de441efde9945e17e1bb76b7f8f3860e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471efd618ec01023e52855ee2009873564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681e0520e7added46435e9f343543a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ddc6cea2080acefb066a1443a63bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228e7311c06d0664b9dd4ae36606f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746ed605694dd6fead50df5c1788b5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70e7441b4f77ea8a4797008939b3a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8b7a3f8783eee8a70e7e0034728a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1962babb469518ccd08443bb5ab484571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb9088358294734e4e23aaf0d937f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf0fb24024b0ef8312a6a10094c7bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dcff448177776012826399c228dc5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769610b5234087cdacf4451d8cacf665575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3206465b1178ea531e9dbdafe704277576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e280e07ea402b454fb528cb274b801577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e6982b0661fb5e0f35b7df00646ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c460e2161b45f4fca42131de2907e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612390877f2ea13e1bbb80fa8bf1d17b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf6555ced7f7ad4eaa40dcee196535581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe37fba5e2f818b3f0b163f10703ae0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff39bf12991411ab18568a2e371b1c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb5df77eeaaa61b4330a2db828a67c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d283014173cb92cf2ff05740250fd8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fbf34bf989afd9baca0839b7639b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ce43e1d76d1eef68e69f5410441ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67792aa86cb971274f0a123a26f7b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935baa8e36a95914bcb77d9ffaf2b131589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da21a543f3a905bb85ce10650e20e86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbe438adfbf0e6f3a6fac3fc6a6e1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c231f137720d72aa5d227ce1fd4c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0c9029b4e6fe4feee66725fbb9192593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf69b611b1c6c32ff20ecf0becac97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63da6a59477d4376759a1a79fc6597595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927a5f47592580c3e91e2f93467f11e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ae91ff64651a0ea6268b9a84eb309597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48b3bf0e754199bc681e15bb922ce9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc250acd7caa8fcc2b363453c316f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630c9dbacad22116b7f0c6d998be118600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93447c600f791842abeed5ab02ab5d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a51d850388ec2eeffaee9e1f6501f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73c14fe8dff2ff7074a69a64f97cd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7541aca4cb5d349e07216117fb7c33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1cf45bec4cd5bb5c9f2715639d0fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd2e92f172a29d4795f03c15419208606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539ea1f4cd51185a47529f0e897a257607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8943a427cb9936f943cf40cb66cd0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca991cfd1945fe78a93a5e34af241a2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462ceea330844b2a4355101fe5f78e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1af3e004595fdc388f927b3de434f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658bb65079359189ba434d9cf5b9bf8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db1516fcdd2923d48e0938d1cd57a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea8b9ea521e50f54983f0a0b658903614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8af7b9ff3a4b1e373495bb0e375725615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ab8a641555977ebfbf3d75135aa82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da751c4a36b31bb74067cec522912617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b81154bf2b79e19b8464d82d0f4714618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801198b6e3125179fc7b7229fa3a58a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1530c46cfca4a948eed473ef2b4d3dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec0564bc6cb3d6cda95191951a672c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a15eef270aebba70b42cca5f6ca5de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd512b140e495a71ed4e2986f3c6113623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba15e8a1e5e8a52fe2faa864c58db3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f581f150bda87d87c827abaf8dc4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e825727d7e560d79fd63ef5e48f47ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f1ef8e2675f160e4a78b233c4c1a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd90c4d4de9539ffdeb91a71b6e095628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530829405cd5ab62082b33c67c6509d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba9ce6c33e2e202e6ea562e38af330630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0831a367013aa7a80b421a1399b146d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73576a03e5f8cb7a58867163416e735632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f3e485c569a2de62f1ccbac86468633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38082d1a8513371c6ed8b377c3d45a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665e73f85cbd436804fafa9c8caa177635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea624799c8468274078aec077842480636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125cc44b1b8a42256ca2edc56115b34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8688c687de4203057425d25de1eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d933ada23546659a9f385090aeeabc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74550e7c84d7ee1fe2175ec4da6df53f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca6c37fe9b3a9a6d9b229ccead363b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea263f135717888cb0a99ccbd977e5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216c61167e27c5425aea299200aa7d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb97fc3e6defece0b0b499d2a82b371644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b10ba2920d2a77474e7221f2fe203b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da423ce8e6b7e13df386007b79ec5d84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232de508ff35a800b2e81aedfef8674b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671ab88c9948a71deb152e0868daa43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eff94a610eb5de04183696b3d2f80d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb1227edc496761de183c8307f45ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354165f04e2696bb0bbdb07540d9450651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ca7bc8e137043c6082509939970c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72b853a8448cf5951a0c965f5afcab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6be41543a3e7dac7f5727c62cd3df9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d0bd806646c313f3b69b7e3b73f64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1f7d470abbff2a84eb98e8710eb89656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708be80da8db78f44541bbd3895f07d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bdf9ad1a18a1540c68a82eae9e1cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997dc763e03ff21e9ef9d71d2dc50e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2738afa79fc2aa90443cd85906afc64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586756d0e77dd83373f8da9dddcfb4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc801c216eb89f93dfdcb49a387d522662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0acd512cb08baef35141952523aeab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e63ee7ebb38f472f72056f62b2b99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8d631a4ab668dc9213ac46c88e572665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67353497c1b126452f15ddd769fb7b87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab63cd2f6fa61e60e45c0b38e6fd84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fcda7e5203b2e1c4644d480f28c1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195239ceef0d7fb32c8f165ea333a1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80264d1da5d986af2abd62c3e7db6404670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88b7f0a4b9f8d461081a031c9559cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d7038803f3c8e601cadac8184f597672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac899691577f8650d5a039553fa272673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa74ec8f68ef61d7556aa3a17e798a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eb419426c0bfb0bc22d6b74f710ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fa8618193537aeeb954625dacb894676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549f4215dec2adcbbc2d9dc98b4752e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b4dfc904b5e3cfb1399d7c5696910678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55add802a424f499e1d105e260e9bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a58047da4b698e984ed8f2d19d9e8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2d670925c2c200ec9da2854ad1486681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400906eae7b9d16f62cf5891af32b0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e250cffdaef36994363f1ae62456df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c96dcde08df556d66505522e49306684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d988dd9f094359e4161f82611cb16b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f27d2bd9ee1d654b2dfb22c194ea54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51e4d945626796f0c7d3c98b70afbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b02559087477ff3fb6a924a503248c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755cd15d393e899d149be6d43d9c90a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07564b0d9d2e6f9a740639a3cb5bd1e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9b13e8d31927c6cd65a39aa3d3130691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496050b345616e5b7a77c0515117d1b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9266e95ef6665b5611b56f2939150693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4e075841c068401c2694e300ef972694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c32dfe53d331b45324275d917f8ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e954837a858b36a0cca2391d5e77a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f0c98966349c4cb45b4de5298ae6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95de28f47ca62425a988c89e3f027e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ea18ff1ff6e8b364748542552cd8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2c916259f617f02cfe2df03de09e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eac479623ef778dd9bc9c33c88cdd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3640b5d9ff7911e427b48e936392b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce89d91e02a11858932eeb444d414c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd503421039d897ea1c52c754ff6b3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0bb39104cc1b49567d616f1ba407c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1e128d500764a5488563819355301706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04583a1fed33c8582c52fb89e603d23f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bca0973d2d9362c4e21264071c7a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb36155b9d441afee74f6d85d360b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b13ff77481e878d0bac6f1be2e747710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5653acb73cb8f32d147c64b7c98499711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01507ae86158223f46e6e1b45fb383712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de147328a4258eee7e08f36f0eb53e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2225de5870e021363bf80f888f0f9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29213ee94d518dcce2de1fa2cf72a003715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9b425b4c4f3a3540bc8bef4c4a81a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fb74697e6d193280050819618b2bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dc1fac6d298d514b57e97402de002718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8db714e96819dcbf0cd92fab033eb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd02d9235eebde15a3b5a8ddc73ba2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477ffc37c0827d58cafd4c4e104c3f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254d6fe900e75eac181a41ab350da79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa542a898313d9821ebc9f63898203a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439b5d50768d4295da032a98fadc47f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622820d8ac6c3fee296325489590924725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e1401206ccc5974cc9af629d76922726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eab4ab4cab7cf64f8adb4896d9ea1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b8e3db12ff99fbcaefacad7d6e75e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7b8cbdddc81e5c51b5710090c6ad1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655dffd3a18a80c738f01326ecc6869730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a498778c6b58b1577dbd38b8344b24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2685156bcc89624d5bc5c1bc56d728732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803b8694cf8f737a307f59225d7aea3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2db71aa286f5079d49d1dc2e9303a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5842857fb831a9a28b4edc1f0716d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5827dbbc1ea3bd7b353843e84ded40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd9616a315daaeefa4ab08ea3eecff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455db42e2f227d5cbaa7e00784f4b512738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a983038a99f17806e7aff2aab637aab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac82dc8d5b3b1fe1cf0b96f5ebf7d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f34999436739884feb948f1876a99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc131e65b1130044cf86b96309beac55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae107aa7bf91fa5f4a71a64aa94185743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915c5dc13b3811736dce6b63e761365744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8633f0bade032dfa783adc0729de5e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628fe0f8544bc000a9976cae42874fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d5e5774927a80e88d1af83a76f8b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ac820f6df46b46104b9c749854ab9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d88e8765946a94f4c7c6e7dd629e25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a3ffcb1fbaed1410a49d5a27b2f9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaa520c051e0686d9b51a76da6db47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491eba1fa36c9f02a9a911efb6afdcf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50ae92e293f699fa2b9b7137ef2468753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713d7c46d9ce3c28ca2d6ec44b9093b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148de28f92f49e675596c06d1b4e906f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed22860f4791667c3d3349690703ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8264aafc773aaba543187b288142fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945582f919a2ef61a3ead43d042d6e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1ed2580690ef781f0f58e5a096bcf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bc1f39bd74cd7fab967b23d160eb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c3fdcef6611671847588799e6d3ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceaa94e49e86fa1e61de9699dc2a973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8952a74a4c75c48285751b67bcdb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8872f39ea4083ec766fe76b70db495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9f089ff96cb5a0b4c6782e080df476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48251887ab2fbcfabc9192d41dc560b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45911f5092697a468acc301a5c4314958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69da2dff83c94c7dc343d36c6b602999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dbdc40b3214f832de41702dedc69710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072095a955d1f0a4e75d445165050f1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e7a015c65ef6dc67362419500f4e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be8673b299ea0e47577cc3b00fb9e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee0ad4c2811413f643eff162edd22514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c611c4180dda7d4f4e0116714d388015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5ab911d4de024b7f8b66adc16730216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9a951cd231a98e909a81a1d0474fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4e006b98191f08d3859ba068f78f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b731777c6ac70cfa9500c780ebdde2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4057c721219f30b32ceb64e1d150b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97e5c728964e696030923fe6b9f42021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bf4f9b4337ce412174efe0a05dec822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212c4a81bd9ff560159eaa0702db8d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668f2ba8d9221d241c40a53117b911524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ec5d2f1f816d96144a99288e8229e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d53e2400fee544bde8e95162274d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f259162a1bb7d7484b0181335f9ccd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48951923f3802fa673e0c0b602514428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32ca2dcc1f1780297fec32b548fcf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e4e20d648cda05662dd12d87dc52730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0062d6502a9cc9031da9416220da14931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99d490f955cf3ee41113ab6f5d4b5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012882b305fec3ca63fd8380516130b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca716387a0a325841c28c032655617e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ad868180c3472a3eba62b73c630fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94743e60a5efaf490e2b4b9fe5d7bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e212100da51cfa146714838c595a7ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7e84bf690032a87b88bf935c6d4a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66a752fb87e9e24edf43b4835bf5b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d996658e6aa57f6d3218a6360c276f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877d33d712bddbd3ec84534ecd0cd1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181c7f86cc09059854847a5c590c64142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfb983fc4d7745c5ec795e8b80c56343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490558ebae91339867fdeb377066528a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e210af991b395a0276fbac2c93d47045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e98ac4da163af656b4f0fededb85946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3112f4f76dc38ef039ae26a1ddd1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747daa5ebfcc36ca095fb1d73edac68748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c149ca5643916678cf45ab4562b4c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda03002f72ab3a5a21250ac0a0b9d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d891496d691cd4a2715618bc13576151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1b8c57eddb2c4b51fddbbaa9747fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8042540875b85248b4a659e2e05af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc63f1466095a8624d0fa0ebef8ffc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34678935b4b1501fefb1d2ecc8c0bc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399285fd2fa4361b43fdf8e86da9a7c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73ce7c2a33d5d5abf959cc063e4c7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13124f58ade16deea784f93941d7c9b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b73990608d80e126e2c2d83455e4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da074f2efe6e9fd8a8a4b5e3a4fbf8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9f7709e8e0424ef68b99ba4ba0aa161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a34178519653e10bb58acd0cc74c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff814830e9f1f94e3e2b85419a6bf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092b41adbd2ff6d38ef594693a962d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a3aa1c06108fcb273106d4b31cc6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9557c6d41da226132a043cf7331b0ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa78a4f5b1560a4d080dc7e03f55a9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c237862ed3a817d974901bafe17e48368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3344a3c29378feb792eee5d20aa1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b7f1a8ce8903e33033978ea4298e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073eeb2cc6f744310fde8848311b11c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987f70dd8d65787469e08a9d5f7a22172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef97d94e761f4888aff55adb6ad803a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086769cdf5bd8b35ac40988f663cd3a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617072165976e0c7ef49c8d6b4adaa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b676796474777484c133ff2ef40f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009442f37778d79673a565ee08a3ed3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfea6a3d54b1723fb6bf5656ed622278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db001f361c2bee2d6d0ff12363cae7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee63a60e1c176823d1b0ad668dc5dfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644916bce7cf32b87176c6d0f7a05a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19675a5f01ea1f25c481dce6362df8b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de80da39c150adf859e353ae1b001283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7094784f0cf980635ce1ab30ffb3f2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220b9dcf504657dfb163d2207d1007685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f28425eea07b4a41c2d6088c2b17786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f564c9831a1a565c970f70554595087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f6754ece07c710de548f0fa8284a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42a479d8e3cf7e2aaae0edcab21f3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb51a5a4aedbb142e66e3f616a834b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c0bd33e7cff493a45b95633d9c16591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad042f908f587fba550abd7109e7afba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87e6a20412e93e896584dc8b001d3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524d6446ae39e5d02e6c451c95f52eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c043cc7984807b10fa686674533db9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d28a583cb9582dd4513009c2a9e8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b652cebc3489c317d841ba89fa4dd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d010600e813cb3e20c0a0c70e175f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0378e1b5183e906d26d56afc66cc18499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d87d6e30e66ba3423d4bcb2eff9cd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab1596f6a4ed1b86ca44779cda942101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb7d71e2f73152a5a54c95c3e92b51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8bd1bf5707c315207ebbb9703bfb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d990b01c62528c10e725268a37ba79e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e7c0e8a537b272880d2bb876f3eec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4526fc8b57d226263d9722d0cf3c2ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e7e6927adb34f8f5c69a5e0dc5512107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc1a1bccf179ed15f733af25b36fa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583b848a62b4fed2a3f021280e0d61d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8cb6898d39b0104ea4d87b736659d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c993928f0b7b3bdf5b2f950ef8099111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35328a462ed81a4c589e43e24f801531112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097ec80aa08c5688d5cb8dd6fabaf6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c63f71bf04fa25a3694284fbae02c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf0fee33b7ab299298b17b5024c094115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231a57301c90cbfb8a9efc9f1239323116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaac4e1322999321f36c95805c5c94d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7bd37a65cd8c8da38f288b0234cbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00349f51e84af6dc736a5b858f3e0fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af65fc99d33b9f51da8abd1e429a90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfe0dda966357699278f63babde2bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf46cca97e827a13874ad9dcd01618122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699afc6b9f7ce6da09f58ee2b71a75e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d339d20121efbbf11c67e807e725c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da5eb0e72cd21e5debdebcd84231f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572d6a1668c451d9aec5e301c13e583126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd76e3a28b145542a23bc51d859aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b40febc6faa911b6bb64f492263ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a58dfde9323b9742e899d4154eda3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad94119b324dfa2433a934383c7181130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2722da600b3718509184af95377815131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efd4c782f658e732cc8e5ed4cd3c22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89efd098c3ce5335c8121f5d23d35a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d795799fa226a7ed1a4cdfb5767ee6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ff64af9f1544841d60a77f42bfdab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4b0e14574b754283dd06327e69434136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad792d56d3258d24b1b2265781729155137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55505ac4eadb5a493e576786acee29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b15c424e93d3f0003da2ed5ed1a531139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba885ac3c81f4718a674d267e8474829140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca71ff5d2d0c4c0db9000f2361ffe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54836e56e27cab44655827ad11ae11b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e59fed77ae91e4d61a1997282a101a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765b07837af3390a371e5041aad2656144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d54a8686c07ff43ecd64333f095e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0119ed644f87419f9bad4dca29093c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c16d85a70568f54c052be2fd603e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca235a142fbbbb0388444634fca3a406148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6d102061abe451dfb50f0a78ed415149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d24c3b35ab88f07488339e5296b59b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d81ef431d728f40351039aa41e09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ab3ac7e5cb6202630670042fe722e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc491651b6cce80082d17491a48b5c33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ba5df8a924c549e5a841bd7726cc8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd5c6727d36afba8e9cad9b96eccda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cf28440e351b1437211f298d4b074156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f5dce426b1f70078641a95d66f0e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae59504be4f63730254f6ed1dcaae75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ac9045da7629b8efb875feb1174e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e310164bfd9d235633557f33e01785160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1924cf339276f4a36d61aba176db9bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255047ed492a529e690557efa5af6bfd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b755204fdbbaa07c313036a641214163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a6b67ca7ef245198f4ffd4c7b0ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088619a5873f30ea23acc9c9571e49ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d92197a37db404fa0ba1cbae488a65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c02b66ad4a50f296ec6095aad25c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c563c4f5b0cd2149b5b2e6a3e6c2936168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a352bd8de5ffa590557368bb1f8007a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6e107d830c59c3f66b33904326b48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f4dd58daec4128db257d399b475a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce328baadef970a7e2e7b8744a225bb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782ba8abc8907d18b0359e481f8b7e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5984b1610a510622742b7eb68f718174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dec058f662da908668ab3ff98975d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b9c49906371b1fde6f659bb968d08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e88bbb71af1b671bac31b2365505ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ef1cd7f5ec24c046b01e79da01271178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c131d416e91e70b153da6fdbc9d9b8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7899d6d2fe68172d6670c0ad39c1746180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7280378f550c3fbdcfdae3c3a4e37c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c023cb7377f6ec50954ce09b171af9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede3311ffd476aa3a42218730ff686c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abc7080300c2f9aa08c8ce2d3fa21b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce072f1930356c5e0278b1c503ace4da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb2ff9a4a9a8fe2c38750dfb39d681186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b426d0f7f6baf60104ba9bb7799e7fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56484a1d479d984374878c477115ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274069497e3706e07675b1f29841e4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af481fc64a83c62a3ad4bcc5998455190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495344409c0fdd1d520741617d46783191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d284b47ea509113df02b274aadea7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5689e6e16f19d46ed3d3ad8e05c8502193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0d31d738546381a8f070bd0d54671194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc08e854f711209d9e16514d7a117a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e1bd82ffa73fc38036b7d1af362f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a445247caf80defe1012d798021fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b4b58e330ce8a52e79dd8f988acf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1be8b3077331eb853d9455946bd16b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de60fe0a3171a45e4487effbc4790c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea4fd093b98b8aebcd272ea78ff95e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1749127400a1566c0c37a57a1e7a8b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6bc7139406a5b6403363946a825fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc164432961aafe3513b9bf3949a514204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503764a0d5b321b962b58417b69cd5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0a65aa91ef3efefdc4e6840936365206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff18b3576e0d5a0666c9153ebc39bb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf17e7ab5ab50b0659d9ff149e87e0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5b6f2d172744a077f9c9b868beb14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3ba56eacf6094eb20b12fda815e30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e63ef47c20c655eb4e427588f6fdc4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376c2c587bbce2aed5dbd7910871ef4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b09d158c5ec8b2e71da2a57f415661213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeb38526c844a91ec73c97ce0bc4bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a56175c223356940f815e1e08ce5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f35505fd39672e62a309773a0bfd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e938b0885aac97945699032b7fb1e88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416ba93840a58a2a2f683166172d045218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eac931dde53637b3ef3bd32786062219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e8dc113cc8eff2d067160ce538a6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfa2561f55a8f02e333d9b948399fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2817aebc82e2b5b0f10a2afd7f5492222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66fa55c39c1beb95dadaa733f7b52d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e0472c3341de91f5e435457a0b041224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207de2a9f63d667a540177b770532c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe3b48661b5d744a5f9ac4a03ca601226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a43996a6182f3230642b0e230516c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfced946d9eca5c26e13993cd4a69157228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156695e32b578f81ffc6d5c70d209f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf4dc3ee2f3376ba3b37cca8741e5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc63ff027a5f5b3681d20bd5f5785a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe13bc5da6f31a6e1937226ef761110232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad02ad2a654a4f6670df8777eea96b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219aaa48326ccdf50b6795494a0c8ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc88de02005a8cffd61e56ad1980d7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd86fd25f20ef49688d05dd505c30c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0b76bd7287eae5e4e933cc5bee117237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a32e1312ee94bc7a716d7e06c4cd06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51633b611f9913124c6def041e8df25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a25eeea4d882d0d300e8b0e3ab3d24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d07493ed0a5f55017810db9da851d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca8fdbc7c7ccea8646064e17350c2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef583fff341db513f48dcc666a9f2c41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3968c36c1ed447d4b50c721dad5965244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c827884b71f6dbc661da217165e24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbfea51d186723d2aca9a9a7ec66ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cd12fab4e2c739b634f55cd4a3770247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591e488834c597ef42426587821866a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33223ae5143af56651e0879c381ba171249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fefa1297957582edd9bfe314b4735250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a20e60f2cf6e2f9cc028e721d5b38c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4ef539e597ea9b5249b8c93a1c777252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab881eba15e41b30c43027d0d896fd8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75e84d9f6cafdcb19a03039d4ca493254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6b32c8850b401f77abaea68e919c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e929ab14dba1c7a71e89c9fcf34a77b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7021845442d329095b9f087b87bfb73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c12b3735816fb43e5c0bab90cdc6dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ca7da0321a7330d2cf26f64d45adc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3672971b31520d66c28685bdb77005c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28ca2639a9560df70408906171c9ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b310d295e7ba00c66608512f2de5ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77c794df929e5ff1a46775adabdd95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2af684db84489efcf8171cb621540264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf5c41198d77078182fe5949157845265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87b34b192cd7626937851320dc686266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665ad99b3871cf2c5a91d27e06ac5c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ee49dd39be548dcc68597a5de904f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f283c26ec86f684e6e0546c35b4014269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbabb9895789090feb2ebb97279f7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b015e24bcb2e3f544edc0025ffc41e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57f6dbb4db3d3f68bb5acb2b064fc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32721db844a65dc4cb9fa733096910d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca5b8befdf7687e9e107b8e9537e97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd65ce934aa77a35beb790411cea97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3e0fc2d79f5e4c65a5ff3a5532428276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cf30c79afab34aa3ce2ca8751bd44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a12adec52daec6109c8fd9e618dae6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c7d79fc95d9369ceb6a3d4f5646fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664659a00cd0558cf888a6158365e26f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c5e7122ccb23d75724bcc2a39aea1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cb2a1e2faa4d72912dae9d56c0734282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a86bbe58d77caa44b9be8473da124283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28da70c4b125fe8575db351a3cc70ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e6873f2f073f18a2712db2b64501b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219bbc1a866ab8155338121f694353a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51d6ffaa056632d17f24e70b76b156287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238c08907007bcf03d2bb1dd71e7c89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be2e6bcc1e02b205ffdb31f26177ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85a3cb2f9bbae62c81bc8a4d8735b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41916a7b752cc8addc42fab5cf3b3dbc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f97905ddafa040c39a80bcdce880ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cd5fd25514747b412d9491fedc574293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2b33a96c5ea0e1264bc512de4de39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f89876b8906eba7e7f25a340d368c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf3c07ee7abe982921973baf83223b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff8c73a64b0b6d850746b1137a4c3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68938aa0d8fef1bb0e9ef03c5aa63ae0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d72d3cbae84dac079f2dff5eaff75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0cfb4fc132fa2324f8d07edcbdc44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bf9b6b5fd85338886ac1bcc711488301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d685ebda26676336b1dd2c367041ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a586c262d84dc8cf90d80627c8d65cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff70fb2b5e43cdd6d5de5ad752ddfa4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e2033521583f1a02b3cab1fcb0314305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20812ed221146bb9d071b4ffcc7bd913306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10854e1e8d91af70b50ccca1af624b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190e3bdc0faf57b1c7ef4a5f4674765308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c4db477b55ae47247ad354102395309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e4e991841e1c138f4da41abe548b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c564b3c1e857a7e1a10dea6ab7243f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cdee371d7b3c3e034170b644c4b80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d480748e858ea86d5c0d9f35abd9ef1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bbf51e900c602c2369d7a55242965314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f03b5b04741278207417ee7101e78a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bcefe58f1f02780355c5128564faa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702151188735321dcf0f7192ba106dfc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56309a4abb07f9fef7a211dbdd87c499318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b5cf3c4c9459fa2b6cc0d6b902ac2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8da2cfeef9a4f91e7a419bab0a4e23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712636f55e44869096f90b51535659e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12ca33681691debcf4abe46f90f3cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb511ddf74948313cc00f0a8ae1b93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7a026f40b3d5b68e054d65857d791324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae17a40cf2f6e9fd9e3ff30c1992e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8203a355f3075e9114b904bfcd24e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe75ed99942fff9c812d92777e4aab7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a291b0e9abfbbf1e423a9b3d0db7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9912212dea2604ebc7b298a0a6f197329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5777445ef90bd0bc2fc8d49a27f4d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5008df32f8b52d456311fe97a9c86fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa7ec316b65ea72ad167df9c732c5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478b6b9f3b0dea46a890a5a36b0ab16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a2554ecae96a9a29dc2aba23b7fab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c726017f472273b0a8853a4d0037e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e3c8bcfe7cf62d3a582852b22d950336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4b1429c112f99b089a7c5e7f848d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352a18857c7a2ebb06d8446ca7a9b39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005844bc89351b8acfbada5f7f70a80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79b12e7f4a27f0a00c26a842308140340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a86cfd3da9f2d968d050e1eb1db3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f003e69b32f588774188dd7cf1158342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37dcc502aa9b279af370854cfb07af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ff6daa62f2f39df55c0117a5ecd35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf0d3050a551a46f7ceef8966d7b40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209c4be6ded1cbb1d01e61230125d78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3620d1b4104d2719b85fe89498b6d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6950f324176e41647e8f7b121106ac0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab716704cacb9a9991c4b61a0f46482349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627a23647769afdf51cbe104d5ac62b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d494088e995ba68143acfe7239fb001351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73f957cf06917d68368e52cf6a711b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2e60e697017377b974f35fb450372353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ae106c7d2502b114857240a9c102b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedfed8c6b5e8c2670bf164c0519844355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef14b759bb20b65fb024b4f89121c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45188cb7bd72c6e4e5d3bf8f1707e655357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00427583bb7ef1e123e4abb30c52297358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e462e803346bcdb5fc4fefe4e9941359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a986f8ea3bfed42677f2875d566ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d582aec139a1ed45609357ce7e602361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed7c0c315a85662d523446ab070ea3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8074cfdcb361eca11b8f805ebc06705363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c9eb4d4df2e5e9ac8072eb6d31836364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db51cfad132b50403d9501d7908ea20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53a74beacfd1637d5622f08c8a20c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f51045152305896b7f07088b0fefd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381426c73615058938be3939372757b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742804bba002d82d72b1c32b9839f6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffa670c2640dbfa30b9ee75767c6b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804f9c7783453b35dc46afd5a9c0b3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce088ca49016e7265e58de64625809372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d375f88bf72821e93a0eb8207fc0fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1194674bba61ebbd4a8d76d103f16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58030c224f7b0640f026a1fd9dee4ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2f2bed70856a0bc076dcb2f9902fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77358cffcb346bb5038843e4f8aa9e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560e8166b04aeef14297e5d473bfd0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74743655a3269e1faea7059e12a4b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf181bcd3cfb87f29f1b1fa898cec14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d291f5ef1c1a5add3fd3393b00833381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3df7283cae14d0fe79fd2212f90799382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c84d33cdbe8351f89c245bf0cc5947383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6ef0da28b323254cf5a9f8c7b43b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f909f682c07e15222e2981a936e3faa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496311c41c6f19460db9f566cea98ea5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128a83862600a3e46d9e83d3d50f91f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192031e2e49cec140689607243a8e89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09fab9109258764a0b531db6a96d63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2a433ef4cdbb794083b788c1fbaaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9eccd4f6b5c7a32000bc4156bf468391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c034e592d60be5d4f7d8206cca3359d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba08a97aa4a2f66b63a96a547f217bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02662ccce2fa524c46c77389893477c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897fd1d13e6eaeace551ca988869457395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9196110ad5a162888b3e6b3add15207396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ec4f1f4915ed3cd872a0e6b8f4dad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a1436f05ad626901ddb31ab3a01c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c7393dc942b2fc22fed37a99ae486399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfdee93909b511651ae924a9818b9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a68ac56d128c1f62d9e852fa79a4b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e3a91257a2a798458543114bf967a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b5c81c31a6032ab4e343d7559acfd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bf57a210c8599a2894be9c93b24ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4937b515efa03fd58eb460134b1e666405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e213077f4963896013cc80fe21b0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3f5fce2ad7eae8c5a971eaf73326c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ca5831d6c953ca1934ac59f16f6e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff253dbbfc31c979eb58400a2d65df9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87c3e5356fde8ae3a48d2edb42e5eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618d2d8a9c710a1f156c1008a82e3b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a37aeaa39200bdd4a74888dff7f8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfd2ce5e6094a3a17fd5ead57f075d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9966d402eb694c7b45b7abb5c425ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c99efee3ccc1702f0383394e07da91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c5b0e28f17a8e8ea1b8888ee9933a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570503ec6952aef618ebe99d45679906417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bb0cd627248ce39bad89eb311310d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba65f83534bf269bdc97a474902b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c450e357a2ab214876292e343755e09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f7a61daba84267274f24ceff91af8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cab7aa389d3bcc5951270ab5845ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa7d5bac9186c66438eba1a4dbcaf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c7cc7358c12a1f921b515bbc8b721424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f8b8b015b832fdf2f85a6a29bfd3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbfa82a6ca2afc088955ec11479190426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df69af854a4db2b1e28290e72e08dbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dd0092a89b30ea65b449ac372f752428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa8b83411ad2a85a0199c9806f5918429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de18da22121084b0fdd1e7e30ac8b6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dd6edc64134f7a4bd648431d1e5f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f26666f9e5ab1431b98d4aa4b6212432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb8a249d0a7247ca96681b8d14021433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f92058af9f0c5f6486effefb4d9a3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a84c9aa41b594d9e730b35c8192654435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a497c100e2d8ab572fb42e3c068f935436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c3379e9c25a93466a44899f3b3fec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad167de3bb52ef7d1afaa2f74127a875438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a742d2b24c91f80e0236260747dc88d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73c86f628944a6426b818efaf9adbd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a30d96488036a572986ca42d7d9e29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb6f49f31605c442e35a73dff48776442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3428e2faa86a1b9e91b43f662c602ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529c8aa9d600e382dfef4383d044b0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbcc1480ce55b7e94aa0fa1ed65328445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6060af6840a3e998180877b9483512c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368454497304d708cf979126557995fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466663a19dbc0841dd5548f1d62e551448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc7f282f741a3d5a09bb31d41493e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd9553915239815be635e752cbb230450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9f7f2c3f9725c618c97643338e0ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5796f69738e4c16ea114dd8cd82fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ac16526ca01ab2351f0cef1c85412453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540fa0acdf10285ca9855c61708a977454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c9e82f1ed8be5cdf4f699561ced47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5b4800a1597e2d2092dfc1a4e8814456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1b24e9b210fa12af0054aa587aba7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f17809d2bbd918462dc1dcfa03332458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e997450ccee49958a5b4bc7743edf78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850768494982c2c05ee1558ce5bbe7ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a32534cce2b6951f9838990429e358461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c2d0b58c972d658621eab5f76f87b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a517951d016d4c043796939b38d1ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961eb14955d63ae656b81d74d678be5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6bb5b2ff17724b4bb20028bb89817465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92c2add1c945e2c1a540f2340fbd5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda7b468a096c59acf7973758e93400467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e15ed2440e3b27b7a58324acef39b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17322e2db4a08484d1833f0512de62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab30e3013e0a3973ad30ee5630cd76d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bfc6fa4687dc9b7ca3b9c7b793630471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ae227420a865ae0179a58ebac714472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6501b4e86bae1b68157134b221a642473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ddf901ddba97401b87b9def19a171474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93d91c8f931b5ed5e66772bbf1b2ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e373e9e4768e45ef3ca5066845ef4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853654f0650fa70324c292b301f3b515477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3027615695a0944ccf97f81ec49df7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b3fae6bca400ee216aac4be500d78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136ffe7681e5b04576801e1e447141b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3b696379f2b8398dc3889d4269996481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fb343e842927f33bfbb43a85054e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7adf33a4301586e1391d06bfb20cf8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ab934dabf46bd011a03868ed9140f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b651520d39778dfff497f389887a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c9ffbbac0b0ebe9f5a0d65e9a29e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d72bad0ea4a4375ea282caa2fdd18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e613265bdc6aa56d34f86d2444cf2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b9e7b8a8d8bb5dd6b21083c5465c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09519fb04fbcc23e6e36a73715e1215490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25f69d03ae41d116f6bb28b8d50574491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3968eb0e95d4a231b76acdbac04b5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfee4b68f7aaba1b78d6e89518ec29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b14ba50fcb6b934eccd8515d37cf0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59669339b34102566040ea1c138704495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afb6b6d10b18e81a9bff8f98da71a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1800e28bacb40a04eb7870eb29ef28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd688c48fbe68c4be6fbaaedcac1ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f268536156abd4678f9f5e898f7e70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c71475deeb3cb2d8115c5c9269fea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b8bc2f69437b341226e877826c773501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974849354c65f1bf759e370a58575f7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0aecfced835840b88ca55c51b4b13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dcdb8e56e9fc25a5c47726ea5f670504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304cc137e959733e3c564ce005982a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77020de98ed47730cb1d51d6c4530aa8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53ab070e0cd9a0d2f61eeba7475ff5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac97f4485550fc21390fad32c20d4d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67782b703eb48388020ca2577925c05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b21f8efb4722391a4c9c037504ad77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d76ace6e1c84d1970147b69dcf09d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b362f0b19ce644a674bd1f72924ab7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1b9f9b1f9ca08c651f5d3869e55c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb2e4bf5337651f22c64068ab029c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003f7b4d0450bc6a7baadaa2e2d9e46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552efef55e34ee6ef23c906d888418f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af496eb84869e82bcb6453d2126f042517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8036e0f208de02834af62c54daced518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274bf30170abe544dc0de2a5671e0be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dbc1815e7fe522f354590354a2dc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961da42868f5cc97b89074cddde4e82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec9d771a2082b12190a0529f9f06fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec3a6e6d70a2f3c56b7f9ad8bcae4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae979e255cea54530c437ac09fda266524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804e0d76ca0358661da38cee0c85460525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e9cca1ae1ed9f25ebd93386ed4ec5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6934b3e1c6f84ba6e98516ef6ca3c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e2c496251b550bb7660a4b5b5a75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787930ca579bd4dd7295749b7479ee1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624def8aa016d8e79ad36d3cecd956d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84d1582942d7236c19bf1d71bbf9e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb969c1b2594f547659cd323552201532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3e25f4ab01d2c143a8f6b17cb3a8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e7ecc0b56737da22be022cce083f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d1a5a538b8534b183d25cad8b020f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971410a693f1defe68660ce64702ce5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c2ff7414dd090315c96956505917c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b79f071243e7e9f428d484462acbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65ea3056df1d5cf994194718c7626a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05813ff2ec5431029f520f1f4a58448540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cc1c8757bda01fe5a03675cef1e4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6a902bf9e71487c024246c46a40a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b88222408eb82a2a33462e98831c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13300ad108e91e460beb6affb1004c76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632bbdd1193b8a733c8422fc0699838545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c88683465c943e0569f828f8af50a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc41a0f2cf03a0df74386c204ed3536547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ed4ff435604ef95012c50b0cc498b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3040444a4b6ea59469adde20624e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b127092a3f39459737ab7ea43a2814550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74775a64604e0a41dfb5ac532e74f730551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29978ce1c75a73b62140730f752810d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddab15d2fc036332c659dc344d0503553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f5d4fe079e762b6e8ebcc1ce60407554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cb1a15755c6997faee7429c22f675555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af983dc8028fe705bb649b14ce8015556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a453ffb52b2e2d9e1b2f3592689fda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc21d0c965b107e47dd0dcfef0640e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45282d85b5ccb6f25c131c599309cdd9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63a50b0557481f283c1be69277735d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5f5e0e23055dc1427c8a9c1889b3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c037174de450940d51bc7ade7038286562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d918f2940721b53892801201cd42f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5a87e1f170cebb3d3c5b2bc84a1a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f989bdc24903f3b0b54be5227ad9cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ec39c180c13433693fcc1b5a8737e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e8253259e35394bbd1f856f8138c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29a6248a275c8b2647b6e2608bdb75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f116ccb2cd18dae859b9e75d59dbcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51340994a001999582959b03770389570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe5265f9a61f6d1da4e3e7b4305c80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5121143fd15ebab4d4719b38fe51f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2452e92bcfe3752f0ec74a3b1a18dd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294bb3fa856ef9ca73d12f50ff6ed10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad878bbda38107a8ab04aca5b71b5a08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fa89e4883e9a609f90804e46bb1b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e3b5a64e3f137293d790de71f81d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0bcbef21ac4e760171442c74e7262578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202f70ef9d08699a5548aa713951fb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1310334e908f6fc103ba678a97c90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb5afdc99d201957913f59e0605ff9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e9bcc7addc238b6a27596f1627cfa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98051cba9d0acd90a7e022e0b4a6e48583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435fa37f080d007b97fcf5d1eb24455584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace6ef8654f30101ce08d3d98bdbc2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4971552341f377a27b7f0ca9cd45fbc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b92764dcc5f3fa2f2171d851fec243587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3aefb08a521a45e9b691657354b6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf415acd65a4cc6cc02602f362175e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68e8037efed94334767adff9a7fcbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d80c085534dc5c7ed7423aaeee6cfa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73d995a32993fceb1feafe87eed1a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab0a7f83825a3343956c10fe26ea3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f0ed10e3addbf95530d0e8b99a764594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1cf16f32cdfb0addbc7eb6240aea8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc5e2e6ece0d811db585bfd7bcdf99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d25a0c66d73b44eead157e141f23e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474734bad80571502613374afa5bc629598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3287346f9071af88a854a1ed8d5fa6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc30497d4893031552b8cbf845822f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec89f72278bdfad731245119b1f4eab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db820094ae6caff6cf0d7a5085f38f99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bbbe940bfafe7945769c36a9b8a76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21001cc2bb8540997abab50fdb5710604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c82ccc838f1f7475d0e1e71014314605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77905c73e2c78f4c8470d6efd321a7f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d11753521ca9254b35849884f336e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41690ff02c96809152a25955157bdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7003f8b60e26ade92e38b334cdf5b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acc26392c1f61cf771f54c1cd95b73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf25917ca1b5e339d60f3195f0b77d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f250224f92265da6fc8f62addc77f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def27ed5d66e485892692285bc6df8b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9a1d4b9fd6df39ddc29d56046c302614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746f4922e51c8afbc72c266e754df65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8ace94ab86dc57b62bcfce8d5ab87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb3d1ded642e1bbc65fef3fd1a79e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24cb4edf28b61c3a6eabd4ebdcd572618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b77273b9b8cf9926b0a936951108af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606ca6186f007220f8dff60c2e91879620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f6944eefa9526a26eb41e892ae334621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf8b1e6f683adb8f02e2e4f7aa090622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ea2d628e19aa9a174bc532c3ef7bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66a01b5b32971cdf62bc9b7b367921624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ebab28fe06a500d61d6ce74d7d9ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b588c9796dc3a99e79447ab2dd0279626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eba47debb6dd9ffa872117642c8690627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76c5eb1eb79f3a3a0628866ae3cc05628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af490d2395ca7f02d1ae2542b6f238629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37add48e8d24754ca7c33ec66c8bffaa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022129249f9f18b123e7053aa8cbcee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b593109df0a821c6780bfe73ad82e84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080845a9e4ac2cee877519335ca751e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1c9dcf335028308df74041866276f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523cff4a0974e8dd7f7e02a8a1d8516635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ab8584744a911e21687b2dbcf38d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771213d40e48ed361d85ec0462eabf0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1f4b43d7e496601b0c7459c101464638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac508fb16dd46511f1cac4b22dfd76c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee86fccde13be4582563d125e84418640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f8fae24181e304d64163d8474c565641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e39b52b8a8ed03529dc1aefca3d75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44720d3a94a0a878a0d3165edb64c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27627ea5ef33aa5854c0a2b35fbd9746644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737bcff612b53139b7d234834d27dc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582cb30356b324d623ee24d7df9c3bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93bbf3edee026d93c5e467581d6251647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bc0c7bbe7795cbddcf5ab7763b652648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a83d7f799f509ce0d58192df76161649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b716284a4b95a251a7c644d61f9fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbf8c373cb5581f597fab40ddd1e69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaeec273d65143fcc604be6dc79572652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82fc665947e4b8d547b70f178b9004653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55acaad94f43107506800c64825a56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926dbdecfc1654254d33736cb881ef9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077f705fe3b0be1d1be33076928435c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e488fbbe5cfe5c93be703ac829bbac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a1f1bfab2fa7e47d3a04b31606bb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb040eeceeef87d67fa88c01fd314c72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb89433fe433f062e97b874644846bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6692a761f864bc364666f41dfd03632661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307e04d569b2f5b4102ca2b9796627c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67fc8d6b5310b87274b577406f37a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f97cf39f73bb29d762d94699887b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1db7b8a21b9ffed77f5b42b95f118d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088b3cc34e07e38eca9a1583b94be99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dd4ba8608be70bc195c714bf65963667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f17e1c2b9d09599bb8a080704dae0c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1a71e2120947e6aaf2581b1074a07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9a2cff2d6d05934c497d568438673670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de341e614d3635370c688d728a7f7cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36469c575acd5012213187f4dd27b4a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336301913b5d3cada4cfcf2208de8c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb052aff524583cf8e40f199c650e6f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603bb00c6d7cfc040741f757fe0945c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65a4123ac90d5b6108e65cd5f4802d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a168156dbd8008610fd3bd0b63539677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c965340b9281cc20b2925862f861a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838da62135e53f187e9c73ad2d0b5b5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea10f4ed511949722b28e51e0e13529680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a939dcab58afb53e0d6e18e4a7d5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dd3c3fb75b4e9122ed1c69f9105c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b36449e0149be43332953845360f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fe8f88f3f9d3490d7e152415bd929684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3218f8b09c6a392fe961f0790d3209685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fca081d6eada4e13a257b7bfb2b76686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a40283b138955b3e0dd863fceabe8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e029c287ea2984b34b17063f569da94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed459ac56444afd956122c630401db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc468eaaa420b81b80febdde4ff07a60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8368bbfc74612ab56c10d8064b1cb6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8358687e8bac6932ea6e2845dc7ecda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2562220fc05e9640f749c56073049d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6fb20bbfa428341e9b68eabc00f95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d28ab326c3ab54dd092f88eab8e25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425418379efb898eaaa86beb2701659e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f38d7de061a92658b79c103dcd7b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f71a88f04a1f23bfe5fa300ad3539698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21c8a7850cc8231a3b02da465e5f10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875bb1c14709dea994740a2873e6fbb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db220d50d449f7bae7355e330f882ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e70ff6e1101098b32eebff4bfe2de8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b745bfd0b5c6e34f8fc476d328f61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980f245e308fcdda36b6d347bc9636e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a735c5185706c2d36d60935592b3d5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5faefae5b8e802a74ad5454744571706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819ec9463b34e809d7c87f0e50a0309707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c71973d03b6f8654f74648ea55da68708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0becd4516b2906e43a515ca737ce6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a25e5cbac94045bb5b9445271628a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e9694d2ca2f38849cead6250656cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f88ee9e03e020d8e7345d57bc0cab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60158243ee73067fe83d3bff1a6fc480713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d82230c3aa18caaad1fc1eee5810d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b912c3d3c221af49c70e711c430986715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953471e293ed90113dc52c44e1eb432b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e7f4cd184e90483f1ffbddac51316717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969086f923a9dc6bbcefde7c09c7d78c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84d3c07c5aeb7a8a62e9ca6a0ed264719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dc239c2d7ad376fdf452210e3d6ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d238e2e0d0658590d47ce578ab21dc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b48d21eb2e309a03433dbddcb6955e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fba955c302cd1151584a77545ab00f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28960e5ff0326c0f38ac279d9a722b83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673a00f3bc238d334b4b19b91f7bc70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61684d12ee60accd0c8fec4447432f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9194aa8f7ea0d823a5b69f6c3247d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa511e74eefe4f30618db4aff6ff6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f911e7d845027a094e491a53f6e146f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeedb94ccdc05a3875fc010c7dde37730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda326fe8baadfa3ecb97ac46636558731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc9d1ef5e719ddb3fdc9b785ef21c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a109a30891a38279d074e53e62d4a35733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa52f034266299c379bd24073d35e99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66962a751f81ceed7b92a9d420a3664f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6097c0f48546f49dd1fe517023c577d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430863e6e734b22ab9f6d4696fbfe8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e44264f918e75cc436e33c7721cd34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5db3d14fc459cef78d314ff514062739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfd80d1149eb26f8e45d8e2eb6cf9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cadd888ff8697c7748d194bd63c54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9667aad46dbc0948a5cfc421b04efc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f00aa8d7a0756e7336942247f846b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a17c2e7c2654eeaf678a57dea0a811744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c395b59f4f562f79fc8dee4d7ec37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb773fc793190b782016d94271b4a2d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a64c9330dfa14d38209b900cb0285747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571c64122808678a785ec106d74349748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c4ed3ef58323a9f3c0f37b79c6d0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d51e6ce0f8dfd3165f5bd67559a0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564d0b14997f35a19bb51a7e035e8c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95629770972fc40f1029f58d534f36e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cae0d444071b480bc430514c6658bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c648cec8e7503f22bb0a3bebe654c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc934b2d9c7c0aafcc345868072b06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eddd9af92099d080f85ff5d6a7d554756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57587f95ec0fd59031e71ac600ef353f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0496cb4d7ffc6ce6c43f2c2c2ab5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447f28f8bd4c4aceb2fa1234cd40f06759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>