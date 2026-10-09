--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed649b3968bbdc5d93a0b33ca49999841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5d1a567e17e6cf0315905f3e309372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720b9f287832bf88c02d166f2f7ef553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34ce7c50758e34fce4b8d5428cc5e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855d8df4d802f81ab4a24cdaeac7e795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581abc132a246d53683164bef805da396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5fd26e315cc5fbca0712d36128b4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d07f6f16eb39bcd3c451220ac7afb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a5d4e1419532827c691daec5af2699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a67b6c4fda45d9c35888303bd781c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8339836dd471ad6357740a8c7e0a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6c24b63e29c9ffbd577e0793509f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be063e82834121868547713956184413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062586831bfacd074f3d532d2463a5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3b8d7d00c0b7152d0666530f8120915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1933f2c7e0ddf068ebfd620b7eb1cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b2696cf53a7d0586c764b5795325017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7700509678b48fd639eedc1e72a47c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e330540c4a10d17f6a7b8b5b5cef319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638ae6d0a57f90b3f5740fe445c644920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92367ffd60bad29f1dac8bd55c01dc0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034e4f3704e4d4f69ac4bade4af6f2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335770af11b70f9b49653160b5d792123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097d28ed8689aeb49d2ffabea64f6c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569219ec86a7803a0ad17e96c3cb05225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858cc47faac578fa40939d2ef62a43c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57958a9d97aeb2bdaaf26dae4571ca1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8b7a9c9cdb068e82ab910e16d645e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccff002de753b3a7c4c121ebbad4fb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bed366fc5c1b57124ead6ffee4406830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dfdda74c1eb580e0afd8af2397e1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab97ab512e016c3e687e803c596f7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d534d2d3bc57c011cb93bfc84e86f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf63ccf1a161123e970de907446d4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ae27256a4fbe9e732bad94ca064b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71858db596614d2a341b58b6ec70522236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba24e7c96de36a63ca81da68b5059037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd237dc306de3f0068fb26fe56806f4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243ec66f1dffa619ac06defa30ae97539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e175d9fd13d25d103336d80e38ec96f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc54fec0985d8635ccd040469dcf03141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd987842b5a379b7bb700ee1c18d97a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfae994a15de467a43b081b07b84ca743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7cb1c21425cf4894ef715f3199af344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9de6d676073d810caedc3eb03af91b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61132716268954b214ae45df43a97f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1375b6df4661743d04af34b887e1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced6134557cd4ee8363703904c3738648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a474dd8d1e7b702559d09c7d085cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c150f3b2c9ee8e1941cd1b2a09e2a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f4e26cac7f6e8a375715066aaa06b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125971266e4f30ce739d0eae60d92de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3885babb18041fb6cfc8d0611c4f16a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6b5b23a4666b0d6634f53951a926954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64646945a8a2c2d213a19fcbeced4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fe632efa08a284b4185d2c831f8fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39debd436df914c1dcb0e3c73728a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f3ff92c20bf00d06edc42a79dcff058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478f65af14312ca265f3e8a024d0eb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c001fb5db05dda5a1a5642290467d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affebabfc198e96fbbfbab6238657d2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69e61c4e3e4e7604ef806f036837e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b219e5e2ec45849ed6578343d7da7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd6551be073b972bf95bb17e7fab9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbab7ba029f1aa48a3d8c6e52699a3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64c95ac95431cbf162bc53bdd68db966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb1cd01ca782be227ce18ca73f5cbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6f643de155169befe3d0c0e1d79fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e689915f9660c8411597a7691006669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ac23c540367959f9957312c58504370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a4dde3d2372b119cc9991f9d5370a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2df2db273e8558fb09ecce1e772e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9964e99bdf6d172c18440b251dd2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3993622ecb1e8e26048a90466cc0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068df164765dfd24642ed8dc1a504f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b708c1c90ad8cba2359209b902e07676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e5d24d6197b66205b1a1465ca2fcc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39e753892d87a09ec6b863c4b1b51478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1d324d0691e2fa6a5957991a996ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027108c0355827f786aaf10a5e23a6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c882f71213f520f3af79971320313d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba60b9b844975c0a4ce3ac89e8c03f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad04163ac02504475298c074b9f75f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4282cd44887f7776f0d437c1453c5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca084adfafb1640ac57bdab2c43c3ab385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f45d216d98800dde01aeeee22b07486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9c645f8075eef2f0f60059293a9d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7807c93ac8bab3f3c48bc80f4bb9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0392fb3e38672ace0b994a5f389912189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a593d404cc6060277bdd5b0821e25c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a1df7edbc01b7cfdc3b55de91f29991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c43da9e61fcfeb0413a4940427c1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0db9ba8e4dfc1c54ad77d56f4c34c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d880ab91d86e198c5096f314192245a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c767594b4ef0c5372343354a0c9df895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c31b0123b2e7eceb63454d59c86f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2903073725fb030722f205025663c4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6921032b108dce614baa96f119af3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b225308e73b26702ef28236fb1c7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774da704ae115648364544ef990c537100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b37cd67e2e73d6f64d28df85460761101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e17d0147a78337514695ece1bc403102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6e4f2947d58e8aa56716b6313270f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ee7339e7fbc3f7481fbc30af9785104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd50bcdf338420353c728ef2611df9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5d182e88105f78603bf8288ff0f61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f07d7b8cb3a859b16fb536a3b5c4fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207694c47bfeabaabec49a9669428302108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dfc3a83644efce21d22d8b2a944d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2885c45102ee6b14d9751a4388173110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f823039b2ef67fd84c04d3f342f2a11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cbd32f84ad2ebf4e34381d26148f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f06221038c087fcfd669f26125cc5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf839d870d9855b2301f6cf1fefb322114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df001a75c58994ec87605d376067a1a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44133b5b72379e8bc5130e256fb9b8e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e062a4bc64758a44a588241574043117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f20e8ab798bf8fe795afce7557d7ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1519f834ec1d0b8b9c48d8c0c6e4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d1c8f18f1309dfc66439fe35e7946120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7184ee0af9bc6061905d09a4e75ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871c550d4cadb236be3427cd8614380122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e1233c922a73812b3efd7a6dd14c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8fd8d60ca8162e694663801896fd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2e32f2290eb5f0792b5b09a036b5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1b19e40acdfd974560e76c8b367b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26309e2683f4062acf3a6bf933dc4101127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50f5631aac0e96a69b56a771f3cb9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7040fb4424e023c09f9a3d99397e3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe57f53a18825868587fd0f6a47b978130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aa2e476b33e5c6df0950d64e45095131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18079fd428c3c484c2a1af80b2f031132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10a88e8dc86b0b2d0c70cd354fd759133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9795996f90500b7aa3231f55f71611134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f8b95ee8216e1eeebcff649f04fde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436cd915959d469e3a4b52c0f216a2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4497069cf9dff7d52e619b4cab0a1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03ecb7abae2a50c26eb573362122f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8238cfcb1eb38b03960e6f6dd2997139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b255d9a8adeb83ea88cbb60277697140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a1f0681668bf70fa2b6cb56a2364e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04098de15fdbb6bea931b7057758f30e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa87c16f81eef94c5fe4c8b1719237143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a808938cc07690fb25d99d3ebb76783144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a762a6c195263edf3db6cd6a03a4d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5608b53cee0516c9b743dfd3d36f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15db839631906bd060ed94bd052806147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26201cddc24588782241c99bbf883a63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae07d020fddf87cd36be0ed112b611e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbb1ef790484a4f56649e10e993e3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131e22e2bf74dfbd6decbf7dc1601b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156746a5756b4b3504083b59fe8c18d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259f0d65b83e4ae01a33df607f5ef66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6d35509519d5e95293a6800adf88b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b410a5f206cef204f0fd5d64d278d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280744301d28b38e7db6f477fc9c4455156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbde7e08e8a8eeed13f3536a86214a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c38a53aab936f0fdb5b5aff462437b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa4fa33a9b047596f69922ab423bd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec71452b3fdc678d12175874790c76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8690405fca3200f9e97a3bd4b4102161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d815c74fbfa7098ae0559dd4a937ede162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487685b3993e03c5106e6e82c1b1779163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2e407148ca9e2540d01f778b7b36b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b2ec6a02e0de93526c260aa228afc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649a65cfe253010ab2ff060bd992b54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32fa1c814707cd4ef218dace0b1fc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d4b1a1b05f4b6f353399d128b1d7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336c7f883d7a96871579c49863747e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52d565a9cbf670404bb280f5eace7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff989f55bfc864d31caef87d01e87b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafc975c9449eccea5868e2845387ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375c625ba086632d2843f742e7944b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a89153c272d5e5db74976724f321ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca04cb46bdf5ec83e357527422782175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663ec2da955640806d9b9967875102c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd869b91fe6b4bb6ee5dae883cd8ace8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0f35babcc931b2a14a2cf0108e7df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced535ce5d6c55c79d3dd76d5c41d805179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695381539107a0e2a54f22fe541c794180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0253ca31937f52f3d27a5ff923ef2c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af8b42dbe499efae19a1c697e4b983182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d5b18d8c66c5d8feab9542f1f2bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd34b655840bc51ac8810c8e053a417184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388810acf05f1af82f1b00c42e821f05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ee783cc409d176b66628506f7e8e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480bb406581aa4ca11cce4d9d12c862187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991b7d93068af882447d5bf36204a90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4969943cdacd59c6cbd95ec7752863189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0cd43beb70d40e75a8ca26f0893a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef12d60dd3c30df221810ad2d994ade191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101ed9b067d4872b13efb7d3ee09082192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c33c5fe830389eb68757b2efec78b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dbf019d8cecbf079fc0a749c19159194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411baaed75e136aef4aa2d45c67662f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9002a208b2ec46b4b729872ea3404196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969e006f3b9fd2b477799ab0e95ed3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e9a22bf28577b5f1f2243c66abb99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c74f59f4142128e045d9ed2431cf2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228180993cd2a91f992edc0768878de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca407cc5f6249ecacb4b350196803201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1cb5f9e8301864ed54045c9f1b790202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e55c3175928f18ee88d677ed5c6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd6fc1347070bdaf4ee6e9e9245714204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09449121ab156feedeedb971b8b5047a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367a2b3d9e9e7bcc9ae64ab730ab38a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeb7eb3463937b0fb84a9cd2ba431e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d5b077e4a70edb26930092e0a282d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a94eca244151fe05fb2afd8075fed2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecd48d14312db194cd6ba71de11845210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb240a8b7720fb898973c97647cec8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48cfad77d81c8d6b8157b688ece2b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3f41697ac602c3e4b5fbecd249610213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf2c31e7787f18d575bae026cac465214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c67e02e5a4cb839f57b8812805fb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423551a2c9a4fc4885bd35c7dd0f50e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a215d5e365976944e9d71c0eab1680217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c33a145f6d5d88e9bdb86df79a19a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c3299e579103f1238b4b857fe74e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f17817687c3bff089e2a784555601220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4d51e05cdbc55a47d264176acf5f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a6370bf4b257f406fc1255abbab06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3054673f2420392761d8528c38a71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d872adc4462d742652287a35972fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb9b498aad7cc3c428a7f879866ecf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d70c8f8890a6be5683959b418f8bc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6570e03f4ccae2b37432178e2db4a71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20033507a0c7eed7017d1d2003febcf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35ca964c19d5eca85f45ade8acc777229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbf487acf0b590a6a47df3451ef81b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604b10f1bd0a85b2a28092ad78ecbcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80ba420f92814c9e2bf811ce3380d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379c1613dd8e650c96c342c2bc53d83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a74db7fe4c201b0b5735d95ca2454234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9304a9713d19a60a04e0fbfabbd8c12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eb99f3d06222d4366a52996b5c325236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83987203a9b83ef15e5689b20413a4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722968eb0dfb2a0bb8dd748cfeb6d68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e85a94fffcaa2e857117d5bb69fe65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80354852deeaf356e5cc28edc57f11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271003667761cf4a269bdda99049b401241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73fdbc20ad73e97735073638293031242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff71b4da734b34f75c106c54e49f3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2a9e38dccc0cb6f2f6aa4fbc1d19e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761e1dea90937b979b05509fb81d685245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eda1b4b305e12ea3e8b90709e66070246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afb057876e923e135db4ac51a9a2ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb58c68c8d983a34287b691d700de38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9084f26a38c6e48a7a544ec4ee957249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0517c24bf0a9c4a2324664a513aca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1148a5625ff07ddefa759ee079cb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd1ebb60664437f8f9838ff3cbcaba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c014614bf3a6bbbaeaa70973528327e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33f4ae0fe9473224c58bdbf5726796254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409213c880b26888a5b62baaaed1b9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd2671c45f6d02bf4c81d38e0039dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5944493c6a3a7fbce06ccf072cef427257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ba8bb39e063df5ce48f4c850ac5a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431f3187198602b7690b452eea0076c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49dcf73c7f500b1e281cfc4e60e029260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f19f3ef9bce6756807f0518e7254c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cf282aee4b57a97e7bcd37e4b78df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77e494fd7409641b3095f5e2f53156263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be371bd4c9918720db64fae3f38cdacd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeae29abbbffd91dd1fc56808c7506265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3bb12f0f2b2925259e654d2492136266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7f8c4470e5641bd6f4ffc89be4f3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765425508b71cec0a153d6dcd51aa6a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187949e242c00449325f5a4d786d1379269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ce34768126c8f10f637e9ce4b66e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea68159ff8edec4a7faf92fd07e558271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add247309da020393f9393bc46b77f56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083740149aa15cd16e480d075f146ca8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0cdb2c241dd9c7fdaccd715d9603f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56a15a5d451ad90ead130f29a4442d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe62fc6106d5148948c8beed6ee47ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15a5a16cf83d75d37cea83ab54d0f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a371c80af587235c874421bd6d254d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36a551cb7c8c00cfba3d83a38cdcd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f1b7aacb93c2d5e4fd03b8949829e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7f40a8a61eb1484f435af178f1e88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf09a222a1a4a375d5d15157157e41f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793c19851111e568c4666d19e8aefd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a29e1eb00edaf36d609e2a88e4d36c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9ff979647b110adea41e197f96340285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee5ef8e19e3002926ba131905e0fbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb5b0ac765a86666a1584d91838d4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e22cc453c65c1d1bd09a129894ec8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b09696ec77f3df101e4731b085033289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33101ba9701b81b923a9bb1fefaf81c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3d6a5cc2503070d89ff01eb141a6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c8246f91112f222caf9531c308905292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980238e9b51a5a8590b7ba43e0c7bd6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6908b1057dbb7087f4779627b2bd92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08753ebb010e5ffbf2a7ec82e65e6a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116c69fe9d090390f4bb6bb99f960d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0444b833f370bfc00bb2efa085080297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4dbe328354b4e9ee75d3c1d7546ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e33675d35db17625633c5f66fe493299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b428cc6e205a258bb73d3d221b139300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef7e4d6075644566bcc5de578b8e91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773835abd41c15504a7addff9e6ce1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e149fa31adfdd7b6370b740189d19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0499f8e3c0f686623b48d9b15911f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b40f85c4df6053a81aef04471c2d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409398537fd60639e60e4ade209df902306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95243deddecd6d6e4d22c35bf48120307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7042ea4f44fa89c7666b1b26859c5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61a64db2553f547f13dd776948b7f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5738280688d4691f54f9df49e2aa1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47941a071438996fcfb57bb429b266311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0153a2770c5eb12792f788bd8bde51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c2e592dd1fd834615055e2f4e9bff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0056ed8f95f6475b130531e416d2e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32008859a2037f53d00d82487bba22d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a527250986a436fdb08a2b2358947b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e47dc58a6cf8ac87aa4382cf9ec94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7f6dc9b8a541b7ee28630a52252b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed2799f749469d77918792911957b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2313dbf7a1e109a740808e1e95b82d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab554859f36bbf8d5377cfa946d26991321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520ceb324bcc52e93568d87d08741cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c7a6e7690a18c5abe6692a5db867c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447a16d95381112998e4449b50f2d30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2586f3f7ce791eace6e4e3119fc2027325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e89a1e1ec0573bd4be93202005579d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3252a1019b4906564dbaede058ba65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569ad9e60e54e68db4370c303896628328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226a0fe2f7279771503b6a18d6a4d93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd72461fa05e928f88184ee38c6bb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92ce13e2a6b0a348753dffcb94a50e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61f565162281901db245e4df2a3164332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da71ef41aae5f56901acad4ea8dfe2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51150863f4e50ab169d5deaf473aada334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cb83bf16cc0a504363ad905536577335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd359ff0ccedb7bf5dd2b3e5ef75cc46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ab2cb059369f2d6510b9a887d5890337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e716a4ab3fc3290b1402cb28db258b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd3cdde30058dd936f0cf83d97dcb0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee3f14af71014c92a8857b9b189db5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d39609e9d27bf9dfdc50b446be8ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe275d3829eeba62ebddddeaca9d136342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d27a8fc13bf784ef2f2c27b45eaa1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a65691980fc2bfff83d56bfc1dee5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0ada7d618c656ba32b80ba925d4b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bd433d4efaa5c72c102c23264c2db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1ac693cc441e97b02df2402a35395347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46691530c1e24458aed99ee8ed4fc8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0246643f8c746d7edca68afa894be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef707a32871a00c8c6abd01d7af430350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccce147e7ee1955a048cd06c2f2486351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc4c12d12d7b8cb0af1a2d1ee6c0cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a499a89be84b7bf7a3de075c3d31f92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2495467d81fd705e839556e6a7135b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf793fe3e6550060ae241f75e196e0ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ea1bb0819ad45fac5cb36a225620d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd40bfd8fac453882b7703fa5d588fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f094ec6205023958f006be8caf55d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307abdcf6b1dab88c5dee389b15d164359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a1fab7fc87c5d4a593586db250b9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d58b7002b75f68b4f68c130c300c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8ecf2a61babd162bf0b6219080128362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbe40bf04a0c1d23f2bd88d7256dab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3d9fbfabaff4a7a84413a22626fd2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877200ea2ae060c7619f11a8933d843365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6485af51bc6b65d10611bb33329c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f1daecf3b5559f6a7fc9bbaabadd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18635fb18d0e9210617a1e4c3f6729d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707432c61cdb97a18de25de87671ce5d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d57251674e372a90e20eb6ad2d3f36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21387d82cf3f49d17f88f281064014a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45779422abbe363df96800a26f6a256372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ae19c2581255854911c9bc17c144373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cf73f04277c3051209a39572fae2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab142d695f79c10ceb8c8f571d58e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e3c94f43c19a92d5db0a05358bc26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf11917ad32e50aab4c58f3a225740377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fce6842da90e41e52cb058c5651ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ad8939795be31aec072136c9eabe2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534e75ae3bb0f3f0a21f5e255d04ec8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2869f58e46a506df462028b8dd4055381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f48104a933f90feed168e724c46ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529969adfea89e160182a8791c5bb0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50edce784f63b9c3321904f27ab5e46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ac3448264838c2c195ec3a69cc937385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a09e1a9991936011a619218f6727e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a903e8043b546ef007c63bab44f11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9d98388cf217e87881c5f5e2a11c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1a8c872e5a88968cb53a67b9fb272389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48ed7a93a970c2090578500bb5e19d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba99253b95db6aac9f261368b99e08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ccd12f94ecbadb489e0f9c72bb46e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd73dba118e975f4eececfd420b23f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7e2377aaa122b0414d07a2d8fda09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb573647b9059f064f9cd2181069e160395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1dcebd359fc226226769c3cce4831396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba2461ac998df6f1ce25f367d274ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af429a1e414512cc2dba352532d5d2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba030e0d25491e5141ae30e698c65ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88978962bb4dd4d4dd1e55bc878528e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039dd8ca199fe66a0bce9cf6f2a0e33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0160a17a097e9b784d0046e11d0c8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbd2ad58357673c9b04ffd850d7b66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510354f54b41bf163825f3844518086404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ae7b94ca5af62e5a5d50fc5c958c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df8f03f8c84948c0ea299f1d8dfd50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5059f70fc55bb7ced8f830bd102524407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e52685575c2af3edc19e52ebc3730408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30750bec09fe47f82aa9b2dc28fafe29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35497b0c91510a54e1b3a2a35ca550de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf2aaf4c5475581e95bcb878006fbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e5812ab02403c2296a9bbe81751b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae478a28b8228956f687dc39319b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f800031e650311baacb95bdb7fc61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a180fbde354ce607c3290db46ad6609415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62388ce4265651bd6ef30899eae06bff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacc2345bdee91e551000f26c917cf8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a7f9bc7ea5fef9c2696c81e688cd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f8e0303de9d035bbee670df50372a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9940726c141d35592829cbf467ae26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c10ed71fa069480e5c0064acb5ddf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3852b73c7153fe9e307422b670b33ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a87970a014f565d5c988c6ea6f7822423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0339a5a68a52ae6a04a00ea89f7832c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a075fad369f9c6d6df0482e2f14e86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633f7222f4b83a303c94d82d14c3336426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f0bced4dec8ed7130174bc3f1437c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0153f107679d91d3f63a860ea99b6e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cba98e50921f6ae717b8594a570d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb6e2b22c622b0cf9f12fbe07c8d2b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1311110c705e7927c69270e0ff68546431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c35c1feb9f6ec6c7e81c11595abc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040e61b9fbf4aed9620c75e9b212ce4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126436480ceee5747ad29ccb989d7ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9494b697ccd7086b25acfacb34813e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892b1307c68520d22977d9526929afa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51509da2bf49facc5959e569a08412437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c45895a5dd2993d8d62d0075b1b2b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86c34adeb825003831cb4469eeb509439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc51afa8d5ad0c8fbad08d7848b8787440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280e49b17442c2c8cfa6a509123c943441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfcac4abc7cffc441f0b3a9764c3e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f579aaecfbd875c657fa66591cc8cfd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2ad3c5afe2a882e11db0d83f2ab88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e63692919b4a2aa01ce0aaa1be7aad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837c67e7a16018d9fd8dc148191950a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c5635b7186785603585595e71f61b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225376d7ca6d4ccba635baf4a7bff4d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9dc335f887388d00298dcfeb50b79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3c88891fde759b29363888d8bbf0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a98debda3f0e006ab0a997374930c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc5ccd344d76f51c34e525e738c90b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a518583716919b6973b4b63c1974467453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31ad9b1a7f4f9d13fe0e575511a9ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726e2a49ce408efb76a6256e710f647455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5652d8cb3e8cf290b2142ff6017f45e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298af56b3da7d010f8639008a3c991b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7252f6c5560b304391f3772a34bb0b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88ab39ba794248b4e8f359e213c949459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4208ea3be1b4658a05fb4031da94ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0648d2a52ff7992456225d92402ac89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ae55a8edfb23aa16c955d9547e81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1f91ad90dd94835fb96e18073a7cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c279f6141cb17564254823cb9e3ba50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac8ceb30dbeb8852add02bdd78160e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098186ac200bc11facc044e8987c2b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d74ee2a75c350390faecc1bf282b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805505be73cb8733e05d9ca2153b1b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54261d1b1a1d776c6f86ecc91b796312469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9499f718adc588e5749aeec60a2e88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124e5c463f8e96506c9f25b40bc636f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591103c97e7f07ef0057cc57af5d4f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55768ef85d9a228d51901ad062fdd45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbad9592839bffac2a24e4dd678cc01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbe1017a89ad1f9f942b34fd69cf98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbf178672fee3d7b7b8711e977737b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec5dfd106a0affec1ec794c8a046b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d3e890cf57cdaa9a888e56df5f247478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0df0f49e3793b4ea09a8703afc4f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad153446b0941406d61d4c5bb92d151e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f887c5bb2fa328dfc9b33dc8ee060b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e689cb9f702477443eafd4d8c4dc91c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df56c3a4bdfd36ca85a3284387f198483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2ba9ac4808a50108c331bfbdf6fb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d401ecb41103ffa7015014464abfce6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555f4c91f4beeef6d22976e54851f8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f6f69570e972755799f76e7b2cc63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0018869a457208dc13cb17174f8d02e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b019417594400c80f1805f1c0de30b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5987721a23f9a22b8f966ce46ad70a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1953d46218cb4ee87194a25b8958d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6154da918d7288d2a26a92270a0023d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aa901e94c207095311f047db76abe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a64c18bbb7e51c796f74739adb5e18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca59266a868d6a4f352ac8d0f79eea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badf502dcd7894de6fcb5aa0460d7b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02822f7892ed5539d9ed8b538a01c01b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d77948ca084b16d72324443025244e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2941171e8058bd3a0dd1755fe4db65f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35762e2d7873bf77c6c02a5241da44d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5935de57f8708bae92300d5f971b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f18ef5ced45084d644ba2b0344aad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407073f1f7adcb1419ffeab5997e7584503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777199dcf43f2ffe2f3cb8361bf36fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a61e42eecbb110fea89499051d6282505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba5a3de8c6cf2634129984e6413f70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3cdbbf53fd9755f87bd72ff131aeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0265a6e9a1d92fae93525272b63ebc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6dbec2ac1d409a68e4480cb9358df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edcc7c5bb99d67f40e54abb4005188510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d655c113c51f1da6b8a4eb2da8ffe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446e71a06e297de8087fec94bb95695512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb1ddca9a6e445f522de4a6889ba06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ff5edb71c3e78d27c95eb899c3834514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f55a5a5cb70380c4f0f2630503357e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69199f0d01495ced632aab8d4d7694ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de30094c31af0fdbc5b92e9ba4967d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cd029743827c285cf6e56a523f5cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ad902eea527b37b8bb13e8baf9b01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff4488980b7b90880ce5fe4390f18e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25c23dc31452195f1ecb17f639fd7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec3bb8bad0241de4f61e092fa58fad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460c9082f8d74736c1b9317d745d1b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd0386ec549a3c43d5c843683aa025524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bbfc020efb82a77a43b629934827b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa89fc238a9078bbff8a67aefea409d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c7788d6956210ffeeed185fab7a25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcedccbc2b6a75774d7471ee754e1bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdea80fdeb896143f52a0874c1ed66a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e95d35a703fdbf35bc16800ca3bf57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2c734aadde8dfc0f333ff973cff1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515e2f0c81520967d98d3b710ca51a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cef6193c462c790a07930550d4b34d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2be4d1216024ad8f2b8c2be343f8f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c135d1f7c9f6e7ef71e0c3ef223f1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33e4345cd6a0df7069ffdab7ecac26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3950dabe5d9985d03574826292a9027537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315afe5ca1663eeb89d6c45205082d8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa12695c10a9ac20da8edfe68268761539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dbfe23100064ca8607a19bb367ebe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafadb2379b47630f652b7a316203e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd10c8781df2df7668c812be6735fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85970380d7918fbfd1783aa0b4f8f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c624a86bf4f0d99388545d8aac996544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de5a90301ab5c865a29efaa399a224545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd76e284a3dde7a94963a315914ccb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17147e32048e6c92a9f9971ffa04e562547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164abe5ae0d169c9cdad76d5f9beac34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e38934a2ef89d7562bade183848f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24166b3ea3cd31496b5e2aef748eb181550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c7039ae13405c10f824af0c4c048c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c090f24a93e534aed33b5e32daeaf6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29637f40aaa779d0a4837993e1fc41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637ae3835e0243c740a37f5f4c01f7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a5a17d80a9eb1b0e6759d489324d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588363cdd9dee40a717eb7e86e4ef62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b70a00a04ea9f060aa1e7ac797e77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3745e44ea80f9b285d6b795e84f97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf8c276709d81195bbc12f5fb2b3e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2bb985171389b8cefd6c6f6960dee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94924ec9ab4e22097bb0845f2e141412561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfa379abaef3ffa4c6d1877677dff8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61d38693fba8614da240776ad44475563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc985c241aec012b954f3ae6e61bb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d88bf9e1ecf51224e1896057721ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420052569e7ea96671cb6981d5835b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d62e345e69fcf652bafabf4e66484567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322466e98291661114c8d5dcf19afe19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a72f32bc45d015e67df78660804d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32a6e80cf9d75c9e38bb996e53add7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3d39603538ae483eecb762fe6f2af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58eaea714535ff2d23dd45bf5dd215572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0c41af2f710c11b3b7b2051b0f62e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a79929cc2b4b4c73c08df82427f8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6583c0f1e1e182ae35f18eed1310375575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b148847cf95df8d435d0892dee9ab47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34588b1734c294db153d0244b35f5e31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc802b74edc71939815d085d7de297578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019512ee61f7a114291c0d8871fb847579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a6abd2cd319961904ebd2ebe27bd2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c560944cda7c2cdcd904094c710116581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358cca87ed7d73dc7c6e80506ad675e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ce37c81fc179620e38ea90d8ee758583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64e810466f5d28858e79ab582da2b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afe79315363635b476def5f93ea465585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfd9fa6c039f7d8eff3a1acce95bf1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf86ec8db77bb2b7ae573fe43a2eaf0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b17de5c21c7ba2bb650461787a560588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129c57c402f7519d21b1d697bd25dc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7e4978455c66184dce3aeb00bf5ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6a92638b1b6b7e4602fa94e29f3ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe24b4f0b3576e4e05be2d3f6e13642592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba609949b0434d0bf392235ef20f5e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69feb899e50292f928b9724e958ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b48da2975075f27d689e2b03c6656d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d09d6706f426b71df7f8d5add0f99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e539ac4126123e61efee8dffe71391597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407185bb2553d7af5d6017c54385a30c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c4af01cfb636d1edd0cb7608f8296599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491068f9e59967f9fec370f5a86a2fd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a001c1e89cfbfad88c19a6d7d47379601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af248a98efc7ac8ca9704c06161321602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22356efc2a58ba540ff471d2992da975603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9098ec61fc65dbbb834b667afd1b8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9767c4eb3301784b688b50f0a1652d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64f72a75f1ae86d5fc0f97b9f6af0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ef44a6ffebcc4784175f561298bcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef2c7b2c0ff9637a44b9c6e170fd75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06817d84dda62759d8e45e27a6e8771609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dae5b4211d9fb97f2fc79b61321294610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99faa057bd5b27b02d703470a4b0ec2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadbbbc1b4bc78b2c9fcf08ce570192612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f077b9e61cc81982ea956666264c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0719e95aefa7b53e5ba8c65b2b3cd87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995706902cd01e84e329f4b415f239bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f88f57a29e12f35e6a30f86478fb8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf770536fece9c7d6ec9de2da5a755a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37b4f43225700bffbe9cb117f34beb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d1cf16b1719e2e4dbbd4659d6379f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3131e56970140b7b553880c7c175518620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae26e47c3df7b1ac7a149aa894ad0a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a7eb90f4d0c396a41f3672a4fc9db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c976ec8c1a86ba8a6e583c85836a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01a5e18eddcf49b909f8b86c2231c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8027f655b67bb50715db04ef910dad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32264aef30bbe29506b2ebbb5da8caad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ecf02cac4f57cf12e8fcc431f3307627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a70286b54ba20a9f92583d8e574228628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d89f136f2d69f0a6521ed7fe8ad0e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc287988a91aa2c3ac037b60f2740485630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af308530c0a7c6fccdcae49165fb8f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef52bcd346604e30153f518a6ebd636632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b5033f90e01e74e0826d454b84d8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ae7573a27d08a1870f7ec72636613634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166359a377a355da544e498ea60abeb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106465e9965032775e744cbba1fe78c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4142334018ad19c2a78e1ff9c4bd5f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501ca2ea63ab76ba3bc2eac4095531d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ed3985b453928819d418ba29f9f35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9b500dae639a662255fe03cf9d982640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91486b87f3847355184f5b43aa4eb64c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309efac69daf36a5deae85f2a19633e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ee0cbf88fb1321cb449e499e1199643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57989dff481fbb9ff9e11bb4c90cb687644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547cccddc769838682569ad26527972645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d80d59b8c1daa00abea039c483e2ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837253c1e9c8dad27b3449d8666c627647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e15802f7d2ec0d0de7732df4f09b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f940d1fe4f127e207d6ca208da85bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaa3d3a4e416aceb65bbcbc9fc8b21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77470ea552655daacde5596fb5b54c49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d93e800c845f5f19b446d08cdad1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d642b53bc89feb1f70f6b5e6f71a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5b526dc21553c23e78a85b3cd5fae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121abb2f3a17554d4eb460558b2ae6ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df7becf26a48f2c172b9d41d94f9fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84e9f636fc8c88689402187e08d253657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6388fbdd1c170aa2629c3ef83a47ca3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99693bb4a68f094fc22b860edba183fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8653055738c959f4594633cb8e750a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43ceb86607ef26f7ce8ed386902aeb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144b5389d8f0773cdd22fd0fd9e1eb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea3a7f7507a224f2bec753ddfa0c76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7f6928e279edcbb15813c404847c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a2b314ab256ff3051ffe71dea49ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b497ea29fc0176358b62485f11d4793666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a45b0376d1530337b619241f414545667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a97a94c1f3df42ee3b34ae493ad205668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891d76034f198bcb39e7c97c8794c99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977888de2fc7ce39c6280aa106ac32e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab921840094aab37155813f5c8ba41b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a2ff49798ac2cec9c4e3542807446672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a3e169c91ff647a4d67e3316cd1c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30085a3f4090568ad9aff196fb1ebe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079018fee39b008b3de6f053c32e55ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcbe8f2de233ef0146fb6154793f35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812de2ddde5895f6734ccfd699155ea8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35af5faabf5a22431ec6f2d1c99ca9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cba219fcb192c2f7016778ff477d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c987b9c82b885c6ab3066d37a87ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0901aeba633d58bc7a2b47d4f60d103681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b4c40807d506508105ace2c7f2b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177867202b2e546920bef9bbc7ec0ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d1291ef057f2e66fb0fae2a52e6a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a57065ce1c6f2048d9c70129b4eb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236a529c1c51979774b3644f7a9b919686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120136baa2f3a61b14c27152fcd8098687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7fa345d521e3113729fd575902b2a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b05aa5bdf0f956cb56298641fd8ea3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb41ab0af79cf749f2e6997cd08d7c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea1c50cd984f44abbff71f70dbdd90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38569c1e86589708676832e51650f65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aa2258e0da3646ff1cf970abdd7d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8f90e30e55780fd941e5f43652d32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bcf562ea26be96b6a85ef5ceaf79d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c48aa624b53690b289f3a6b08a0b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a37b8a7e8ab598a9925dd95e2d7343697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637af86fa3f227e99cc837b032a7f75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f18ae0499d4cfd7d7c0e5762953724699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f3c3b4b137b81a5fe6d15a209c2d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5489326fa5ec20058358391da977e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68567a96edbeea5ac2ff26a5d7f8e32f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d1b121eadea1140adb6a349baf422703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61932178ba25fd8b774c9d4be78791704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1bf0b45939ad83ae51ab453679fc1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a078dc1fb9810952e85d4505fe7d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a60010fa053b687931997abc2c618707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637c44680283b42f275931da58cf3d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d5ad01998a92be7b10a698f1d824d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bd48f126d6431c435ea6dc8efa59b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5d1a3f06b1af517ed1288b97c994d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9073d5540484e7d9f105c5d7e71b5a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ad565aeb209c2b333e6d952f00e97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8df15c5c1ed87f5533429d92587cc6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b2d952d62c6daa9b8c8cb20b5e3fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5b459e34977d08f7298997d620049716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12d79e36649c6baad611bb8e0755ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3d86bdabfe326a5c44586adf75200718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66a234f29c1e2f98185def5d00d5a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f730e608fcddcd6ac84ff075ffd7e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa11f4ce8c2b63b3b308d9965c506c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3e906d8cb02141407a73d529f3e1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181a33f854ffaa721e580fce3b038d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce2698506a40c6aa2dc2a855415330724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94b8667144dea28162f620d82938bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0346bed2b902283deabf4da3595a06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf8dc9e23d94fedf816d64db93961e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab793535a67f59e33bce6a2a09999f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8b9cb6370d0bdf3e9e90c7c5f6566729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f17c1f2d0e53a2e945b0a9b80e029730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695a99e45b527250e1e0c505e1c47e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7fe2c1840142a730fbfaf426a3fc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5890ea952f38cb8827688c40a2168ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565537cc044500666af4146b42939aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d19b3e2d5adba524f0053b9b64868735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a17df6d3c3a08e3d830c718b2078d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b375a5db88adc5402034fa58e47c467737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64497e5e1d0692e478e60ac59c7563fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc782660b9bfce6dde07b11d45b912b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89a0ac689ece515e330d442e5e0aba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ff471e2af28aed83f47918f4e3fb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d89985253291093321b4dae27358d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6ac9e579ba7cb105690b71b1ac5c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284f54a285c2fe5a81939551554769e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef22d6d8a45e05e02146d9df534049745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5512088aa3adbf5408fbce7f0928c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e50d661228aa70cc9fcabc9fa53b5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28312331e82aa5ab096f4be3874f58b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cfe9cb35587fbb20364e0b040c4e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dec89c4c738c293e8fd9f4db9ac669750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70231730296ccffdb0f1768b820e98d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc30eef0a7da9fbe1a26b88e0f80605752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f5e8de953f9ad09f6a7f7ac699c2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015179bb9d5a36dc1e4ad39e1558194754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0ca5922ec1c3d29abc0e6a8b75344755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e0c9357a374b3533b4fcc5485b213756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad83b7e6b66feb96b3fd1cd764e1d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082b5b3f6484398d20fda9b595c1806758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae796ace71d7e04d7fb32f925feaf6b0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e19a1b6cb24c39cd0bf13c057bc1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7c5f4e79c3d67a5c8c4113c4897492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e767c8e18f6a6228ad49688acb802b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a97ee37929358feb1140f59a8ad12c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cfe221804025433615c2bfc7e88575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d95f05daf487cc600478113698ba0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a917ca786ac9cadbfdfbafe3e7009127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1d0ade0a1d553efe4d7ad1aea2ed88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f254ab8734606f717dd83e8c3e11b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33693b05ceb1d184497eb3111fa36010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5a691463fec59aedeaba5e9c58a7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442a23319377d880f0c14e4d8bfc9f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88d20666e991dc873b5dd9044fef2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24a8825b65a00423a78faf2bf950f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e4d0419fc41008ad8f157984c700015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610e605ede3bb63a005dd01e586f43f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb989f4a82982f48b37d26bda3cb965317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887b5ab54bcc0008238ec8513babcc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7ece923c73d96ff1166f257d2adb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e59dc839f59f9b387816262ba47e4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c071ae4d8c102e13e76719d3ee4093921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae0a3ed1b55e734e29805c451e227522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acfea4833bccbc675973449f8fda9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342d6b6eb84893f3998a0da33af66e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7909287c4025dc2ec56fbfa007e118625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb278548855d7fc85fa6fde644201b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656059d71d17d60f2250ec11cca9c5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8e747450801a1ae0848cef7ced18a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9958fc0452c91c699f1c53756006b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884e7c019d54c0173f3d2c080cb061330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb606e4603103822a8b4763ecb978b6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f5f47b74b5157fec5152a21a4383032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1a27d1237a2163ba47775c316948a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfdec18d24fa82144a4f174c413d4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96576b51d1f740ca1cf39d9dd6ed8dea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8ff2fd71234bd8a05d3d33d9ddd9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e46683faa31888e0624868eb441cf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec2560286ef3fe87c065a12c607a4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467f713ec074e9e6f7292aa927bb38b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c81ac7b06ece303a977d5dd14204a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90c1c2a06a1b40f3ff78d8a2854a7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf9f51816543fbbce1b0ac2de5ce7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e7da6922c551ad8e2ae18a941cb7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3116f070487ff163f045f914b5f62bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb6cd8eecbdedda6cc4386cd7ce22445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223978ae0380ba8bfb355f4104c8e60746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b72eaada93cef8d475c0159f99a1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0876ec90b500fc29679f17f5160b2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba37bc27efcc83604576bcfdc775bc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65315fb04b9776fcc93848a7d81e7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c7d28416a06f6b99b49e993748e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd4b1d777513a07e3b306b9fcec7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce8190b3b5575b039d3711d4c8e7cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b86b569a14762a5b46750b08e975254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be753db0d813a3d51561d02afe4891bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845f589a8edd59d1b9250606469132456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102c0b29e89114c9561179a93fb1e6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b8932baa41352354e283892e4534758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fcefef466f732521a011f6a6622ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095348b0e0136128e97771dd93d296260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e5785803837d80d4ae399fc09ab7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f9e3f5a34d7e3d0a361babb9b025662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10d7298d6b693d89188f6ef639a5b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dfd66576c7207cc35d7592e00010364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ec1319f3301dbc08d665e8209fde265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d47f99912b2257edf5c498648026d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94719bb0d64b49373c7cbfe5a9b2deff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1823e2dfd96a9ef5037f7c496b0320568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266053c8fce56f8f0597c539922636469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e546cbc26795de273c44334712c88870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8cecd013e17adff9add407395ad7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de94f5577e1d4e4f170c09405b0703272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f01209549597876f43f0be0fb058273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1306e7296fda52ec7b22fce1e1e3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7bfc2a6ef4ebd318783badae50f4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea142fbccae03a383aa7f1c95b190576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f5aec04d9adce7897bca76fe3962f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59922ee3c7c1dcc81d566c392068d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef748d834b7c2306654c0bd29530c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab9323aafdf160d7ab4dbec82d838380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8f30f7a9162eb551dc1a23422a28481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404c92e28fabd58abd42c47888da37782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d37d42d1d6fdcd6821b0e60248418d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70ae3f84ca1c47a200f01a1fe37bae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1e82ace5c46afc43d2c62ee570c5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31604be0c79696b911318299c59c8cb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7216f0b8010cb9dfcc87bf2a1484a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ad2b160f6f6e1f1975aab62409dc388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d1a498166bcb5bb193745df85406389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d92ffb3e6958eca16fab258b8455090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80addc346bfd4fed22944ce43836a90691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0388f3c79f3c3f4ade0e92e5c4a8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a1eeed93d73245debd5fcd45d8f1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf46baae2d7394f17fcfa16cc6cfc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d751c5c719cf2ec51c19c623ed6f7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4ea93820813f801337bee4e9a21ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2f26c827811a791a7ea8b75115dd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af3b60dc0d97e95cf0cce13a60f2a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c907608f15569ff189a92c7bf0da1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b274f798b4bcdc81917ecb7e1424f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc493647a0f9fc719c503c58d3e927b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3a56cc9d3862bbc7feec6e55e4e48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1d017b8ed8d9cc8f05593dc2aa0ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9e3606e2391daeda86f3baae8d0f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b5110e048bd16e2959ae006495ab3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028fc3b5e82c1ffaaf1935ee99752fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e1eba01005ea11e1bc670383e282107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e42c7f0b46060ad3b92f1367a6437108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d3e4da1fe435cbf10fbf38c07714109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02461f1e81d468449ab95c09dca406d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf91131e092dfc40a41ff386d19700111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e36630040715a73ed06df7acf6bec2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24095724bbe9c0dcc9ca3174296a5113113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac1629d04bdf6860796a904d0c6c59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6340da1748f213abf16b07b7d5c5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed16209d48f61cbb1b4512ab5f2b209116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa33b9aba75632e9812af536d57a155117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e66739d97be58ae3a539556b0298b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba317c6faf4732517c9ed797bd1f85e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb3c4010542765803169390910235e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66def39c0b78c12a9ee9cb160973e42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067e2980572435ee6ca8184f0757e10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d874a08223761215cd710782a14ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc7eff90db459367335a8d388b214124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9cbd9f7e5946665a37baca9d8315b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1cde6aa292e3b6fa084c88913785c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cab4779fac679d4cd49abda385e6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5c1bdedb1dd38c888c7797cfee792128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65738f09a911e43c64f53cc05cf0012129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edb805aadb397f50374df046bfe9b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f325740e677edea0ecc314d287fc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a85220dc066e3f764b71a1a47313132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d599c4ed3d7e311615ff0ecaa7355133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c2018fb5605718489d0f4605de6cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288808c36144a1ffb60407aef4fe036135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c076a80362891c55359e6bdf12eb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ec323f54bd57b0b3ed3f058e2dbe1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240223d84f711eda341dc5d69026c1cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b9a922a21c89970b2f1b917dfd0e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed0cc51f4fc97ec4a726759b306503140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390bb5fbb0b7acb103e4e352e0bdd35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c34011866755fbe9c25b85a69f593142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89eb6dfbe07c77e347ce461ecadfe7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c026b3a12cafcbfb4bc1057940a5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff1bf3fb4e7f263873812bb11261e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bab91d90c5d34fd248791e33a56293146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe932b303dacfa71785a18c22ed338147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8483215587f24dda324ef352affcbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c7ad75d3ca50e81f6124881b21b92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f8bf8f1cfcd8c7325205521978f9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9d8b551a9a692f1c98cbb1cb75d86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2058860c85ef86154dd8bf0915fde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce66040738639442ab992815cfb5dad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0f62fec5a4f4227cabb2039c10a87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce7f4cee8eb92236919fcbdcc6e530155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6105af495cbbc8d4eeaf6eb8d46fbf3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281abdfa0c4dfd45b8e68431812c575157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3942b706fdd30e2a3454786ac7f512158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240f0647311150a8ffbefa4b9ef0574159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19049df608ccec4f9c0eff52920a11d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91572453985720701925a3d22e883085161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08125350e39a35a6148ac8ef9152246162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6047b9776faebeaeb3ae280a55ea11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731116ee48e90663d78a871c104e54d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c452be8a06c6652e3ab06a7069352e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bbe135e675696382e128925e2b445166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ab20e080e25dd1e85601ca84e1109167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e494b954a7fb250270b46c5fc6331db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48f2389bdc260d063d9fc0772f0c6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8666a69dfd95287e25874436d5c079a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ffc1ab5b3a5010aab386c3e838af1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03286656d2a8ea09f19b0b1f7d2111172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0ad3dec579a277e45328027fe0a6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be7fccdd0c08e67289f073d8c1043174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d427e9bcdab868d8e8bf886afc0f4bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dda05659bbfe9d32fa42cd02eb5af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261536572949bbcfb500b130ecc97e59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc7054551d16d3548343bc8943dcb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdede7211a8dee785827eccbf3693336179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4af82bd70861e222da802dace0505e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6943bbfbbac78031147d11d3104edcb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a6a547c71f25ef21d7e18d609753d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31c8ff4e74b513afaab4f0afe97bbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57726f5da9e283d055eae7dfdaa7aac6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206bd9b88ab3ad4af51e17785576845185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285eac0519b0385d69bfb092bbc2920186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687216702850847f67793cb483517e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabc85d89770671393de60ff0a6d056188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dc0720d463f94de49cdacdb724d2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1383a46eae7538a6f31b14b82a408190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c1c951d8fee0614b662696efd310e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b73c7b52f9fda1f1204d11055ca003192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31308e9d6e4809f4c78ae046d62fe5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06af14b25a11f968a951e8d41708c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9ea80ccc45d65392500601b8b00e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db99e80ef4e6469203f11912d4abd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80830ffbf3443e3a0152b495bfda8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d965b3309fe7c50bb43991ca866291198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf94bcaf1e9c7f018d1a02a6ecc245199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d1a428ab4e59b014442accff1f690200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745d72fc21ed0426f2028863e5a1f68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcadd83477c2aa0c0fa89650e4c6d5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27339ef413e1fcc42de69573378282c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335f538c922fdf1a50315c7dcbb50e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767ea44a59ed0bda60dcfa163b79baa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5c552aaa37344ff3960337cb3fc2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a5b5d2138ff16e72f79b08aeab9d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e008af306eef5c5d47bc3f3f5df811c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ae179a251bd12ee171a194a51502c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5e3b4aede2c93386cab092684cd6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1ec6e58a7628a4261d04e4873a856211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d7d89a05a25acb2877400fa9a6cdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc927bf6a77a1f00422851d4ea09e029213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855a06eca8c852ab82212cc547abe2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072afa37fa8375383ad277cdd06229d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f4389b68349ee7b554e67828df063216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785193438dac42b7859633ff72ba8fb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a126d5b0af9d0e88cf51c2076e0b18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2353beff0c1863882bf86d8c66f1c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560f06a728c493d39a1919b3a8e3ac2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7d045052c8519ac5ea0d51b0eac02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe910fe8e417af7e12aa00b1389130c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f3be366ac0d34d1832ce855be55b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a85bc7ac808d76824b292ea7fd4303224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894e2bdc5b3133a5f163ef44421cf3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907c8699864b4e4ebf53bed2ca0a007226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307be96723ace3a020490d80f35f10b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03a2bd50ab0295efbb37f09eca49a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c805dd85ba9ea148fb026f16c3876e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b5aca6d2c5ab8c5b5decf0d8abf5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43270e4f276ce57e0cf72742e9eab70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6216651e3ae550327af3781a7cae6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae14233b3cd9d8fd6782821b4d62b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d38e7a34b5dc430c7cef9439acaea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6612773be979fccf15a12076fd4956235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194c5a7ccea12b6a374847d889331c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f5b58bf956ba93b4d718bfa1e65e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e86d2af65708affd8eb3f21ef77a78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199cb7837159aa275bd87f7f4d753cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca3e46972e9586bf0d587787d04f4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ddac0ae82b9b09fe0f6cd3a8e19ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74856ffb846075420a18aea6fcb7e06e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c93c6b8295b31132f2d9c4027213a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac8281e2ebc5ac0346e110624364e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888c86349a24c2f57083f4f603a58ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab094bb234e9946b659ad577dad3376a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b390d276fb35fd1ef9103f8d758f1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c86abaa4b88c55bbe5c97153884896248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58212f865424abc61f9eacfc04801c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6961d107b9e4d8af5e0cf7debe7d5a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5521e03f6765d52729dfb73fee5bc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535f597b72defccf7edeaded0dc392a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664ca3601d721848a5225929c473934253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40168bb6561553bb8e02b4e8c35d7a8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19ef8892e13ac8dd91e0cf81cd1094255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f716f206024358fe0b1602aaba097256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6d682326545e7a5025316fa8082e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330fa8ff5da61271409bbd28aa06996258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60785c1fdd3c06065f3c7d45b8cf0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e532791fc341748b34f1a583f7ccc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a16b0b2b7c4b3e042969685b66bcba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22e9d2d0840688c84b971efe884e73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c195397867afaf991973bc8ae6c8f27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c8bfdf1df7cad653cc992c361cb65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84461953467cd7d6f0f4d0105de7679d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f0746fbd22e049b801fd4943ca24d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc301b4076d051d1cce92e0be3b6f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dcaebbcab4084af8ea4097da08d56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039a91e37f8926bd38711ba0b3d68ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb6fbc74710fea4be4f5383ab53f91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948bdf7da02d53635274f460630f577271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6412c681e6a17a9d25855fb87e3f93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beee16af6eb0c1b58d452a9cb7d5157273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e03b66acd40490840d2cd0e9025aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181f6bcf9ff6ab8b155751222321d04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b93047c2b9a521df98a6159412226a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09479bf55d1b666ad031e8b44f2f0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577c50e6492d49ec74b4984777c95b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946bea4423058608bd0139e9f6667e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6d485eb9c96611024b9033ba111f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4cc54349721db5db954b7c888265a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e50375e658cbc0983ae1c8d8678761282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a237a378b6e986797e3c407576a6a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee09073bfdf35c4a124ca3f7a6768ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aa8113581d20f0307040f03493736285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c7d9c15af6e89be7a26de1cdb181a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee0b218c199a684911a23f308ebd98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d567c2b6f470d37237d64258d8d16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fad08e8bb9631be1f1b89d83d34dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ced9341e4f36f0238bf4c0c4e279a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da279968db8ef9c2208b087ba59cd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6971036d7e482b6c512233598456c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b49439a88f2d316455109c3e6af389293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff7c7dc2f9b755dfb8e8ae1b7993cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b011eb427cf16df1c106d47c393b34b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5df53f9b276d5d9de55c341f4aa1c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afadcf21de6fbc5a8fc53100893899297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b31c7ae9ca5ef602bfa180fef0d61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f0a03d8dbad8dd0078608ed6ac915299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf2477cf83aa70b33dcb15e9058a3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46889e4c7ffb987a1ac135b7a84008f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be279896d3e00af9a2d5c47083e7829e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0af4eb2d011ee1bd1606981b4c5fdc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b4694a697cfe77ec695a292549448304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21909c09c016d19268dcdfa62e2212f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5db69623d1eee63ec9f145d57d758306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c5300ac64fd2cf9704cc0572e4389307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc972fc66f960f93e19ffb49457349308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec92edd48fd0ba58bcbb8a8ed4404f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1264a0dff3fc30ad7bdd85538a17a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1d7bb7d1604635c40a22d33a55297311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28e559341e069d70f63ce1b769a2c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fb007b9df07ed44b090075016ca05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b66a1ba452fe34ae615ee061251d9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b49c0681bb098bfb72f197e008f80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86641d07c34b8d4f9b3cd84b53c8df0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3462d3bf1451e6d2cb655bb0b7bf4eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55b69dae961edcf3c773caeb9b0805318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb5d58339c3e00955c7e5d4557dd88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bec0afc03d328e43f1a40f47eef9c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4db71edca874d8e1b424457db6eb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73375afd443d2d33878b20b74effcf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f4ca9585b2d8b9d5157439a9c96ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6240f2e556bafbab60eabd8ad03daa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78a1a9b32b83f936b8ce4abfa7d5a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c110ac0535059680d220697f2f4c998326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e04f07e6fe8533657030d5def874c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a8d8310f962bef0cf1580576eec90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d17fdfaa3624dd26cd16d934dd2d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4ba4941afc8ff7d18e6aa55df91ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a306b75736d53524db53ef4c3ada5ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce701c327b3c06bd27af00c40c44a82b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dad964b2b53c02c0dc7c338939e627333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d731eb93b75ed29ebaa9e98d4431649334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb06c93d5d156549bd32e1471aa530335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3b1e3a9d8abb4140838e885bf9e43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6253e2e0754b10bacb83031a0cdd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889a99753a7498e2c8a58e5df49af4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e4e5404b965b19e069beffa0f9d10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90c2bb8a7c606f81b1a939a50727d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbc6027d82926f662fac881206bb0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e48600558212dfb4a7ab9ffbe48f31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5fe9fcac20a5a93a48728250aea13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76521eab817be53a630588a9177121e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d7ae9e057b6a976ae7a1fbc563bc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50352ac86f1a1a7df58ec1fb94102dff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf2c926e1e4d3f5af3f5204c9ad4c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1296e7090b6f63d4c3a574188a6e227348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e95c313a8a7536109544f6a1fc450349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b96976b4141eb405b31e3e64c4b48d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d5bb6b38bd360ca8ecbfa8bc21004351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d6bfdfb97093deef8cf31fec095b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9ee72079a6ad3fa680122a7a7255c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bd68c8f63d31653ac0e7b64e28fe0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d18c172429940cd680dc77b2e21d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643e028cd4be1a5bf969d28ae8ad84b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415a9fe2f98a2ffcc10d9ab12f437b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015ec9ab7bffc82a417d316175ab3db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13282458a3fde677e9ac428ef74776c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cc1ce61f38e8ad83b34bca872bd87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6c27af2469e42c9edd917f14c47e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334153c80f8795da2e4b5e26b8f2c39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c448c50a605de51dcf64ebf7ec804363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200062e3c377ac456895a997f7de9b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29852f9b35d85a109d01647cda0e2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51513c375e075459c46e364534fc565366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daefee6c7e65b1f088c3f6383f1ce95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d390b4defc4219f2af10a5abef1c322368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c1912857e94766dc8cb550367559d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa35903b640cadfeead12c7912cd4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815090f2394441a8f9b9bf009b594735371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb657478bf20d9c7be34ad12236bd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c6cb26725c81dfa38ee3d05a858e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33652508fa0cc0f2f6b00da0e0a8872374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa695cc48af3a174199de8cabcb95ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6efcb931464ec1663e4a06ce74afd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e869d5b5d46d3a864e18dbe59b229e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5af46b905116076f05d6003a551444378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df122f7100b98491e26e944487a2cb4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f7ce6437e98d13a7934e1f2b6fa89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0735dae88f29cf3d122f397356ceb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fbb0481501fe556bbde8174529558382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11829618c55cb6d1c94d86c36322e842383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0747ebb55b4bf8a67e916b2ea59374a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87b95227ebebf1453fe701dcb9ee18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad884cda2fad1318b1bc4ae8ae0b08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9868d9d91d57100a4144f53fbcea4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c94f18a21aa046a83c53ebad457419388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e5dd2b27fa004ec4d419a35dc8bd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953b209c2c5ba5f5b9937e855dadcd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40334444a1b39a65a493385c8df75c75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e86eb26911257ddf3f1d3ff76720ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54e0d1c5e0ce05c7457023aeb6514b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22636be535938b7a6e37d2008b23930394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc86e371a8e2b1d16265dcf91eefb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4737178ee1339dc2821fffe32e6111b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71e29903548c3041baa4a5dad34016397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94762d76c8fbffc21b864d3baaeecb0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d2e4ac72f6b4150986c4ae28f0d46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09278abdc3785fa3616f38f4773412c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb719f99db0572420c2b6825574a4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942e9a20228073eea821d1ee6001131402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993a6b0ba7e3440ef72c4640a11cf45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc99f02c101857c810ccb093e6ec653404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5b6117fb32b83267542d31b8aec87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff021cf1cc207a71fc3999b6176d8c51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd77a0dc55f25f58bbd1cf6c2e2c75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d75b4c30a02ee8565a4eac9c1453d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b302f10ff898074eec2c565fec1b62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83935198216c8041f6f48299c3f1b57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcca473271f42ed8f66af22baeca477411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5171e35561876b1152b9ca3312c55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdcf2e07665b9884d59309b9c8ed67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd30a0c80795d00dd4b10888ba9e36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f28b133902c793722b8ce58e3d55f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b531a365e91c4ed4bf048c0cd9455416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94413152a4809e7e446cdac123e399417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194f5de12911ee7ef7c7c90a82229be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465da2df12e6a94818987045f8178a27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1501788648c35eba055c0baf34bdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e896ef4314879240776fdbd9a8cd9fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd35f3530b49b4afaaeed8d7e946e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12369a42b3696c1ffadda431f9ad866423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baec12c46a92673b3429e4f1e458278424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bf1647dab05b06a271e7dd8a5b61a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad8bca4cfa240c92c2ed4c9781a236426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe57f9b4f6583d3c883614ee5ae456427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b66235b41f7e40aa96002cb8450e01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0193aa5c6da538b838a8fb467225f04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b1525ed514bc4aefe43812e86a3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e074354ea379fcfae854053ef86c910431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe059f8437abfad96111fbf271f527432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cbba72d88447f183a05107107a180433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7b321728d5a4b76900a73fbe12df8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ebc4e509ec083b1b8dea978b22067435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17260dec0b720d7a916377cd90ca30d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a468739dd944ea342b62b34b3ee40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e87d92af477f8424d905600acbc4b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d79e59a6674f4ea0e7d1646c17a82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81125e263c791ca7a5c8f9120736e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca76c58ad376b83a91c9ce2d7161780441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afd59ad2f1d36fda15b2dc95d600b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de851e09f8baf68c77c9fdb91bbf3c73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e44a29483759691af00fa89a56f8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e7bd34d1323155e4cef52d832b50a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69bf4789f45cfa4e832e9179ba855b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a2c6e2282db3789d61eb08aada8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef450b2468ef43d7d556b9d28707f80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a342176574f2f0d9e3f5aa1f084b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b775248e0b15c932ed3579682705b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1427244665d72c14a76a7c32b0fcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de2083e1c2f919657ec267cb8fbe28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e99617e999ea7adb87dc149a874a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc13f6c2710d1f9f020c7ce9fcfc5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7bdc7ea370876cc9c525468143244455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c956e30f12533d5b6602a6ef7a80e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67febaee39634553dd6b2af17cdea3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91affa059149c36bc02ccad9e9afec28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47568335c3ad87275a8d17e86db7a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12397f8c61f41f3e410752cc8167e873460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81cc7656247524c46211b4230c8f1d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383ae536f739d7723127e0f01562ba9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab573c19d97570bd3028279dcefe56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa005d3b3f8275c3cf1a03cda348228a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268684a74ff0ff814c33bf821a9eeddd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d823380f2392c5ed210eb2566171ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552e959a10c19d6305521ea092b5099467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598a651c0f17839623de4504ef5271468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebfc74859a4a3c3ef2037d413840c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c43029848a71b9ef3c360491c502e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781e8416ee0ab2b1d753f4ea1540e93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6338feb0a6449e7bcacf27d562f9591472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188c2337ba4ca1ab612b45e9422e61d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9241852466163f110641fa4aeffa1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ae7e63f38e6042689d6c1deed1f2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80b7a5b84f78a63f21b9ad673056ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b755f8bc9e7e967e8c419e3c897fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754ee243b58bcd3543dd67bc5877ace478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a956047e12584e65da6ae26c2835fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a75235d9baa63d27293e4184296cfa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1c385f2004fc0b628cb8ba99e1df9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b1f97a737284ad6c536b19dee0ad2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e19303b97aaa96d7f80211ac871f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575fcb62c1b0cdd7d3f9a16d9cb42fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6da59760f82cc6e2c53e2a2ee8ae2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629d093202e8386fc20b2663e695a54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dafb622f53bff8287e82fbd6cbb665487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40242e8b2bc4c69d570075f8ab8639e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bde07fd6e52579462102e5f97530d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee525f60e860ac5b462a3ef5e0457e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0769ef8dbc4303e341b02d5b84bdf0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198df4a84b230db4c938f9a571b483f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7b93cb0df3a2ab583678d4a435f1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b885ace343c981dd929f497cea0e53a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de32481aa6f6098206855594b80d197495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2b6af0e5a8d9b3692166123718445496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ad119870242b34d0324ee2455d9f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913ece3342ac477e518d46662e1d7ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7c9edf3d26d6cfec06b0b13959dc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bc18d8db8dffa0b3bff00cf54e969500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f77cda7c9d20a64c00cbe1e8550983501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd71406de5f8998e9e535f1712df160502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a37159f4f60c07753b511e28424b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e97e539fd95c1509ecc1d91d2e8185504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fafc67d722852e5d60d2cb117b0735505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e981eba99926a335d8eb52841410fc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b83c332af131675b7c41f647e23349507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4ff0a6ea13a9621402ef355496f95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aaec90d60a3ebc337bd7f578a0230509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a76d3fac4474d39645b080af281a50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89a2db9b56cd81cbc5220ebd3a4374511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85ca7f71178b3f06776e6378108c57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709c5cebe949256a880ee779816f3a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f8b3784477978ab6db2bbbe6aa63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f3a60d33295adcb0aef88d6e594c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19285a126be2743ca7cb1936983d8d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5360cf2b3ca55e3180706c0ae8d8b00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287a5de37602bc0b9b8f615fbbe6de7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcb689d2d4bda9f0579b9f45b8cb2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02eae87ee877bd250fd2e5cd6d401d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd1658ed9c386ef2e5f4d89428911b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dcbd0a24ad8752775c0e7816b673f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf160d48c9048be449dfc72fbab28047523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f42f489b12abd96e758cf660290612524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f427fa8f581abb13c0d4d8a5deddf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7de9564cc6096343661bc37695c4b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29fb09bba779a2aa1a55d843164b12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7854e136d0c261a15ea2bcb18c86757528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9107b57eeb53fc50f818a532faf8cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98435412f83804456ed4a31c80ee3072530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9218615b90a0e6e404d7132645b09df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dae5fac9104397e0d526c710695489532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f60e339c491249ef8df64dfae4eb3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba91c28f1fe9bbc468710b1e9b5851534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd644f44bae381c7fe516686024e1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6fc7b67295fb1faf1a439f7d886da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d488c47b47c5a14c7054f2acb2edf35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122382280ef554317d71345a5d51bbf3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ede1951f2f3979b4203c1774e09c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a36f9bd3c83bba2de3cfae0cb35547540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883a909062aac3bd69dcf3dec214284541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df572ac4520f07959147bb80544f72b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc2e7a04f04ddf0cb9fc122e972eb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628080881f1b989615cd5e0ca7f74689544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6c9f7fde72bc8c7f5a97a1a6674fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b0ae864267f3ff288147b9e2a334a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac888afaec72241dc78744db788fbb5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5208e1b517b3ed830f9b0f60d1e282548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d6456e91e647a916fc27c8e6b1521549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5981dd7de929f0bba74813cf414e876550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a696c79264909488c8c21992085574551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33748cea29acc8e9835e42047d90aa8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5d8ccbce9ffee12044b1b8f84c570553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48c13c35193c1080b6f374c4b727d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea0e05b36a899f39c51c651ac75e42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c83f49a9ac291403359d5dd0c07730556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882c56004c473613e1313ec8bb29833557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78f20814f2c830b4db900ee05e75d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0936b0311a8db12a2146c6ad18787d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b877748e1fdb45a1ca4e81eb1280a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e7163576ff6cdeb51e574dfb005b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f53b5458c0ee40827452b6d612133562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff7cc30ab363b9bb2e408903c3e42c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ee810a20416ea76e355cbdc4a9009564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1bfc4e93372df3bd88035454f29b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4818d4ed8c6f9875646f569d5a67f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ac8a307abd8975f01f26faa528c30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e33bf75a343b1d837e71f42c1dfdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95176069f24a39e604c9585b1864d3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944239c0b5cdcc2cccdc8f6fc652944570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dc6d8d4b268d83ef3ada311662c3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0c40015999c2bc65eec69c5bdc2cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c55aea007c1ef443cc9e996ca8a7c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da78b4cf1096065cd27154ed52ccca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a45074756c7e38a444cf1fe593ac8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8480bb34efdb344f10b849b91d4eefd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c086125e7ef6c17ce1709e11fe467577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f869b8275de7387d346ea1ec3d33f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fa27f787ac60c93859a640103c015579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c8718118362474cd9a3079a2ec0ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9492231ca04eb9a011ef5ff3092f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64a4298fa1bf5a8e23110b62f9d404582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca003b3098684327e3db74ffdfdbd05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233f965c5f520e6e210a972d2e1099b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4ea96ec5f70fbd98d253bb71e5800585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d879d4cb5ed9f59da8ab5eeb77c22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc08b7ef95e251e1921376c2bc3cb0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7838334534424787f6b8efd88f2e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de548e2c901e3a4ee076d5ed3d869c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31654789d88854566145367e0d49569a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa606fd13c42e6de949e303a66bac0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356c8302e017e6318f8660bbf600f61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a829e4fb2d2b5503d30ed96658e2b89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0a22228134fda9e0668ad99a7db53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e79aa0ec874f47f81953fdc56353b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a23c77ec0003db225963d0b2bcedf0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2beaf873ac3ad3dd5137887417342597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a6fc652079d3b38ac4a8e66105f4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38706975882893ea65fdef38366bf2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54dbd72b4697eca214b81241e79a17600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0757739bd021f05774589e7338ac81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0fa1179f9b2c1054e801e198a1e58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db880dd0f2f2d0865aff049375c47eda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a08edc6ed74daa419df12b792df9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c8cc6cd0431fac0f47529ed2706fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426cfbee04c0f18665e388568f9e54c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b891ecd02f55fcf486510d9b77994607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6dc3b2f472497e1c70e4181f53f48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c669f7fda98f449a4dce2fba58fce09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d344916a97696fa7858297d73a7fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd372277973f5977847401106c3b994611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b9c5164224809f1d055dd8e4166dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e4298ba84fe1d4c9a2511d7668ba8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840df198e88029f36996952722d32391614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73f71583f41714674eaafecf264e25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60428171337e25a2e0ac11527e42675616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7bd4232a699cabd5dfb390b0dc4f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284317461cf81dc4c5133c7acea9dc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e35abe9d7430015ef87a9eb935488619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ae580e99dc1e0d66fd04072a67bd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fd1867b96bbd3af2191623d7135f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de30686352e4d0a3d7f2edde80bc54622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66121679633712b2f4fe84071dcc8ab9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6281951d58092d388708f16f43e239624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be5791c3049c8b44b0c0f7305c1355625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3bc17cdbef8a4749851f9bf5a2d7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d009960b1abdfd27636cac7824d9de1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84745112548aa57a7c96923f82058ed7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da871d261c9ba95307cec08612be4273629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194d7efd80894516309042cb58fdeb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f327d0349f72045dc9ca36bacb48450631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928faf187cff3ac062cd6598a07b6ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8466371114f0dba410da0a205b5e7a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a0d1fa2aca1a02f81a75574f7ab8b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd072fb813b057deed57fce5b909c61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a95211d3e0f92b562ab6fc5dd0bfb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03520a673a1ca696a7e5f33fbe5317e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdb895fe3634ffadf53fa40ed18b21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2c54515e74fa3837f3959f4913ed0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0530e844a1e4cc10130550fd764cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94951b2c2124f7c10915b87a93119635641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe6ca10e793e3b36ae6cdf920cfe4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d23c488db3cf7566a975acaf6d93a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15dcc5e48e494e48f7d0de548618bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0b08533562be93dad154e5e29350b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8232232f24ee813ba6cce7e9c2f48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02693ea23ab6386d1e6bf395d9cb89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ea7d8561c6c1ddd36df7317742d19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f13da30c9ecd0cd0c9e38aaeff587649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802b56fab40ecea88d545bbf8cd4626650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd9149974c02906d8c1a249b210b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09764547f27bc8eece1d6944b3921ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399f8d94add011a12cb410dc0400bad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec0fd53978df644f0ef2d56ad6d6a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977c85bab94cf32bf0531e19c08bee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3d828c9d6daadfffa915896ffc062656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6299502cef67c30cfb621b6a093390657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70933a75953939abd2b68832f80180f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d72d736cdacafc98aaa925abe6201e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92802b3cb21890c39bfb74310f31d5f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747db71b43776973c4b47b51851cac62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf257f43f60977202bc106f31e1b5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de5a0cc010d1105712a7d8ce5eb6f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750d823afc0f81b8d04be825394a36d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1b316e7c82fb90bd2103be07b814e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044582afe246389cb9e9dc60f8b81cb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06801d7e258eefdbd6a0254e77791a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc71292752edc67b668ac0920575caf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e8d72c2590e388d57fb476b18a435669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861c80167fc027c079ca475bbd65ded670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eeff3b76fab8fac258a661cb0e4b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255000699abbe9cf90b1bc3487bdc34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5753e5a8da87724cdd25dcfc4c685f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece094ca27d19063d5291a7cdf80ec2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b32b7ecddaec5ee8675929a52000e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0581eb05a701824da94fdbbe1d61f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f10da0d4b947dde7270ac2441ee892677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2979456ef310bbf56b1285301ec70b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce44dd315cca32b98e49c285d4cd3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c2a0f27c22fcf9701f4f863945d6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36376bdbbeaf16fa8c7c32630b9f3ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56987bb8342b69da9dcc2ecf4289a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa8f1cfa0a4b639a6458c59d76103c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb676685eaa3a02994a5eb6970c15b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a3a31420722de669d6116b7c847ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758d4ba9756999771bb569b81e313d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e410964b9351c67cd15375e0abccee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e155fb5e3d55f5eb1f37c1d3367d73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50783e12d59ccb277b0eaf4b537f0ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121119d24716537a70457e9b403496d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4e8c504a2e45586d37cd1d903943e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39aa1e8c5ff15afcafc106619d005e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110fc244a647e2e2864d09bbc5e6282693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c04b51a8d699e2b2b1ddf6043b0b86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950235b2877106430852a33b5ded236695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11540b29d97c635fafedee6d51d4d85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6482b557d5156d8a209cc6cef8c0f05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a952ec8995d9c10f26494e70f319c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f862cffcf908c205024ce234aa9e52f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e303988dc9142d5985f9587d396a5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae7bc5f6e17b0c0a729919ff544890701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c019ff8a5614fd5ee24ade1e36d3d02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac8a2dd61bbf1fa4bf1c97aec5d4fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922792ee0be553f3cd3a8114f923e175704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd853e0a6041c720c43b6387e20f83f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244d786f0366a850372b62ad18190e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f575b10da700524bea4183879eebb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820f258127f97e8f8ebe4eaf1a024ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57828cfb115634f9fa09be1a70083f0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53a07d9184770ea7f1534f026c268f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96831a9047d4c0396388548a61037e02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae00bee130222c93165bf3140e949c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb776c151d92e70c03eeb372cd588dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f85f7bcb0d6435893d961098bac82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b89c2a911b1e58e67710d79029ff4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863019ae31b8e8f8e41389c3414b9ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a85e882953335865a81f32ab2f2b65717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2e3d2ffd58363f0c6c144ddb64c48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91401397e0a123261db1112f4407dabf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab6cf20090d46e1418f2a34f2e48ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3037da9a2150f9cc4c8806d772791c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bc77373fbd188934b58dfc646f9d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b526f6c3dd87d3fa18ac96ab53fc6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befdbbe686b84f41c16f9bbc42f473d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365ca1812fa8b06f0020b6b3281f4e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d601c83c3705c1f4dacf9402bcb549726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576302469f22fb7dfa9740f7ff5811d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bd36b64f784f6b57394a50e8677b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c24e6bc2aaa13478154402ce2d6aff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde86257be1ac70c93f9945e705235f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dae6f242a28adf1e3abb27ede0ebc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d291ce1222867727177ff66d98fb8d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056d71303f610480269e3793901ebd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661052bf08e7807be897c25462a0c9a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c3bd580144051a81870ab38b379a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748bf0c641600891f6db36e8a81ea0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1a2052f49d8bd0c70310a90ed53df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d82a0d54835540b2bef374756527b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4302f7a5471b21341d1413a0af61f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbce0766294288e6b1d85d427bd905740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86569269c1aca8881ab5a9024c16ae2d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb873dfd6f3512a84b44332220cb196d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d523f8b19aa6d860d3d6a7479ffab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92692fceefbb38b5d902a343cbb93437744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b490019fe3143ebc338ae329fb727745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d31e07c798a4a9e2583c282b871e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8936b0f947291c844f732bee482831f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516844b204f2e1a4501277a9a705f11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a163b0acc1047b5f6209a24801756c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2498e2b798155c960d41fcfdf28bec0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62728bb40a29343151338698870688751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24186fa6f4086d45391d5ef02aff7bfb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1617f77a6bcedeeac2898262a0bd8ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a468bfa3099ce853768478abd149a60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546a9f4a141b8c83cfe16eaaf06781b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191156fd9af3a0738cd11956e102c08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71919c7d2c20bc0d49dcb4ff0eded27a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68a49c77cc5321337f95fa3e353b97758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3ea4fc523e2830a8bb891921c61a9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>