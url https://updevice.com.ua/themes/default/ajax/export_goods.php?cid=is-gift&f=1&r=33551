--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca38f12790add3ed14bf65db166b7841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7d0eb5409949180c314693d604ded2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad759eb28d282defd3e0b15297604603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232bf3b718a19150a9a6512546c12794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879600bf9ed3ca3a1c4f1de6c00eb2465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178578f8dc03dc338c4868b71c8d95c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00316c1877e54ad6ba5bdafd311593d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218a86dc12e0fceced4cbedbb48c7ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf98a6301c442fd0728eeca9353f2c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b637c1a067ad43ad6a15662239cd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e91a2d9e7c0c2d0d44b724d8afd9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708b185c6ab3d4baec5bd22418eae3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a4490470acca7201694895463e66113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcfbf6524288ae1d5b380012f8351a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c051082e74f90a2f2d127710fbf6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1881b55dab88acbcdb018a96d19f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5687f922fdb39a71d02739c252f0f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e7ecb1b72d9e8b80ea7ea0ac6982118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b53db1dfbcd02a0835df89e8a538a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42548334b48ae049ef2b7ed331b0880c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43478833877be4a45bdf3f6a80b7470621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5fe141f848b5e73e12ef03ace408522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7abc3f3f3fc5514f2f4392306e988923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74960d7074e55cc186df8a00283f38224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed09644fb3154c87cc67393f352fdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36a683fc33ce0dc56d53546d8d469126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cda6f84b297b72a01909664bd1b3e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9be87b8f2a2d6f04557f4bf8e5406228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73f40aa7e5b0e079d2fbe43e8ff46629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14d2ec67cbe9b41573ca1af14876af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2d11d1cc578d2fed301bc25fb9efe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b715ffd49c972535392f9ad7fc8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd948fcdbe62d5348a3157b8576d2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e20550750b36b02269106f6a1d6b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72046b301507e10ee202ff72481c5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd43d1e8d9eefca75c3559d549b26b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9093aab4f66afc42a846b98ddcb36a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e5585376c657192adf04933661f8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc7e844d59953351b31a1e3af11de639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a168c50f742e499ccec49f418b39540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97def37d17865ea66276d992218c35fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc556e43c1f02ed07a9b23dab22b116242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd240d3ffb7538093608ddf1600e7e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a348d57bbe43e9dafcb064e8276af644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea615fbb6ef46f799bc92083d5df69bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca11b1bd6c48db65d7b5daf4b699b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d96ebe3b0cb8fa0d556891f93041647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deb4cc8b6542f4ac27b027eb1de6ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd9f4a05b6d6f90cab7ae5a379007c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75dd08747151e8817878c1f33d15ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0f21edfb5b7ba0bf043e24103c88951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40ec0255e5a44a035b1b5efef3af4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d7a45e5ebbf5dcd4829cd01bcc4af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2ef94dc1455e1b376283a3116ec3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ba0a0303e88cb5adb430c8cd0de8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae7ab844e69a5b59fccfbda813507756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fe9b6484d8875e1ebbd198cf5781457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fa2685b2b514201a554a8233dc91658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cc243b2234b195cddedc6f9bb716859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65e171b7141d588659c99a5d4dbc9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dea766934595024f12cd1d68f91b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febf8ed574e58de305b13f5a878874762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd959a7905895735d17136889fe28363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fcedae5cb17105ff064c02a692a4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70c1a30882b632bfa86900b159231365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c0eb68cbaf1dc9c3dc3359942718766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e398ea624e4b3c35db10d6cf69d4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0b8d27e233f6d6efef2287f92181c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d135049b249c2f6efe23c3a9ee23fad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b3cd76b501dacb56e19e5f963e12270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad5b66be969788e719246aa92cb3ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac27b974d342eb92a44dc46379a53272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad9fc53a5c2db84a69a04805b0bd2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930e96af926affdf576a428669ea48374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee82f4b22b7602ee739e59a9956b53b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7b0786ef4c7b4fcea9cfe51d45e2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa434a1c72690e9b2e38b751eac1545977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e0191f9d6043c4644e6580e8fb12a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4632a78ec540c89588d1f61b3a01cc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55800b31275e6bd56028feac384d406780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddff14e9a4f112fea9b330f2f8976a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314c44501225ee7c9160ff659b4b84782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1763a1973f28731921e660810461c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335a6043d633598789f082e8b21574984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80583b032fa6dc29c96d8fe7df4a4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc3dfa0d6450a90f8ea8d7944d1da086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa2e60bdceada1403463215d837a0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0613009a90b39ae0fb8e107dde101d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dc5e44c06416d62e1fa988c70a2fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c41588d522b7797a63321101b1f1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c29c285d273cb0a8cff38043154d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cae7330132305b92f75753148057392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0722e79e40b72eecd55bbfca70bf4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be8c2c277fa28653d700daf2cd57e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043e717af873dafde6392db39562ed895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0b5a70d0175fdfaac2d3736267e4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860859f4ffc3391d63d91c0cd2eaf99997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879430bef93456ce513aa9f52158efc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df66e5bfa2eccba5968521de317e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60166efcbb24bbad7e640151243523100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf1916f762fe061f7786ec9c13ff7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b93da8554aae1c78c823e243afcbb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52c6a0b81d140b6333656960d66af3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330c6ff4a2523c04590677c3db3b641104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4c7e46230e01fb8033278bcd6bc73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07f5951f0acfe9ffc91743e1d26bff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cbea6add850ebb3aaf811063f9459107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08be3eb2a31434a1e582375377201a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234311398a3fb1b6c76d0435b553fb4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08568810933629ba1fc8b286819205d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851b6626c6ac9c8b6f21981df7db371111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a754d7aa5bbf919a4310b98145ed10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12d3df562cf53b9dae22aec1220c20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313ac20b18df89f1fcb15af7620a6b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418587d92421600f414405d13e6a07e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b58e7d4874ffa1edd3eaa867ba679116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdee4aa30d093066509794ea679b06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502eafcc31b301d0ee76aac05b53e41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9528b7a5448f2c355fd15bfdeb91b84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc8ef5950298239ef229b42bfc435120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223b7101dc1b04505daad540e5e905d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621053ffe55f26760ea542c5a41c1ca1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9df95570ba3e6559ad9ad567dba094123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255acb4a91a204313db3db668135e64b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa757bd9b0b243a2494eab39ce1584db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf843686143fbcc3990bd3ed56bcdb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a724a85bf9ed6d36c6d7fd6c4577b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855250f22d22d74add898aa5fc8eb18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7eecadfa0079223e27c3d7d2c6f79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b21c6a32b7909a83f5943ee12c3fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ba9374ef8f5f7d1d8593b2c9c5e08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae728d5fd78e0a1e10a1767862f2de2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48871b23c6b8d9aa56d5c6fbc7a567e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44219ed8a85c252ebe1989624fdd9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c7b4de5f055d4c951e652d55174d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cc6416228c27e5eb2381219a4a76d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151b466e0facea142dfffc756116f93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4bf8b8ce9cd8aa11e66e944f8f8a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500928427c2de528bd70f3bd609b595139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82579a7b2123e624c1ee54c1e68d2069140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515039210deeef8aa6153e6e5ceed407141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092f25b1782762804135db35ed46ec1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4b394c7052effb85982ac4680337f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc232d5487eec67c2471e182948a4566144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a6e0b05402908819f9f57c17fd81f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023a273f109aad43c2b16dc3714ab3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e470213c3c3a03bd8390d6968ab81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050602c879fe17f56405ca2e5da7d621148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825451b0f1069f13bc6d23a1474c3fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe129fa8359109d675fc9a5e52e4ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9150eebd3babf7f13545a8152303d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d73e5399ca1d02aca63eb23f56f92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dbe0be8be9b0770cebb299119ba31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0eb9fc8796ae18a3585341dfcf471154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f248e764c64d71609444b273dac41bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a409edc2894fbac4fe83446c043cb12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f560300b3a4b5dc45c13277cd47fb69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3a8f56ef502e26f6af4202025d42d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1766063d9ff58199173d6bd264d2a40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb790b53b652898f14fd92655c1616160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40716cfcfde3ebf256a534ce2d038b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05027fa3b65ba5aaaa74caeeb9977eca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeed3dd22d8f413afbf0ff3238fa63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a7dd6cd76263b9be540afa913e8b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b1bcfc588dc26a88c138610e46f8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1997fd3aef23aea33cd08ad36ce064166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8a6270e176cf38e27df44bbd61aa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300ce39ca9c63933de0de67bab105f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04412014eb7d66f0c6d6f0848a94a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444de49bce051dce92599ed331b0be3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a34533798f92a8ac39ac37c7491b6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131f9e2ef9e42e6bce6fab61c2442f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdda68bcc1b9899a3a10cd32ab7789e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54a5bdc239ad27611923f14c6b5c34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43ad3add79016efef7ff98c3eb012d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056b2d1c2e02fe3412c7a3b22c4ebc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf85ea34b7dcf345442e5d3a0547fd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1464adf1c520005dac735f8fcc2b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94a1a010d20ce7cf89954d289cae9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e15070ec120e49c3f0918e07bb0b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cf59841221f06bf599c0a1f0104f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b6d85a21bdffc3e568971db4af285182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc8cb8440686eb952e6082fd86c6a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde4edc4cd6bce8afe6964b6b4ebff9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49647dad9c651dadbae1f85aed4fa252185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0758e6afb099bc8f2ad99fcf5be4fcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00558ae62b3da4b326b2a005b5f574aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352ead84d73101b27c5d330f1b3243f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc725ed6e6c803c206d524c8b46a2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467e9c08c62a44154d14e3e4f46deda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e8e2158e70a4055fb3b03551390a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e2d28b69e80de294167b919c672f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22079449e4768c7c2a2fd80d06e5c860193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140da7deca1cbb3c63838dfa2454448194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb593d1351717aa697e35f32be68215195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646afbf7c0fa6c71d44f2109b6be43f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb994d7bec1827a39ba8dd48670ca9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9eacfd83150b0ac71e7202289e678198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd38c7ee1529e8c1bb7317d29e32ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a566f5b895b44680e4f6807801ea7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b12c67c918607bf3747c0885f597b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e5c80a8a6be828bbbcb288ad12823202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac87f7e18f84149f30eb057ca46bb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b93c1ba5aae6babb070855eed5405a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86ddfaa005fd79cab9fd18df0d4e4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0dc3a131c9d75da52e6eb15b0fad8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf5794d33f288873c2c637c595fa6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7559d532ba97f39d9c41247abb321208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c8c3aeb01d47c59cd9fb0faa584c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cd97349379e71425b42e694d3e558210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc2dc249ea9c3d88ecdcb0e85be902211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a5034adba257af76e9b84e2d54875212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65383bed9a4506c62b6a286e7f8e82be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd56270c1f64a58a0d0b00b59ac0a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316504c75e5d6149a7bfc2b296a41f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a10741902c0bd5aebccbd783f48c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc98ccd3014b3aad1cbc7f007832eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eca14af1f1bf787e38661321af0e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a355d1e0a35ead4aba0a2a790091ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe6be3dc159357f23760eed7b2f034220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353edf7a8344431aba018f86a0361623221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec92f8ebf6b28d8f41c2ee24d9d903222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a39d6b56ac33eb4bfc3ec02b65e72f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcc20baf0e562738b8a534521e2f26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14b432e1ba9aedab24a2875ac11fde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042a4495e645817c0dd9202a0390d84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f49def4a2a6b22b05200ea632e150f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830ccea50e599266ef33fc69162e691228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d7c9075961805c4ce9cc4071f9f9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66359c5b35f74a5982d90b415a0876a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475d3d163f822ddf64b2ca523bde2e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15f7a9983fbc39eed3d8927477e3d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca41b9c9b88f49eb9b75d73d486f7c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7c2097cf22c9fa01a7c8c7eed8fc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86a17cb077858063e4b57f1dd0f722235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde59f91169c0dcd7289dc38680485bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf9cef8a44a740e3ae6a649a327379237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760c10b276da48fca28e47c07cdb5ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a910dae324f0d6a8ca1fb6f619c5773239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7e1ced9d237de1c8f65e33d8751d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb958601dadc322c9c32706a5ba250a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be7732de26ff9d737aa9b895615530242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e21ba9fe50854d3c02ce13cbfaf6cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da82a83a3ca264bf5315a8f73868972244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09b8f8d9e05cb1cb830d11f9cf32a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a204abcabd864497603517664881e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ffdebf26965333e194ab3e88efd35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811af697d2a1867c4c680f47cf0f1d36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256347cd7e13fb7a37d656bd7b426ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cf75ee616a08061791a0c25ee0388250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfc50cf6e29d3aca70e80122a0fa86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744ba9ee85dfc20903badfe2d249e1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7e0077eca7aa8d66094b240793363253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd71f0c4e1d9b3a05a33b2fc6de375254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61e786dc6e45456e19524dceffadca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a00ddc7032344ff6fd5533da0ff9d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed453ee6c88be882d7a49c7e8b4db353257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f85782a091da80db0f5fd59e922b71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa4a39a3f5e2d8830233700133109b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda773f9e50fd4e2b3930e10944cb1d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b246c20b699ed92156b1b27b7a184261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e52fa5ca4e0cdc6f35456af4c00d84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ac4004c232e63417b6f19fa849e30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5291eb7a8fcd535a3bf736093d92a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b087a64b0b1e105f5962cb0bead2ffc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94138d4b0e9a6c67457bca0fbebb84fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041f84a58c73562ac67deb0a2c156c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cda510fa01a4c1e8a166d1e7f73bac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ac1df76032b223c2b02512ac16035269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52c761e88c03eb92b88d0e61699c26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c0225ac67e8bcd5c5ced14049e363271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb8c6c404d622c06d978a5e82610e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b96bea2def8c0d6e233e47cabe3537273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584a235e8daf6ed7c96c5bdd3ad45a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef06273358a6a00d24d07aeb74bb595275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353207794047a3d177a3333e1e7c6fb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de238c10d5e9048e864a1e89f2ccf432277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b66f1cf6e0597445fcab0aa69ec96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb320eb0986eda9bd063feae5d5a711279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab907fab725ea585d2f44af7b5800818280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e781ca9944e35d6bbbedf4c69c934281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101a5a71592efa2a9dbeb0fbef8750c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eda406e9895501400d60f9948a0ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfc421578fa1a019e7da125c9ec69d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cdc9f781751210f5ecd1d9cf12c49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed2c872324cc19a18c0641a1493060286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f500f8e686810ac17ebc560a837697287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bab8034c989d1fda2cac297a09c0e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a99518f44ac4710b114e857625844289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc1504596e7c8f8f7e33a2bf104f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f26153b4ea972d8cfacef7ae1026fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e4582bfdc3b89b49c189fe7aacb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940d004d33969e66528fca3a6950696293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ad6185283ce85aac1f9a036e23cf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4a4290cff6e10853a2ce720f59a8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b5d75c934fa7d9951361ff8466067296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17497ef87421f7b00b67a0dd6312a6ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ab245d82a943db712ed2ce67a6113298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0de7af05a574ceb5b052473669d81e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a43b227ade3801705285ccfc26b145300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a95600127c0dff48018ef02cf3c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4b7577eae2b98db4bc99b701a5f18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f1f8f2cc1fe0e604ab2a4545b1912303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a45167eee66d9ec9f17f14fb2eeb7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fee78bd29a0b26eae37bce43dcce9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ad6faa21c9313b160fe0e1c2a9bc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870ea318cbb0d441976604a9cf57934307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d63340540a3e8d0ce27dfdca146f99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc1191bbc88c3dc0b33721ce4bc439309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6fb0fe2e54e3c5a2c298b40498de6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24c3558fd56b3b508b2f032ba4913b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40b412232a44109f1744d5de9870d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34461565d86f40015b13f83da75f48e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2b7cf6fb2228c8c31e6932c980246314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f61a1cb8a1da3da2f89e489183cf3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cbc2c2dbc89467ccc1d159ad9e3da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db693e2687f37ae12814f71f66eeb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c763e3cb247a5dd582b962a7e203f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed869c9bcc221142b3582736fbcfae27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0c95554573bfc76807d6208114857320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba41443c90e248766d28e8f930f4ee3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a008be4563fde38254d106c94e05615322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f942086e7e437464731d478090d7210323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b6657909f6b25c1edf20b292a1c87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacce9054a1d43e56eac28d5637607e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdf979333fdf1c7bd06bd5c7924c6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5289787c6f5678faafd438546757779327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b492c563b22061550462e02b39e8a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d38df13b473124f84a3c619dc5f2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf9fa71e69863f558b750a79ae8df7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec23ec22e7368da5e1fae133e014c1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957565c6f2c52ce5399a2f66801fbab0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badad9f68879a5a9276b4276af4564ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bd150352b1322bf02f26ed6c895ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79373b1068b5b138887e906d755bb193335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f241d8782f9a30db85afc27a789b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b5a23debb0d1d521dbc708d02b549337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3155ebf5c641702988d63139c6128f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aac16d7a7153adb335f165889c84c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c8d132a281bb98dca1ab59ebb1979340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa2bde71e636badf1953ebde64b78d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f343aa6c2b0b10411b3031903336f5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a5ed7f236fecce2a1e1618ca31048343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4dcc93505c07157547079504f1164344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c036473fe76737b5010ae047b093a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5078105fcdaf0fde3ddc19319021c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57e5306fba2bcc07daac1ae89708e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d941852f6a44da0df59298539aa19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b91e68cf30de230b672d58f6a6654d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e985f4314fabb7f423dd80b519bb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb20b145c6dab4e6e0b9eaa588cd8b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb69be6106c3b0d1a444716bb3f3ab5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac6d9082a48c0872d49809f04e51bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab21f8bf41eb3f7bb9b1672916c3055354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4a9353aa17b9410098b96e4a27e2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114479ae87c3b2e3927416894fe1bdf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5051a15776d193b2ae64744d153072357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6728b205efbbc424d9e8d6566e0a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae3fcd1b2084ac4898a68d5a4a27b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba778b43f0b3189be088d6fc25de95c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad8e4446fed01847db7b368b75a150361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56354aac5ad031d8c458ea184aa7dad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87683052ea448f3945e9038b79d59575363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1ea643ff37aa7685078b524654660364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fee6d24f475ce40f632fd3a0e56f60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444398bf3ec5961b2626f259e37f792f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8da3e693f10bd1148a9c03c8c73ead367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae34fa8b809b0793acb9f1ca9c47e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db071bc81746a58c5042eeb18475d9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a057f8f71be9dd4f2f113d41703fb32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f28569dd2a2811fa5e650e64a81f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09621f999d2360b2cdbe50523a93d77d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f903b7e297c16edd7e70e6822d9374373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91028c376c9555ff213ab0cc4e635828374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e1589e1057958c1854237a469e1ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24722b5a0dbecf85c8c4cc01ec71f742376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8460c43bc96624315c5e6ab5c7029b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4d10f8e1d9f76835c26c22fe98181378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393b02d52541d613c9074cac903dce5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53beb4eaf73d6b95378c04aecdfe2e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bc856899ec952766348ce9ffe9994381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd65648737ac7d4ae21ed39b21c89f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382e80d83dec32df3d9d4050205daf8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d5ac4da95138d9210fb8a08afc3bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f1a3c3b4d3f1075689a1a3673791f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086a969dd0a153eb32a4c84aa6e07f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592c3905456a3c8cae1a1a2fe70d32a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4581fef50ac6a80c48a3e3425b93eaa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aad9a71ab05a52d6ba0240cce1ac6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea2c116479b6e1b4180ec159703890390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd2c665281e8c7c40c1900bce74a38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f78fd3d9caa6c04ef5a50a59738a6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ab00bd017183110e32352d473259f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350fc77040dc21d768700b5223bfdd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4813c8a93c8b10995e19c401c46b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89389f18dc85d7febc1a15183be3eb93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe987deb7ce056f32e2951c2583e3d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c7e33df3872a6aed908b318a4b094398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aecb83c347cc8056c32ead6f2def2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843769ed555991b2c0459bd07c8e5d54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e1efdc696c1a9d269d795aee3b275401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd11ea7f3e5ffe4fc4540d6b9bebd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b81720485302549b8bc00e7a1f2089403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb459b6022f255cc0074d14fa3e72621404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e363bc3080162036a9c52410c60a4b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772e7a69810b3a5f23e24e659fa33f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c9646cf05c33c11e244f380f5dfa8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28213c318d7acc3bacb63276fd456e9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e14b4e0eec3fe0a5712446d95711b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dfd8144c1df954c1ee8840e10cfd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff776888277004b63b4a01df5daf9a7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8693b15d33cd1433ab06dee682adb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51584521acd1395333f74861e855567c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f914210bdff33fb6ba65494eca2ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4165d3d3da2b504c95d2044ef0f35c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee806e69c7b7dbf2b2f18273258338d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3ffaf73fa0830b8b5abc016482b22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584fd7eb4ed14e84eddc1d37190e58b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38753d8c91ae3641635701e492bf313b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20895a31aedc74c254bb27f21de5e39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11d2e787a55997324a465e7db82140421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af70903d18043fd7459c57caa648dc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e37f6cd851321b6650875a22c73ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed073d1273865d73f651cbe38aa433424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f43dbf7c65d1f710800dd984348de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45378fbf3604cbad6a2c46c79c19aadc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbb319098168fc7545896738413998427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f4163eacec0831c11448b7b889a34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbefe543fb71aa95a5e645f88957149429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5f4f54517cbd2ccbbf56c076cb429430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561c2be07e5d2810f429d7b14d2b173431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0197e10ee558578cfef97be0e95b6cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15268de8450acdf6d48e3be986aff5d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286d3bec4a84aab8a78e5ee3d6d5886434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4ebd65dabc6e64518aecf101f840e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd759fbfecbad71f5c53dac143ab559436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29904b1172abad7c422615af2d2ecb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae47f4fed6c2f89f01cb905b664fcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5cc20c284448432b51c7edf9d19d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d9cf785fc1694bfbc0948af88e1ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039697fe1a850a13f4eebfaa05142cb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17755d2b1ff4312a4b05b501c44cc834442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477d7d2563c51efb19df5f79e5d9144443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddd221fdfa05d5717c92ffa60429eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c4f2fc86782ad6c8bb7a340ff751b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c9b75a85acc334e5f920dd69910ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4045fb0ae557850a1b2cb1c2efe3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f262ffb509bef27b17353ce78ac007c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7099a6619d12baeda3dac937a9385449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe494bcc8161ad67deca001a6d09c6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91540be28751783576a086f7281eb5e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e7f164b8e86d8b3551ef6bdf3dd21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd649d0441b3f087f97c6e4f9bf2e1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30289b23f9ae71c32253c71cde4da52a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2ea4dca98046a3240d4a09748b589455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe6abb14d83ef92907c10d310c7f1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963040108f9627360286af3b466b6b2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb246e7722d51a57bc61b2042059cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64528df45ab6e3e477ad2f61379bca4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40565f21f013cddffc596ef426706b50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f954226145691e0512b597b7fc20b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3d43b27af6f1cd85d29e7e91718da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ec09b8b458b3b562524bda37b1e8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6f691bf15048a085189e1ce33b709464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bc6fffc8b8dd0a2a21dd0852ca681465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60609e2c2856ea489f69127bafadf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bfd6ff0bdf5b5f90c4f5674ec433f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6379f3136181fb77a6293db28b0726468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971ed0b7dbcf8d41ef3cb1a5ab1bb77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c42e40f6b7b61c37160bdec95dda7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8363b0e33c57a0c68a19f247d320df8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327088dbc19b874da31e33040041813472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7ea1fac6f72d82ebee60a45c12345473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b51f5ee4b4d089e036ce533860ffb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c42a4d55487e31cae9165836b8f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430a45de57b0641edef493966a6c0c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c0fa8f93db4e614e59a055f5ff461477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6027eedc5d50330c5040ce277b0390478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a412c23a4ae1378971b89e9a47a791479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3207b89f16518825169305aad55f592480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8fcbc0107dd49d4d0dab7aa2428fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882310eb17023246044c476b6741bad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd57d744567492a5f83a3ae92327d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6780cfde11325bca3b994f8673592484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b06aca5fdd2790d90279f562e54ffe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0731196c7a841ff267955db09ecf747486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184e8ecfdb9a2939ae851e8c1b144e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094f24975751d0acb72981a86692a28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b50eeeebde5aa90ac41756fc84df15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368406ac01c371303d72ad88e8371a48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ac044c5a8afe8dd7ca6b1206206af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d294c39b8b5a4e66535b195c22f5d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e1ed4d9c00c9c060a8c23e3871aa8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9af8e5fefb91d1cea3cc299713c6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d848fb546ec1b76165b3d801689e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3f4fee28fff3f48513c729d9d1a1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a039cc82fb1dbecc3c89065fab30e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3f3724ab9e90e4c39942cef1034cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1ddd9a5f9ac863ba0c51c8cd7c6cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77220ca0dc8776e4beb032645fb36e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ed2ca95a28f4857dc8fb6a5f61360501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943332b496e43920783507164475df3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf230ed9f215ea6585c360bb997fc44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d51f9ed92fa268f3eb9c3ee784b2a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f1de3d0222cbea861b66221704ca5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9b9757be13333e3c049b90428de9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf987bdb6c4ecb7e5df9c69f37b2a973507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b792dd187d2cb82a046da190c95f996508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8895e7a6e7de1ffeefbd1a54839ba8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55bde944ff3d20377579dc94c2f6d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cb02efcb7cdb81cf585c977a44066511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eb5f8048082a9e45e10fa79561958512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51ac23129caff577d19e4b02e329bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb925190bce707be54e4254c9a8918514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4659fdf36faeb10a87b31e0fb43ecc4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0eb35876fec16723888bcbc292407516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd246bca56c123c6ed5b301e6c92ffe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0266b2693b056372c3ce7375556af52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7c6def3f2fac970edcd051b483794519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66f924ab0742d2fb0560e1acbba1ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0441efc4035f5575b1025d837d9676521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51485108b4fd1b090e735d7ceea2ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6d151a5ca00b09d2aeb22c1eb6d61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecf8e340561d7ea9d10104da3f74ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108246e066365533d21f2f6b787d7b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c782e733862bdc011bd249f7628dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3ac3530b8072c4563d4f38fa00abc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543722600761ff514f5f110f61e58c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6994bfb96640d3a8e60ff8fb632607a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c65df43f86af4b9defaddc821aba75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479b2844d8b0446a108c265fbdaed1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a10ae3e8a848b450e5d39d0788ef52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dbe7bda73c18183463744f385c5cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd20cffa44484e5c48faf2943d139ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87ad8fb75796f4ee1366aaf07449e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b076e5868af8cd3fe0c57ebf2cfaf2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa4a0375f30a3219ba86eb13c9b10a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a39286951ae3792242e7fba423e25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668092e92a1fde29fce8479bcbf9c0dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5b6446340a80e2b311a731ae53c24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca8830201db4edfe08574423c31517541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82199e4eb17c28cc1f0cfae003dfd2d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc0d62d5ff4fa0edb083063fdf9a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4d5926962269d6bf7e41f35e4dfd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891ce65ea1927f51ade8d6f2174b0da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974398c4cac126bd3edf00b9978c362546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc08296eb80961bb500c4261e49102547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c152be3a41a28a9d4f41d1a08c1b214548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47556f9a6e63d1acc6d31a060e1ef427549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce095fc81f8698696e72453e099198550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06126b8d028f3e78b7b2da239e0d3e0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aa65792599b50a9c408108bed6f72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15d9180b71ae8f4bde72757dba439c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da801621081dda056b847ca9b91b6f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992819e3f5530b2a8b7b986cd6dbcdde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d5ae4247aaa03c68d2f9ae732c996556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9312f90b590b492a29fe1fb1c53dfe1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b181d25856defebd3290f4bf8b7c7cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070aefa0839cdfcead5dd99c80eb049559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b3bbd00e484a1bca98d91c1753ad2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e323f463d0349708486234cb65b5623561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b65ba9fec516b4112344bbfdcc34c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c9c7059724066f674a04727992548563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0dc4934f6c4dbde5868577bfc7253564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf48a89252e26f7f01b6febdfb7417565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0a30c4d5f6a85953641496f84b333566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7484cdd3f5fb60147c8247be217005567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36714d8c262c8fabe469119d6c9ecb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b36c55db567b41126958926870a95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458517dc2950879af1c57f9edc84b739570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776ca29814c61473d7a9ed14bea775c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53019fdc099513af93c8c948d62aff6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9592425fe13968b997009e2da68c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fce9454d30b2c219b8b2e7b4378260574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30620c5afa03387c93d4efb225040fda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92312d8cd59ede4ec1f1046d5d6f1d62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac207f8263306ab10a1e133d8d5da5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a53b0326d686b542c34d312686d40e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fea9ba485cf5edf6b36d5fee991ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ead9dbedb9ccb6078c384e7ac6d7e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70b2469a96ff446570d9d85b6a735f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedff396d9676642ed7a65ae3c78da9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def78b0fa2bad4a4b2b2a5e8c48821a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93fcc7af899655229d0ffdf26698f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fd3f00645b86b27acc2930ebbfed0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dc03b6f6668adf325b66f934d9e49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7543757745df38c4f1e0a394957c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a3eabbfd57eaad1521001566c3508588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35d6e9a6a977c73dd4794c9365590a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567899db1062df9f4ca00bf7a847df0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded594fadd7bbaf370153610f3db561591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e7c1840409c4894df553ff74d47f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b21b0cc91de59689185f287ce547ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c4aa9f36bd742886c3103c651d403594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f78495fed8285ed58cbbec3b2641ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b25015a142082a762cb166e2733b35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cc1649cbf60ff0034c03bce75a50b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658817c5793d920fc88ac009f3d645a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d622043bd2c0a651ee00ffbb15829599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154fdcd424f79eba7a0384e519f3068600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74c988e754ae6e563dc6d08e6a6e85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b07ca65152ff2ba58527495955126602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c602305fa64317ab4811294f3b2b10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53403d2d17c83cfba933ddc35ff4d265604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaccf45daccff75ddc8c5d932cae93605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac2a652591ce67a8084ae375f0889b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c902ce7b140e1c82a27548c4ff88317607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98162dd0a7c25a2ee7fa517a022971608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e4d9c1a77c3cb0e3d4e3456e6e01e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5801f5b61ef5856a99af482be882b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c5cacfdb1bdfcc27ef709c3410a2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ecd758d25985a464f3b4beb56f175612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8fe138408ef029bf486704f2f409e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71432e6a10eb4433f72aa1291a2683b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f56f80f4a68d70c451ce274b53f84b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29cbae2b38c247a0b7cd30cace0425616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ef73ca8f194fe6068ae53897e965d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f79337308981561787224f7df0631618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594f0e980d14abe51305d568559f01c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51282b25f370fa720f117af12e7d1142620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481081765eadd29af8efaea6c109a3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b283c3edd2ed184f9ead6f5d08b4a6a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6315c643c8a6c86cafa164c450b20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f1bb6a5ac1c5d8b261afa766a1be2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c09f0f4fa2a65c4a4e8a2d3a4d86c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21813a98f153359353bb39594dfa5ba5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87335567652bd65694c12279c5da2c52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156940dc91401b2c78e4a2fd22e247a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3613c79a485edfaeed426d0e4db70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62117b21ca3cab1d6226851b2b8cc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0b141d53a3a8551de0a2f6b588b0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b7747d1a9e3da4f3513ad871862f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1c32845e3df1145ddf5b60678cdc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1425313e227cd05eba973fe3ccacb77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99520eb147bd7d18aa80d1d453f290a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea677e22ae3dc983d47c33155ad5afc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a709c66791f3679a5ade05d82a4bdb0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce6b7ef00256fc289c59eb0c496eb9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8303331872b76fc33e7fc04f03d5b6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500b9213ae6630e80c47fc20560b62c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55547a3c531e304e737aa983da0c1d1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e8ef43df96bb03159aeb9e20adc60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d4b48097e09f5383a405d4cde7d7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4eb03be28651a384664e8040eda3ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319c64ec67d70a0afecff8a34e1b2fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a246a72c914cac2279c995e228a5207646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7030ede4c9d6bb84aa6db314761644647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547288b882082b418803a2049d5eb0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d77bf3441c0e5569c745e3223c1724649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fb5612e71d958d9216818a1d17b2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecff4c116f88eec96a6139e08850b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6ac8da70a3ee54bab5d947a7ba6f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b14466cf84c8a18b6e8eb67ba5a369653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb5654e44e47dcf65285009675fb3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37f80c61fe04492bbe18c52d1b661b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1551c350ac0a1d64c925fa259f4b73f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62053e0afb9fde22593eb1f1a50b3c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f51f38967924a82ae776dcd72e5d45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00f09de6f829e51ddbb419776de2d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66038df6bf8c93790708c1e3a2588cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002e7624cea58553775f226dde21b5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24ba7e78c94ae0ac8d42a82a0e33a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf641b24ccd457890fe1668919b50e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c70897058ffda53b2958b259e24bd7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8756aa9f4186255b089a4048b887c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7870c06026bbbbe32ac1bcd9b06a656666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982a3f312da4186da44b2b769f77259667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbce1efb93e1c1c9f8a2bc5fe6029d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078e43f23024c8627d348cb218845ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5609f4f08737ebf7ea42dacb0e15321670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16091e1729eb5bddc4b9768e526fcd2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049d198131241f7cbf4b782cb58b655672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8725155401e9a45c96972a3a076435b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3309313574e398a34e2f7c40765834674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8975a09337e946daa4ec6fb0673700675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889416d0387cb6ad8d89ca03613899f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06451afe4ff8768f1aaa8b00d0a52e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219b8b0369d9536fd1dd0dfa0b56b1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec66298f784f70bab7b0ee5e51f2bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b22bcda69bb779075559740c8c0fe7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c975faba791075d4526b847cab5cac7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84e7fa27995d23ad9f6c4b9560a2e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590642391d0100809312cf1ef600016683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a93265e1bc707033f2b4dfc976912684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3599c46a267a9cd4fb28703614cb7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf832833000ade1f86b4a69c48bc61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30c1c0a80126f4ce7e3fda8985335d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6681ac50a9ecacbec069ae365edf21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e820a0d7eae087889317065a2b44367689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c1fa0f62cd2c27f68ef0ec49765c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92417c6d213eedbe00ce1e74ae149f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049c39c1b705b85d1678f33f16414d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd31d97c2daa7d9f4c87e794d4d4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fde4c2d007962ffd0d4562bd002bb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c1f5e6bf5e57b7f296d964fe0964e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2700c4eb817316b13681d04db4c48ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38196f9cb6fe7986c18c3e62c281d10a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17267641d46779c2f0b67e0b0641f40e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67f94e4b05f3f80f1453c04ff21afb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe94fcc50ba3d3fc837c6489565463700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc973cf7fa78835baba17e2d1d47e4f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4cc609885fddfe078e48989496a72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507352b9059773eebd28176b351c3bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6310cd643e50501adf076fac2526e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46601bc3460d1f8d2fd19540ea4b1309705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09492933c6d47d72ac8dda0b1b448f6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eba9c920ec51218547f5ae0de73cc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687596ff7208ebb1bc0d3c8c780702d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1956ac8d588c3544d94e5890b9b5e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1675118c69eb5bbf4e81f2a78e771710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155f707fa95b60a0a7faccd541491f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882220fc157393417d07dece14c3751712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496c94f32c11c40c76b5409b85a61ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60f7bb7d3db666e05d60f24af4977f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6186f8022f7bc22d7789e61b96a1ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9ebd14760c36bf66ed3251e6cf807716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354199c1f3595b97263c07338c5e9f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbb6bff21e7911c8ec2a7851de7c3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98234f518dddd2d4827e4cc74dbea995719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00f511a32440df050d805f0f8591e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3beeb2e473dad0ed3e4d5c5040dee0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6818f3b2088ce9ce28a5f75548355e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d433d5c98de6393252bb3dc967f053723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de48b49fb575220bcb78ea838252fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada639cdc0be043fd61dd1fbb3749a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd199a8b429a2536d5e563fb14a2ba5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cd4a1f74c5e70633419a5eb045909727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e976bb52bef1f520f8a3042b48d0a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea2d337b48c3afeea721f2b0ff8356729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7616431f83c455f73e687e9560e4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29f339780ddecac7a95c313d5cc639731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d398756e09cb6c2176ca3d69f7276732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732a2eaa745edd539d998e1d6e8a9cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fd2dcda9bedef1ae9fd8c37298935734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cc3193fad0d3ea9fbb13bfd3a3bb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb51aef0cd95e9580fc0f6ac7bca6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa83a1042b8c2851697e2ca482447c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f70faa992f954a74087cd652608984738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a24c734b6b84a1ddfce4671f671ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c4ddc40ec72636e52cbe4f2b4b24f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eda6794309c1647ddd4e22877b932741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9f8abeeb3d3911cb3363c4e91aa11742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f9985da0ba03e8cd6a87b9e1d590e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4a7df41d3bbc2108708b47ca45316744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a84569b594bccb802e309ae2c40e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6936aca9008deff510a73402bef21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e19a4a7f3438bd2bc63e8dfd9df022747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baf78d546f1c00ecd12885ae1b9271748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3693565904b21c0eb1246b46bb6141749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7a1a5073f9f3d1a71e7b8f1a4dfc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26202cbe5fc99ff541a438f8340033751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b234e8f53225f953f39d0be149b94d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb822809cc4b48e0b09cfa95524ef89d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b9bac6c4b3051c21a0178697d3ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ddb4fac3f1fa0b7f27d79fc7e088b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe63a9e5bc58feb6e77b72f1ed13b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bc34c4fab83cf3f36389bd18eb0df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f9715bd04d211d59c2cc5f991256c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b213b914a9d03294544f68c715d2bc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d467610d1d6b8ab92e39ce4c7a7c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11f7c6ab601d2b657d54565d9cc5278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0189c82d817753f1a64a4d5ca0f90479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33108e0b2a29b6d5ae2b962d7416420610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46c8c8861bf119b5037b886aa9473211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd6457a8a1b304baad0ecef1c2184d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d927bc4f2b057019b2a1860482fc4a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7b78e8f8c7aa5904d2207819c855314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74958e9dd74225231aea27608ed85415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879e7bb889b8d1fe99cab01ee88d81716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e445cc08211c2b2e46131e5dc2ddbb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708b892ee88593399d444bcecb52a2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674c3ad4d8eca35d6c33705ebe2d70419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590ac6dd2a0ea88f80eff5a8713943320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762893b67f519d767a379b962a4a7dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929793465e91b7d4751a3c383bdf1c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea3ae72baf37447257c30d5cb9462323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6f58ba317cb909282d3a21fa4fdfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f0764e9c911d0742889716d64875225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3959b25c1cc73d5f03fe469e8de4a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66431ad13dc479a16b92108cad57f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706d741d06e950453b2d0e6354f45eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fee9958bb632a6c2a2acbf2e08e59229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00823da0ec5c22508462f028de3c479630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c1ad17042bbc830f8c00b1bf1ead531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c31bcf00dfdae0423a66e83cf8447e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edf3be944354550306084eb8332df633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21e7f38ea61fb2f3243f8aae5ad53b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3358c26b2791964a3dc4cd3d687297235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5c7b3394cc599f8ef8c41a79826ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6da03d304c2ec0ef79785fe18471337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a25ba5f409e19c41a4f406ea17ba2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c916e3ed9e0da13ed83d948f89f565239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878afcb2896adc29f113c533737bd0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2756c5050e1de7f749d5447dc3448e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031629ba050c651aacde468326fde8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d52c9c67e2481916b3506dce005c7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604073b4f435eb416d963006d1d12dc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e6c3535bd594d0019cd604fe6c50b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15415ca55a502225fb40a784d6586bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da660af3bc07afdd571aa83c0341e72d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5d8cddba9f7e68c01ae5256ce8a5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934db230811d684dd39168d58bbb4f2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32993b96405e9a0a848423dc9885f00f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d13ddcfdd8e14227f8b8d6e68867651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862710a97a51b1a07b6a6d5dfd8ad4ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ecbc033daa947ea9997a113a0af2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247da72919b781f47fbe23d9616bfc8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308d74075e32bdf2edfdaafdb7292d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba86c4b915056d37da3ce6bab6b488456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76108c6ed26d90b8a6d6a5e78af5178c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd91f7fa3b4d76f6340587e3076eb9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65e077cf4eb9bb044c1da49c3bbcfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca2a6b12ca04e6a81c89ac87cac5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa253b8c637eca1cdbbee8f18ccb45161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1cb6b035e45338a953028d3177c8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095432b53a0b61b8a1f9a870c08ff9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2f848bf34429295abade5b96d4ced64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6496294e811ceba96b49e5b1b16c8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664803271352ef518f59eb5cd63532866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e2517649f8d37c633797125461cc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472b3255d2904da9bb838bed9dffbb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9d374a2bf659d7a54971d1e070dd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd7f5c469d2abfdda68eadeaa208a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ed752232c375a2939c460ee6765b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d18b61e34bd8afcd8ff6551754e32c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b1ea2c24ae7ef86214cabe45daffc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c40839b353d7435bcdde6c9f94629b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d094a31fd8846173d5d1f4945a92ec375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69236d2e0449bf9a2cae858878b139876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3143f069cf70ea8d67bef477c75f4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc734b14a82a21e39f3e724a105de778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab4a8d7a6b7e0f45d7d122194346f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651c059fdf4c96b4e619538333f335980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ca98f894c60fcdbf7ee0b8850137881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141057dbc2d81e99a8fc3731589385282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824392eac4fdfb15240d75f1a2aee5b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71821b2b6dba71a61ef98392864f0d2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c0e51ca1f266a22f1bbd02ced420785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054e53dded4b79feb3a21085039e18686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be3b868c96b93da57be33cb04b839687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d016307c52fe8d89465d807458603b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be02f3f09f418113b8375eb497744bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46242f125f644f9e4b6d6922d3a0ddca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc31145f63dec5976c2517fafb08d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7c401fcbbb9ebda1bb1053509a1a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc2ebc4ea29e4cd5a962030ec2845c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e92b6afe599da2bd7c77a31e6a64494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dac3073755dbd0156f22a380b2e3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3219a60043654f1681a82664c626ed396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef941968a33a377b9f5eb3b0783204d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea7c2926455ba3f6e0a62648d23b0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e6d37d94fa1c6c454a433a953923999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f59d04f7ba042b89e0ac71348ad32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b50c69dc0851b9e008abb40fbb5b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4f243dd1221ad81c99ba434133a33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ca17906ce39c1858e791ebc8eb180103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d1a7503d79a6b24392217ee474c55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c06dc7d4b2abcca2f329484a75eb1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8bf3d98588c465fa8a28016b82a4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0841b7532222a4d2803b3e834764b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be09e856ac2c9f0cea4eb2360ad18a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52035832cf0faf8114116a683be961f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48815c5012c3c27a5d7128d57cb97cbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbc37084b7d4b23c6b0ac5a6a00895111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e72282709750224708592a69a7ea3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bc588d6889ae91a5efb42be9b4c7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e21dd76c740b155a45a1800ad19d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72308a418966d128cb81f4e52c5f57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb6abaef8f6bdd1eb8638bfb3e03e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949c444a5b386d5813fd864f56374e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa164cf508d278c3f0474a4bfd90986118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cb6f60e32a36e165e8a106bcd877f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298b60531ff107819cc1d8967e2f160120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae848049cb920f165c37447cda0b2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187b3aaf75fa66b04607d922344273e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf91c2c255593c044938dffb0d0d22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffcb0a59c9b551df1e749209702bbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0014751d176fc1becf6cbb38af330125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa1ebab90172818341a652a6d73f6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a592772ca7ff163564dea9a2d5f1523127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff22259c37aa00fc5a70c1c0c7bbdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3c3064203a5e5ac5a6a8f5d4d04a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7b1094abe3db792162396b39d4439130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5460e3bf0a2e8da8d517a759b182e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30067471f1285b27046cddf154cf76c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e945555800120ad90710589491c5b86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c979fb489ef92876581a49d004a972134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898e32df86d50c19dd44df8c7ca9e63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0c08fdd4ebf6f92ef06410efc9508136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacf9e1eab2972825de99492196ca54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3d85f05b5392c29a54a1137630f20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f612ca5811cf7b7b3536db165a320139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70d3ff6f833932ae1b9204ece9a577140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391e48794e5a95d8f10ccb986dc40c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a83b9c26657e6966b537922911dc37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707d201a86ebde5f5618c82c6a23d32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdbc9dfa501a44cae059aa20ff3682144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddd8d0c1837da8b3882c2fa6b32dde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfedf071e25f895b44a8a86c0d6d58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616c2f475123da63cfd7f0b5b14e684147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096844f3fd2c8cc9d4c92d2b287999a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364ac64ac7b035c0e10f026eb0c0b72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e086fbbf484d3f2e52727f8629ef36f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630d814953c22788be89b4c38d928b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240129bef0bd4578cc3df6d3074a72d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb8121cd55201594e11bf9d36530d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd94809dc47431219d33bb2855b0dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c7ab18e21e345dd4da81005ca2637155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9372a935b56c22b8e8ce1222106f470156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc39efc49e619097416f7e1331a357157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2787e29f42f8adf3ca8d48cbdaa58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5657fc210cd6d34e36c59914faedaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c928500485cd165b240deb43c615d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bc1c560f0bd3389f520838b3e2f06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fff38a04721ed3a451209ff5003084162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c69a0804f23e7ac6c74c4efe0c8a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267824a3269aef537887d58b61407ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f45ca2ca9c51afceb3c10b86cf83ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4b4c2427f400b36a9d776506ee719166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7c413a3c492ed8f186c835c440705167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a2a92671221db52d890a5cc0ad50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae89fa2701182a304641e35825f8f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb44f07f39ffcb59cdbc15f36aeb98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44743acde0d507694351607f4b066efb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5581a365a1e2baba1a2477f3c490c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5230f0d1682228f101357a85a0f8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce4ada577d704a3ba052651c2cbdfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad701137b343e84a9223eea67886208175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f79ce4c4a23b3f078f467d079ae962176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c899ebac8c3997e60fc8212ff56b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7bc34f48a7c9665f46b0ef035869d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7e78f2372eed7083da055a7e07583179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69b48336990601c5b05545421c4998180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8f5852f3aefa7c7b3c09b0d0adaec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4f15971a1b805991d9d7c5ff48aaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00122899dddbaf374f3ef0e25343782183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4072dcee6877888140eeb4b8fc6d030184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2013f5146b2b8779910f71e7e2859185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c74da1ad665d002211590e137beb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cfbc9fdc5ae1336d4b57cbc254c5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7aabf5e62ae3b1b8a5db434557812188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e14a2ef6727a1e5a31a4d26053026b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd94981d3659d710828f831fce540ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eb65f56d54424278c1e61b3742215191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8636777048c95635285f534a982d70f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6d641ee30cb328283c62fcd0d7092193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaec0321953e6864c14ec112bf74f21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985f6464df6201f80016d28116820f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c91cc8177cfd068f615baffaa0404a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2410cc72b19975e90d4afb28373fd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ac7e88a08636e5b9142c0fa277de7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4c23f0c7417915f163cf8bad49a22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60dc220c720437cf3482325c5be92c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08398b2f5864b1dda6212d357783884201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641ded9e7432851decabbe411e43126202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aee17816e15fcab67a665b5bb600ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4f8edfe30c7bb14dc95397e0fcdeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d85bce98c80ca54a8d2d253bc9c318205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67c18d19d4f34cbdee135cdb95fdd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2b7f2dc66a9a3e8c68226797d2213207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376edde8ed9231b0a3361b8b833f8f76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4308c64f86ede9b96fe99341f42738e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb81362a66048c7d57c238b8c07ec0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b732c893fe60f39e185fc92599dd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409357a8d8312bbb6e2199030f066ceb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acef5d2629fcd0dfd5ac12d543f6f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e379fa653c6e14c1cd5cb1e259f574214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655d39312bff3db064b1c60d9a6fe58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3389fe968b64bd1ab8131e40de28ae4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434bfea92adbd1057fd2948a1e16815217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3858574ddefc04fbdc776532e8b26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f174dab5ded728d969053db544d326219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fa5fafd02d06f5bd5c770605533da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2048e1c6d9b5c630fca87c7478eaf4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671acf22b17f81aaa021493df666f273222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a332db2cf761c1edcc342e2f808da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15de49c21e40fecd4e30c6fceecf69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b7a36c1e365056f5fece710f03d9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfef8755d7bfd0a96fb2e3d2fab793226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c84bea7d1bf766123899b7f44cc64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b50c3c0bdae58ff70c8f2ff1d58c93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b306147e63aed978bb8d4eb578bd32c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dace63aea8ab6961c1a1a2ac3ce7b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90928fefc50f8e957ca20759e10aed1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4093250d91d8439405619cf0157260a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9bfe2570f21753734cc33aa001171233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c22f09b504a20f3f62523343b3573d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fd67d0697a78c1fd75c6abae30713235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56a2a5c7f1605dea2dec7528337b02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4986c5be664d7bd8ab72896a02444237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597a844e51a4fbc0490826b065e83df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4004cab583576bb1e8e2ea9135f48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44db862d4224bb4cb12a0750e4c4cd6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779db637a969633126f45c591a51ebb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814786eecb8f4492e9cd06939c780c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19bcc657083e2789f52ae7424307d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0062668bc0eb15185f3e4fafb6df5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef890686c51b2d7fb513b3fd298e31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1888c105c5cfd5b34a2785135afd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc050dac21a3ba2841622c555a6af9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fe09377119f1a60c958efcd279f92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3f67e828c3ca7fe39baa2e8239f56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596c193afa20ba8ac122589bd89d134250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7544a21fa812513e44753a0fb79dd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a086ae514f84d962d4505fb8c7895e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd3a6525a1c77ee9e30b1931b9d1e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f982b667d2c75813f5ed6b79cc0bf0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe1b8201ccc471fe2e2030d40f6478255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237e769fcfbf8e8a3735eb6a9d784f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028bc5fdee68a51c013aea2445729fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faedf910d3bebce9c704af4cb7c7cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee0d53e1a28f9067882de9b38021b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1183211885862716853a88065c215b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845a052397ec3f4ea0962a97063491d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50537cd55e201f26a56e61158bd5ae8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120d3098e94bdd48b3b416fb33d93d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad9850dea49d207780800fd1cf4659264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620e3e36b7762e16778ce50e0658e04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01253a30e5bfc8d07d75a9beb5b3f56a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd8a146de3d840fa7d4676a63cadd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448a9fc42aad18aa8b7ed42d1ca085a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa5a85ecb040672d31651cddc3ac4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef9d2d12c1543765459145229c1e3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967ca754e94a86be565c9ba5663561f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2a4b0c8752ec30a47216982b51939272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759968116ae071abbf8d59270be11def273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b12b60c44da5b2ce6262f2da29d43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a35c2c9e9cb02566bb2f50d138ecfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3293f4b8b795c33f1cb9223773f80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab62c4ba9001b7f83359045ed3dc12c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff516feba1994607baf964927259512278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7a12aa3f57695dd595056d5d34d7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ad672e669c7e4f7b90f688e05924c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c898313eed1983af6b938363f7b10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e241b26c7baf5c028ebd8835ffe00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f13ecea1464840553818b83757e3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66383475393d9d775c816a295b2ad697284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0542e1b0f59cbf7232d8632ff6e777285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c070ff4bdeb5af234de4c8078f8998286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55322f25764ad7fca7cf533ddeccc484287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e94b720348fc176ad28a18078ebddf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021de02f04160e58713d4086351a3de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7859e36a2a4cecfb25e1a754979b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30300a8a7feea674d33d08664ac3be87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48f38a698e8d561aa54f82c61df177292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b60b3bc59046014dbaf2f72d288569293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d374937c218c5f2b9658d86472d70a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f2413df8572fb1ab378c8aa624429295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6ef99d8056e14c7ccc2d2824463b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccad3eac6d8df6330dcab697a60361297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3e6c0dc24cd0ecb0a6ae0aeb606c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669da441a074d14fd9850500c576fbbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d976a799051e1f11305302ab6beeee6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e677981e5ab0b39bacfeaec8ed6f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a416f987f5fd80160b7e6ff85e3b4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4ba44051c685c43004fc485e4e396303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3ff0c388cd94b88cf76cb823fb1a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034127ebce91fe542b08efba8e5d41f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b4919f7e2d2c4d667b2469ff0cf4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da741f619da8c6efb3419ec540193ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c199ac4cdc8bf34fc82f1947515a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f6864fa559ee409527288f5f73460309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ef987c92f8fd0cc33587d920d5958310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167a3892ba73854e30b02741aeca0ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b350b950a7d13b034c926748cae24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9f68bffd4ee43b038eb2b47fc2829313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0097a1a029ea7a25cd5d9879edc2615314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a6ed82ef3192263f94421ef25b93c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ac563ed18744d53a216337029576316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7028d140969503c8faa6fc534cbe4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e7cd40eb917a0e605e48eef3525a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575f03598d55eedb564add1f401aff2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e036d84f52be63745bc3f8ad909c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bab2914c0f7b7d68faedff88ba876d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbec9a09768f0c70d5b30ed37e7326322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b646803c3f62afa33a0b21f58bf18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e04b05dbec34ad8f2089356553a5b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d37565038b93b3fcb12aca7091ef3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b3e867a6a188237334b183b0cc595326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b91626877ed5e6a6586ac203b94416327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5204b183da893fdb7ebe2a6f13511328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf2dc80a7f215103a0de9f91943358329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3ac033ad1a114e3067752867c2e28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd9c8591e80468a5d0067be994058b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8da89e850686bc9844850bf3281633332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d74f640614619624c23f66ad598e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4741db5e72167c92183ce3a02229b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acf667ee107877748f2cfa8c8ad4b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88e1d9791cb735c0e52458cc9d4bb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee7ab9086bcb716bd4bbd21e356055337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a85e71e35f9f11831c7785ef701e2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bd7e7cace3c2d755705bca2b9c7d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f2bce3912ff431ba402b31076c9f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11958fe2be39b9b46f0c3e73b80e9420341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51c4b31e298f4ae5e325a7c751ff0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6d4e727ce5653e5759b5b3d6ab938343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff707053e45b58aa34a4400455bcb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7da51c59dd4ac86b62424bfb9ecdef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a360a2422069c2f357f35c3e8da752f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc59347935b63cc6571f4c82d06d393347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4da554160b0c440b32737659121bb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a3dbf6ebca11285b9a10228a4624e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a59d5c6bb11da54618e97a9069a6bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d21cd84540a588953808174c0b418351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e20f368e88dabdc797441a74141ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27d435f33615ea21f48bf9f477f19e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de44a3c677a6e67500120863beb7d16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd655ae6b27b9cfc36a6ae50342547cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b709451abd93b881583c8da7642455356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19db81721c8f9ee1443b4446c074af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89f09bb5ca5cadc7965ab7a41ca3a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e4ce6bfb77dbbe9ef8dc80ec6a388359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f160f017b2e6f4f6d8607c1274576360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004c3544154963425c77d0503139fca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df467715c26b7e3530db3f1b8a639ff7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1d19149df1ee08ee62ce968cb4c5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2cec7299f5f5f5472d71fd67dfc4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb7cff5ed28966e9bf21f0073ad1ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d097c7fe2a7f9f4475f0a2c14014f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c124fb2e0c82a5fe443e8c48a9db12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d6224494ccd3e494089dc96c8dfbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0544ea367c1bd32a3ce19052a9f39a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197f50002f6b42323341084a8682534370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b16a5dfd09eec46dcfb2db273d21b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352cfaa32430e5ddcad978b756ad3ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bcaff063e5c54ea2b68e1c1fff708373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1bd71de67f23b6c03151d5ff0f9a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c2fc60e3a69ca8fef0b5d71d4b4a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14b0464b503a6d5b3c7f6109c9706b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6fa9adfdc1fd823401647d5cd5741377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972747190298eda8cfe462101399191378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adec9cd9b836da3e26800d083e21d21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17fe5f835e22978bacf7706d74e449380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea864ef500cb942796fecfe71b7a17e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c045bb68f7d1b8c2cc3dd60eb8056382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008f6df1fd137ce4b3c4842ff01a21b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3bc823d672aedf5b15c2473876722384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced1d0d1e8966c14d963c3785b2354c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b94a57b82fa2b91389ba0b4160891386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35ee6e3a532b60fd9b3bdaa7abf086387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bca01de960978e5ee3c516efcc95b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e0cc40867fa0c41fa0d422f9b387c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5276d54e94c343781904f70dbcd4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6545a35ff8eca0eb059694ba95d4c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a982cc3d720807071fbdec4cbf0a4a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030617e7ef682c1dc0c19afa74923bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b57198a1ff8e3efb19979e11aeb92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9db403032b5c677e9eb1e008bb901c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6aeae9e76497d64b643e0161678a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48afd95476a55e19c978fe8d2816f30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42173b95c59b7ed563673e78483fb16b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e105429a455aa54f8193e97d18eca6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ba1252a99a13380997a8c8aada890400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8473575860fc198c23c19fb0dc374b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf20d506bd19a8adff499d8752b11f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130dfc1ee50a23507271b1f565fad0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1bb17b2b1cc31f57ab32107ec9253404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d4abe53c16367388ed8a45138a95a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa687716106b5166f90cd64114980c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71284823fe4b9e2d359e563f51d8cb54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea6824b6999f3e501307ae52ac2ef6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3e528671795fe3ca951c1409e593b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3cc8e0bb1a616d10a846527abedb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaaffa45317ba74ab092e6bac5e00d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776d151bd99443d69e5bda1e6f7f072412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601178f8679eeefc6b173e3fcd7ea3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687256dec205b689bc11ae13c02c9fe7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6d8d1103647fabb51986aa7c97db6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff26bf35ff42b7c0cb4436b8bc31f0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e8af8ade97ae556a9016d84bcdf2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b6d1f8c3564bf3b44f4f74652192d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d611141f45933beeb03a365209f469a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315922bf3dd1940cdeed18051e361ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed37e73db535f13b81f56563dbf6b0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb90c0e1aafdac5058b69e998ec8f35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9dfdcccd175977b848b8a4602fb21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b435e5a571f60d27bf78919b2a53a52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312722ff40905e12a065bd8eef221a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131ee4bf9abb63c5052753ad0395541426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1095302e4c0526b5de6900fe4f0cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb22ef194e2fab30488d4fad69fe88c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da5bda09620b2772c06f8e92ae0c0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffbc1f3ea69880a319ea0763be5d60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f775d82ce3ed7d16d93a75f2d2ddc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a98b24791e4b5b496222aaaea8d72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5107097c21fdc18c766df7ec72f514433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e603f91f226e931af431215afdc77aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc8cda3706bdea7bd6d7e4ff4d7049435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fe234b830dd6fe9333bf70cb6a0ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bc03a04ef61e7bd8689b886a5393e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1ca46d9054d4c129bf2cb8b84bfb2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8d2909e67c8c277713aa2ee6a407439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c725d35bf0b8ee6997b0bea456a4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd9b3befe03bf8e105b379d9929025441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27062f1ce42384ce05badff4e923f009442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe24f4d58eaaa9ee51ec094311a88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea717fbe921d4273fe99c9e12f708fab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d4a773c231a83973dfeba95c3e392445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f1c659183b5659a8d2e65f9b4131c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9ce051e3e97bcb604660fd1220a97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f6ae0f96138796094b06f99b6466f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c43f4ea479ce3d5c85fb3f5f3901b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a244dba8aba8e9e6fed53f143ffd2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4e7125b6e6638d6327091661155a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b4299be025f15936e3907d6f61e51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1556075b383e366d4094de067fd00ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284c0b95a63c98384ee46aac9bbb009454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54668a3c6ed5e7f4824e3325dcf20178455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80526b12da1bae905c1821215a483145456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c943b38ad3d52169fe1b1abc655349457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a5e1b88cf36c6cd35f5668f9f913d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6397d8172c6f5747b11b2f93ee27952459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8006a89dacfd3e10ff2967457d246460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240c3d915b71034c2fe18a67c8b339d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f79126ec7f60454748c30a14c89d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d5c16df00f1dea100513ebe8eb40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d262a9dce506b34016c7e1b367f692464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d064c148e78ddb8c3189a6ff49e33ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0d43f49f43027c5dd9f2e627562a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00071955573e5ef44899bf53193588ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b1a5bd13410c506258636c7251923468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdec0fc64b3cbafddd6bad2b5190af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187c011118f173b344974bbd85da91c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21aa7008ec181ef0290d7876f49192471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84f6b7085ec984e84f4bffff11d4ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1673aa205759bada431291001c0ce7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192a3c6bda24591bd16bb1222969d5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ee502c45b069c99c654219ec88fc4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093727947af2de570ba92799312a496476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a639676fdad90ed969eee3846614694477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5892c66938ad355d20ea116eeae39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c117f35be67e97d9db9c865e36fd0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ee101a3ccbc3666cf9eebf560ef11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ea852a606c77efc76fc69b2f43cfa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f88fc63f8803d33ac869398d3d4043482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282a0d16939585dffe20ae885737e17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264cfbe628add3b13cbc344a731cc44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2091c7ac44561cdef4b51931fe7d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de194b8b3a67c960456b06f4e5f079486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77364711eb5b20d9b6bd6845086c7b7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6879d91d381fc0baad27186b7e8114488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b526fb9967fb8070db7bcc0e608d9d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc566e61031e38aed910993046055e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2078a7c81ffbfac0d2fa6382e3715e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b06791ae38046e02d6a7d2a5b0a7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5b2038d87688171ad0cc9402f8dca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc873e7a959b2d66ebbe43f6eaad7c42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45463c503a8fc2af73d574d62be61329495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0980684643a2c468d8bc6426d14e2e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64e92edf0b13f5cbd01b09ca47ad5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2092b25d6272293b0759b79765aa7df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74b056333cca0f41556efa53b0ad6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0941449588b245c8f7d1e62bb3cf8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e048493112324135287ab76e8a64fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c77d2d5cb748f1b96406830f25bfe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a13003cc823b7408e39c9d64372844503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26696b363012dd13c026ceb6a4576e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b6441827fc58cf96e0283f0742790505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c9c45fc2e08012d5a14effa20374506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51b090dfd98bf0434eb041612ab48c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56c6f9118c7d80047a05954278ef5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777da4787fda35f9b7e4dcbcef427203509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9e0cbb73b063c1fa23b86d7ad3abc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76238dacb5c8736f5f4ee82b3f74339d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b47067c6a2f25230a25526fa298954512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a046b6ef96f6a86b4e1ecdb3c82a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37076d118a55c3ad2ed45223e365a6ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dc4f6d1708adcc2ac62da8295d99c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dda12fe14d641b7dee30ebf9d24bff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19312c24be649cac263e2925d773ebd0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042eae5b06956113f92a77248caa660518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d722d9a0eefa9f9f58d493636d473e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ef6cd7761b6f8a7a815aa66a2a17f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410bfb2d586853d194527d56bdcb50b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb89ac8c27f5445cb40080aed34a99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0da2a1a0e1b48a705968a8c988001523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709ce7d23e85d72003c21962cff6a83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e95df0f206987f2b7df9b415e736f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828268253c10a9a7a62b5f9a1a688b2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dae18a66281070173be669422f70f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75d3075b2f4824fbe810f123123471528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94b8e750714586ffe25a8ebc3085f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f4795a97ea73725d7e7d7aadea5ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b04b95e1df4e910ef3d0933d898fdf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d34632039e9e2e77d0ebb2acc3e25d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25e96a9c92a09fa740536ee1de21ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611e67d5d6335fcae7710a6a3188ef2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2659f4dfbeab8a85d43b7719abba59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d051355931b35468946d543d69d887536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94d18a9d177ee5a502ccf3638ea072537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5cf34066d985b8322826728f1ff6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636eedeb38976e8f43672880cf68ae2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f830724c83cd80689f187213bcad2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baddeb86395cda8934da4e50d20f42f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5ef79441b855267ec4dc1af4fd085542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90d7073e76485776cc83701d370b3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b1cdbf2671bc02d30711d13c8e694544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a710670fde9bd4db16d3d39c430041545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db70774409a2dc7a89fb6a08063f631546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d839e279667b4a0a8a97056e5f915547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953da4d58de08ab7404aad76eb4383c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d712370f76545f6fc14722fbbd69f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f73066bf1d6ad5b5d32ae7ae15d9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae881035cd87df392346486a94bd6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bba31e33d923670608808c0dfc48af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d927eb2d05efce825f96b4c7c378e5f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0893c1ce249d63e7a358b04972fbaf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fc96c0c0b07836f2f9594937df8b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470f6bbb8b6462cc01c08bde9e48d24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95c93840bebc1298af07582c8679e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd5c398523b426a3227e7fc022eeb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f9ceae06feae5ecd4dcf1b4f1e5c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a8b0b43ed4288cb530160bef57847560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ecd48aa0ceaaa60b934782e227629561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9851b4425c9214f8dc14aae13df6669562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636a7afb2318977a08208d6a37d0bee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeacc9648030522f4f204544e1e38b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669faa02e034564d920d26b1c1811a74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b274c5529cd8f9685759420835044d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66740b34ea205b4c6c1c75a24bd76be7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28e7b0973dfb38d255e09adf0173a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566d8acf87fa43713570573d77413a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c879e6a14b9393a0dad01afe292d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92df28b66701f9ceeb871d3ed468e11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73529b030b49ec0993ae8040b0270b5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def98b4ac06437fdc2338040f76b71f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c24cd6241a14d851f09d22d6485d31574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5fa81bf2a1d41c0900ded545cbe41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf6a9ceea8c53b90fdb5452a2d6eb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217917dc6cd2fe12cfe7d5a11d6048f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0688f6eb1bce5e58c6cffec9884b2a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2243840eaf4c399dffa6c11dc26f3b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4fcd4efbce4c05fe4e07b2cee3200580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ef77b280f57bd299687949e62e2f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22af374a0f52ecf69de0cfc92652255582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c41e0ee83dfdee1ee6dbbc65ebf4cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a7be432ee63d2a8a2226b6f961a29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0c22d66b2d9c08d41f5e3afaf457e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aee2dbc8545e5a14fe4cd8b83f53f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353691488aa47e4b4e93695d004c95e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acde14c9abb63a8cf073435cba729bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c1d145599326993ad2a3433ae8862589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae28152453e041a417d403130e60dce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2666b6c1a0637e6cd2b2a75827b2e1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3924de1cbdaa260f5eab2686604e584592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97722b530115c15a6144ca5bb89f26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b4aeb9fad78817e938d64ef668e77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0b07310d2f535b0830a99bb06dd75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff476ca046d746bed4ea8cac5447223596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2d7be4ffbb2a3961b98d7eca03b0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cecd5b4518dd18a642290832ca51b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703ef5af0f1767d12e1b1b33a8a496c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf7367c30411bbc4222ceb4d00e92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6479ed8b2fb9d8478b36208c07fc53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79f77c080910abd06b0c96d11a631e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e67cb563eff158b9ec4bd953eafe4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413533efc41ba66ddee661fe42f306bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7497cb637a3fc56a32e2f941e0a25ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178771c9e25a798f0ca54e3eb05f79e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f72decfd6cc6cec155be7f8884c7bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9ffe03b4fa4b74615931bf80a969608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d91786b5f32ef9aa98ab99ac6731e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e709346c69969ed4e049479c676183c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9991459bfd6304449dcae3de838509c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad53e4c931c9c750495f93b6cb6e3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10f5a164ba5ca472a27c4bab0f4e94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa760154e0a38d56de4f5391f551af7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea165862a2663dc2d0c6600c7ea475615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd0d7c570f9ab51530acfa2d33281f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297f29675642116e0efe441919f6a56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f52c759231e0e3c59303c43e10c9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825c6285ac3d433729fad687251f4d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755c5067188098071e148056cfc6afa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ebc5a124aeea91b578a05f6adeb33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449557517c98d606b4c54af20decb0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4f763c017707ab93b8ce3b608ca01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf317819c4f7eba0f57c4c8057e7fac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c56144f2057764b78aed3340175b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c9000d1a070bf983d844e95f5c336626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73d81aa0012842efe7ddcc559bfac5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689ee122e43cc0549484ceee57fe77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8fbf73ed1df476d241db418ac3121629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1ca9a982b5abdcee42befbd427a50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3838664975bc52809d6f580c6c70076631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617f0e800c4865829e352bce080731632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd5b8f3194b88b278e0617744d99c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d57d0199b0fb2ece8bbc5eed185116634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680a88514eecdbc4f4bb7780ab21d49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02098c5f921b068a56f4b36c1e5c7697636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ea6c0a0f218e0c301bcdfa1f4a94f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554504973effc7d37b67e715de5b007638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e63d40bbecdbe8b0d620b46fd4d225639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e82f1f4ab91bff9863732a7b627b1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fddb1d1ed5d71fe6babe8cc577302b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dcad33db7ad48b59b39ef172dce86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be1f924ba34fd4302f64ce954b223c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e39f69491e5f414a119b6ff905920644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9cad7537e28434d3feb184c6e3cc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77154901fb169fb29bb9f3e7ed3cbf34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc49626f8aa0ef23050531d0280cb0d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce91f7178ad37964408b1df0c60f44d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3325770cfa2f19aaba600f6091e08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff5154ab8d0f18619944ab6f3e6616650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bcbc5b6013b183264f1fad98b3c1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccfae598daf5ee0f93f17b014aa76a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c0c62ce5353074124312c99c5869b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fc11a3b834c20161da1073941df3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b9c5f101647be743f1ece6f969225655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a96d2a4657158e94c4dad7854bd414656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e95fef95a5e79994fd1a890214bff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c76aa77d72d095567e53412f57aa4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578987ad9f6d5f1811d26325c61d24c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c9d9883c7638218bef75b42856f9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e567f9d2bc510bbaf63a32116232b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc304f3f4ca3addaba9eb4ee0c8874662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bb510906210b1c60f6d54cb3be8df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeef1fed7c5dd3b10fbb77e8e061127664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5c53353eaddd0c84b238c03d31e9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581b7fc5ea5ce186a3d3c9947b6ccea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8438ae2e0e44ea9d0e5fcbb34f0b43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43baaee62e35b392e28c29596d5a995668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79368d0203d28ea6ab3748dc9ed9c8d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bfb34aa3236d1092df63a3d90aa01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c243731307bbbdb924076d42c64f19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37870f5cad388061ef311878bbbac8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4766ce030cd7e81ed61a9d2f65620b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582beff3ccd833c1bf284386253effb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba05ed0199583a9f3507c3d5c5948e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48003d8353e8d4d398d55e377f9805ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331793415a0fb970194f41d860e8b08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a77f445e081930a484867317b1601678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a11718afcb279c74abf6af6fd8df40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a99b34adea13b301bdac70dbe53b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bb7db65c84dd272f178ce27a85aa1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452b39250b0c9e2af98ec7e43c6704c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21557d8d1fcca328304cdcf74cd5220683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0b4605d84beb15145fa0e784e475e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0fdb773595edd540b9f26086a4f8c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aa4ee0b4e3dfc37bb8a0309dca846686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c73256f8dfe19fe2514498f6fe90c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb42893f2c990850f417e200a284e47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f70670b924c9093f016d4556bdd35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0567dd64ef7a0201f49a5e61f50a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8989b5574e107d1a3f0c47d42e010691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8910e6ce64faefa13f474cc2ac1806692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b1f0f82aacfcf7a22076ac54bb25b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55887a771b08db2ef9dfee4c97412174694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f92e4e81c7bfc7f285e1db86ee85ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffb142a1c003524933ca24a998556a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321efea58bd2fbe01d6483adf4250e83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606aa1141cf9fde53cf1c068fac6e65698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aab1519dda24a1508c1ef7ec5d48e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899e54045141488c65dcb9dc212ad9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ac2b0f59d528a1713723167faad8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2c91f92363bf67773ab3df139a7d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfc55926d0d5e3f352dfbcd7909083703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52895b8510bca44c5a44956fcb50cd86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ab09e764de62bd721bd1655d8f451705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4744d9ed8d27ec1e3975c54f71fe3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833a032d68eef12f0afff7859a03aab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75288b860a892177d017482af25f620708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7238e24ba36eb90cf7d147b84fe090709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69222deceb0b56f4537175cd38752305710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bce3b6df5df9496895744a1ef0d22f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bed96082faab13e7ff8aa0cc510b32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b649646b379136ad26b9925e31a4334713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4aa658fb23fa83f8ddbe79fa8f644b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bf03512fe409ad8dafdbcdc4e56c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b33c30b3c620448c096c8f6954626b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f35ae172de0ba20343f4627f156c87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c79e891cd876023aa464629a7c3c77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c98a191168d8a96b2a2fd4dfc10d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514b724a162420f2e708176d438ebbb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc57f16aef2f837f73d5cbf428514f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbbdbd51674b5a3e33da9af3cc7118722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f8e591b50d54ba65bf5372ce592fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac3a5b27a1b5a1b9c097d1f856d4fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf99ac582f339aa9f8da1f90c1be65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99418e81c416409c4119c774bfc06de6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8943ef7c5fe27ee5fb956d933b51f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e1df99004f173fdc747715d87e08f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d34ad2c9f87c86163540e0e73bd2c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a01b0b208274d291fb4e899e2ad27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd51f6ffbff4fb874e1c3bc0510cf02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdeaf8a2e1dc6487a98731ece97bf57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e7a133ddfaf6756db54f137b185c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf83dd03c32c85b970c13e9e43a482734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288f1040b05728784fbb69a656efbc6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18de9b830b877611f80b9d10a476b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e3a022bce8992287ee260c1275858737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300f23b61d37b5732c933dcaeec0ae2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f7da57b767971028aafc2852a7ad5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81320829e1416807b2204e6fd04841b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ffb0c9e4001e5142edba6d32ad4ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358242afaca5983457233d441100985742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9e017f7548c5ad75274004158b2f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968acad598e2566e987b5eb18f45328744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924a51a242d9d38b4b636bc7ee7c794745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d3e6fa4fc28e7384546fa7b8f7189746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ef7d33667b7c96980b5285f6d92a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18834b043a61e6a8e34e5d17530bb5fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5dbc623a772410c33a0e3518d90b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fd4f008cb1404bf082ca80abb5fd4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b4e63ad5c09d30b0a536c3dc6bb0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc883e8a7d355cd3b3967aeaf3dfbd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbd7ff58c5681f75641b0448644b5a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>