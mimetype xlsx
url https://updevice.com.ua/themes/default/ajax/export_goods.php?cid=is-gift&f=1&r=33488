--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f02b3da626bd8c8d653d31980eb391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422643e4c88dbf57b50fbc99471324a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14318624143ead15b7158c30eeb8023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120f2b7df64a5e572452c988e91ecdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a490ae7dc1589bfbda3fcc7caa8d2b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c110c97d46a953468bf66056a9be306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64beed5aa6bf379b3409d72f4855f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823959a83b9300821d268ecd7f5ab6e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987d2a0dea4d59550f268e04f7c1c319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03558d26ab91cdcb5a776e68bc5cf6d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e183e7b05a7447c743e0c6821f5d6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f38519a0685641f900c1965aa07e0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866785857be764562b180f87f00af24913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bb968f081d94120ae648233f2a14e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51fd26e0dea01d3dd975868177d40115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747902668805798f61123dedab5b943216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6654d8059a281f3ebd000a46ef0e56317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a5d728355b0a2b0533eadaedd59d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33c92d71d5043a81b4789f5ee0dabf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3dd7734a9b13f9d069cafbff60bfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d027b2afbdc17a41b4e53ec9e2d23d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053280f746b4ea3fd6e8753a63d8ec7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c11fc92c5a04553659e7223153d7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563836337a4210fd284daf89e0b1f7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c568bf5ec9ec782c55d8e449f74fed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96aa60a1cfd3fee65e93cd88b7436f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8a36bda44624b5ec9afe32402764727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d0ea353eb1436e1b974df9d305f6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590656efe65aca2e19f268c5162419f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b086ac9248d97f3905e3901d1d9a1c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00b7e7d54595c655bad676745f953831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcfdf05c3a178ccc851d463dda85d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedab03638e7771a3d21616d4cd043d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d4ceda3f6711ffd6da950e8ef26434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8640e3a99d043aff490cadb2a81ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6fd102f401662fa0ee4bbaf40e44536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588b0287bd772ffa6e2b1425df7132637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e658820d2d6c95025ea3bfc1fa59e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c53c2fc16f3b803ce159a6cd6638339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321f0ccfef68744ea27dbcb6f7427ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390720fd5808619a653976d42f71e36641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f334ff7eea63add8f7014cceee5a8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01c8a8a4e519545b97f7a2731119f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76309b614f78030f28cbcd3f74d39fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2507aac8f27f3e29e1904dffdece545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ce3f1bca37e3d59d18d4129ca9efb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569dc4c6700a6b506206a466b57ea7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b3914fed9d593743a2729a72f9ce448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272aca14f56c283bcec0899c3e31e5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11257a1d6f05a12f5be5d2601f39d5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96588f0bc1442f9ec9fe19e12bf4ae6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fefb8313b1ecee6338ab7ba8680c5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e462b0300755427c9e144ea152658c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27527e252a655d419660f8f2f261a21754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4fefd1309ef4b180cd84043c691955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c38055860d0b8398523718c7529c8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bd4fb8e6ef433d1f5e257a53c6ef057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbab53e48c0d3180162686510b37d9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8f8fbf32be9993e5f0a2addbf3a7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6237c33b10e942f1cf6c27bb19d4e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a04abde1f80225476bf4dc676a9fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649a318fecaa7c56a8d2d4754784f8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a77eb5353fb487487227c7e615f4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727409762f59a725ce020a17671818264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632095e5ed7639582e8ed03c6c6a27ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd672984145cc0bb511717ca0c0b2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28524422861cfcf00a731ce52482689867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31b452208061217b24a1db4d46183c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fe670d8d583f8d6591f06fd4e263f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060b4152509d5a86e64576cfd4ae95870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f79a5383191678f09ebc04d5b0524271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d201dcad6212ba145a6a80e75ba90e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89150f69465e2492d6274c4dd3906173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005dd8a64938cc5ae47b0d7212315e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a15d50e748c984d503c10fd51703e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f412730ad463e0f027dd3e722963376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900297edc7c1cf64b62145db5814d1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc65629c80060631d753cee1efff2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb41812b2f9a47b8681f324a7817a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432436b758fad1139aa9492fab5158c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8f7e6c0b5a1eda25675d6b0b01bbe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6a87c0639420965aa4a33488fa30f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1732e299b12461d9acbbfc557a96d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0a707d9ee75da074044cc8bed1ed984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f570b3315fb01980d4ffad4251a06085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fad741b0e1bea4aa47a076465d60de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9bb2d48d491bda90ed85f9eb2f95587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90289184f0ed0ee36b5fbb1dd0a94588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396bd7a39caa139ff4c5879ddf8afdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d08563a26ef4b51246585716152d5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1ae3823d2cf4c8a1a977153cbfab691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca5e60c0dc353b7fb56c94f29b4dd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a7f39586a0af1b78d809a3587c92293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee92576d4c8f74ca32f06712c8f1ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbe269f01a2eee4dd7e32509e6aa8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b9ae16615468c8d78840e636589c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a41ed20b8df36147c724ed6b23c65297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52948436e91059635e3663c42903fb6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f77d1aba7b6616b81e2c6ff240e6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702dea700fe8c30becbe55d202199a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87c8614f7a1798a6be0e2565434659101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa79bdbbd73abcedfde37a3635c1514102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc70c36dae6e8aae69fbb70a9bfa21c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e5eecfda6e1631fa979df8e2139e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56bbf9e3b10a021f9e9d9bc2b18dde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db47c5a18a79982d7eef7ce0cfa742106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe40beadde4bf6257d664f0a94746f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b6f1bee166f459ef502c27da9c89b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d7102b766bc587a75d6f5bbe6c2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd2070d30a1bc259c502bdd75de5ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da0d1ee8cf8b21acd2c519f569d20b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3958552cb91c1d5b9c8deec041bc53f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620c61e31c1e091f510414e4b362728113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917d2382d9a671aeed03bca66ee9171114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26578667652f6e5017d765bac3a56894115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11390b4745ad9f0b0c771ac1e133d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c305ee98052a172918152ffe9dee99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97b1f7f2b1b32f53aa3490c3eedda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1c0255140ea3088c7414c311ee489119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51553fc8c3deb7c231c3a35a4d02c97d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abf87c437fefc5eb06a4af88e99fc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43126d537253db72739d60f3150afc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d7ee744f1ff8b71c7e944d8c261ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704628e18954184107419d2d9bcdab2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134948e5fb1c5aca3b94bad95e86a96c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a687bae65c2125f13d5c6a751e923126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91519a815adb57bab291bb451c7be21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7719b9a08007296c0c984cc8d1e9cc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed4b426076c1765cba4eb796943fd0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ae84d62dc8b77ff45a916c0f80dea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb9bd492936829601843246d829365131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dcad50576c5e9b5d633fcd35c508b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f09fcec2a5b19528ce72e5f1cbc281133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d67fa9eba2efb1d5b8b64819158bb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd20ccb8fe6a952fd505b8a7696e3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2ef086f6d11b09b40c35db3f63e53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366b7b48980f18f8d41cacf458bac6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c070ced2053938af6b2514995816a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493c893574b5859a538db1fac0e70e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6137159b0ce4f7e2d94e8c5b69b53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362f9cb6bbb764a539d86c36cbe2d2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63d2065a5561174f2393acc8584a7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b622d04b34cc01a9d1a6c2cbd784f4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912951bf757de1aafb7f7136aa3961fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac0b15bd97a2fd63f3606665814bfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4051eb5e8f3216a4b637bcda6e3a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ca931c59ce832c4b9a7c7b486090f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31cf5aa8faabeb6bfe57f2e02be9da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bb4c10034fc4319ecaa9251c043b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd5f0ea2fd8aa4d689dc5927dadb71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a342ca384003e8312b03a38bcc78fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b13ef1fca98fbd90d5b59b74266396152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fa899288ac11aab225cca10b9c81b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cb3ba75c76783eabbd0d72c49c6fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f996d7754bf4e74a2451bd670ef0d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8e81f74da759fe9f1bba21d9f2386156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b78d1a1fedbb5a43df4522c10a1643157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080abaf5bc0230c9b9f81e121702aa53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fca9352a7aba28ad92f3ef4aca5e38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a86a53c65abbc26c50df051acc01e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badf741211263c543fd05f1193dc6be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53781d64a5c768fac7dfa2004db1297162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b428a43dd295b89c1adf8babb6f7c67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c259a80f7169ac1364849e302c78c2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244f831ed62cfeb8f577c545e858bea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a383ba7aaba77c64122b0d8df4e1e95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae917a98c250336b6a2f1a843b7ba87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7223522ca1af988fc456d0f79b8dd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2485af4171165b23d7866fc285fb68a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5139fbf117ef1f5d6f46094adc8058170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b6b0f62f1a33eb74b35fb89c6267171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3733f31bfd01260bac75c9294abd4a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2b5b2801b9e64a1d0663fc4cb61c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a30e780b17bb3eeae63230dac113f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72bb39405c9cbd7417b6d314b3e386175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8dd8f59ae78a29113287c8e0d72c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc56d539ff2cadf71cb7da1568cddd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b09b168dcbfc7e47ea2d91104f59c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ae55defc269c56c683feb91afdf31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d9e7511cfae284bd6841a99fcf1f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc008d55fbf1d9611270cb1073b3a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011b82463821fe6d07a6d670a8cd4f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7832eb2b85a6bdaed6fda3cf4c5e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d056d568ce2d537b75a9ec35899c00f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e2fe6e019116f9331f53307486167185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4171ac3e23adaa47469738c9b65c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c21281cee71fe9d13ebeb2afdbfd08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fa9cde706b77c4155972619b0737d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266230ac8cee208d91bcf99f4005775189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c097738622968b9dccb2bc31da8e00a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60045577a1cb33efd7c969c2762845c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c9243ebd65958c7eef18b10c26078192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff055b3d3d201c1aa51adb61a7daf0c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e8699151c70cc4c49761483bf4766194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770bbd2618ef1578d4db5e55f543ff5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97281713bf74fc9f014d85aeca7aaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced80a1a70bfe3b3e17695d4eb9616ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b5de8440ed6ce861e2e7bfed66dee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0449e0ae3bdeec19c7cbe3a523afd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b926caa9cb3c1436ca579e9104bd829200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da24d222447a18b443aba4ca3da0b4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f63a922a563df6f40e3a0e006082ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91624b9d9236b7db05395301947eeb01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2f8df51b2574bb6c46329686f4800204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1793bb6f7e7eaab56cbc059eba77d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9809573509406a4d45d7227a8014b96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cd6d77680f5e1c8b0c0c0478515d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada8a8d7445c643c6d53fd4aa955696208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7532d3cd1a476cf0ec62f3db587fd88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fca3e204810edbd68eedf44fa319f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545390a5d834f59ed69eb28f3b9955d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428ff765cdc87f5e7ab95e1c3b8400b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a496b75930fcba3b9ad899e61d18e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a458c7f38d978e7ef8b1e666bba8ecf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e1374ec41266817ad7003f771ffa4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d3563f9c8694bdbbba9f75e28c1bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7a477696632e395ad861d0aef6992217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f0af0c73818c761f30038b42fbafd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece728c6d57d5078dbead6b6a010eb8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae3b9dc19034784c65ed682bccf964220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139aa3bf6b38a4ffe24b34fa4422bd24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28daa6324a3c246125e191ca9440e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ac727d3ba1a21d74e570e677e4695223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c8a065a2708e04dd33fdbc99603c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275836ef4c70fd4964c2d5fa186da52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66307ca1e3e13f8eb73adb2a4beace03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1284b30d42b1e74af7e4e20b49c845227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0250df11b9112d645f3d9dfae37f9c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdba92f71a708fee90daf9723ef57ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca47b859f5dfd8e9d0ff4f4806edc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9929fbea80a2b01184f0bbe99b629231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493eff542369291ce82e8e4d304685c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede5557c754e251be2d939c021424ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba555f42b586dd3418a24e8de5ea170234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ea447d8a2d878b63271ff572b782235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf98576967c18a023ec62b3b3efee2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dd1c7cce41d1c4b20c8be8e4be7a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04d7000d1c1c71e99e78b7361f5c28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991a65918e64edb9cb4068620624ec9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205bff5fbd71fa04c59b66b08d34e12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7858fc4c5899543eb27d7d273d5279b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66b0ebced170e05d0288221833932d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16869eef466635cc24b67d48a589c325243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17383de58ccab493fd9a304d060c13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd23fac3736f42223ed8bfe99499fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333c058044831c7a0ca3e65fe6daf6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb201da5757eacee0a87bd1a9a5679247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b026cdae1e15b5392ad78d7f977cffd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26400e3115c73ec15b84335fbbdeabe3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0550368b432e00451a56e4df72ed1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7891c9dceb19144c5efd057de4691251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423169694b08daa068594e551a09812e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32733255c705dcc70f8060e6d91848da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef807d3f91add321c8788a1024e0b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6926252999a47f75ebb1003f3bf0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bba657890242bc7cd1b8abe27d236a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7313cc1cad04c7a1e79004bf7d154fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df7553602cedbdf4be83385e9e1585258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ded84ae12518e81a85765ec2bb7ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d61a91cc4cd94b88304b71a9db390260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95030c0dbeb05541bfad54d9245d4377261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d82e78855ced785623cb56fff7fb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bc0084241fa1cb83c998840f57cb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5404744ed3e43e383dd3d42cfbf1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a818fc64378fd4dba589619c40a7c5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74213440acb43d86278781e690f50e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facafecd2094c520261e037c0acb8c81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac335aa529b23dd68f60c88e956604d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ea4cfb724952cbdbd5544e787d842269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991fdc6a4a9fa859973a7181cd6d3d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa538dcf9441031bc2add26822cd8c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06118e966a51241f7b9585c4bf936580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2192fffe0a11fa5826e20054382960273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90a8ff214c20ad0dfd7e5870fbcc33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9132b418e23f5d92932bebf0d9fc2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fc63381e65aaf828f0e929076a0db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e903c8a8d1c10406c3e71224f89368f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbb95fab0dfb41739c3c8269e2cf4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5136ff5a5d29f10dd59c814ad1792279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00270cc1a495b33421e164b53cc79a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215968fc9d075354cc5b19c9fd2cb60a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45c36c87478f374ead05cacac498cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797d84c0721cbc25837ba84468d50e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bee9e3cd33a905b5e9b3f78775ed8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2dd9413fa975c34c875e5e8e55733285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5390df082a6e77ad7d5d2032a30502286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38953652df7b77f6ff806d82d136079287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5ca73dc3bc1b29cbbb37eaacd71ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ba665c1ab7accba72bc0e0ce62572289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dbe497443714fcbfd06ecb15b9d27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e42a73a8e154e864cfd3dbb1b617ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a35ee68810c8904623d9db89089b13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c071eb005c0286ce59b6b2ba1b225293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc59d2eeaa7c4a02f79f8b21972e7d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d35f1eaba2c17ae2901843672b581d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527590de7d815557d698340a144c4d7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c98eabeb40b22ea358836e09b82348297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd17ff6b55e21f6fbeb780ff59ba4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83db571d986ea58fe9c1c8168b004d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc91ad666fe43ad5933d97830497ba4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ab494c64365d033d4f03389f49483301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baf6c5f0c7f9fbc438c3a613e60967302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbc3a5c7c9dc50003efef154dedd75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86a5f676360562ccf68c710b78e21a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4aecf51d372a1b177d8f5391f44e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158d712d25052f22409b37eb83356a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f53cb3622e04d3df74bfdb65c91f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41507cea7a515eaacab12b88954bc469308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5563a57cecaf607ee3a36241a142b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dc0dd938e57ef30b5d04a3d333481310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3323c0ac979f3409b7fac574cb922f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c8475932b51b2a7c8fbec429ae1ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592ffbb07cee057bb53859eaedf746313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b68e36fe1aba8fa55f0e3609e6ded314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224ffa1cd53e0728655cdee1db190bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505c192cd53d675ef8ae24a09d54b40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb921cf39a1d55948efcb296657e3ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b63be47401ad2a741c72753837aef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faee86af8e02ed753b74b8146c8d0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019dbdfcddbdf2ec3c1ebfa5897b0db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24628d09a06ff282eef68992cd4b5c2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6083b8cbf0d8342ec81f7c848f51792322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b764ad1059478c826e9de22a05e0808323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f9896a155565b775a8c04beb2c808324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddde40d506463488b3c78fd944a81a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c537cff630373d660ec7cdc35c9bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef102c7f113fbd7ff6abeab854bfaff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c1ba2d0032d545868e2f8bbbcb653328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39cd5fe8c1cd74ad69af666e52f21d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315de590057d6eb41e6b9f646748232330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0a7bc6c4add71862a49fcc490792e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b121e2c78407ef0eee7de6d01ebadcd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72530f754bd6af99279ec64b7346123333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238422d532b1816dc536497e299f597334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f66985c2025dfad06d6d82ea1aa58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d70cd378e94352b04f0741e255eb9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa38553a16d0fcd7bb7095c50575da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba144b4a6c28747810a766ee3c750ed6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7788db07474b2642b6f0999fbb82a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f55f2121b1f207dd049fb0698479c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470f5b05f0fad3eaf77c9a13dc9530a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0966f33b944c4bc20ba9b32782861a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012842e7fe1843bdb3c4755e2c0c55ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa58a8c277610c0c389eb2dc9bedefd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37701862e03150077e3d55a5d8dcad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df99ae9fc830c358c1dafa1656e74af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5dc074c0c8fab869cf5f62caca298347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ddd3a235500ee863e9d1f234fc90c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070c0a816a0a0317e2921f79cfa2465349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1ec2e0856b97b8f255c4288b4dceb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28015bc56a51e3a1c11f5c643978e424351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7be83c0794ff0d490e5fcffd66227d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bf66dfc53f5b60d01af9eb2f106ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf6577b36b3a6cb5217a7b727e142d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05206cba74b5cec52ea7b5420f91da14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0805ea7d122a99d38e2851f41e0ea79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb1b873f20419fabea6a7bb9f8b0c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df5f11812854602c5a4b490ff86683358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d59d638c2794fa4f287d54b32c8c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f9971632b3661af43ba4277192ab5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53fd4e8efe24de3930d03b93f8889d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadf87b0eaa0018ec2bc59e952adb6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331e0ebe9e9f5f08290ab23445c99b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca662960cf44452a5349cbf1fde26b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21c116a2e0a5d31eb386d49337272e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722861349f1a0c4f98752f41c4739dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616a018f4ca8165df74ef119cfca936367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78ec05f59f02502955a96a4a3882c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fd5dbb276e1ca75dfdd2187f6f5ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c37e03e7d5aa399c98d94bd314a1be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7593fbcabcb54cc7aacc7214c908a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf65d53f0e2d561fd7717715dc61b6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538716d7de23b79b9348d8759ffa434d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dced919e0d0379a5658ca23b67da2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97d1bd4142648262917cf2f67278df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c383605440e13bccec792b29d2ab4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc18dd4f6fef90629b71b42d11e6a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e3b00b3fb974df6d94b3c71bfea99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8c9b02bf1bc1925f29ef7e512f892379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbe6ff4a9ad52e86f05b31bd1a55e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be639fde738396d74de9d2aefdac86a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325e696bb55f5822ecd207c1bb88e81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b83b6c4a4f5e5f70e2c3a441c5a2f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602779d2b7b29b089595ddc2ab63b38e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12272bf82b59727ef0ccdcf10ac83e54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be4c8b8f3a7ad1fb38c3695208edb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889f54f55e56a5536a0d587844fa143387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a326c68f7a7374d94c3d10ad7aa60e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79491dd16edb06f9e5b1fd762b33c678389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b438268db166a6fe052ad6f6184a0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3743998d5eb1dd2b5d51d10c43e6e22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd3926f02463ce7b4e4901ab1d197b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebde717f2def9ff13489b61f4258e0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea5f947e2553f379bdc44a1b455bf9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40147d3082ad9a73ce11bff5cd16b0df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06af0425fed0cbbcdd48038f17b15e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27788d65efd5ad844cd7c1d416bc76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fc10919eae4c1f90c9c3750753970398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a4ae7ed97c0f96ce3c28fc88a6727399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba119e0d4a88f840e3c910b45fe52651400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d25675d41e332c985adb6db39f7cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93d8fbb8359d778fd025a8c3961321402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1741832233814b1678d024cb998715403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b473c7f339cee6115232dc3ebe75e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e015700ef5df72d66cd0e110b83c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a40071ecf506d51a051086f77546db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310347ad9e44a0bc4c8f2bcd0e7b70a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f165290f2dade12415eb6abd7ead68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654dd5d66d959ee1bc3109bde210fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68467473ac4adeedab0120364d10a982410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8df1d5ad7878b7e084632a5548127411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122bf0d851e7b6fe5e5d9a9702f5761412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99e377c9c339b4ccf98383b93ffce3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bab937b774758cc5a44a28962cf8ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb73adccda2a8e074c86ee68e6626e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c3921f150d323ceaa529d51b99c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e76d8c91a911629ce0541fe2f10f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93a5dfbc8ef73bc1ea46abb8b1dfcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81290450e4c655786b41c27e20f17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b27fb6673bc1eb407a1f4393e2ee39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ed3d2c80ff7392f216aae2ba86e72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569b531f6bb0df6408af1bd2beac665422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93969f631dad89ddcea8c760862af30c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902865589b180a038ee3f4e499d0fa0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d8058027828394d8b4b174cce8f53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23e9f665fe48b3dde9c87e2ac97570426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d4ee8b4b178d946f8d862458b60fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a67e06108e7fd6d21ec5edf138b44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13eaaef2bec1de477ff1a6fe124497f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f18bf3d85aea7766a194d2fdcc8903430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed8fef0b472ca3f34fda77d62e3289431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cef9863a9882824d6a5e0415bc47fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aad6eaac6e6697f2a11a3931dc4d0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27486b9bc7c0f8032b2ccdc36261f1ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c965a12531557dbe8e87174c8aa8703435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab447601caff2a657dec47cf597cea6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b532abd244126533aa6766badd26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2147c43e41007b238bbbe391ac42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434f6c14547f2803eb7ffec9fc51874439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a36352b7b5f07642fa9a7c075539bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31a3ffa616f69279f1d66fe0dcd9e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd9489d9f4918e95c4638a8c7f6859442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbf8b64e8fa05ff1191e062edc65a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947b489fc1235bf42d334e59cf51a05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409b0e374e95b2cee4ef6aa4c31752f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fff265a5a9daa0ae12be71ac0084e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71290705d8452ce0efbeff7b031df936447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4fca87f9f8bbcd66633e4ebeab8ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9373d1f1a938d2ef9c0ce0bfd8a791449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb924f23e53bf2fa23a86c37319b965450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b6d5c2a84c304f7eda45f2629cc0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d52da96ebd036c12d4e581ef8eefe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb120aa4e8fb31aff0ade635b947dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcbce54b4ca3d9ecd42f0c59919e50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3c96da5449cf4596a98611a4c159455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a645c294a223b04e584696a004b68b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2215065768e97436a5aed5abf96988457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e0196ea454637cdbcde99e49e29e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaa6a7e9dce98d5f7c93f549145eca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d58140cce1250c3443c6676c73618460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc242fdd799884ad75aafa7bf46880461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d82a800c453ffe7a5a2e5866f1b19c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618a1a4bbc09222318139f7ef3d56c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37bd2a4f9e211450820d9caea3fdc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c46334c882405672b23ee12bcbbc08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328a7a916d5ff9f01e257645a5b8dde466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645568e494f6fdc59d884580002bda5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b33082e4effc0a01f87cf16305d04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62cbd61fba3e857f1d90a7a7b6b89c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795b59a21cc00d92db4fb6176766152470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db64bf563e8ad04862a20fb6709f4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f831790acea479aae22c2f84c632a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f5f757a10668f484e71beab6fb883473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042601b8cfd09612c5ba9e5c6d3e53a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183aeec61a8313cc86a62a15063d23b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fd616306e9761475a0db08ab5769d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644478b1197c0262a25f042cba3ebae6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500dad2fde9f8be953c39a7261653ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6005256e64084fa29c5682ddb90733479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2137e4a9c6f1d8071190dd523028d27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8606e01b0be86b3d33a5af7dcf87c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67521518d9c750857444bceb0a1f6c53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a89494e0e10b1934cd3a0672e0d7a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652814ca151f8b0dceac257fdbf5db9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730975aec7463a5773c013e67ef47b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681530cac9447ea0073fbd722b27019486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b968100be2027f10fe51813cf0760487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b096f5c502535693c294d02794fe40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a24fafbe671ada38d9014a63b326e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc827f5d9cef84646faaed6f6533b8ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e09938ba50af6a04f98ef4416c0433491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9aa7cb6376536246903976811247e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28cccc5397e635537aa530670d92dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23553180472573b5fe5f2ac5a4979d96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de0887f5170d113adefb478c3645b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10941bbcd4b0a759d465dc51e6d982496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe602a577c4779e5d10870697c9f15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1ac60e8dd79196db1811c27305d14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7412de884165f7721369d5496ea54d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a401267b026251c937450d5f34a91c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f99c3f52a324ac021e55c5165ef4ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50603412ad7163b516b257a535714d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119cc884f973467808e674ebfd7d652503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d19983d6ad14efc8b12c746968bc1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67364f1f6e7b376460aa0836300be6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0e691ca69d1c8d4b762cfe4e0b5cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc51dd1d42a4339f01d7efd10c49e21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea056391b277062d391460b13e7298508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65365d4fda6f34f34f856a340382777509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229ad5d15eb6a95a30f52640906eff5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67012ac63da76abf5ecf68ed5479b778511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8194d889741c5f9a41442806c6f95f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2765f535a8a828406b716497aa52933513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede8b4c9f4889d67903f20cb8566fbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff353937909d68c75f03030830e64823515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb83d4074caea7dac4b68c06b4c19c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975d1ca91c9423b9a47baf00c014c0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c5d7d4f137a6131b03d9532d77694518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcfd108a4558ee66df5b5d0b55f043519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc7fa3dc088ae73db64a94f56a7010520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f425cf1e6cfaf2556fec64d3a92683521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ec0b1a3ed156d9ae033553015479d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ca27672650a29edfa45c022772e88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39c843338d060605f4f8265fafa60d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495f01c71d420271fbd4938db80f312525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea65362c76d52660d9cb8de3a4255f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0fdfecb1566e914dfbc6dbbb8e4eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23acaf2030695a33bc98f16c6a3cf12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d80476da2dedff6590c1f6394e89b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19d7165af68627994fe9eba662a772530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48abe41b7a458a87f2b86f5d8cc6939531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb3c44b4a2f349935a8db15367cdc6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94ccfae896f4f95b4c97165ab990c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cf8cf80cfdbd2879b10d5c885a3d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9321d9221f83e73d0ae46e6f0b9b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31964d5ceb5190b210d67344b01e7fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c93014945c1776c5ac3550710657b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efae5e152468efeeedfa9cfc475c21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1077381771d5b042a88a3c8a17067c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edcc8ee8e79e19b3f147c1a8ac901a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53bbb0b0a5cba80d63b9e955e01c35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35f54a36dfb4e5bf58e5cdf3ffbc3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3f8060f3eb866cefdeead05ba53d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06f269286832f6b40f0e7e28e308a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6364383b5664ef48d1eb7cd8b57c31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94646abc3660a098713ff250b17289a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612769d02c7e2f9f75557266025aeef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1924530653c74bb9c0902bd85c8b0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22236602b9ab2e21aa3092eb25829ac3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c74a8156bd4065a726ec2745818fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1c138f37dea4c12740ca85a82c7d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb259d98a042b8a96b6d54001c3807552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019dd388291010f22076f9cfe3f519b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492b98296539e72b74e0cab08f6f6f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee885edf95149db1d3bef0d3f234325555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f2b6be38c3ebfbac70e05e4d9899556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7460697c3c6dd44c23dc620a29ea6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9182b9eddb78e793f904c1adb6e49b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd476e76c57237c572b072de50878684559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97a9c8e9d6d7752e30786983ac495c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d9eeb68b006fa271dbffaafaa96a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9170d20d04fa23ded23edf1151b813562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d0178a38ef711f220de5d3dc64852563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b071009d143c5772d274451028f8f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2278d8d895c8405be2db071fda61589565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4167c85c2db423f5c4b035341621c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248f9b1f65556443d89a1ec2298e6e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeef6b32819c7bead0bf10f47bd9416568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414baae8b220e9d97123b064a0d87cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5c99da5b345cd874706c7595ab83d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f59368dda99a139807522dcd52d8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3494a041c87e1ad65528bb9155899aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8af3098e31071122049470ec599e54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c488b5a0b8693362f8b00deab9c6a96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d435e662b8b20230a8c1f80af6681575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d3f56d4459dfc5bba2826a0f788bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cde380924861d0506ef29d7dc29b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceae3f38f051ae76659e1fc1238a28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8618e400721ffc9624714514a095bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec830ff0c2a10198fca1f44399f6967b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac32be43980a49380dcbc2d385b5ef6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e3f63396c77e57c6e9160d889c3a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434afa828fd80e546705919c33087982583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad5b742e4a14401a6f46d9bdedba25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46255dc1128c495cfc858ac980d399585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacd45a9f08546a59ab1602d1d3b504586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac37cec7ae1c6f47967d945dab1f945587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c026aed0a7626906fbf33c2d2bedb9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3227d084e7a9122be9aa8a5da5e475b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff83323b356230fadfa0aa4cef530a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1536b0e6f5a47200ba67c175cb7f12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d052d79f0fefcd6b04e67e25f150e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f177f1ced4a00795b806893892744b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea895d17b9d838b305b397f9d0043d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d60639c7a63a6495e6e6e96e6d17d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81af764cf82c90939985c6106b769a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23e8b14adbf57d616818fb0f6c6b88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef4a4cb0788b832b61f9e84fb814b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27493fd6b178281da54bf09f58048de8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8fe1e515ff52510aaafc3906a189c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff897fa20f55992f2270ffd1dc032fb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aff01cfc8457e1c0677d2cca2e68d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd343ada283ebfffc203d30ffc8dd43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e70346e23508f9e8ae8374fa4579cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9a4e1a73d56ff7bd9752bfd0be5bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fe03b79344599923c854ae38bd794606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb681b5737decef623e6d8d02ddf2a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e411e7e63dc1e0d6483748bc0928dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37093326c2dbfc3c3c0f3b7198123d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfd0670887d186d679b804a7c41e2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0be11b2fbc90beeeb57deaa87fae02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9857c66954056a162c3ed53a383de2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64832390c39b61f3805f99d1a1d1f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79b469b2467d48351294d4b3ed1014614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962ca5c31b22e1e7ca01c26569ed7b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48b9c6695dd0b1563691a03efe1f21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb25a7e136f7d3a3cf45d82032938f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e2f19f1d1aac1562bdadd20a0f4cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38feb19c54f71715cb478f958b0b88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f16fc78b1896fbc3e826890fe796a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88e7b3866248c4c15a9dd711278dc8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60563d6aa0a95653cbba86976f7e58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703293fd547353161ab2121004fb5f4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea88d6b7102a724fdcbe4135a8a6c60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11e4350134d0b16ba642102e8a422a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359c501b4f552396895a312a901843e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2459658879c281f21cf706ab9519c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b629b1595ba4028e1b6a6ad27fa4b89628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637920f836790018b07b3f12a71b208629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba369c231654fef79cdbe9d28573e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556bdb96ead3585e69a9c904c3a296b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e2b21122fcb934afaf3ce5c8f8dd9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2a3c81a03f102dc30aeb9b7741693633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab326ab3465afe05f505423a5f561abe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f5b8a1f50fb72d8a2ecf8d0499588635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654ef36bcca10f1928916e91e82cb64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701cb68c83dd67836194fc6b47f53b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b81e38bd6700fb3886636ed7fc5538638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcf0abf6614a6ff0cba026e270bb89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bd508419e08f67c6dcd2e8e172d72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7b0c17e1142d8df9a7b2c13fce352641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05783014d930176f2093120176fc8625642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72f489f000350b9ee52a5aebde2183643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8c589095ca153d91e451e440c7dd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b926c7e8372455f9edcbbbe370695a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6564683fc55b09c2c04662f7d48de5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f1834c57a6f17ee17fb197b7444d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0c227793e93da89ed31ac31f75c22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab2d04709856f817fe36cbf25f8279649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dd9648e2ffef46e0610c05763b043650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb28b8c572e49bfa192ebecfcc1a92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf30d23d5e8add3bb47a55fa446b0bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0f0d393ed6b8204b1d38d7d73878e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4e8ddec60ea7ec9e03d5ab0301915654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca3c8983b73e99aeca23b33dc40dc4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2c3f2ad89d642c22619e6e1d034f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05587ded395790b223468b5c88eaa4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b134155a42135bc93c7c3fee597dc8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc861118aa32959c2c60651913b7a95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319edce702cb95d2c90598e82128e44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d423abeafbab686cb5cdb50312a43a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e47a5c6d5d87236782565177b4be0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a8163f7deb28210ad3389c78aedb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57415fa29be5f6fc26a246670bbee52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25f352628fd1620971ea5a98c21ab4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1ad9525707d16cd8b1981ec73755f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5beb1e461bf9e0abc848532eb077ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dfb0e0aefb83c6adde0ba3efe94d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358231638a3edb759050cd47ce5473b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3d7362e4fec632d7058aa1b37d40f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c7121b52e1251cf159827c2b27613671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aa10b0f9668d6c57c319221989b3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd023e00c1157f6aad611a8db8c97b70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f2ee630ed292583c9e2e032febd0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ea9601062ab2e9a363a0505b4dce1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a71729aedfd2fb2751453cb10847ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d20fad4c833968b06596e4a1b417e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a7fd302d37459f492b32db3f5b386678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b3161b0e2b8ca151eca297d006b15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b5412172db64c8984e27d19bfff95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca1603760ab9d1117d5a70ecdd1776681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004e8b465c4738d8e047fbf5ef4fa8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80031da58c7625edb2bb8acbbce3c68d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f98e086a4b24b4c73a72a0c304a26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747b46f8f443e7e13b7a54a1e5262a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d1a67c52a2dd236cf18fcb0ccba63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7728197ec16fe424d3d3fb62b09de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef9734f76eb2050c6617708f5521fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2ce1d7c2e9c42364c6b16136eb11f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d7f636e2fdef7ba1a3db63a4096a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588859e6064bd199136bd9bf88e670c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be9e193d1a541a77403e8785d37427692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfc78ecc426c8c2ff8af39bb6d0def693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c1f9d652d6bc2ee3d47829fbde5ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0234822029e4a68392fabb795bec2f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2df4caab36dd6dd1837d7d15e6cd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c0beb6ef8105450b1837c65ec3225697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7b2b5c5063355662ce66b8e35b201698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e31c40555adfb2e3572239bc8365fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbacb545cef9ced75f191fc9306f46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6b36a836e11ea4ccfe965d92742ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d31076bb99e10f3153e34872aab2c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf9e0319d114c418f2bf051dddb152703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca897e839e0e5ef91aa4b36636c364704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fcb71715920c2df6c633d4bc48ada705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25291a756c08e74b843b82543c3d943e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8e327d0eaca927071c87a9a0fa830707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40482b0c4ab16ef8a15380979671be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e61c89add0c4018abeda1eb3628a5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5bd381bd68a41562e1a51b19f712d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e25304ef190b6abd935749c2e4b8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103e39f8364de32ce53f0c87f909afd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448ce1e61e19df6ccb294b35d962b92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7cbb930c6b2f08ffcd24349de226e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745e8e9ccf55e2262a90875d3ab6a57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6ddf083eee4c395a9e0bba7548f47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0216c43e93fce1fd6278fc5d2dd7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acb7c803c59c7d104ee2342f1f212a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7edbd4e43c91d1852b2784040c207719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfbe92d320970db40259ed02d96e84720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c698a9284315dec21412bc5801bfb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef38c9468b46e262b1d47392c9a634c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd842fff5f324a9a94c0804c5f82b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67e66028de8d1176920ce47f48f158724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa09e45e409a965122c52d7e02b6cad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e445f90907719d0a8de4764bbb55b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1f7b3a0374c53b1f8d45f972eb24a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c905607db700dbaff4efb8cc5dba276728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1ebba97f897db615fe20e2f802dc0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ced2bd4c13a94197b8fee68bbd7f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317e3de2ad29ca638cf7e59a0f1aca2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101400e0b927d5cc98d4c7f57aa924f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4509aa416169a9358141927fbcf0073733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84458af397b4630ba7ea74fb2acc40c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dbe3d8d47a7af2a3009132be4d9a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b097f215af5e467cd4ddf0ddcb897736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a670de1b559dda0debec953127e2d4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee1b81290b4adc644dca38d851d4b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c08d4e69c11dd1f10c6bbb708294c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006949cedc892a00c4c559ee3b4d0a54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c18deed23e0ec7aad035671f0b49e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a76d942c9ab7b0103b29d648e47c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186fef79fe42ed2c4d2b8921d8d3304743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b67c27113e5c530bdfa0d83fa40e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fffc40476e5bd616a27075cf11f88c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714129614a09fd04df75eb97e631d367746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c538aba312517b918769dfb31c067747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda7a91343308e1d91f9affea8c81bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ba6c0ac13fe52455390164b82666a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938351bafa2e78426aa7bd6556db8a0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff6ab2091751a4e10740cc422c7397751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452948105b579aff2aa41415f74439c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7153cdad38b569c0032b2aa1872f20c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0293e64aece2fe99558ba8d6f2bb06f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72582aeed990cb6e5a1b1a45d83397755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035a81970d472c34ea3e985dd11cbc6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aeff83ffe2b07663fa94938046477757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a33245570982722d72b31ffce4753758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82b65a84ac2c4c15544a7185c0155c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643e272ef1073f4eb3bde75be4cfce91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff28690803945a3b00b776ccfee387f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c200eceeaf4c5f83acad073524d473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a0b111f8c6dd67f925af53eb5fc134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7a5e50d62fc4f51e6566a35e167565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96210e4fa7c6293586fb72d0d7b15fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f2f07ce3a18a1c16751b131a1bdd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be261411efdac126aa5794a07a4952c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e52e50b429445dac574c63b3b2c999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13560e0a3c090e411b430e30dde467e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebbdd6acfd98f872d400c440e876a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c41c969bc421658a4e927821ae32312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7347d99a2798fef898edbb8d8f070f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf933d58f2aa770edce094d8c4d0f61014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef549ef9023a595e78256ebaad4724015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc513370568edbaacdc8a4afe0d07816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c675315ccf8bed92c560d048b1a0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415654d96a2a19265e473ff8b37a5cfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05653d22d00acbeb4ab52726ccfa46ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4077d3e36732ef224bcac6ca1887b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5fa3931f55674f9780c90b147827d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc12ae94ab404aabcb17feb8e792b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6d71f64abfd42a210a450ebd65c9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773816a0c663559a7de4dc63a56281024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9eff14d93d26f20bfd0fc11efebb8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc6a900a3264b93890d8f4053d14be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84153b171df40dc8e7354c70df484e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71120c021631b9c2ad1883f9953dd81128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97d610f90d027a0767fa2351ebbfd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec62dcfadd4da39993f7e1b0b2f6bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cc93add1ed7afec36324afb7aebfd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3170390c9d6063b60dc9c061fc0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528129640732214e8e8fed261b8f92c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf7a0730580bcf06d3b288e1d442f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff85bb2b74ac7c8f414fa958357b07735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d29ac8636e38cdc07b5ca1179681ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d342d51ad1205879cdcbc228ff5ece337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b44b5b86a45146cd5c3ef8e740f69d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8433581413e7ac89e3fa3af554b923939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c56388a0fcb1a969679a481a15aa0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f2a2183246ffac6036acdd0ff90541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613279fc3a147340a7145c00f7f5bea142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b45a3012fc7153129f4e15d22fbf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2c329e8b651be6cf39881ec8109a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ffdaad03d885cff6b1f285e2e74f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629d7a390d918ef28f81597e0972a9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3217bc2142e8296065ad3f565717947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578100b04bbbd5a65471bdb649833f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9476417c942a34e4462e80c7d46693a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af4e02710696e4f367dbbf9c21289e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5007018cc3156a0c16b3be26fc70e8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ca17e2d98cc8ee5cf69cc65aff0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e46059a263ed8a94fb4732925835d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fec6625f1d05c661f083933720ce4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0379c2a96a1edd6678c58ccd17737b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e661392af6d32be505e02e06f90b9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2ad6b405322e8e8292445f311cd1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe28b6adf43137cc664baf648bdb9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e40e20aed23a09adf8d50a3c4dc83a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72963c23c9dc2205cd54f7ab966f8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6b023f6d57f70627b68aa02507dc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a4a7dd4c29d741a2b41599b76430362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949064786a47356f78394d66e313558e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee388370e76687aa2d6e2d9d107cfb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc96632573df2728c625bc3bf132a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ce8523ff8564f9e25fedc969ec74366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948de505c8625b64c914a07eb922e6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c1a08c349e31e79226622499cce9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07411a8465b36e6d1f1daecf2b2297969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac072c9d1e663378b03f2e15dad3f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566470c7086ab10d34aa31321cf237471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ca80b41e453b3011cd743133c25472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab953710f706dc07c094d144875ab9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111198ce0f19d0180bfa62ca68cfd2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd32a7f816590a3d72ccf6ed4ecef6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addab02756c1ab8fabb5b314903b95276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f117d360109f86edf8bd551df9bb2bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74db3e234aaf1f79340a7622161e50578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e43e58bea9940bc4263ad477aff51179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f0a429d8d70cd8880001be77a34d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e427615cbd07098de20b8cb446b0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85303cf164271eb02d1300fa92030e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621c65734af63654de37c2c477d3df683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85baa6467f9aa4d74cc9ed84edc63984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bbbdc00c061478e2728faca6075c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62da229aa307764d3fe624ea2c7f05386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd43ee10ca151b2cea4d10744b766287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b983592fda9fd22c1e0ffbc16268fb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35191957d5aacbc15e6fddb0e607339989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25d432a959db0c63a3dea957ef3e5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faca01f920b714819bc43e1baaf2ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da5903bfc436f9a22cb5f81774170892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56112b22ee878be16ed81d42585da0de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000303abfaa3946737f47622f6a40d7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3016a99f989eb4701eb20d78c1a8f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2179b1b8c006a82fe5fc5d3367ec2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcb4c016177fb2b832efc60b578b1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30eef901aa26a537e4b2251f6ea97298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9004970536ec8e02bb6049ce77a5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd30ce51af1b3b5d2216879dcd80c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7f3b2e27fbdecce22873945b19f72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265bc591604f1bc575423b8bbdb3ce1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d93f14f83e081459ec82f4771b3ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a82429059439d511371f8d1d83dcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7623ab9076bd9baf8035fc6e039f25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e6c5aa89744dcdea7361f58701307106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a1f02663fc6fd4997812680f2fced107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158788ea9216e913f4b2c1704823c4a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbc51b954d53b402b4682bfc54faa8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8533679b6a48e383edbd246ebcf7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ee7b01b2e6b3067b653e6fa8f857c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d07fd7584897e4acb7fd26a2f17ea5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7484d6c254d1d4fce9226ea96f21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb02fa920c1dca69c3e78eff498ef88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72337f424d9db274281678a64290a20b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf550cb0a7e0cc4fff09c7636c749b31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c80701a09b8d7af509270eef09262c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae5e9231d1088038d71a32525c67f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97571e2342990c12a0b70b213384d23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0accd3db175b5c07ade7c54858a32ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68d1a77940e894132b3e47d5ac0ec8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce57e6d38f4ca9398ba74078150903e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186d1080579f3cf847874f29e67596f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e417abb299b52478a4754984862ee42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d54c83f3c347c091d35b765172a99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f3638d77728e82c208721f748f96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e15409620c318ce0b92d6355698c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46baac17327b1ba3882805c8534cac4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5d9d2743dc8daa44815d29cda3188129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6558da62dd73cca74c1b6ffdce82d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ede36850a3295a4dc5ebb0b3edf81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fb42784ced22055d1d61fa5bcd7d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a02b843118fbf347af6b02108dc24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312909d1f4a3fd94836f11538d4f6bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cd8cf836bd230700a47587745eb3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4579afea976b99d8fa6f3acbe115e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca1606bf2fddb5b49bbca6b50bfd9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d07cd9770b7e35c4afea2ec722bc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cdecb1bb0f2d43de894bdf50bf28e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bd90e6e1a275729dd096a33719208140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c49de6b584fb1fd8c9f135c588105f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881061ae6dcf3e1a48053b8fbd3f371a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35165aaf3c88bcdbc84f6e38187eaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e852fdd3951a60d972a1b5726adc0c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8c3117470a51dbf66d43d029a75a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892a1cd2919e6a9b85af930f625b7e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf9745aedf7999d85aee525f14bbca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7991ca1e76146fdb4afae7724352f8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58257c5632eac1d91681aa5768b212149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706531e509e5144bce33e62d65dac18a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b44a83460a151f2a193ffdf7604aa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f24eaedb08654f0e1b8f555f3c9c12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d70e172c43305022b821bd17eb0f6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc84d495cdef0cd4fd64b8742afc85b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da87b2567bc06ed5f0f43c00bb9de27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1493d937e1c161a6b062cc8824623c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a49c93c12fc8e81aabaa006d2e9286157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea8124b419ef51a95e1e07e27ef2fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d43a53b47b8ddf7ba64b708d297678159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41321b1ecce4ae8e89c670b38a8b7e79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e185164fb7daff41b82ca75c87a505161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5f7386653c9e27a37198422261062162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bcbadc81914bb52b46a910c0118b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0d77e002be08d82571d2913eb1b36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc238717c110d1b2819f0f047b4d00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f745dabf23e63aac33be28243505f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64735c14763d3eca07a6788d77b6efa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94128915328020a4e605d0cfe4ea7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9ba88d3d575ff7f772f04426c9d3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe410a041118df11763959400c05cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc0b384216b0b724682681386f24d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5470c6e65389fb2030760186127ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a055a065f0b6d6238c538f3e4932f32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec856f0614b8f0be5880bc18ad8302d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a4daed3a6c746da57fb4898a44223175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97652e48dec6025d246c1c9b33c74de7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621fd46c19a92c743b2731d8454c75f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a132aaa3fc5e071b62b7558e2b4698178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426d796ef8bdb4a67246a74fc1ef4f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944760617517a2f87f4085f289f5a1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c10f8180822549064837146f0fb75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a672370bddb6876302aa987859b96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432c12f70ff25c2c724906cc0c072d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad2bc5a56a83ddc5441e2a928333df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaf6adcd0ad20d67f14bf6da040291185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d81847eea12a8107f51aad6d4bb986186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4801bf324b5111ee6584495d82684fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989ee561633f4e6b82ff247eaa000bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a39c59a23e2d17a92f4f2e0d5087b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881ebfbc5184dda08b3fa61cf38c479190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c8f4b0a47394da7e1e5271354dfca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac75be62da084278ecda1ed8601a04a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83323b559a214713fa3aadf39a3260b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90c89da0ba68e15914a3eae4d199fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b303cde94700fe84189873d37efc94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b0c6696d4faf6ed60a9ae324cd0fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3885cbd1b51edb9ecf551fbace5d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01d382e8ad37e1fcc97b79e683a470198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05229d270f32db3952365ab87874d788199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc4f188b20844842efce2b8048de32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acac7ec65d7b5e756d709d0b393959f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d317cd8f43a5ae6176b683346da2df1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd4ccb02a8426639f0c5e19a3e0099203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75052561e9fc4dc3777486d9377bbcf0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b87e33fc5e7a1b50c48fe3878b7eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d78125b1048cf1b95ad3e87a0707e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e32d463ffc94c04a475b789d961d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2f4a59b4ec8b7633a23d1492216c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb909e01d1647d3265ed909491a80a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e056207aaf2310726e3b57285eccbbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb991e7284c11abcbe55bd3188dd822211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938e85f06f89264efeb36ee37d5d1ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e0a99fb843a051ed93bf4a4096162213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869f93582acc600e88527429fc0cd97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c37e19cc77dfe88afa96d82850ea0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3913c1fc5def8764257e68b7527595216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eb7ca77650688d73e83c6a267c95f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8add459eaa6c9296cde8671975a17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26562c9492bb52e30e50a2999e767355219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cf52f54a4b9316e63ef0dfa3a59a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fa8a67e404bd6cc2ac50f4023c022221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f921b0538aec183b1058a97dcdb3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfa8a609334b755a6870b4c270ca3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9988987207ce86fac6f437988e512d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac38d452c525c5ac3759f0b84f5e1a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3e800b49b2cd34969399d0f2b7c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdeba3ff54686a12274551ded2edad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dad29edd0c6926a2633390238fae2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22d1589f22a2c0562063a5613063b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfabd6c80e2d43b9dc320db96b1fbe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96029d35e4a4f99622a07e434fbc45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c037b8f4bf49d68f1f25971de8d762232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d21c708c239e8822542e5da01bf9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baa9b6c0273698adfb0470a665ff70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617aedf0fb8bbfb1621d8b694be19c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab6920017187fd032709ef92805f3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4823122dfd271a1a52c759c261e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33ee8a4bf3a3d434d0eced9fcc861238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b942c3bf4dc8456138d97ed7d55c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485a151c7144da74e324fe070998fb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e81662e0cef1c12c79911511d0b80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf3d91a0f9dd26d1635e602888fe6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3be24aa166f68480109eda0009ebfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f23a26c435395ebe5ac8d6e37de3f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a5d2e1ccb75eddf6cd82468ace268245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757d7c7d4bc4245316a0de428bf6d66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5481650211666113e64a3059edc04b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637d7282634dc93b082b7ec1945c4a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c93dd0ae02bbba0d44c57994ce57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c416951ef7ea84e8a100c58c4604fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea913f8225a0df0652ed3f305036fb98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7444cae0561950efdf930cad4d75cdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04121eb927c23c1d89bd73c93525541253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b954db0532b1a208b7c54018254a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54212753affc5827432b43acd53a37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95607b63464c19b1d35f3d693a438dae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ba200750530fef37dc41fba81cd5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53af741bea7c24fa4a1c33c65f92101258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28457c2d56fe62a322ca1bebb6e3d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d381b23a05511b04354fbbdae8cfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fb63149207acd6dfaa275b504c48c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776c3484dd1c0a0d724aba9925fc906262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4798e29f10daa0e1b09f448c6c14cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa8af658446ba4af29ca9b96f1e660264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67714f5f52ef86c49d44c0c4637985265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b4f6056cb0a51f0ae9bec60f3b1df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c71ffa5f46e68ccce67b4c44cb014d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383851b0397dd970ca66181b51d847cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e712818e26e1ee581e83619beba2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78332bb04a0668f9db7193d9c3b4714e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba7266a83470f24533b12e37db4445271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51762ca69e2e9c65d40632cecc6f3d6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb2fa392130f43126e3f8934677445273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1c48cdd6519bccb079c3e45865f34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df94ad97973e3bb340f50ed19036467275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b22c3b0e0cbc8fe65c21f46270d34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8831d141ab79a0733150b2fb7ec485277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f3c91314b4cbc00f836205041dc90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f977ea82410432accb5bfa17b9264279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123129b72da983422faf1aeed82e52b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f410a414d30bd0a1a4a4343492314281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f37f7455ea310fed7c00a5ce7baf4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f3718f86a9d4b8e30303284d7e5fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d79459c16bc1015d63de53688cc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb42611e2ee93683997cfe63a8c08d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b5aab651cdfbb451f76d4fdcb320f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efbe262f1ddb630bf0a9836ddce53b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d9b2ecd16e85cf7b74597829b44bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f34bac87dc48f45a315f3b278f1d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c715a395812b9ab56f141ed4694d84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf1386603c11a528b3f6937fd498e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985eb8c6d83c5fc25cdba859b77b7da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47136a623c86a2c1f590f882e9143d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599f249b299eb8cdfd347db857127e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcebab0a0e795c4f120beeed7a8ca8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33d84f37a4f81f34f10172209cf1af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed95b1faab7c3aca6bce72b4726b54a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da69f9ad2fc41eaf7ac9c2481a894c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd53789dd0fce56e7fca0fee747b71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992789160f3ccd16d1d3d98cc590ef8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f5ef09724293369a42fc8febbc796301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee2886a990fbd5bd618eafada3b1a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69f73cdf65db14deb21b95189d06db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf209b6047fd3460dbfc504fb8771fee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9319710aeb6b7ac2d76daa00f2f6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b79977289170330a01bf414c5fec74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051c96d26a49d3b23a9f215f9a30d5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb1dad7f7c26a9cd1fed7c60db92a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ab6744f8d466543963435c7df548c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70f0325d960a2cae2c7f2308fea83d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b36792d04c66b6cefd91343179abd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1d70838fbe9ee9e2f611e459df9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3ccbb7677626d16c72606199482b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f571beaeff9ffb3fad974baabc39ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fc8d5e15edcb84ba30f0bf2d5090e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88137bcb8fee7c6c0516cd1e44cfafea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e23a56f366c5c5ae6d7e40136db43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09577b54e48ddefca55e2332e2171e92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cec213cfe5e475ca18c7dd5c08635a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce3a2f03f2a1db76d89a8917116246320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b066f34939d2679a57b074d139ee2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a225c1009da110b00fbabab6d3745322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7dcfbdea7bc378ca1e6e7b4fb8b53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dff32923da564e76b1226505ebe877324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b35ac8568fd02571ae3d724df79f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1449f0ee1823e8c87049a655460db9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a718d64dceefb4194a21cccf30c9a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e88e0a87bde1e7453f29dfe8430cc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18c502b46e3024e5183370b0b4cf4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d2d2c32d140314b1dee39f2d21e25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb181632614f02066c4b7818a681f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0ce49055bf18d04e240cbdcd24df6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd32e6f0896333c7ab3a95a7671e5c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1a2bdc24e7f477ec3e21f2eff486f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046ea6903b97a45de3a037920961509335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f0078adf9ecadfe120991f7696a5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb484f09717a7de09a1fcbc031f6e441337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46717959308856985a543c241182db73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a2d3f1aedcbdc9778392c168f2b7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7842ff4c4ae31d3b7d1e0ab36a5af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3538a397a5747cefc92a6f57aa8b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e06ba57871f034c667643a15e1a54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce54e44e1cb6fd86630c857a4c1c6c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ca45b947899ae692eeeb752c1837f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d761b92d5756f1a40d20ed66c86a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb212ed1b4c37ae78f20735a05c46add346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419762d5cd311c2cb66c2494c457fd8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a9c6404261cd3b0f73bd50b234fd5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449253da652f37ba2756b31acd68f3a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc8ad0587018d6e3a0d31eda6a685a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e3fb7c358088d8c980fc29b10e5f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e70341f98f1e80297f267b2f93a885352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662cbd21d603286d7401e9ed7025725353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24cfa9ba599a9a530e8ac347977b75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d0d2f6920b4ac8dbedfd7cab2d45b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c098fe3f2751dc917ac13cfa99e3a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a7debc8a3b8b636e30470f7220501357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71661314fb64dc04245d6560196f5a8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39470bd6bd34722234a7badef90cdf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5763dd7bbf4c4a987335aceda42aa9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b189f3dd8d89d6baa7bf28b18a49433361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f3d1e7b3d23de238a662f79c71226362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26ec99eb157ced690dc98924f88539363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88d27b379c1ea79e728276ef9aee15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e6dbeeac5c08efabfabf10f09803d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fcbc08b38e23216ffa7a8fe4cacb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dc085d91228aaea99a84746aad36f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24578217abeadab1edcfd69530a0e380368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5378430a3e0d5630cbb2adcbf0b03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b63c4a95a78ecd4c586fa7e36da274370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5fa3741b32b714e7ad5483335037a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4075ae06bc12064d806527a1b4654b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88cb38a24c8e9c233f399391d7209a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99882869ed73dbac200114cf3742fb4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2161b8d648407e019230e2e491b197a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e88dc888629e47471fcbbfb2a848b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34249b3099589456b2f461dab4d32852377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd82e06f854f6a465f35e30327e5742378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2078f7511d14ca05b54cf2150a08f03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24850bdc2cc40921dd685181e271489380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54d81b588df4c0fbd4e64f741d6d97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc3be20fe8b5e7ec6aaf09c8aef25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7e7aee9b106647c31ae47d8f8c2e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa34cc2b8f029656d337b4f1acf1e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedd3681d1daae4af2c985a83011268385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dbbf077d5a0696ebd7e039d3a970c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aa60e44cf57c48b40b1da85c1fc41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368485c00c328e18b1cebb525b5621b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19396a303a41c9ab0c3d8703d6482562389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b5533ccc4f78246b52dc0542c3c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37064799900aefaf45e843e84f8ef8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c65fde6177481f54d6104c65171c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332a49093830831ab741898b7ecba11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f7c2ecbdc9177ac36fe676677219394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307b005fb003a3834cec08d7c4831ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19ca575910258fbd56ea2e25cfa6ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5c8c84b1f3bad47a0016406a432d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa3d26569788f8a4c4a7c3362d8d63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f911a45913825191cd12fe156a78c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318c3a8d4f2d6ba048841e0a9712c4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91494ccbe220e7394b3a74a8f31a3ce8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7809e93f6f47db556e80111a6e0f68a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97c3b3cedd0f2686f06986906a3622403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924e85c8a86fbf67330eff02237247a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500052e72b3c442f124a85a4e00389a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45a8f4c1c6200920346d942cecffda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0719750ce0a05432cc61566b6289d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0695172b5ac09ad74af8713850a0054408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce02817c6ce8f175dbfe7dd40f4f7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703119692d4e4e19e2df2ddaefdc6a6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e51434c31ea5cf48ccce91c417124411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d506eb33545abf4d53b6cbabc2964d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4829f65ae5fd2af6a89d99643cfba67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52df29fa70e7ce9cdd1dcde20d1868414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546e476e8231003d85b6455471cb839415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473f073e98d4f7e6cea41d4d38629d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aed3626b802c32d4c8a74f67cf914417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592a5ac66d4d9ee565a698aa16e7fde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966545af4aa570362bbe3c6bf60be65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b42de3fe72a21f5abd2a1d4c866eed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b034ccaa8323344158789335d17ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c64e59914b4f158310481d837b47c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710a6f2aa4684a5abbe652aea174074423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b037e548a6bc3a4c19c7fbc12dcfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dca17858c29d210f99a23956d719b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4a947b9b017e83c9d3bff3b660858426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe714d3ba9f4b98505d07ee5a35ad4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c42cb360d599d3630ccea9f37edf1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccba65d33d5b16c766a85e43ac99cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27571827f0e3af25e71c2b820beb37a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f0ddee795ea4da49e44c4d723a0e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff591b73a931e73f409502586fc9267432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3e818ec567906b9d32cc92144c6ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19137ccdb7f12d2a0bb42fdf8a0410434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406078f0b59fa59c2e73aaa8dd3952c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd34b79c2acf216dade85373295689436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0043c0a3d1946effbfca93263265e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff614b8908ea02ef0c23573824e11c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a95037f07dcdc03cb7eb6300c3db78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c312a79a115cbd407cc86e4783e6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41c38abaf3301ee2db5be03935891c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa84e5040d3949328a982598bb4da1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde9d0543c39ce846316999b43be7e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097b15a645c4eaeb3cee84ef9555198444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a843537385c5b7c88249d3c285e9011445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcc973d6b3a2de608142becb951de2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c06f4f99d14571d5e8265aec382f72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0d24d39f46d04f6fa51b574c1c0c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323290aa4e61f0b35cec12a576d4016449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97aa6a68f524d408289ec9a0b5db4c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b8c21e702c50bcbe35750521820f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a141722fe8189efcf34c5ef9a98de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319997a0e27d24d6eee08519fa6d0082453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb7181c919e3a0d1f3c1d9b572d5f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed98d90ad3bd9e04e06274b550012e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb94b0ebe4c10657e43469034a58b36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cae746f30012c387e4284093a7cd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a472daf6aa7144a8c4981e499e2a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef9fc0182f058053e9bf11b8d2c1c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46797288583fc2428c1534d9cd2a043460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bb7d2650f40df5890c85aadc21103461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf353c08cb758455a09f1db88aa398462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e050256447aca2487e3ed4c6dffcb3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bfd30b49ed41f01de861a35733b4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba53186e93fdd26f63032cbe6515da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae9a4c9f1083c38ef267e953b8a70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547b66e5c00025c4bec2be10b48ea1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e06afb2fe27a8222054f4ae700843468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca11f127bf69bbb1a8ac85aef868ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bbf797fcaf368e345ef67a2e9a98c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ac769bba5a4410f58a1e3a85ef2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55636388e83d683ec92bd697e5e6796d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff8734f343577350cb2deb0ba606f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d16cf2700b18fb9dc01a9eae4355c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fd089fde3517832943bb07be32f1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cee765d95a2d78f027d326cb2b2730476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767889064c07917be3ad04e40e4424d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa882856abcef882bffd96cfed56c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24ca30b9753e9dfda6cc43068395f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8c7f7acacfcddbdf72e7359dd0ac1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf5aa061c1c5b1a9b78377695834a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc912b7e72860ac664e8b04dce11fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b1348c12d1e32603141674149adcd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde8c637fa8a8a827e1af41b29dc6e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15db49e698a2753299352ae3dbc236b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e84f0c32c5e1c87225cffd4b478878486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e8e66329a403fad5f7f2a56af393d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717328d70964620a9ff26d33456e019488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ab8c5cf3bb6520de39f02fb9747e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48960ac20a999e3151f654b69e570e89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec09155a3cdd3bd040d33efd2acac6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301cf670d58f07f28abb47601eccb10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7013d2e66991a5c52e18ab50110886c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b9bbaa3c7b7c391ad43ed73752c3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb11105ac67f64a70ff412fc5107b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8e16e5481c752d09755aa76b90ed3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d494ccf6bed47c1628f426a6d32dd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98119b8f6d7e26d9f3002ba4e6c7b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1228e6260cf17bfae5a4951bd13c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e41d419d3066db80c5dd9de09e390d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361ac3571017de88e42d1b9909c86aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f7bf65c7d51dc86e55c60a8dd78db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aebcfd5111ab7ac24d98e69a08c5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d676daddececd06fc68b14ae3e43c9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752296c96217df77556af75cc06a9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686459a0e46dcbda8cc620e352e1850506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62558b1ac0b5ed0feebee31ef4bfa7c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ca62f58bb1eec673f476b2a048f2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397f531887fbba623c340d174862848509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e47d1b5dda48270b84943bb7d30d6d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9971f05fc8e0f077c6bbf8f2213ac4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ea0374c87630cdbf70351ac78314512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980d93c8c98a7ab08b9a2b3ef9242d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d2da384781ece0f9cc351a21f61da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2523c550b697fbc64a3f1b9169c472a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34743c3a7c98efa22f002b271f0ffa8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a37ccbfdd52ee48fb6936002e02821517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab698f73cb8c6cd15e5d7e23f50c676518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25358f630600749224c7b9e57e6285519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901b933ede0468432a2bc8091aa3b19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cc96f7f1dcf69d868b1e0378d6f40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07128bfb36020e4aed13e4d6357ae1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c617b75b02d38046a4391f569e39f9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f62e23238b872b39ae2712787cd04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76442b290866e0f90c96d45ed64c97ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c6478f8fdf79bda9139194976dbed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7a2ad122096711524bb98a3799b3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455370d1d94e7297e6100db9b30d32a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb672c94a38671bf73b4b6eaea5ca8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f323c51ba6fbefc6c686735525721530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfba97a98dd382a8a957221b8b6bd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ee38d7b25a306edd198e8ee1ff950532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473026c76b999d291e83d3682a801eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2928c39bacf13de11dc947156423912534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90be48f6549c099feb339cddd8303f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b83ac61a175ab1c8acbcb2cdb5c19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1545146ffaedeef5d11ea15cf0b5c7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf94ce6702f9565e7e8de085422e12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f417798642123bddde5ef866bf629539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bfb95137266278b5e8f1ef757dea2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742be31ff62e829dcdebc49a52bbe47b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27637cc46676772df6d5868f1b157b43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c587ed2c0e4c4ca27e65dbb9ba10f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725c7839c5972c68e6722a7b3a60e25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652158fad3d021f75ecfc0e64ea58c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75974977da2456c2295daf0bd616caae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea67fec158b38066705031449f2b61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be380b154359d86c851f144557ae88aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1d634f3304132f521bf1a1ab40710549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504cf6c48ec6a4c53c473cebe0aa08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bed809cc1548cfbe593ef7c2fed37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9697977c5e54439babc2fd9d1d36f3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9a1d654164d3fb62360f28efcf618553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096817ce653b34226eb03a0bbe375ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab8828baa86c1c5aa15e0d3446ecd7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e11a154804979239e0393f9eb4b4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45c7ed00397675ce5122aad4b77335557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26fe9182cc495ff99f0bc0f12e6f81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f8c7c816068a4374261207adfbd40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3338288210ecb2695d1e85d7078b480560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef484fc31dbb4697c85273c38fe3f9dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4b65493e3e9ed8584beefe5c23f40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824145e956df4aafd0fccfada34635e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693536da08172824b87c6363bfa753564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac8603a06a19746b358aed54ab23c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8da57659d11d41fa7d8822bd180a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fb97118f64e086fae997852c86bc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411efa0fa343851374224ec75d4c52c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31360f51c9b5bfad0499a71f26162362569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65e9608b0f7ee48549197b5e757c3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a53e4abf42a346d9b73b2d921165d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4794a4b6081af4b78898efaaca63a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6987e68d3942d92eaece187382175a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954617ab473a7f534709657c1d72b938574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065fec4617c0f1774c19386e6f86eb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80cb6105fb2b21ebda97b995c8d7c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a38ba10db04609dd88524265f753c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3fa6d054b4644bc4f2205985a7a26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226279958db8b529ef698e3f2c8874df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfe404a56527c04bf226813b1519fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40f73e6e6f69ed28c1ffc66faf4793581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cc8cbcf14c03bf68980f2243daff6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2feab2a8fe5b3b4cba7ae138c13f23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6ba761931a561619e857341512dae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85f8c196c39eede08e56c452c7ebef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9873af49af609915e984d25080098a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f87233505402235444c5f729b872fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0d7e56b1cdba17e65417546ba9ac9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52548eac3773d1e8bd402d84194d4a37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed519a650f6d230e58c6c841f06c8c3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f5fb6c1e31c7a7c589a0add0e73d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd44a867bcdb829ff0d13651cb7bb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0059a85dfd233bcec4b1d7d045db09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7098505494a456f4c5052cb8df835594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d50e3433a143e0f5493bcdf60f2788595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3de5b0bb02668d6a458e8b23cddde3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79442506445d7495c7f9779101875d61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38156a079b00cce3dbc166ed90d22237598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f123f69c7f933be519a684b01150a2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c21d7c17de20d416afe6f3acc7454f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a98e37843406c4c9c40c165dadaf91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a012684e365766a410cda297d561089602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bd8a1d6910c87e4c6382767d81f9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb94c6c63865afc47a612e7d656f8aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ffc8765b80c5ba832570c05ec4300605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efb45dcfe8550bfdd83201d63f283c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2b7f56bc7f2a50fa2d9ab7f93c862607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a7f298a3f728573029b6de7e1a784608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e4fe422fb9a4b3751cbaf70cb3151609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbda60b0a2b95cc54090f7532cf676610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d9d21b8078c8d1b3a4a8b3d04c3ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcacb0d82137782db6f1f078f03754612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca27ae45c0a0be1d6db3428c91d8f5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a5d3c471d77257e9ba9a22d0c6e91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2821922220f99a110f3c0ceb8ce87b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa8adbfa460379b646c71a7699fcd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaca201224747d7658d03ce2146b07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bdc7423059ecec33be07942092be5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a303ec729f7896ee377841db574213619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5472e886c622274141b731853407ea5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556820703375f14697554722c5136d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a958fce240aa2af07b0e080e3b68095622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ff6ae83ac51ea7337c8d2e16b55d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fbe49aa2912b0537fee56a71ffc67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8a3f37dd83a22ff2d1e6f850f8c2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35b574775d67e87c136ea15e48e381626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cda27146d46727a3fe82bf009acd79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8d55665ff230d2bae6de7aaf80fec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acd7d5f5a9a0fa57db4b11676e31ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63dfa7db7675344cf68eb554c5beab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa66d0f452cd170e4feac752038dbe6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7298d6a588c7810f5bba8c1f41a2380632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca37c594b9637c6919c5d0176b1832633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae30ea31c53cf2d9eea02b13f09812634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018d1fc87fb4dab51655cdefde267be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cd03f47cb9aabff5b156dc4c2685f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d5e279731ad5bdd99932a513a4427637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4291e4792dce12fce331941d8acb7e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b8868e8879ed4eef5d399ab615c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea388e6cae5ef5903ced4b65575e285640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbe5f0cdc9bc1baa615db902f0907d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1b00e05b2f8fc4bb4cb341825a04a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc409ae07ad74bc344f05a831ad32c18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff9e862f28818d6dfcc2112d7a56c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaa3b1cb055d075ae53b73dbf76dd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d72b028613a755788e9df0e382ca43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d01774340811d689bab1213860cc0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447951611c520decb2062ee98b777f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a6944e429141421315b8ca9c304a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83b5c395e952918b5000d25122d649650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b586c6adb3310b13d87a61a1ed35e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdeb4d50ec34538ee4b3c77cd3427f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673e21941ef24122fa5644ff922db89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad115fca1890cd3c7c1be48ce367bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e337dd38f9632e508bc5ce40cf71f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fff880617ef103d05b873e91f1b81656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d50d2d9d2cf687df901147bae1712657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b55f3ce51881e86dc9803e71d85b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acafedbc639accba8c531359464a8f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f04156d277842d9d3bd220f728ad6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecabbd7c8b8bf387c13c5e6360cd564661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36bdd4efc71fc01b9406564375067e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61842068b5378889a92a3b5e37204b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae232c07755222584c6312ead17f46d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf8dd3c4e2dffdf100a272cf10d838665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3bfcb4f08bd1cba7cef5e2540fad7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a64ab86acfadd3538cc76655293cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be811e162a08626a8ce9d0cc5f6df54e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b823c70caca84cf8f2928e28e2f08f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a2423ffcd2f0dbb0af8dc20c7c658670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcab474306d7661e57fd1edbe105ebe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8adeafd66068a61aa4dc6975789052672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef92b0752bf628112f924546e5cef25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcd1bc74ea33b1604409ebf97451f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b108a09f524d163a583225ab64b3bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39d3c2e8914a0d864d00475532e614676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80baaa9fc0b252d02315d7751e13300677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7150f2260c1a5321c66829dee2493d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fe1b91dd0441b8aa194ed059008bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a57a377b2871cfd99c4be0b44d049680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18961ad3ccd02e12a7659917159faa6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa98bde40eaeafe3307d8fe06afa8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feb32c3b0c665a36d0526063dcc0fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0761b511addc011fcbddea7c7307423684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf565e008ce8504164486d6168b2f0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b47a6b36e45c2ca3054927a418f49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259db4955b1b4f975c21310d0ed8088c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a7542ab7901d078cdc3df20e8f507688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af12c3db30b6cfeb5f95fbbc86b5f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d33b0a4d00228b1c753947750bbcd7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb28853f5638c288378ee3a297dd6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61eb1f284dac8bf48305f67506b2a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a27d545fc7131a6eb35a5406bfe67f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d7036bf1662ef5be9f6acf23f99b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea446e7b4d45524bfc6224daaf9fa1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce67e10955c691514702c6efce8e669696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbc276f3079c1c1f9854ae2a1ae2a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbaae3e99d769dd98a2729501e2b61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687be870b666e2f5b41a1d367dcb8ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0e4a847fe6b0ee3bd9a67b3750c60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c00475cd7a29c8f49a5f7fd905549701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fc71bf6e838f3ae245ac8b603f567702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ca248628ca74dbbd5728dbe8dac74703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85070e2088c2fc95ae633efb347a2e66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f052de6e2e31c64c645b809123837705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5b9a0fd626c17e26e596242d866b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d6bf573f70f0816b768490729cc2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d08c4c4544f82d4a20f9dd68c42e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dd34116286f3600afe9c229e7afdd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b49ddc91da62ab4f5a410a2eb3a38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a87ad9530dc67c37b6c95edfe21f4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85885c25f47c3b3e06fa13fa742d22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b40e9b921fb797d904d52a20b3522713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444a08659848689af0964e3f69c6afe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace52b379e173b10999c65bf5c0a9bb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc6dc77ca541d7be47399fcf15494b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877c8cb39b6609a936c91c320fddb52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509fc28e966b359cda5c27c308e5599718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0b4f65bc93a263113b1934d26b880719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c1412958b8ec3da3c7b13bc78b55f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5378dcf64b4d1c8168fc7bf4658b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a327ad781c5b5b83fbec94b30b872722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f60f44a0a93f061a4065f03780fd7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1251955e331245d18d4c0a12cfbc756724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3917d6bce31343c232c9fe7646f3fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e49461c69a22ba46b65ca82a26adcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8916b566c6fe6ecf46afe7ba0c3f511727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb637fbdaee99be11365051d6a5421d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213ae3c318a2accb7bd729a27b88535729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bd7ab495351b446efd9f1ab05c0f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a18818e0b7d7ab959688ab6c0f2333731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b41d911caad2cda216a9611291c1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f875f216da286f1ba6d34136c91c5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cf8947ed08c983fe3e1473a47e234734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebc6861403b621fae6cc7fe1fe1c54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfebf16fd65ec239c797d392924208736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb865d3641258c70764b40fce053de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec60979d57d7793e05e6d04317d529738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae1deecf95df409727df477d3a4fee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771bf069c50aab59067ac2c9470b899740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef07156f8159727c98cb9e7df59b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e4a663d15c4745dc2fb2e2b261e32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9bbd838b38c54bde4bf0909e8896c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55757c5a344ae02c741d70c78924062744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac173f8e2ed3110546803ed0754ff0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41413eaa326f91116dc62ed789289d67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510e3af7ce35170e89146efd0bf3b33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca98fbd8d5ff4e67ea2d8fd0c33ec5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b8966adeb2a6af97e384090b328bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b523d195992e10eea30af87fbac14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25666de49707b550c6f3d63ce530e6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02166cda705164b0ebe51f0086bb4072752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6d6b3fd3efd2619fa3656d8dd9f84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90d515a57e1ebb73ea8b8a9baf6678754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46d0fce669c08c8547bd88691cba9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e82a812338f2d6c22ffdbd4972548756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491074f1e73dfdfd31f83f8c3a5985d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f5cdbfea38f49f29865571a6171a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a15c4e6885e3a4df3030686e07021d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>