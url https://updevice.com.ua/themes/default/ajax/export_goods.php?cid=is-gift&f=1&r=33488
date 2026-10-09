--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643e272ef1073f4eb3bde75be4cfce91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff28690803945a3b00b776ccfee387f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c200eceeaf4c5f83acad073524d473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a0b111f8c6dd67f925af53eb5fc134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7a5e50d62fc4f51e6566a35e167565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96210e4fa7c6293586fb72d0d7b15fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f2f07ce3a18a1c16751b131a1bdd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be261411efdac126aa5794a07a4952c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e52e50b429445dac574c63b3b2c999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13560e0a3c090e411b430e30dde467e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebbdd6acfd98f872d400c440e876a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c41c969bc421658a4e927821ae32312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7347d99a2798fef898edbb8d8f070f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf933d58f2aa770edce094d8c4d0f61014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef549ef9023a595e78256ebaad4724015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc513370568edbaacdc8a4afe0d07816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c675315ccf8bed92c560d048b1a0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415654d96a2a19265e473ff8b37a5cfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05653d22d00acbeb4ab52726ccfa46ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4077d3e36732ef224bcac6ca1887b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5fa3931f55674f9780c90b147827d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc12ae94ab404aabcb17feb8e792b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6d71f64abfd42a210a450ebd65c9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773816a0c663559a7de4dc63a56281024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9eff14d93d26f20bfd0fc11efebb8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc6a900a3264b93890d8f4053d14be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84153b171df40dc8e7354c70df484e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71120c021631b9c2ad1883f9953dd81128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97d610f90d027a0767fa2351ebbfd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec62dcfadd4da39993f7e1b0b2f6bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cc93add1ed7afec36324afb7aebfd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3170390c9d6063b60dc9c061fc0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528129640732214e8e8fed261b8f92c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf7a0730580bcf06d3b288e1d442f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff85bb2b74ac7c8f414fa958357b07735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d29ac8636e38cdc07b5ca1179681ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d342d51ad1205879cdcbc228ff5ece337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b44b5b86a45146cd5c3ef8e740f69d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8433581413e7ac89e3fa3af554b923939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c56388a0fcb1a969679a481a15aa0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f2a2183246ffac6036acdd0ff90541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613279fc3a147340a7145c00f7f5bea142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b45a3012fc7153129f4e15d22fbf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2c329e8b651be6cf39881ec8109a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ffdaad03d885cff6b1f285e2e74f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629d7a390d918ef28f81597e0972a9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3217bc2142e8296065ad3f565717947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578100b04bbbd5a65471bdb649833f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9476417c942a34e4462e80c7d46693a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af4e02710696e4f367dbbf9c21289e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5007018cc3156a0c16b3be26fc70e8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ca17e2d98cc8ee5cf69cc65aff0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e46059a263ed8a94fb4732925835d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fec6625f1d05c661f083933720ce4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0379c2a96a1edd6678c58ccd17737b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e661392af6d32be505e02e06f90b9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2ad6b405322e8e8292445f311cd1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe28b6adf43137cc664baf648bdb9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e40e20aed23a09adf8d50a3c4dc83a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72963c23c9dc2205cd54f7ab966f8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6b023f6d57f70627b68aa02507dc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a4a7dd4c29d741a2b41599b76430362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949064786a47356f78394d66e313558e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee388370e76687aa2d6e2d9d107cfb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc96632573df2728c625bc3bf132a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ce8523ff8564f9e25fedc969ec74366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948de505c8625b64c914a07eb922e6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c1a08c349e31e79226622499cce9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07411a8465b36e6d1f1daecf2b2297969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac072c9d1e663378b03f2e15dad3f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566470c7086ab10d34aa31321cf237471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ca80b41e453b3011cd743133c25472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab953710f706dc07c094d144875ab9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111198ce0f19d0180bfa62ca68cfd2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd32a7f816590a3d72ccf6ed4ecef6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addab02756c1ab8fabb5b314903b95276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f117d360109f86edf8bd551df9bb2bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74db3e234aaf1f79340a7622161e50578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e43e58bea9940bc4263ad477aff51179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f0a429d8d70cd8880001be77a34d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e427615cbd07098de20b8cb446b0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85303cf164271eb02d1300fa92030e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621c65734af63654de37c2c477d3df683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85baa6467f9aa4d74cc9ed84edc63984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bbbdc00c061478e2728faca6075c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62da229aa307764d3fe624ea2c7f05386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd43ee10ca151b2cea4d10744b766287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b983592fda9fd22c1e0ffbc16268fb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35191957d5aacbc15e6fddb0e607339989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25d432a959db0c63a3dea957ef3e5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faca01f920b714819bc43e1baaf2ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da5903bfc436f9a22cb5f81774170892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56112b22ee878be16ed81d42585da0de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000303abfaa3946737f47622f6a40d7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3016a99f989eb4701eb20d78c1a8f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2179b1b8c006a82fe5fc5d3367ec2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcb4c016177fb2b832efc60b578b1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30eef901aa26a537e4b2251f6ea97298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9004970536ec8e02bb6049ce77a5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd30ce51af1b3b5d2216879dcd80c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7f3b2e27fbdecce22873945b19f72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265bc591604f1bc575423b8bbdb3ce1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d93f14f83e081459ec82f4771b3ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a82429059439d511371f8d1d83dcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7623ab9076bd9baf8035fc6e039f25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e6c5aa89744dcdea7361f58701307106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a1f02663fc6fd4997812680f2fced107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158788ea9216e913f4b2c1704823c4a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbc51b954d53b402b4682bfc54faa8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8533679b6a48e383edbd246ebcf7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ee7b01b2e6b3067b653e6fa8f857c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d07fd7584897e4acb7fd26a2f17ea5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7484d6c254d1d4fce9226ea96f21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb02fa920c1dca69c3e78eff498ef88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72337f424d9db274281678a64290a20b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf550cb0a7e0cc4fff09c7636c749b31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c80701a09b8d7af509270eef09262c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae5e9231d1088038d71a32525c67f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97571e2342990c12a0b70b213384d23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0accd3db175b5c07ade7c54858a32ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68d1a77940e894132b3e47d5ac0ec8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce57e6d38f4ca9398ba74078150903e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186d1080579f3cf847874f29e67596f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e417abb299b52478a4754984862ee42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d54c83f3c347c091d35b765172a99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f3638d77728e82c208721f748f96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e15409620c318ce0b92d6355698c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46baac17327b1ba3882805c8534cac4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5d9d2743dc8daa44815d29cda3188129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6558da62dd73cca74c1b6ffdce82d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ede36850a3295a4dc5ebb0b3edf81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fb42784ced22055d1d61fa5bcd7d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a02b843118fbf347af6b02108dc24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312909d1f4a3fd94836f11538d4f6bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cd8cf836bd230700a47587745eb3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4579afea976b99d8fa6f3acbe115e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca1606bf2fddb5b49bbca6b50bfd9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d07cd9770b7e35c4afea2ec722bc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cdecb1bb0f2d43de894bdf50bf28e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bd90e6e1a275729dd096a33719208140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c49de6b584fb1fd8c9f135c588105f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881061ae6dcf3e1a48053b8fbd3f371a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35165aaf3c88bcdbc84f6e38187eaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e852fdd3951a60d972a1b5726adc0c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8c3117470a51dbf66d43d029a75a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892a1cd2919e6a9b85af930f625b7e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf9745aedf7999d85aee525f14bbca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7991ca1e76146fdb4afae7724352f8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58257c5632eac1d91681aa5768b212149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706531e509e5144bce33e62d65dac18a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b44a83460a151f2a193ffdf7604aa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f24eaedb08654f0e1b8f555f3c9c12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d70e172c43305022b821bd17eb0f6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc84d495cdef0cd4fd64b8742afc85b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da87b2567bc06ed5f0f43c00bb9de27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1493d937e1c161a6b062cc8824623c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a49c93c12fc8e81aabaa006d2e9286157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea8124b419ef51a95e1e07e27ef2fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d43a53b47b8ddf7ba64b708d297678159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41321b1ecce4ae8e89c670b38a8b7e79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e185164fb7daff41b82ca75c87a505161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5f7386653c9e27a37198422261062162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bcbadc81914bb52b46a910c0118b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0d77e002be08d82571d2913eb1b36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc238717c110d1b2819f0f047b4d00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f745dabf23e63aac33be28243505f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64735c14763d3eca07a6788d77b6efa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94128915328020a4e605d0cfe4ea7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9ba88d3d575ff7f772f04426c9d3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe410a041118df11763959400c05cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc0b384216b0b724682681386f24d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5470c6e65389fb2030760186127ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a055a065f0b6d6238c538f3e4932f32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec856f0614b8f0be5880bc18ad8302d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a4daed3a6c746da57fb4898a44223175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97652e48dec6025d246c1c9b33c74de7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621fd46c19a92c743b2731d8454c75f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a132aaa3fc5e071b62b7558e2b4698178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426d796ef8bdb4a67246a74fc1ef4f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944760617517a2f87f4085f289f5a1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c10f8180822549064837146f0fb75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a672370bddb6876302aa987859b96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432c12f70ff25c2c724906cc0c072d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad2bc5a56a83ddc5441e2a928333df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaf6adcd0ad20d67f14bf6da040291185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d81847eea12a8107f51aad6d4bb986186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4801bf324b5111ee6584495d82684fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989ee561633f4e6b82ff247eaa000bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a39c59a23e2d17a92f4f2e0d5087b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881ebfbc5184dda08b3fa61cf38c479190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c8f4b0a47394da7e1e5271354dfca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac75be62da084278ecda1ed8601a04a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83323b559a214713fa3aadf39a3260b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90c89da0ba68e15914a3eae4d199fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b303cde94700fe84189873d37efc94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b0c6696d4faf6ed60a9ae324cd0fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3885cbd1b51edb9ecf551fbace5d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01d382e8ad37e1fcc97b79e683a470198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05229d270f32db3952365ab87874d788199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc4f188b20844842efce2b8048de32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acac7ec65d7b5e756d709d0b393959f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d317cd8f43a5ae6176b683346da2df1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd4ccb02a8426639f0c5e19a3e0099203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75052561e9fc4dc3777486d9377bbcf0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b87e33fc5e7a1b50c48fe3878b7eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d78125b1048cf1b95ad3e87a0707e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e32d463ffc94c04a475b789d961d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2f4a59b4ec8b7633a23d1492216c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb909e01d1647d3265ed909491a80a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e056207aaf2310726e3b57285eccbbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb991e7284c11abcbe55bd3188dd822211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938e85f06f89264efeb36ee37d5d1ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e0a99fb843a051ed93bf4a4096162213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869f93582acc600e88527429fc0cd97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c37e19cc77dfe88afa96d82850ea0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3913c1fc5def8764257e68b7527595216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eb7ca77650688d73e83c6a267c95f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8add459eaa6c9296cde8671975a17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26562c9492bb52e30e50a2999e767355219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cf52f54a4b9316e63ef0dfa3a59a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fa8a67e404bd6cc2ac50f4023c022221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f921b0538aec183b1058a97dcdb3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfa8a609334b755a6870b4c270ca3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9988987207ce86fac6f437988e512d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac38d452c525c5ac3759f0b84f5e1a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3e800b49b2cd34969399d0f2b7c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdeba3ff54686a12274551ded2edad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dad29edd0c6926a2633390238fae2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22d1589f22a2c0562063a5613063b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfabd6c80e2d43b9dc320db96b1fbe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96029d35e4a4f99622a07e434fbc45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c037b8f4bf49d68f1f25971de8d762232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d21c708c239e8822542e5da01bf9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baa9b6c0273698adfb0470a665ff70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617aedf0fb8bbfb1621d8b694be19c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab6920017187fd032709ef92805f3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4823122dfd271a1a52c759c261e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33ee8a4bf3a3d434d0eced9fcc861238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b942c3bf4dc8456138d97ed7d55c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485a151c7144da74e324fe070998fb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e81662e0cef1c12c79911511d0b80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf3d91a0f9dd26d1635e602888fe6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3be24aa166f68480109eda0009ebfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f23a26c435395ebe5ac8d6e37de3f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a5d2e1ccb75eddf6cd82468ace268245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757d7c7d4bc4245316a0de428bf6d66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5481650211666113e64a3059edc04b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637d7282634dc93b082b7ec1945c4a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c93dd0ae02bbba0d44c57994ce57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c416951ef7ea84e8a100c58c4604fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea913f8225a0df0652ed3f305036fb98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7444cae0561950efdf930cad4d75cdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04121eb927c23c1d89bd73c93525541253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b954db0532b1a208b7c54018254a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54212753affc5827432b43acd53a37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95607b63464c19b1d35f3d693a438dae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ba200750530fef37dc41fba81cd5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53af741bea7c24fa4a1c33c65f92101258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28457c2d56fe62a322ca1bebb6e3d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d381b23a05511b04354fbbdae8cfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fb63149207acd6dfaa275b504c48c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776c3484dd1c0a0d724aba9925fc906262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4798e29f10daa0e1b09f448c6c14cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa8af658446ba4af29ca9b96f1e660264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67714f5f52ef86c49d44c0c4637985265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b4f6056cb0a51f0ae9bec60f3b1df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c71ffa5f46e68ccce67b4c44cb014d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383851b0397dd970ca66181b51d847cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e712818e26e1ee581e83619beba2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78332bb04a0668f9db7193d9c3b4714e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba7266a83470f24533b12e37db4445271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51762ca69e2e9c65d40632cecc6f3d6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb2fa392130f43126e3f8934677445273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1c48cdd6519bccb079c3e45865f34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df94ad97973e3bb340f50ed19036467275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b22c3b0e0cbc8fe65c21f46270d34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8831d141ab79a0733150b2fb7ec485277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f3c91314b4cbc00f836205041dc90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f977ea82410432accb5bfa17b9264279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123129b72da983422faf1aeed82e52b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f410a414d30bd0a1a4a4343492314281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f37f7455ea310fed7c00a5ce7baf4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f3718f86a9d4b8e30303284d7e5fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d79459c16bc1015d63de53688cc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb42611e2ee93683997cfe63a8c08d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b5aab651cdfbb451f76d4fdcb320f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efbe262f1ddb630bf0a9836ddce53b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d9b2ecd16e85cf7b74597829b44bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f34bac87dc48f45a315f3b278f1d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c715a395812b9ab56f141ed4694d84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf1386603c11a528b3f6937fd498e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985eb8c6d83c5fc25cdba859b77b7da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47136a623c86a2c1f590f882e9143d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599f249b299eb8cdfd347db857127e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcebab0a0e795c4f120beeed7a8ca8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33d84f37a4f81f34f10172209cf1af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed95b1faab7c3aca6bce72b4726b54a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da69f9ad2fc41eaf7ac9c2481a894c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd53789dd0fce56e7fca0fee747b71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992789160f3ccd16d1d3d98cc590ef8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f5ef09724293369a42fc8febbc796301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee2886a990fbd5bd618eafada3b1a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69f73cdf65db14deb21b95189d06db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf209b6047fd3460dbfc504fb8771fee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9319710aeb6b7ac2d76daa00f2f6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b79977289170330a01bf414c5fec74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051c96d26a49d3b23a9f215f9a30d5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb1dad7f7c26a9cd1fed7c60db92a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ab6744f8d466543963435c7df548c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70f0325d960a2cae2c7f2308fea83d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b36792d04c66b6cefd91343179abd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1d70838fbe9ee9e2f611e459df9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3ccbb7677626d16c72606199482b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f571beaeff9ffb3fad974baabc39ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fc8d5e15edcb84ba30f0bf2d5090e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88137bcb8fee7c6c0516cd1e44cfafea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e23a56f366c5c5ae6d7e40136db43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09577b54e48ddefca55e2332e2171e92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cec213cfe5e475ca18c7dd5c08635a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce3a2f03f2a1db76d89a8917116246320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b066f34939d2679a57b074d139ee2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a225c1009da110b00fbabab6d3745322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7dcfbdea7bc378ca1e6e7b4fb8b53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dff32923da564e76b1226505ebe877324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b35ac8568fd02571ae3d724df79f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1449f0ee1823e8c87049a655460db9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a718d64dceefb4194a21cccf30c9a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e88e0a87bde1e7453f29dfe8430cc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18c502b46e3024e5183370b0b4cf4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d2d2c32d140314b1dee39f2d21e25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb181632614f02066c4b7818a681f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0ce49055bf18d04e240cbdcd24df6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd32e6f0896333c7ab3a95a7671e5c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1a2bdc24e7f477ec3e21f2eff486f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046ea6903b97a45de3a037920961509335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f0078adf9ecadfe120991f7696a5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb484f09717a7de09a1fcbc031f6e441337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46717959308856985a543c241182db73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a2d3f1aedcbdc9778392c168f2b7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7842ff4c4ae31d3b7d1e0ab36a5af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3538a397a5747cefc92a6f57aa8b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e06ba57871f034c667643a15e1a54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce54e44e1cb6fd86630c857a4c1c6c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ca45b947899ae692eeeb752c1837f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d761b92d5756f1a40d20ed66c86a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb212ed1b4c37ae78f20735a05c46add346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419762d5cd311c2cb66c2494c457fd8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a9c6404261cd3b0f73bd50b234fd5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449253da652f37ba2756b31acd68f3a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc8ad0587018d6e3a0d31eda6a685a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e3fb7c358088d8c980fc29b10e5f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e70341f98f1e80297f267b2f93a885352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662cbd21d603286d7401e9ed7025725353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24cfa9ba599a9a530e8ac347977b75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d0d2f6920b4ac8dbedfd7cab2d45b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c098fe3f2751dc917ac13cfa99e3a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a7debc8a3b8b636e30470f7220501357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71661314fb64dc04245d6560196f5a8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39470bd6bd34722234a7badef90cdf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5763dd7bbf4c4a987335aceda42aa9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b189f3dd8d89d6baa7bf28b18a49433361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f3d1e7b3d23de238a662f79c71226362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26ec99eb157ced690dc98924f88539363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88d27b379c1ea79e728276ef9aee15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e6dbeeac5c08efabfabf10f09803d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fcbc08b38e23216ffa7a8fe4cacb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dc085d91228aaea99a84746aad36f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24578217abeadab1edcfd69530a0e380368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5378430a3e0d5630cbb2adcbf0b03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b63c4a95a78ecd4c586fa7e36da274370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5fa3741b32b714e7ad5483335037a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4075ae06bc12064d806527a1b4654b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88cb38a24c8e9c233f399391d7209a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99882869ed73dbac200114cf3742fb4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2161b8d648407e019230e2e491b197a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e88dc888629e47471fcbbfb2a848b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34249b3099589456b2f461dab4d32852377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd82e06f854f6a465f35e30327e5742378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2078f7511d14ca05b54cf2150a08f03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24850bdc2cc40921dd685181e271489380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54d81b588df4c0fbd4e64f741d6d97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc3be20fe8b5e7ec6aaf09c8aef25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7e7aee9b106647c31ae47d8f8c2e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa34cc2b8f029656d337b4f1acf1e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedd3681d1daae4af2c985a83011268385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dbbf077d5a0696ebd7e039d3a970c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aa60e44cf57c48b40b1da85c1fc41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368485c00c328e18b1cebb525b5621b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19396a303a41c9ab0c3d8703d6482562389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b5533ccc4f78246b52dc0542c3c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37064799900aefaf45e843e84f8ef8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c65fde6177481f54d6104c65171c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332a49093830831ab741898b7ecba11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f7c2ecbdc9177ac36fe676677219394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307b005fb003a3834cec08d7c4831ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19ca575910258fbd56ea2e25cfa6ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5c8c84b1f3bad47a0016406a432d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa3d26569788f8a4c4a7c3362d8d63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f911a45913825191cd12fe156a78c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318c3a8d4f2d6ba048841e0a9712c4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91494ccbe220e7394b3a74a8f31a3ce8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7809e93f6f47db556e80111a6e0f68a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97c3b3cedd0f2686f06986906a3622403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924e85c8a86fbf67330eff02237247a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500052e72b3c442f124a85a4e00389a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45a8f4c1c6200920346d942cecffda406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0719750ce0a05432cc61566b6289d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0695172b5ac09ad74af8713850a0054408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce02817c6ce8f175dbfe7dd40f4f7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703119692d4e4e19e2df2ddaefdc6a6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e51434c31ea5cf48ccce91c417124411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d506eb33545abf4d53b6cbabc2964d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4829f65ae5fd2af6a89d99643cfba67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52df29fa70e7ce9cdd1dcde20d1868414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546e476e8231003d85b6455471cb839415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473f073e98d4f7e6cea41d4d38629d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aed3626b802c32d4c8a74f67cf914417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592a5ac66d4d9ee565a698aa16e7fde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966545af4aa570362bbe3c6bf60be65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b42de3fe72a21f5abd2a1d4c866eed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b034ccaa8323344158789335d17ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c64e59914b4f158310481d837b47c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710a6f2aa4684a5abbe652aea174074423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b037e548a6bc3a4c19c7fbc12dcfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dca17858c29d210f99a23956d719b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4a947b9b017e83c9d3bff3b660858426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe714d3ba9f4b98505d07ee5a35ad4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c42cb360d599d3630ccea9f37edf1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccba65d33d5b16c766a85e43ac99cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27571827f0e3af25e71c2b820beb37a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f0ddee795ea4da49e44c4d723a0e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff591b73a931e73f409502586fc9267432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3e818ec567906b9d32cc92144c6ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19137ccdb7f12d2a0bb42fdf8a0410434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406078f0b59fa59c2e73aaa8dd3952c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd34b79c2acf216dade85373295689436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0043c0a3d1946effbfca93263265e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff614b8908ea02ef0c23573824e11c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a95037f07dcdc03cb7eb6300c3db78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c312a79a115cbd407cc86e4783e6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41c38abaf3301ee2db5be03935891c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa84e5040d3949328a982598bb4da1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde9d0543c39ce846316999b43be7e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097b15a645c4eaeb3cee84ef9555198444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a843537385c5b7c88249d3c285e9011445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcc973d6b3a2de608142becb951de2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c06f4f99d14571d5e8265aec382f72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0d24d39f46d04f6fa51b574c1c0c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323290aa4e61f0b35cec12a576d4016449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97aa6a68f524d408289ec9a0b5db4c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b8c21e702c50bcbe35750521820f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a141722fe8189efcf34c5ef9a98de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319997a0e27d24d6eee08519fa6d0082453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb7181c919e3a0d1f3c1d9b572d5f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed98d90ad3bd9e04e06274b550012e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb94b0ebe4c10657e43469034a58b36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cae746f30012c387e4284093a7cd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a472daf6aa7144a8c4981e499e2a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef9fc0182f058053e9bf11b8d2c1c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46797288583fc2428c1534d9cd2a043460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bb7d2650f40df5890c85aadc21103461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf353c08cb758455a09f1db88aa398462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e050256447aca2487e3ed4c6dffcb3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bfd30b49ed41f01de861a35733b4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba53186e93fdd26f63032cbe6515da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae9a4c9f1083c38ef267e953b8a70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547b66e5c00025c4bec2be10b48ea1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e06afb2fe27a8222054f4ae700843468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca11f127bf69bbb1a8ac85aef868ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bbf797fcaf368e345ef67a2e9a98c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8ac769bba5a4410f58a1e3a85ef2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55636388e83d683ec92bd697e5e6796d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff8734f343577350cb2deb0ba606f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d16cf2700b18fb9dc01a9eae4355c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fd089fde3517832943bb07be32f1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cee765d95a2d78f027d326cb2b2730476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767889064c07917be3ad04e40e4424d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa882856abcef882bffd96cfed56c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24ca30b9753e9dfda6cc43068395f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8c7f7acacfcddbdf72e7359dd0ac1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf5aa061c1c5b1a9b78377695834a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc912b7e72860ac664e8b04dce11fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b1348c12d1e32603141674149adcd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde8c637fa8a8a827e1af41b29dc6e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15db49e698a2753299352ae3dbc236b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e84f0c32c5e1c87225cffd4b478878486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e8e66329a403fad5f7f2a56af393d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717328d70964620a9ff26d33456e019488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ab8c5cf3bb6520de39f02fb9747e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48960ac20a999e3151f654b69e570e89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec09155a3cdd3bd040d33efd2acac6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301cf670d58f07f28abb47601eccb10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7013d2e66991a5c52e18ab50110886c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b9bbaa3c7b7c391ad43ed73752c3d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb11105ac67f64a70ff412fc5107b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8e16e5481c752d09755aa76b90ed3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d494ccf6bed47c1628f426a6d32dd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98119b8f6d7e26d9f3002ba4e6c7b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1228e6260cf17bfae5a4951bd13c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e41d419d3066db80c5dd9de09e390d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361ac3571017de88e42d1b9909c86aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f7bf65c7d51dc86e55c60a8dd78db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aebcfd5111ab7ac24d98e69a08c5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d676daddececd06fc68b14ae3e43c9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752296c96217df77556af75cc06a9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686459a0e46dcbda8cc620e352e1850506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62558b1ac0b5ed0feebee31ef4bfa7c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ca62f58bb1eec673f476b2a048f2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397f531887fbba623c340d174862848509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e47d1b5dda48270b84943bb7d30d6d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9971f05fc8e0f077c6bbf8f2213ac4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ea0374c87630cdbf70351ac78314512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980d93c8c98a7ab08b9a2b3ef9242d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d2da384781ece0f9cc351a21f61da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2523c550b697fbc64a3f1b9169c472a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34743c3a7c98efa22f002b271f0ffa8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a37ccbfdd52ee48fb6936002e02821517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab698f73cb8c6cd15e5d7e23f50c676518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25358f630600749224c7b9e57e6285519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901b933ede0468432a2bc8091aa3b19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cc96f7f1dcf69d868b1e0378d6f40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07128bfb36020e4aed13e4d6357ae1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c617b75b02d38046a4391f569e39f9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f62e23238b872b39ae2712787cd04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76442b290866e0f90c96d45ed64c97ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c6478f8fdf79bda9139194976dbed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7a2ad122096711524bb98a3799b3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455370d1d94e7297e6100db9b30d32a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb672c94a38671bf73b4b6eaea5ca8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f323c51ba6fbefc6c686735525721530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfba97a98dd382a8a957221b8b6bd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ee38d7b25a306edd198e8ee1ff950532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473026c76b999d291e83d3682a801eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2928c39bacf13de11dc947156423912534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90be48f6549c099feb339cddd8303f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b83ac61a175ab1c8acbcb2cdb5c19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1545146ffaedeef5d11ea15cf0b5c7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf94ce6702f9565e7e8de085422e12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f417798642123bddde5ef866bf629539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bfb95137266278b5e8f1ef757dea2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742be31ff62e829dcdebc49a52bbe47b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27637cc46676772df6d5868f1b157b43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c587ed2c0e4c4ca27e65dbb9ba10f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725c7839c5972c68e6722a7b3a60e25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652158fad3d021f75ecfc0e64ea58c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75974977da2456c2295daf0bd616caae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea67fec158b38066705031449f2b61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be380b154359d86c851f144557ae88aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1d634f3304132f521bf1a1ab40710549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504cf6c48ec6a4c53c473cebe0aa08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bed809cc1548cfbe593ef7c2fed37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9697977c5e54439babc2fd9d1d36f3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9a1d654164d3fb62360f28efcf618553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096817ce653b34226eb03a0bbe375ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab8828baa86c1c5aa15e0d3446ecd7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e11a154804979239e0393f9eb4b4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45c7ed00397675ce5122aad4b77335557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26fe9182cc495ff99f0bc0f12e6f81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f8c7c816068a4374261207adfbd40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3338288210ecb2695d1e85d7078b480560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef484fc31dbb4697c85273c38fe3f9dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4b65493e3e9ed8584beefe5c23f40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824145e956df4aafd0fccfada34635e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693536da08172824b87c6363bfa753564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac8603a06a19746b358aed54ab23c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8da57659d11d41fa7d8822bd180a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fb97118f64e086fae997852c86bc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411efa0fa343851374224ec75d4c52c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31360f51c9b5bfad0499a71f26162362569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65e9608b0f7ee48549197b5e757c3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a53e4abf42a346d9b73b2d921165d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4794a4b6081af4b78898efaaca63a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6987e68d3942d92eaece187382175a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954617ab473a7f534709657c1d72b938574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065fec4617c0f1774c19386e6f86eb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80cb6105fb2b21ebda97b995c8d7c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a38ba10db04609dd88524265f753c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3fa6d054b4644bc4f2205985a7a26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226279958db8b529ef698e3f2c8874df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfe404a56527c04bf226813b1519fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40f73e6e6f69ed28c1ffc66faf4793581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cc8cbcf14c03bf68980f2243daff6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2feab2a8fe5b3b4cba7ae138c13f23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6ba761931a561619e857341512dae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85f8c196c39eede08e56c452c7ebef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9873af49af609915e984d25080098a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f87233505402235444c5f729b872fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0d7e56b1cdba17e65417546ba9ac9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52548eac3773d1e8bd402d84194d4a37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed519a650f6d230e58c6c841f06c8c3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f5fb6c1e31c7a7c589a0add0e73d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd44a867bcdb829ff0d13651cb7bb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0059a85dfd233bcec4b1d7d045db09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7098505494a456f4c5052cb8df835594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d50e3433a143e0f5493bcdf60f2788595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3de5b0bb02668d6a458e8b23cddde3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79442506445d7495c7f9779101875d61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38156a079b00cce3dbc166ed90d22237598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f123f69c7f933be519a684b01150a2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c21d7c17de20d416afe6f3acc7454f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a98e37843406c4c9c40c165dadaf91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a012684e365766a410cda297d561089602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bd8a1d6910c87e4c6382767d81f9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb94c6c63865afc47a612e7d656f8aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ffc8765b80c5ba832570c05ec4300605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efb45dcfe8550bfdd83201d63f283c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2b7f56bc7f2a50fa2d9ab7f93c862607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a7f298a3f728573029b6de7e1a784608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e4fe422fb9a4b3751cbaf70cb3151609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbda60b0a2b95cc54090f7532cf676610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d9d21b8078c8d1b3a4a8b3d04c3ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcacb0d82137782db6f1f078f03754612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca27ae45c0a0be1d6db3428c91d8f5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a5d3c471d77257e9ba9a22d0c6e91614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2821922220f99a110f3c0ceb8ce87b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa8adbfa460379b646c71a7699fcd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaca201224747d7658d03ce2146b07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bdc7423059ecec33be07942092be5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a303ec729f7896ee377841db574213619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5472e886c622274141b731853407ea5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556820703375f14697554722c5136d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a958fce240aa2af07b0e080e3b68095622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ff6ae83ac51ea7337c8d2e16b55d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fbe49aa2912b0537fee56a71ffc67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8a3f37dd83a22ff2d1e6f850f8c2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35b574775d67e87c136ea15e48e381626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cda27146d46727a3fe82bf009acd79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8d55665ff230d2bae6de7aaf80fec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acd7d5f5a9a0fa57db4b11676e31ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63dfa7db7675344cf68eb554c5beab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa66d0f452cd170e4feac752038dbe6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7298d6a588c7810f5bba8c1f41a2380632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca37c594b9637c6919c5d0176b1832633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae30ea31c53cf2d9eea02b13f09812634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018d1fc87fb4dab51655cdefde267be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cd03f47cb9aabff5b156dc4c2685f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d5e279731ad5bdd99932a513a4427637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4291e4792dce12fce331941d8acb7e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979b8868e8879ed4eef5d399ab615c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea388e6cae5ef5903ced4b65575e285640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbe5f0cdc9bc1baa615db902f0907d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1b00e05b2f8fc4bb4cb341825a04a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc409ae07ad74bc344f05a831ad32c18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff9e862f28818d6dfcc2112d7a56c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaa3b1cb055d075ae53b73dbf76dd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d72b028613a755788e9df0e382ca43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d01774340811d689bab1213860cc0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447951611c520decb2062ee98b777f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a6944e429141421315b8ca9c304a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83b5c395e952918b5000d25122d649650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b586c6adb3310b13d87a61a1ed35e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdeb4d50ec34538ee4b3c77cd3427f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673e21941ef24122fa5644ff922db89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad115fca1890cd3c7c1be48ce367bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e337dd38f9632e508bc5ce40cf71f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fff880617ef103d05b873e91f1b81656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d50d2d9d2cf687df901147bae1712657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b55f3ce51881e86dc9803e71d85b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acafedbc639accba8c531359464a8f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f04156d277842d9d3bd220f728ad6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecabbd7c8b8bf387c13c5e6360cd564661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36bdd4efc71fc01b9406564375067e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61842068b5378889a92a3b5e37204b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae232c07755222584c6312ead17f46d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf8dd3c4e2dffdf100a272cf10d838665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3bfcb4f08bd1cba7cef5e2540fad7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a64ab86acfadd3538cc76655293cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be811e162a08626a8ce9d0cc5f6df54e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b823c70caca84cf8f2928e28e2f08f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a2423ffcd2f0dbb0af8dc20c7c658670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcab474306d7661e57fd1edbe105ebe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8adeafd66068a61aa4dc6975789052672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef92b0752bf628112f924546e5cef25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcd1bc74ea33b1604409ebf97451f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b108a09f524d163a583225ab64b3bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39d3c2e8914a0d864d00475532e614676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80baaa9fc0b252d02315d7751e13300677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7150f2260c1a5321c66829dee2493d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fe1b91dd0441b8aa194ed059008bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a57a377b2871cfd99c4be0b44d049680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18961ad3ccd02e12a7659917159faa6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa98bde40eaeafe3307d8fe06afa8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feb32c3b0c665a36d0526063dcc0fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0761b511addc011fcbddea7c7307423684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf565e008ce8504164486d6168b2f0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b47a6b36e45c2ca3054927a418f49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259db4955b1b4f975c21310d0ed8088c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a7542ab7901d078cdc3df20e8f507688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af12c3db30b6cfeb5f95fbbc86b5f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d33b0a4d00228b1c753947750bbcd7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb28853f5638c288378ee3a297dd6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61eb1f284dac8bf48305f67506b2a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a27d545fc7131a6eb35a5406bfe67f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d7036bf1662ef5be9f6acf23f99b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea446e7b4d45524bfc6224daaf9fa1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce67e10955c691514702c6efce8e669696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbc276f3079c1c1f9854ae2a1ae2a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbaae3e99d769dd98a2729501e2b61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687be870b666e2f5b41a1d367dcb8ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0e4a847fe6b0ee3bd9a67b3750c60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c00475cd7a29c8f49a5f7fd905549701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fc71bf6e838f3ae245ac8b603f567702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ca248628ca74dbbd5728dbe8dac74703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85070e2088c2fc95ae633efb347a2e66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f052de6e2e31c64c645b809123837705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5b9a0fd626c17e26e596242d866b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d6bf573f70f0816b768490729cc2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d08c4c4544f82d4a20f9dd68c42e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dd34116286f3600afe9c229e7afdd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b49ddc91da62ab4f5a410a2eb3a38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a87ad9530dc67c37b6c95edfe21f4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85885c25f47c3b3e06fa13fa742d22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b40e9b921fb797d904d52a20b3522713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444a08659848689af0964e3f69c6afe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace52b379e173b10999c65bf5c0a9bb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc6dc77ca541d7be47399fcf15494b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877c8cb39b6609a936c91c320fddb52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509fc28e966b359cda5c27c308e5599718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0b4f65bc93a263113b1934d26b880719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c1412958b8ec3da3c7b13bc78b55f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5378dcf64b4d1c8168fc7bf4658b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a327ad781c5b5b83fbec94b30b872722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f60f44a0a93f061a4065f03780fd7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1251955e331245d18d4c0a12cfbc756724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3917d6bce31343c232c9fe7646f3fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e49461c69a22ba46b65ca82a26adcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8916b566c6fe6ecf46afe7ba0c3f511727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb637fbdaee99be11365051d6a5421d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213ae3c318a2accb7bd729a27b88535729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bd7ab495351b446efd9f1ab05c0f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a18818e0b7d7ab959688ab6c0f2333731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b41d911caad2cda216a9611291c1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f875f216da286f1ba6d34136c91c5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cf8947ed08c983fe3e1473a47e234734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebc6861403b621fae6cc7fe1fe1c54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfebf16fd65ec239c797d392924208736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb865d3641258c70764b40fce053de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec60979d57d7793e05e6d04317d529738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae1deecf95df409727df477d3a4fee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771bf069c50aab59067ac2c9470b899740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef07156f8159727c98cb9e7df59b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e4a663d15c4745dc2fb2e2b261e32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9bbd838b38c54bde4bf0909e8896c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55757c5a344ae02c741d70c78924062744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac173f8e2ed3110546803ed0754ff0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41413eaa326f91116dc62ed789289d67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510e3af7ce35170e89146efd0bf3b33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca98fbd8d5ff4e67ea2d8fd0c33ec5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b8966adeb2a6af97e384090b328bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b523d195992e10eea30af87fbac14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25666de49707b550c6f3d63ce530e6b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02166cda705164b0ebe51f0086bb4072752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6d6b3fd3efd2619fa3656d8dd9f84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90d515a57e1ebb73ea8b8a9baf6678754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46d0fce669c08c8547bd88691cba9c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e82a812338f2d6c22ffdbd4972548756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491074f1e73dfdfd31f83f8c3a5985d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f5cdbfea38f49f29865571a6171a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a15c4e6885e3a4df3030686e07021d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01780eeedc7a03130785e940884dac241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989265b408f4f9c1d0660a1d62bbd2d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298e5dbcc0036c2c65626bf4a5b8eea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc09c48e27fe359a2f5c130eef63ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006944667ac7199422cd7723e99a0b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf56ed97bdbf7cc54a027499fe4434e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a194a8907d5fa8cbb7509f0da077d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b880371cc292cba0565290cab6d8608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b038ae9cf389686536067cd5bcdb6129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399e19e3a81bf69fe38ef36b1425d7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67ed0dc18d714a1fc1bd9b96350ea211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0cf9d18af1e9a743112f003240a8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0f4e5dd2052fe2b6f92173a83dc7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80608804be280d4cb464d5e568afdf4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0534cfa4747d9d03196b2818a641d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec183ebca33c18b99df12fb15193ccb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063188c75f431493e99e44778d93d1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0e73630d3aa5b50513f34fefa43de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346449988ab9a9914f97a14782343a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee742445e9ce49a293ae29630e918c7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee31eec6d30281deddbf1071153c5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ace35c3506708cf2b401cc5240fa222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d4ac481f779895d98ca791254abcd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab18d872e1b79a986846be24ddaa2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39549d0400ab489bd0404e7b0fc6f52025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d8ce27c0f7cae264a0b40f9f4cb2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5824378b8d297d1ea967a97e816449027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571d225a1fe038c9c7d44b51c10dbd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfecf29f66451c074e759b9cb84f32329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86868b7082b8610809f8e04df30cee130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fde4c361f91cb0dd05e58b834432231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72ac8cdf745b074e92cc227b75b6f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee9e325e149e60ff9da1bced20eda633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a451d56feeac320637dc8538d1e6cc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091cf806974b2ad248f8157dc8b4a3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4cc1b47288d22241d5cb7d2d277536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f7f1bf6b0eae6eec7179a817756f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138cdf2651ec0cd140ae80c105edb6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dca8c717a8456edfe27d98424745439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539d0778d7ac673298a8e96b482f59f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306be0ea5a7fb88b39785f21f0d0a6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dea03951b7d74fae037293e2efcdc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81196e5cc20885689eb084c3b44cd67043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a9e68b365377448faed84c05a746544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67526b28a0d849ac0c429b1abd45c20a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3962b220bf93917e72ca6e1be801b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b7991a8576c63b88b453e9adef5e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87018548c939ffd80007df41040d9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eebd2c9b8693d11ce6ce3e1778f23549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73819bdef34434e9032b2b4908f9449550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bbf32aafd939f12dcc75a9f37db7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe25900987f5bb78d80884f22f0806452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3c157bb096aae580d8d2659b1e27853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4c0a37424cc6b25c92a9bc9a7a42154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6673d11f86d95fc7edb254b1725466655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b65d305b9c224dfb8ea55bd49588756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4f2375d072704f4560845e8f794cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b60e071acefb1259921b02452159f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706eb81ccd7e07f533e5b6337e3892859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2a3eb0ae1e0c6a9c8741710906de260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43c0d581f08c549e5c0d33d78440e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96de6b129b0f738509c7dbe1f9509662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026cb54545040834af17f816d7aa0ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c662aedae9bcb03b4fb81c102324764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8805665f9f3022a178df32350797f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c81c1ea7a35b371acac2c86165a0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fb99e1ff6c80479ade3a4e5b9dd1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcfacbb32c7710b141f3031040775668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dde26bff749b31cdf18cbc0c2ae7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6252d73c9b4b020c8fc0032b9d0ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbca7b790b5d94499f3295189bef9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e176b20210fb273be558405563f7b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59455576276f6b7917e4102758223a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ba1cd37861d925b6527f0c32c1d7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb43667371edf07377f9529bb9b4a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576139e86a3571daae1f09860916889676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f152f07fc6f5e90ee9f68faae70d3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3979560da4d364db66d81d894352178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6fcf0bb27bc65ba6aa8f5d3e9eeb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89140dda4dd56941fcc68268686d605880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1bcfa0ce83ecb2afabbc39ec73a5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911bfeb8fc50649e8e200d9ec19108582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39213df9e8b81fff89daf679ce489baa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f105daba5fba70a58b84282eec5fc4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df218ae5219c44d0ba46812767987085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261246be0b5ee43a7c4dd64af76ef4e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78653fc331c57f9af6e82dd0e656c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816565077128338f7455b4a6822b35f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53648ada1ae1270f62d0512003b42c0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdcd55deb3b846da230e5d59ec5a8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981069d78b8887311301c40008ffb7bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7e2e47a4f9f4642573e878cbba5b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f921d920148c433e0acf2eb04a671b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbf7e525b390189e3d6655ce9a6d5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baee1d4b4773a4d5871f9df9198aff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68899e1e29585b9ec7c5c6822775a3ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8c6134030e7de84aeddb633008ea697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194996c75f11e0cb42922279133e62698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae4a22898e15dc84a74f568569e17799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77562f424e3ea03547931f5ce69a04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f141367b0a17916464dbb880ad6f863101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6d4e588de050e055593c7f11c23ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f961426d07d1bed35e773d23bdce8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd847df740f2c7bcf912acdf96ca1e74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6c08cb80ad8ea1681381b267d2399105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedabd2e8dcae29515f80b9f9a3d799a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be787e4833ddefe9eeb66377c13a14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc8e160027c94f09d2618b9faf5c7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e65649f847fece63e2c4ed39f1280c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb537e0e03b132e790306dfb62290ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350841c9295d9681025fd5744b6b5059111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580df7af109f4e66d1c548a68278032112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a837e86f0fd8453d77ef7e51b7049113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bb572a39c9f0e69de2b08ab405ccf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa86746a309d4a7a7d31cef782e66c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af3e245861449082ad213451c4efee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4044783249b08b74bf62c2feab21c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf0e4916832067b967ee49501c33f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03bd86467506f514f6aca3e37c04cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a312bd4d14ff66221bbf0c20f3f335120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3e665e2a1b54df418b9bcc3244c83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed0c1e6a1494fa8f535e2105dd9f7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5e342262ae1bd6a207bd456e52c4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963875fdf634453cb4e7fce5dd480cf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de134215d179d09bd01d31687b59384125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd0fb55a7271060d4edcaefc62d415126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bb17c2d7bbe333cc7dfd9815a967d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e69fa9e8dc79377ea427aac7049ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946397eeb65d708ae0e02f078e2b91d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6548b11b897c5782e44eb425a29066130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f545c93cdc3d83e8cba63ed8cb95df6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc93644bf0f6b5a17a1e2d0e20d9369132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd09be93d9af93413f5c7554e1b0a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717476fa80874dec0b8076ff55b011b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7c0687631a4b6bfd06aaf5b5ef4f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a8a07c1793e1a58a4f73e66d37e33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3e1b5c097712c28217e7d8782d091137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1421afe14ae695992cc8bccff5033138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b38a1f1c2460695cb41dc708ac39a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4e63774dcdc56bc233b067b19167e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac1742ee04f8b352ba4721735f3533141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17be0f62d0f42cbb6eb671b873ce1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7837fa01d2c22fdb83683627e601d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf59d52d402e16db09f39ce2ed44a42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b8536f52d62d62fb939a83c66036c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce60659254bc02ca9bc2c271b64c29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d307c8d9ba466d42556775663f4b8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04448ea9f103f11e9001d4b7c7a43fe3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc9a29eeaa01a17611c104fce9276f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3872033633664dedebaa9e5646171150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9292b26a9e1bc37890a75dbb7b6de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71bea55b9d05d4e3382778bee43cee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574ae8ab0728c97afe4c8f3af4cdd06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ce4609dc9692dd702a7a9d56637a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686364269347625ca8cb3bc08cc0b11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d5972c5d40018e613058f2d48e6a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdba0352b95383e9e3ae5e31b78cd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43411702b0397a59f0d6a7e80aa5ce42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845521d744793406079e1abaf64fb770159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480975973e03decb086debe919f37680160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ef0ef62cebf24abfd4e7ed2aa9e92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04556b630ffce55d6e163b13b7bf1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1edc6aaa33b18b3477f798597edc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4547f29f6249702475c0e05bf4033d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cd7ba70945b20896736aaabed5643165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833b740ae79ecac1e76a290cf791018166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beda53c44bf098210ef6bd0337a2932167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a1808a434d7ca5992ed3c2413ae96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7a9135ad3761e183ef0552863d828169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490a54f48ce3851b60f29eac6508e85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6f5d49af72c2afad1381c7d19734b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b028e0543c88b2126b6e28718f067f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bad387c71f462fc8ba637ac41d824173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f07f0b3a01a5e3c9c5d8f1fc4467e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98d261bb368c9b09cd5aa1f27f8dad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b462a7ccf133762f8b57a4cbc7530176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b656ed8892f8d51cc6c912087110c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51e1a73c99e55af131587cd454fe3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4fe558ec3dc00533ebc0c125ba27d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a0eacf8076050679b587431ed3c3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bc26ba4c87e392b5b51d08c38f4a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7bec7a2480abe643b6932a9589e62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b6734c6bb87aebe28a261d7ae73a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a53e76d5f487d870a00d01b767a5fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e151a039511e4163579c768ae74d4d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f84f49064328deb08916cf59ba7b67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a8aa7bed7ad09e75720cf4016b470187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46cf78f8d9827d9712f1566ee717d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdac8acd6efed5ce92eeed5cbc4341c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b81f866eb7f7b1c002953d8d8f73bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80c10f6fc8c4cc6150a48dc3048fed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199a127322e9f4b019aa9a818b804eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ffa8861b40a0515c81d7f9b5ffe26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a44b9b0c4dc2eab1abc5e8b58b7c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017ed910d748dc874cab2a9126c0914195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d036b93c764b70f9a4ccee66e4f5948196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df744aff0b9f2f03c7cf4d9a475be8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb8a49c397e557e0c1bdb066bec963198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f22f71fb3823734295dce283af556199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3059f554ad0c144caa9196a205d03f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb543e666d29a188f5abbd1946bdf5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36719ede85a9ffd318ccd9e8678e461b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c380353aad156af5ae27afe38cac8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ecbbaf365dbceb808054491b3c20f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7fc2ea54e8c9f998e582b2a7eee0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72207487e5e19c4cdbe74a6ef1432d9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4626d9a356888f38183c30c72c82a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf00646e86bb5c1d96388e714a48dd5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705968e07200c8ff4becced43a2434d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf422047c8f53d05d72f0a3b6e4e138210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795bbfd55326460301e6cde8b5edff2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e3298d57de6d1684a4b9ce7e35428212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a052432811dd57e3cda3dc3a4514b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413edbebcd8fa46a5a9dbb4918cadde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98954399411b57d65dde438e1ad2565215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4c94b0828ada8a444abe1607ece57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142fe10a1722dc3b036275cc41ce3c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeec8b53c8085dcea7b0452cb16c83f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34986b8d8871e06d28e9481d433165219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd933bd405511246f2d0f60bb44e372220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7336bd312275730b4e91f012093ca82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2193a0a8d061cb2d3701216aa0f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c1fde614adcd5acc5015c9f8f09f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf66cd31ca06918588ea8ba2209de7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ca2a303ef26f01f6f78ac38ccc167225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de6696c63012493248d3e4ae6bed3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63803551a36326164089e9c08028075227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a43dfac2e9b5e119c6c5a93dfcf39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1ad055e898209729aecbb1c2dcc3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b13a4f8be60e510aeec34346455b4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1a0aa296548e1fd34339783ca5079231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2bd1e09b30d0960a44aac201c10d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b17868b126154e02c962fb19d2bfa7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d778650a98eb98a0048347f201aa0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89caa5c72f6db673e363cf8147714e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4c78acf323c6c29703158951100f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7744b0df53625418f0f067787348f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f895e22cfc60dcbbf47f2fbd212189238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb48d6ec1dd23241d3107cbda0ff0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39130d3cf91ac6c56dd3c2b546633a1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb7003c800c060f1292b77f19f32c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f70c6d75836f1d9e26e075671b7d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19032d4d7b70672b63db1af0b6ee7c6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1488f1cdefe2d44a97c7260008321244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c00ad57f3c61f9fa389f4ba8b00f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa64f23e5f2c5dc82cd76cb49227f86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb7e2672a555b543f41c0fd108fc3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a59016e21b8c0a4a8d6f305ec3b40c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb3c19bbfbf2249c04c3fd54335d91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd836c254b1258d26d4a903e5bcded06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4936b9356091360eb80b5aeeca18e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c62822b98ee21bea9ca42b0123b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60698fa194146475e061b5a2e26ef194253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af2c9084ddb72b422c32ece89d963d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b38ec6cc32ddc7b494c5982e212a27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a11f0ff021e9b193b02150ffa7805256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ef23c244fbfbff5b10b5ae525b111257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf6d15264f0e6b75e57ce92fd7f26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674c022db038e0c5ff411c0018ff98f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806e0b1a696b7323596be5b6e57a593260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280f217ed61d9af577d4576dd2926f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1878ae5e3079ce92da69792f19c610262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63154ae270d355e92964ec7d80de916a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1ce51ee78d42d5dd8a1a2d995382f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0f06dc57140db90d4a53ab55aa0e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75faf8b46a8b5bbe3f981018ec6aa05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0b900ec6bf2475407b70ae71fb571267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3aed0c8ef3b03a74e89ae3c33320a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69584c55b5df51eba056db90b85b420269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805887f5c21785d3e2523e310cac268270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cd47aa9a5eb58cdf313b964a51cae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17195c77bcae98e6e537652a82c0c5ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db6f4db6d04e1e2927dfa9dfb6dad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd39499a3d8c3e2a4cb0012857a8d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772a2589033a0d81b42911f08252df4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1920671311819bf9a49c98ffc9c656276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5750fe76e81fd3f4e75fa40c4b209277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb40614f5221ca06b1f6795363b620278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac1c12f2a684a3359715afa3ea02f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5152c66353f529a5c325212648ab4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb2f22278c59b7c083ddeeb3f3f177281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4cc1e5bf578172056ad09e069cc6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4cdd2d3e50968dda92478c38cb37c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eb3d05d94a2d1f7f327e019d06a09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb17c39921512582d7b887d2f43bb42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb421b824d20c5ebd45b62d0ba6c8fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a42db6c4349df6afcfaa7452266f48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae009d3c3a0a0ef041fa200a1765a810288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1ffe49d1220ae3122855eed0aab73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56d141b403003802e7151f963bb36c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bf7049b667f153293297d11322710291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5449c6e842cf2644926e85e94da84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f393023ecca2b4c823c14c16f5bf3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671c79c51becf9e2bcc4e1af9ccfafa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641154e25b14275ba677e46daa3ca4a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5420587985b04850eb44214042a2110296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b50efad2a5e076c49bebb527e9ebc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3e38f5f58afbec2ae0d934b9369bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821642157edb70e4ec6ff469edd06139299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe741ab77d94615cf927db42b00a67d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdfe9205bd56a7c340f378b7ead98c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f0d7054d6cc7d37517d4d7fc1b52a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8956d34448dbfaf5bf5bd92376b8ce5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f32b06b1c47ae53d92ce4cbd819dcd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf1cb6cf968614ccea302735787cb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1c011fd5b7bb43fc435fcc877c3e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47beb5e1735271f16340a00b09651d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32c3d12ba8718366f5515dd3d3759f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d607f3fa4a69e29cd11a6fe2c9b01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65000b4001dd853cf92cf3cb0daad7e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cadc69565ad0a3db99e6fa9cae18e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c04d105b41626b7a16554de2ed252312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6a798e68ab01321a7a3fdf2ea659313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7254794f87ddee0c85ea6ce7760d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409c0ce8d9cd8b7bd7d166df3d376a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b154d66d6cd59b0cfc99a1ba7f2b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8588744f7138b103a7a95453b7c02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182d94d33a45a4f57b989a5fc365156318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826de05881f41c68d0706df37d5e56b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5288fcbe707d4105fe842cc0eb79b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02e9b923ac27625904526604a2b3c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa98641cda8ba0c503e06edd9d3a2ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729e6e9a6078d1ea47eb58870de9d75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b03af76f06133f04e7de9a9e06cd54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46b261c9fb43dc41c1986f8acb0073325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41421e1f73dd043492c2fc01edb21d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf004797f1c522474dae0f27c45cbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4af79595c5620fc6c9331edc3c3e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9706d181b1acd50c720529fb1b3519329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e678ffc94a024e4b64a445606ff1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21613969f34b7aacb989fffaf35153331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0718ba36d8b7805358bf721201433332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47728f427b0d617724cdb836cb52c23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ddf3e378e886bc0c6e10dae1e053b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa075f50af79431b4a6858196c2dd07e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98a8c0bb3508a0cea4d9b6cfb6fe56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9146fb50a4a035eac5e07de48dd4a67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a88a58198261fe14161641984ba84a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6382934bcd0079a77ebeeb2dc18fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c96004408dd02bd9006b51b7e871b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875b4e7d99257ac8989e8be8a1b767f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3df60fc99ac97bd92ccc67f41a81c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632b77f83f44c07008f1d8e07901e6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5646fd50100845e755d925446fd02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc7951c3ead8fd246b4bf4ef89d70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36194a3ee7a778a6518ac12245df57c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b15a539635602bcb98b1cd4de6eb4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340b07069686b0c24d473e084084ecc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca97dc61d127b1167dc8872c15ebc7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9ab83197bcd84f112513ebfc5bc6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5475177b0f15cba7e2e61c44ae2302351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cd0871a8eecd3648fa99021d4833c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaa05fc240406baa3dddf895b34ac1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edfe7c66b175dc370f678ba6bf8855354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1ec22d2e4ac74a97767171d029b9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faadcf276e9421bfec1012429eb835356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48d29e32084c98e49ca596580dc161357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4753eae5aa698d9d87e25f4b8d862b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda7c02fbb7487c3083404a061a4df0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee91f148ae68b4dae0e58ab63df104c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1395fc583a6a36563d7311a607f107361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142d583eec711dd799501ff9a9b1633362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197bea5ecdc6105dec48958c26d33ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a84a4775263e8b9b8fe3324f80ffd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a30dea5b867c360abeb9af3017565365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694160d0d8dc7c784101595786f09e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d3e0beebf9ed8a72aecdb4fc5ebb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dd89c1b50d0fb7c9ba0cc3f04d444368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74f92f3b6f6e7b2a0492d01801773f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cb8c8b4bef779c498409520c2fb56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e296bbd45374bafc957f346dce5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43832a0c90d4dd716be88b8fb727d6d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae24cb7bdf26dbfd1e3a1efafbb193373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6cfb837e1a6fb36cbc76eab1fb581374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d78d5da5e654b5042d35f47de3129375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5a1a93b22fa548312168056ce2628376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a378d13e16b91c107e143662fa2b839377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a9d76b61a3205e98b3625fa395af3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7770190acd05b2da43f8e44c701cfd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadd8012e452de8475221b78c6d9f9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566fa29297ae09c987c2dd7ef7ecc05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1b3da0f2dc426af86d98f2a56e16d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcee1541de6fadf30ba4f26ec6dfcc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9313c9380c799b571cdb4c1c3da22b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25f43ac9ccf828acb6920c14f006d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b0757a77eab4df8c06de1bcd8e091386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e57d672a45626786230728b9d644a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582ccba875f41024270196942498d55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8828fe4e43a066c0aed5e4990aa6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1915cd90ced8a91f5d0b5697b0d07e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee4a526286e0ef3c71754ff91ed8dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b1edce5787d36343bd0dc6261d2bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97678347860a8a57dd09c2380a531eb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2e8375492c0d0dd6147ec4c81668e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e02e017baf35e30162390a4925712395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd9651de2639bb7496d262d96158da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01cbb2e06fb82620065b8d12809117397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10152aee52ad5f9bc751e70d73adc47b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f46ad217bc469e98bd94a60bc6077399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917e7aed11f063f07d6333d1dd6e2bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b1f64adb5f6e10648d269862d9601401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478e5d5ed28c0f130b351ac851a7a87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1a02758d509681636b26c116e1156403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1b0626f3ad9988aa0fe968784a538404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a24171e75d39d4dd5bc3638477310405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dff7484a06b62dbd26b623c38fe8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63101fa0bf99c0e22c3053ba2d39984b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11620125020e70e9a3c46bc6f97ad8c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e885069f90349c1358bbc6e4bb0691409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950a8ce0a762ed04d9b5c4a0415b78f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a52014b052219a64b56ec21d8c9aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd090239031b266446c56777edba04e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c158df832d2001072397794f9a6da9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da391261f8da8c98739679613feeb4f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f748971664b95e7c004391dc9b51e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8491ef6625225fe5b3a739f67841d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669459732cd4ea0856404a719c3cee3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992ab66b92420f2e3997b0a7c12df99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5598ac24eff75ac9c441b585ead631e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5927a2e73c00b7762f07acf21ab14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad30e7c36da3a4c2a299e3ffec4832421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8829ebb40beb1c8507988fbf83ef227422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980b0b2d150e80eb658eb0295d345dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a331020486ec3b5e17d2971d1853a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60619c46d93aeb534c68e7ea1b62db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d004bc3d40dbd215cba95cc9914b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b5c95fc6ae79bc5d10b5dfccae161427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53d1aeff750c9721e6f23f11daeca2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f022fd3ea77f162a20fbca2edb4f777429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ed72790b22eaa60b9bcfe2ebe2ccb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e631abc053aac2cd7100bcb5e6f93a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6b9cfb2f26e01edc8bde0df9337fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678385b2b31b48094c191c2cfe4549f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9655ada9bd862c39ebf38d5ddf0496e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f94d8f9ddbfcf8bfc505b563d8188435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab398de3ae6969c6cfb8fdcc61e13183436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179759877d142816e418a1832fd1b7c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff18c5957d0c0bf4d4b41b15ff31fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45773c25ed0cf1f085ddb47508d4fc3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267907f2d9e5ac696b6dd3b7e90d353440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e827c350c93162fbd103b080e6731441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79013dc23f8e887868050287bbfb9af8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514139098b2c34f2cfd965427a4fc7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9251f12eba18d034f0aa960d24410c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41e7aca0aa2758a1e0c8f289c6f8d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffae7f5a903ca8dc0d0889b2f82b9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19369f87e5e36bd0415e7ff4c3a9d5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a89efb2cbcf3aa73be01f366c8cce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bad049d37878d27b5339c8e50f6aea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3534232d77770ff83b1ef9fead99d49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705ec2c699c6918eabf92d923c609c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966d9da70c34b21dd41706a616f79f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b872aaab4d6a2a507e4c01ca86cefa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15331dc61c7d0668d684da75f456a40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c274ed282f593c38b1c7e3237f65ee0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4c0ae9d8232910d24022dc35a3258456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4615a8b397759b20c5f9ff79ab6874457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eb34ce680fcb7b88e8ec2d860e9df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e940b31d8c5b67a08ccad111f8f44dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5f17cf1ec8f274c88e12a8632d0e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368ac1fa1761ffe83d864cab8dcd5aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17654abcfeb4617a2730ad3b9fe41d75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb24d8dbef01765df95fcebbc33a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ef7da3cb3fd480d673f41d9770968464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e83dc2b91e6bcabacf21265395cc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5af5ed8814ca3df6f2043b0e830b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090140c301aeee6b00a323e0731d678467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04706da009fbdb7e3f0ebbbb2183a546468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa543bc5939569aeb30db726aab101a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe1a0173b37c2e9d34a1c2ce4eb768470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af55797bc6e4f72777b3fe6aa02bf9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83df01cc24cd28851dffb4be24f17a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d18002f1ec1c3933bdc93c0e286e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353789e614ffd83f2e338def26a693a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc14a7dcccaa70cc4dff004780803e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c57f196a6214d0f4b744f23939c68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74095fc3c3a64c02180ae33802ea1350477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81126bc0e8d618d89ef82536982f676d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95c3b75f2f9fb90198769eb4b1db2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103c7b62edf2a9e03fc263b45e65a81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057319072b50aa2365252e1022ca8bd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231d0ff4a72e19d99fd81480e327722482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360c4f17705a52ce012cc6e00660850483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83065e9d55705711cf1865d2c286a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79165ec9ac340fdc5c3d792fc4cb92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c738924fe73a7ee5c6701dee31a0645486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968200bf8a2d6ed012c0bfe7104ea7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e53af79064f2f64a60a7aa5f57892c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd8ccec968b7c82ab6dc1547f619e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a463067f0423e9eceeff0c90d6016490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1779f9af9a610926d3d63464617fb25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475ff4b34249960424a5b3dd03692f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511efe18cd851ceffe03e8e5ebb7a8d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6fc74db94a046815a1f3bb85c0453494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d982d993ca304c0100205caecbdcaf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a860ee3ef70bf4acfe0950aaf612d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883835081022a08915a2fcd240f01e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e074388c34db4b3c303eda09726ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f870e7a20fae6f810b375b1f2028b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504e3c70e10d576fcd769c00a8b08ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2ad01665e95ce292a071803667476501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a182d5ff4e061ad4d5d4387c4cf9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1e835a04c634d7891cbf7ecf14284503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1dcab366c84e5ed379ecb5519509c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506d3dfe9b82138d4864801b862aa41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fc0be8864bda7b4886bd73f0405cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b01123b1c43443093844c6d460071507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e152ca0580cb2405f5a8fb901ab0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec6758193f2b7bfdcb001ff40cc381509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49279a61c70dac7e65f7c42898ee16a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82c429c0443fd8bdf64c5a8eb3f437511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bfc7e0f988c072f58b8223d1bbcda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b74f9c5ffc1a67927c65d90ff4b4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510cf6c99a370795ac1bf64911e57ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6c40c7ad54ae4249c5b4eefbf5fca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb95ab3683c01b46c2a2ddab0dfada3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574107ffe2d8c9dab8478be0adf454c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32945b676bea76fe0f0b61ac7fc16c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7261f73931ecd5fb6065d17bbd68a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d625e1ce8293d508279225967d00b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aed008de80dde796b51a7481edebc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7d1096ed7c7c614ed7543e544ce6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb11737c07e99fbafdf74e87efb354b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80501b29292d45b94a6c0c88897a8b32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d2e5f0c1571c2c738100210ed4874525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6359d001fa885486492029e64dd23b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8cec089569d79a581adf550328afd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2aaf489db24ab06f39587d5d51ee9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d046252285457b3aca07e19fb8024c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86589621ad46eb02ff7368f181eee6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b1aaf1ff2fc84834319b73c15208e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc89cac4c2fc7a12d5a2b1ab0ea5b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c94c180917f53b8b37a59529673ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebce2ad6d2828ac64bc0d5c66fa5bf8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c926652e5c093ba8d32952d85625f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e68bea8a3f7198667c9f6ebeccc13f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4d3f090d61b7a7c065f4f55f446d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb00092cbdd6aa9f116e6e91d1919dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa99c32e983d5f4c45b35c1d646b277539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b713dca231734f59cedd214c68eef0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdda9ba8dfeb54ef4dd9b292891748541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b4c88e8d09dd176d3c03e3f999d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c4b55dd32dd194fe18532c8e0edcd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443bc3317cd22643d9af2aa4d560c1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db599f82ed9d2d0789a9b09d7f7f2565545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c490c124983001c13747065a3300f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0656893caa61dae5cfb7b746db390dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c0a62fe9f64282acecaf73c192e05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13460ab3b425f724e63d71bc8fc07daf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780fb681c7778e3592fdcd6a77a89f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9c837b45d565ebc734db15138f2a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7431bfd43a1d51f33b64c17d1b4b8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b86ef5fd271c0b5fc1faad94861f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9283ca040c849397cf8f8fe92d70af5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf0b2c13d34d324416d9d9144635f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c799528a2760121070b7a0ac37289556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a01c48de9914cce9ce180ac81804d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b732ad1a82ae675a77414154b847e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdc43600ddc7dd519b8e9411d1f235559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab60985ffe22f6fa795bb73e6c8348f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a86b17989d1160fd1aaf04423f696e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c00cace2632fc96f3ccd3676d8e62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665b1111a851f1d6feca3d04e558582563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63515ef8ee46074dde995869f1667b24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c03f8b63c707557cc412951cbbf420565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae25472c50c2cccd7f139bc03a442cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a464f4e5895e3216ea1b43b90cc1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffba775eb00d4187dc6bf6f5267687a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42223cb167b6c360f7e0f6f29e4b6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac8515a8bc5887ab259b160bdf7a61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e309d2156a5246e7a548a244d46ba5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369ea62132ba8d9ce8c26ea130bd70a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa1ad4303befd4dff114b06b5bebf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde079bd8b33610dfb273bd14d523d7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028855e850c8c0f049c0780ac6629a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351c45118231e5b5d5ece46803dd28c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbdb966daeee8c83f855e6144c54b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df232ef5cf271fd158f38e88851149f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068ab103cd7914a70043a7c7dc1ce97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512338db6edbd03cff7268f23e8cbe8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67dc3f4a4679178d1e7126d5c5127e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce28414dfc5d9db659a9aa1ad28b174582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f941dfd171df860e8cb75603581c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a069a83bef47207c940c3aed47be4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b98d8857d4fe1016651e17c37ecfcc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb51bbd4f5fc2b3ba4d1d138044377586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de003a68f0d1928a24cc64b9e37a83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0d421f5fa998b157d84e7fc422f7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87f55759278dd80b06126c94437301589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c73f2264dd45c98a41909f3717e55a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e22a5cd9fa06ef733c5650fe2d00d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea7f622c4be9bca936941a34cbbfc8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb13640b437b8ccdb2895ce7da3c08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e85683b6df748f27abb1379f577fca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ea2b9a3663d7abb7959da8d3895c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664004f62da8f19d3ce8826b2d48decf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c99dea628ab0df0456aa1c0902c24f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1143382e05738814bdb69d13362f019598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3066c280413d3f4e8198a417b88c01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2570e24f700becf762a946d66928ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab041039a996e0c540ae80cb84936c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8f795b8d08944c4fca61449da8c7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109deaad964da53a3905b60321c6c775603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a274f059f286eb1581e19077e232b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3735ed9a0713f97ea72c74dcaca69d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac8cec8ef48fd5cd456ca9153ecd2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13419d4998d73ccc1eb15f92060954e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba77a06df9921dd50bbdb72a047d74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409429f6255c8659dad5bdd94aa92bdd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025813d022a580910808b8f916623da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a47f278ec00bfa8a739fdc56e79103611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7e350d26f55396b6a81dfa9233de8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c21060292fb8194bc03f091cf48c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1883aa84432f82cba65bc7b9165337614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf780c9dc8100f172de138ab09fcbea9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8669e47c9165e4e5228d37d3b02c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a25f58cdcc90288f301ee715cf30f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2ab282e9064a409736e9b3cd2d600618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9da8077d978e0c70cd5a0d9252948619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca73e8412e2fd98a16ec38bac50d435620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4960c905d18d93fc33e824a1f4090b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f75930e4d30600107e9726c096d7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2818bd5fd68abbb71437b8ca1e37d66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace0aa1223baf7c9bb3533c562f7f90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a5454b4c847974884becfb284719e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b77883a34e4f0f7f5dc23e3e67ee15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716546f5dee67533980639a3ec211549627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b982ca28f8a88376fdeca54bd9b2073628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325e27a4d3c83ac59de81897e499ef2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f4c3e89067a83e22eb540f11b1242630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce1876686d9daba596eb00d3ed4e0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177da7e16b14fd2c6a2c1e802f8d6f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc5f7f575023c9367d8048c381b015633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9895fe0c20313dcafc1a92da1ed75e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d69d30b3dfe2b1c036ac15ac3f365635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b6eb5bfdf07c06feca679e25df3f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bae399e82b9d260b1c10a6a7b3b1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bcc5f153662ec8776fc4ee282d186638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f067ee5e870adda47af3e389d0b7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b6f712a4b3441349324a4f1b0f537640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754d93f310107be615d1644c7d74cba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39424052ebe8b1a3e1309bbc2107a56e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcad57a15d5cff094c7af4083f7ec5c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e92cd3134f34025e9cf42881f975d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7ec2e7918e93d01f4f12f9a4977e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92566b9d1800de5f766eee56b439ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1e4b8ca7cf9aa3974f3d810885712647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfa8579c11980855dba9cddd467703648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8da95e6b1f180ddb66cca2afc809f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fce4982c7b352c0800c8552685cb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99554a230ed8084e4c0713b8126e7013651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2518e722499d0bf391b7418018372652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34422d3d411fbb262db0e5b4cc979d1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e406fc283566c47aa29634ba427b65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2ec0496c79404f496c84305ca7010655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56462824c94b76a189afb232da9f49c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeacda4a74aafc5a6c7c3df04aace3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7393372091b5f2b8cf9aa3a84bf5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ef3abe15813c0769678aaadc96a47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466bfa5cbddd244737890f3c8d41029660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471963c8c3592078475fc74036d4b9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b528f0b61995d334371e98049ce199662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f6797ee680c3521617970353e6c4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1f25f3c9357558930bddad169596a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df7e435f8c40a44f0ee24a9d8bbf9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05a0e07bf3482644d9a0ed3b988a6d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4beb2a28eab057c6be62a7b8a5bc33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454fbb10c63f5b80d7bb1fc81dc868d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dffa546d87edb58c50df47664c643c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e697c48045259d777deaf62b53050ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cb0621b6c1cea70c1dc9d93c3f62b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025838771918350469ca28c91c670d09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2c085e174c6d16d09c445c4d451ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce88d14785926ac7abc24fa5d3f0b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd7ee84f7ea88f412630a3b82ab875675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd74bd4fb788393f188a4109f3b2853676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba54416e224c55edf32933c383a6d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec911abe94bf7107a7af7bf5b4682ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5708055054902fa110f07f15624389679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da82dd1fd3735fc193161ed8a004da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf1ce2fa97399f1bed4a2561ce7457681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416119e90a4698a4df0ee1f67010e1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1d0b6054857e2cd743ada5552d36e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea08f8599192f14a745e0445b3b2ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f0978e744c0e6e8b812311c626cf1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c54f1cb9ffc1bc8f7d3a98e4ee8ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeab6124efaaa9a40d1fde0b0811ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af87bc2c1746d2c6d3722e3ccc7551f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e51f9deda272c0135b600fcbcddf4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a48fd23204a53ad3af91148da95384690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96188e4a9ffe6c4c35ca6c08c61b3a90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ce57b25ffcdb7b0f6714507b2d749692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cb5fc1b76ddf2d043491c21a5b477693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e32e1b963dc6fc755ba507ac3b6b6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b7d36ce6570ee14bad4d091338f32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d33707ba59d1bf1e4546491dbc997696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07dd93126c797dc031fcfa15f9fedd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dbbd90b13d44b3b97a0589ad3de5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4da38238bcb178994e6ccf3a954ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb6f9abc90efb9ffff58810985f671700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ed6aaafcb78b861176be9a6f1605b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9c161a0ff243c85b189a47f8028da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a7ebfa4f35d9dc830eba089fa0080703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648a3a31d91b8ffa17ad9c11051fa54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9dba58daec9c8cbfb589dc12cf7a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daa1c5e7789edb7ab33b9f60368509706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769460edc7fb7dae853fc6955bd4ff7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a59ece6e9f6096160537e6b5208bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09857299730bb22ad09aef816ff8ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb0579cf1423c8ffce5e8ce0234da6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e196495a73c1e25b3608dc283d89b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee5cedb36ddea358b719064e77e3dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741ea65a8a84c2a42209aeea3007449713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5631b9c16259369cba1b2ea7527de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12ec539eee853ed60a29a79d59292f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107bd2cf4a3ac1067141dca503f493c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbb8524219c9ee31e95e535b4160fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bddb8775b0bf0c124e794112cfdf24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a396c9cbb4798fab61deac7a33f3b44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07a2c858235c4475ee9dc5dbb8e6b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627678b7800c0b23137988af8a159be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd652a511e7be20f9e7a88f3897cac79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e549719ff89fc10103376a47ae212723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667cdcfbf5042351cadd099cdddfcb1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75949611f4c4e0f3c5a38b27b6bbdb04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826fc22c7f14d562c9444e57bf2059d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10cd3f0a9f41a6d83615cacc0e20be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9f3853cad142985a0b730a1d02373728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a5bf1e08fd9198dcd1125bfa4ab22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b53446d990ce6b48ac1492afaa30f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff9c50a7ef0715fb40672b505c6393731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7e33e9b503c064c8d009a72af63a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f6fc0906960b311befc75262a87b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cbc18abda42820295f35ff8217f51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb294301cbb1d55b6372e2662198bed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75306753a9e4fbb1997caa42768d7edd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f565463db1dab17f939c6b1cd58f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf48997fb13d714392dfd43af0169be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2411720eaf5dd00c1ac43bfbd417c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750518235d89640926e6b31e5d84160740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0855b684eb701d59000c0391e02d38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40089b7b2d0f8282128fc29d9778b65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc854be2dd82d46c87270eda9381dc6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7edba4dcb80e669af03d69f080ec6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd360d82127f599b077e05a25109d3e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8690ed8bddbadd55f9fa2ab39729ddd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4325a7af3438754ae55ef07ef163997747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce81d9ee153043a3cd20e0ae48fdd8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf455b12ade34c7ba0b8585e05d8f5d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748353bca057e40939ed730953d722cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd16840ba18b8d5fec55ed6f72a83bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aa01de844b0a2baf28ba306459c08752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f63b5965bf2fa89124493d6e86831753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975aaf3ce8820edf9c8eb12dd9c6106754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2f4c6fe57b0c88aeb6938e8ca83b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7f4d43c9742ed20e8fbd619e23693756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3880bb3820a69edb543ec0fc0914b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd46bc803fbbbdfb4c9340b17c507a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5667607339e00cd63c1646cddf386b2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>