--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c43ef4ede51d927d25fbb55ac31ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84fe214b6e55803b8539f8066eea7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683d3f3a44bac1e8e3be2adf39c9c6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0d2caf306d7a6ca40e7a87ae96f144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce772e2d64413d30d7dbe3e55d046a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b2ec049f9a68dbd3e855db1da8e2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30772143feefaddf78738e24fea64eaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc697e782f0be4bce3bc595f5ebe88f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3930a1eba0f590365818f1b182f2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ff320421dc1ac37d628319acb97d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd94cfdb116a01af15c4a21353b015411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521bbc215253ea72dd001cbe3ece6e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc715b443cbb99f5a28cf829d0eeb7b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503031fccb91c11edee35e452abf200614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7203d7407611f132cc5225b412ad29915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2740cf2abd2ce84054b40664b077bb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36252aeb3ed34a455946e93bf056f8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af921f663ac641837ed417dd6ea6beb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b671d5952b658a1328c49d566b418e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adac9a425bd5d90c8fc705c824bdd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e521f82905345e013f8a118e82e54e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2828f16ab4eed7f89477089ce907622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988609e675a21c215d3feacfce3912823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c1ec5030a88017132d4256c2a87c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5ab9813207907f4664fbdfa3fd2bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b4363888582aa4814713fc60b41ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5a3f3a5b665fce336f4788dbaebeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051ae126600055b3f6cee13c066d8b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf397ec4111c97c8f81fc1406676b87829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6cba22918a3ed2c8b4eaa7d787e5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689767ef692cd6a9ebcbea39e39bfecf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76f6374a6a344ab04a548c75a9600432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aba613d90b8daa36d9a576890549d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428fb074cd15f26e0d953bc28a22b8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d01f1964665afb51250cdd0df82f8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c34ac5b7695ad91033f7639d86b0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61253257d70137bd9806793f337d088437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8c6274fd29c7437a0d79615d7c77938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c98110bb0c1a027f8c938fe8ac75b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819335c47c46380846116910e34c7d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eefdbde8a020c15f55fb4aec1195d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54e320ba3d4a4123852040dc385e1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90cc7f7cbf6cee52a8cbda7a19a91043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fb82b6a89de53c9c93ef69327313744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e97f8b0701d51a769e0d894c6c4d5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39811f1e667186b59d51e1fa5b5a5b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcb9f57a1820f3057aafcf2352018147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad6a9a9ebedea95e3d81834caed7c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6411d8571c1755bdcd94e6a0cc27049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5f439502ca575def7f8689fe4903d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510858ac9a559c787020f6b06fc5823851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09d2a976ea68a089b5f60ca06dd59f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e2f47fca4384801abbe587bd2a92553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1154d6c82622b56f4865712471a0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff1369583b7abc8e2006a2c38a3ee555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ce7965ef5d403a5123b83bf6c650556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d877203be47b2c5a7034ea2d680295857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a456f224007e195af5c9f71eb5070b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960748b871b9e8a0c80b99b23b9f7a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d6b9a1a1390db0770d659bd2aae3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e64b601a74009d1637d47b3d965c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94a51c8ecacf9e56aa5816e0452c8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb458eb4b2f5b674ae275be5efe7b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab0ea6d8efe8cfe154624936900dfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d84a904ac0636d4db85371ca987d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8f6aa82af69ffd9d4f816524a98a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ede308fe17eb1d07d490a0afc442ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af5985f33de3cc9ec8d26b5bed536768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c4c590b38e905c11820a242d585ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecb1028f9aac4c7876683a96a212e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a8187586f649723dae7dc358e950f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5fc4a3fe4fe4750a9e702f17df11572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad277503a99aacac2ef7db5032e2a37d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf01f86cd93cf634ad6709d2d92d9c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c361d7aa1f74a7db70f281ab11a0f5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228439c288d98c1168cd564663cae4c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bce478d3f19200510ee0f5e7130a0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44e256988f5f3bd484a68c335dfa9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe95ffcdb5d04ce24b155bd650d9da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f6a41d5e92cc66375c781a591d00380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9427a7403fca8631c87ac62325e8f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247eeeb63101716318d116501f30d8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c106603eefca233959c8f54102d79a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc67e478310198d277fddc1e077961a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeca3fe8c7d6d190d901657a34b4df085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297d02635399b05a7b597a6953119cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8546a20841be1c34cea880b47b2e31687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c951ab5f30925e5450b643e418b046d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d647c06d83747bc56dbb8c87fe028589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e092f1d33481321b74e90cd4cae6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2743cdbc094af245392c24bb0427791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c713028d1c77b265c4b46aa17c8b4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04df9fc3868e6b01e5cc3a561f5acb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be0a3223525d7e39d335237e005d5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befff93309de75a4a33b16229935d20895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d25fa252b7608c7b208fc403e8b3ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750973b1def8c55363d56bac80f8f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f3edeaea90cb0ff5b34fa9cacd26798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed933cea9f5e4f8b745e18dd96200799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4222abea466a96d1ec253fff8b419100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f7f117a329a46e1cc5638a18782b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef3c71b3e89fd207a0fe70dfb60080102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a872db1280cdcce1ea7e3695c768c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f78a507d527ba8de88c0a748fde5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c0543eea474c928963e79e4821c8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b556ffdb6e9c00aabd3914d2e421313106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041fde6917b36c886b46844a1a6f643107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2d50c2189d260689093465f92c87a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92be473883671fa1a876708e40fae1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3817b54b9d202f7965d61092dad465110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de438ee6e02f61c56a30ef552112f653111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544617da5f09bc36aee7fc8339029e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9b0d0d7e9863787058ef142c07e84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfa69016b02472b1708a97ae7f7b81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff92af6a06c7317fedd53e69a29e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422e6994a40e9f34fabb1b779e3ccb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049ad763150a06a1a6f1e9394bde0d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f317cf0cec4bbcf3526b98f25f28b6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956898cb4ab3b549ed9a656fa2d13575119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348dcc8e1eb1f05e884d3ed579cdc1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46bd327498c115e07f2a38c02a1416121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de704e03d091e2e000206ce56028828122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1120758523687dd5345589dcb70558123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e28edd726f6e468e6bae3b1f129b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d946faf2074685c1c17a228ccafa745125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722d5a968c928bb64e842f3c1e91d64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a56eb60781e2a837b775c02cac004b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaf9e0bca058af55e905041a1803f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4f441bd6c933e0da04c96c2a3a924129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd656dca88f2a1d7b511dac14b8e021130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451659de847ff797cb1514f6391cf61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d81793685381443a98a315b0ad44a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14c5cbf9956b581ca4a0cd59e1f7e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c85887b165c7737764e5c460f7b039134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb498fd7a772f5f1a9b4f3cd14872a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a31227686be6764ae24ce7abfaa6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767322b4c5a0ca82990930085392e873137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebfa0a0d2082770fcfea85e45db902138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be576ce84b9a06c034a4d2b0ff4782b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6434de8f1c049c6e02fc58e738f830140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc6bbd27bf41f2183fb0d34c03f81f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deabd748d80b253bdb3bf9d434a9db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f482aee0ed6e25396b1979f8ad1831143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f43260247190b15ad958cf81d83b95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa8b1536d944f1a698ce0ad573786145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936122a96e837299bd6da6ea394a8c98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3339dacb1e291d8eb95f0b1c8c7f00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684b5c6f44c3d6ca00a93ff957e8e8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe419eb4044258a057ed9db21fb1fa0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b90c86f1935287c5b4df0ca3b8875150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce639f15786a5adc8536f29d4da71ef4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c21c481d298c653460ca18286e29eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d794ed23346d6ac2b8572704af185e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1f1e6f94074e513a5fb2fa1f39962154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67a2b17053900a290107c745045669155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8866affa896ad2c831d53f2b4353f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96489ef37ab97ea26351ec57bda487cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fda0e5edd680bfee41e51c924b807b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc65473961893c6dcc83bcfd803ca4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ec37d86bf93e2bcb2cf5f88d6d65b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010af6f02d0a427f5c18044f00f662d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb2dfd0673c9014dd90e451e7e5954162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae099860a39319ca3731d55e60e2b999163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e661899089aa62fb3e3599f7d9509164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eb5d517681aaf3689cb210a1da785165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f881d16efd981981e75905b00625dd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e533e150a46feab2a56c7c570dbb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c5024eff6ed962672a3fb52838fd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0f0d50cbea1c45d98001fc62a27eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c0bed0a286e25c442ba8cdbda1b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68ae263777a23c2a5e7ea99a19ebba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208651af26c322cad03c8df31790906172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad9b9b458a7390c8d30acece4ff2ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1580c21e32105600e79ae71386c546174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c90f3924df59fd13cda97bf14686d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573513ad9597c491b1a6924ee17db54c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabb1868586896c3dffe95d35e3cb31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92bdf4122815d7560195cba2ede75d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339a79d8773a6990c5dff04270fc4c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e2b53d8c28648d7d4862d23630c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106b241b6711b69d5955f93223e8bb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada70a8ae6a92c5977ee586ed7d2fc4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d8e46d4788abd988c72a23222c650183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7a624211a31c179cb0e64ba823aad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4647fd88f54064a79cd375628041567185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ea46649fb43fcd0f9cc70a896f6ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad8e97754f8f6cd46f8b3fe7d0778c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422e7de9bd89cfab6c77504036944ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854cffd59210a07842809e598fce4d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93012d28901b7ae799071210818bf054190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafb8d7e27dbf119bcc9b88a3e13377191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950531804c012bf471c528a907facb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec143568ccaba46bfa04bd971d0a4c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699e3753721bd12acac3b79eb4569fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc950425bf9a45f1f887e63f644344a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebde79d39807cc8cb4a1b6213d8ff77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1402798721cb4d37701ac5379d877197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6d9c2fe7ef222180573af0d6049f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed2fe26ee98af1b69c141b01641981199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1af04bef4490e608d2d9e912b3b8ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3978e2654e5a3c903bd3116e79ee5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5db40b02da2e94d61ddabe7e97475202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb600bec365efcef8d261524e89d128203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f3ceedcf31a5a1b6876ecc9075b59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796337a27ee94cd30903f94dc4ecf197205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd38e1383adfaf3f825148733cad40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feb6e4f2a1a1ad2277e5aef33ea35e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880293dfd553d633ef0cb5d269f3a70f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3040874a6c355aa9d07cbc1c9bcb338209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbb23165765540f37f47f2ac41b71f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7013ab4ed67b249252171ad17224c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9decbe54d80e2649dd79aaafce131212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a49825409fcb34693e813be4246c97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab44745e4854c6f9b80292bd14468b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a79119328458709e12072bfc06d85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076762b19f2e335d0ee3472ecf75457216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d995b8c17e94c997f3aac677a0d616e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba03623638df796e16c36a99127f7e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ae4905c51a39f0cce84b3d39321ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9891b49dbd7a447f47d2f8012d866e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e49b8e4061ae4adfb20da2f540092c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffda058a212c4fe41ca34eec2ec6af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e923a6881ac38db8c55fa19712dc11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcf7bb69867d11dccda77e5a635013224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed27f6d1528b6ef168fe32730737e2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045c47fc063e99e4c2796b444fc42f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3b933fa508fbe2ed6b1bdb2943a2e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c693f5b268d73cc76194a0d32835a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f8e19dd8de9d045efceac142fae8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aee8680cd9ef654871ae5d5535d6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86188bb6f755c25c036bca6bec0c99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57c63d910e63acb9af3b2bf9f92a24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3cfa35b60a6a3591447e7567b059a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545498f5ec2d82898ddd62c284ddf21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9f1082f35f4ecd4289f6eda80f959235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e769e47ac55eff03c4611340a54588236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb8beb353a8db93b76912cd214c1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d96e52fb56a5f11051efc3500ff002238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ac931dbe11c25b7bf86c6ce094058239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45c3782a944c76363e88829b2b4958240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e2bf888013aff0084392fac75873e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9393a06b220904096643325618dea4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb08d8baf8a693fda300ca45d9ba39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff58de11171519800c330109d411d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eaee304250aca3b595e27da913830245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235127bbf2227d2a27651d4955779693246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eb957f9f2991d83e521d343741db8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2a2e4f26205430ec2148b3ee6512a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea2162e9af4bfe1bae74d54716e99e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef83753667e3a727d721e612f6a1431250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56461e9b6afcf80a24d33033bc8bee9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db187238dd264c394286b94c4f4276252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93087ba79f05279d9dad9ce4133ef3a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e0d96784c4e3d2e7c281779ac2690254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5151a252a184706a530e0fb8a7b6675255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f19f253ef585692c46b2e60d7b4c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697947d2e1c15094b6ffa9607292732257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8410ae73be339458b45bba7f6c632a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f348e182c40e2d71f136f220504161259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253db7d1dba2471a3fc2f003b742dc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d43b52d1e8a836c170849d05e9a18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2b3f340b6ab7532bd84a138047043262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c0a742fc4963682625734effe71a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679f3a59344d61d1684ac8fa1ac0e75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d42a6cf0e0b96aec9d775eeda1466265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b3a3a9a0a56e11460c691ac2e2a5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae525597ccde052546ac49ae2ca43c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f588c9824fd2cf98fcabe164d227fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3c0143cb5dc7aa25f3b9e84b56604269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf765173d1fac8483d2963ac779f57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b162c9e05ca5a06f449ca819b34dab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ebcd738df7bd6738a4b447193f89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1f39be9fe1df554ac877319d706c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825886fae63f8f6bd51996c1d7e997e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c64d9d27d1a21d62d12e551d9b4b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8e8919830b445449e8d1cf08d0f56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1a36d998ddffe26582a2facae8487277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1f558ccaf1024464a2a0ed5b612d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99b01285fe897499b338d61d791502279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b12d302a18559a35ed1ba38602e6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e336b245fff0918fb9570df97eb74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e11b7c2adc009f7f15fa80449b81e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490d1607acf449b94be7bf5d9aa5818283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f677c21437b368209287dfbece7d5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb331f4b7465108d378a37742084e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae4e05124e4d5d1829740c6c300dbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce36cab1c591a9fb871d3586952871d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eaa821346b4998d5f93e464d3a2b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4c17f1d75fba7a7a64eda1588ceb5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c8cd0e60f40ae85c581245ab24525290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26badb602c3a040a6d60d6b92bb8a65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd8743c7d4931e14e71e767f473358292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bbc727396c4ae754595913d26c5e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ea367034e9be463bf776c607c617b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9832a141d0cc8b49c705e86aa25ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a4ac39d94ddeefea4b90c603d1493296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70391ce8cd3b3c0cf91d368429263f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb662b030baaaada07b002810d35bc3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefde212b3fa5f120d1204c52d8aee4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998316d79a682cb9c7c206d7d269148c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2675c813f209736da28f223d85c38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f6991165aef3a5b2e1111d7fd1654302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b84e23435018f4241b63c5b4e30243303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afce65515e4713e25f9a839a4e6c2d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ba3c2f9e5d2313d8ffeebe777aba3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56ece5405ba309f417876be9f60ed0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feed913d796be77a3d4c623726b47a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8a9759a1898c34d8d8f20aafa4049308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6ee365e40bf065889ae61f32c491a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619660e729e60f6de51295f2dfa1d91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6be02c0ac5633250eb08ea773ea5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29259dc9df8cd6f3db7d3a8a0ea0d163312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d5e54129fd5a056da96766cfadae3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda23184b3e2ecdcb270b468da60423314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628c34df29f284035a0c684e00e2ab8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9172a1c1e989c3ecea042bd677af1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef14b3b828f2592b867697b013d39a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c81ba819dab4748832229cb5ac02a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7714a188c1a096801e187206eb2415319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610da36f7bff3f840f26172fcd0be49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b525c306667d5973b538301e8de6d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a2ff23e388617a52a18fa45cffa3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fbfc3e3744015b0b051f4677b4ee2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59904bb2fa251590f83c2a1b560a87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f079e5f6145390acd28ebf2788342325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89524c4b3e1abd5ffb2b66444cb5c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40b758d61bd4166ded55d0a48bd5ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60fa1bf82907777cfcd8cf3c4763e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f9b294ae485e953e8f1604fbaabaa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868cf55e80984b466b845d096c87cb3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cef720eae3fc9f15c1387377185e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084280afbde2d8b0c68fa7fb8571d90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c97b837696135c8f9cfc2cb3462ffb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8956babcb6e545c0bc633c82ff93f70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882646dce4c8b36ca35c86aceb5c94e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bee1a0c216854f43cb6702b911784336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe156ea4d3da10a8f61cd9497089cc3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085faaf8a2beb4ab1e2af98d67749abd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19b70e36f9814bd946727a8da20841339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4917898b29a293218a4c94665d3503340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79995c5c8bc7aff272964ae562499a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e49b7e99900059c49cdd6cdd8c8ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555e646aec0133dff278eb2e4f6fe00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53f6ff33f2f3091e980a829ba8d4cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa41474ad1215e805036dc50fb82d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb57f4536e132f642e193a4714856a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2d44ba6e7a3b69a0d8ca44ce2d052347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dc5da8e391681898771c2baf047d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99155b9b38bb1d34d3ec678f5506e9e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d95caac8cde9d65ea5c28c4a3abad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465f0d5efb06b8aff6d58e109e7d7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3f178427a4396eec6a1b095360f2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e624fe1153543e77619b357d7004da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fd5253c26e7fef3bf4420022d3b1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38944af06c6ffd32ee01868bd6d1ced2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f20bb2358c11f414fbc05f26648b3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458b9d93d5cac142a1173fc11bbcc03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e4305971b6b94666514618823796c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f59da25dbe0d4943079b113e90d030359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf20386bf7f4d484bffe71146476da9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576884c60a9fc188a545469e02f3f21a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7759ff1715895c530a8a624978058cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108a235cc25db32bb28083f011fb62e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa88167c65cd329c9fa16a83c24eda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217047608794f8933d2ebace8b2acf6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20510aa38321d673c6ace10a80c65b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf116bef4825344e7ebe39bcdb8b4c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bd7e1e60afaa8522bce727d2a5968368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4685eee81322dfb79794771c24acbe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91387bc85fe462e74feecaaa1e5cfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb408d3cfddfa9d9343685b1891c79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bd4e38f164e48f8e9464ffe83b09a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220252e4f178512b1ea8b2752995c57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3900138a691c80f6a31f6dae127377374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73bb216384afa2edfbd23d863a366d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083d9ec61cffcfbe58ad0912c2377da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0896683ea131411af1d050a62426b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cb8478c2e076259eab1a499c0196e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ddb607998e1dd8d500f056f698535379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092e5693319b030a2478e69230603ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f54a1b919c6518d6d4b50efc62fbeb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a9959f54ee4eb274aa67bf0008541382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90db04356184eeaaee67bcaa708667383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730e46ee4c38cba0ac0735e75d44fdc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58b19055c5b35aca6f8909417d41d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b507cef4c3b37b588be5b232b536e0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1a54d16cfd14a487ed6fb6debc1f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc58934a39d125b0774113adc1f7c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618022c6661a151c92c635e14df17bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7436539793fd3033062515dbace00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecce7a83cd61a48769d9d48ba402dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca098bc7ae115960b44fc8512467e64392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e136e0ea1cc3cc035809eb4034683a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef9595520e4b0381ddd33aaaaff03b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8e27cf6f7bc0a13f576e00a93bf71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3bfd6518117d1a6d29285ab5c82a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424940baae7dc72b799dcec87ed923b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebdceba218b330f2417236484330bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfab0fd701bd24fea1daf276daaa6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198845a57e088eb2809e72211d1a3b35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e285f406c91567a72225efe289fb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407bc7a12836923c768145621866347402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3aab665597b4e9ab9b01e0b437721403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63890f68645686302a0508f20c4e2b85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4c8ee6dbaf11f789e0304b893925b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c722a53c03f99fef12ff937065e095406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2771838f942a91a41236dc00c7b732407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6046ca10ba193237b8564bf56e9de6e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81192ba188b4ccee271e5cb69710c936409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e4b7f7bcb45343bcf420bc2854923410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d86cb130e9d47b032d949bbb4dc5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9111233b299d445194752a067cd47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c8b217799474fe57c95e408f62b88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0916de07a4a2446c177516cf6648a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c6a89849565358031f48e31b5ff2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a590747eaf1a52d414265e52a5fbe58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ea1261dff18d32f653188ed3cee69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e74bd9c9d58a6009b47980744513b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e220444a40e70582a56145c068c870c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d1b5a642c0f568a2d0575a4f17aa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faccbb12101103500a41fbaf659588421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aaa729428e07c3f6a59012128c651422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35de4bd75d07da568a7e9a7896b0030423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a4a3e7715a0d023fb027f31388027424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61ff58f8d7f2ecd76d135f7166f015425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f8fbffac54d171781cb72bea881e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5e9e10150a6b613d52e420303b174427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc36c1bcfff654a67bbe8f672f8ed93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2994027f1bb17a5d0b2f0e5b1e5f304429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90680da1302bbdf0f0a6aa7859d8fde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657a2e283e689fcfe253400d51fc1c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae902fcf84bd57497001e404e17cec45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3e2967b7be4622f58b61298f50d71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a23942dc6d4b1bef9c32b62e004519434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a264f1c7449d45b0abb1e00b6b1d983435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f34973a1b892e47d0326125fd2178436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe66eb2f8b7806968b812a40bff113437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606c9608cc2417944a9042e381db52d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3592a9f89c49b508078818bfcae6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a1719a97ffaaeb7560d9e966b8bf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b092ba8112780de932bf669d58057441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441855bff7df8e133d4f04102a0f9c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e11f93ebc05fb0b7adbb4306ddfce4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8221326fffd3f6fcebbe7cfbe8ab1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982610682a267ada7d094b25a9733210445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c2a1ff7a1ee9d2953e6a2427f06d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd455ea6510e03a886d3cdb19a61d3f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246440af5b0ab7d4b485134d3e294cde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c498824a3c10406c9988de0a6fb6425449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f3b5dff7d1ecaa35e8dd451279585450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbf613943a241d864ba56afad2e576451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6ae797a0125cc3ec059d507b08ef4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22e2863944e70d177608fa32533865453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5672d13fe1fcc0d8bac9fa521d976454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ef520acfa4edcb4dd6cd8d489f863455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4da91c4822cc1aeec32b48736a182456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a45bc19125a4497355eedd7fb45db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9789122c4172940a21f9dcba5bddc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2507ae891c30b273b2a8918adbcad0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec4b6acfc12574a8bd35143140e382460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dbd3e4d5918c5912423b2c62e9a2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381b91813d83a27f26abf2456971e1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b0827d6ccf2fabbd12d1673cfb7a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2935b1961df39011a51b4dc63967990464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca8a3f978400a87760f4b5f573f338465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f685e49becd02edaa11e1b0b5b24302466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e9b9b0aeb01171b0ce7f1c2ac0a36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de110430be155f1247296c432ee67c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab26252278e026b91514114e934290469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22e15b2efb19e4e9625d439fbbc15b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193aac41ad3df74cf68a34f638e69bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c689371429cc9b4f014edd4cec45c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f071225dea1b7f09adfbf05435892af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f73a9e8ff16029ae3a5b2d9ad57685474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3a149c91fc679e273fc0188c7c5b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f5cbef01cf6be82da95ca9089e164476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5257ad5d55962fdfed2cea5010e6e61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29957f3db19b3f65205031be93f31c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660b6535b1acc715f4170d1ce1a4d04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e23dfeb993ce5a42efc110acf6e0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3db758f5babea55c6521d722d3543c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d6367c357abce073a5252f8965451482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38469eccffe1c4dc81b6191589a30fe2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cfe055f9042c21250e6d7d4511300484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d7d62bbd68dbc4b49f89ba85fa8ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c46220526eec8629e582849dcb07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0709c3657e379f09668c21b6d573ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae03dd338074735daa8eb596628cd59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500b34f0abf0099363e0e4d65145bd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381a98f2a7dfbd2cebdc90bc317a327490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afebc97ebdfd9c6095d1623c141d9d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1204ebf7d54e6632831d234c67f89c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac313b0e5025b8e1578dfa6a805217a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f250d417cb4b734de53b2d3b333a6b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c195a82fd925cc4b4a377e0d1636e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc83999272495681c49755b3ebc6ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26312af11016d7f3a29db77fc5265fbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd517be239decf693ea8197400f20e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4161cba130dcbb7c0f97679fa86351499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d6e3aa44cf71ba08504108f4c69b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bff3544cd4f6c66f8b4bb9dac0067a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132d7af4a15fd1f591621363df14021502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536a4d1ba45c3e60cca5fb8b09edf6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6ceaa8dbb48049fa859c965b58ae3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dc51ff49bacf92731566d1117ee91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5d3730697eae796628efc71516c41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143f8a6b5494c52abcb478efd3c7466507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738f9d2cfe20749333369c5a9a79c45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f5ae6a674425af00c066af5e3ece2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33406421682af4dc464fd6593a3fb7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c3e6432845289597606ff784930b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03da43228a6a906d96d81667a69329512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b5ed791584a73607f6844a0580258513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2c7155b9928e9eac593974f605a60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef78283f55312765cba1f9d73506b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0edaa8a34acd798d290febb40e404516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3799aa57965810b3da685e2a6d66a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c54953c0170f4726f99e00173f8e64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16e8501de328d7c7184237b0bf5fc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca7ee892434f1d28b513716a814353520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d50d02f7725f0f028b1c19a8fccdd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e21f6a2cc2dfe93b6bfc660fae3e91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cd3ccdd4a88880bb5975c67585c25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8d9652984e4255ae1fe116c46b3bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b147a99a5abb682701be05496e761525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83137abf16ef2533c5205449ab6e25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d46f46ea217e3340b6efbe25f6043d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a2644f4f9cf3cf9cceb8c15009c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84524ad023db8f09f7182c1b0d0139529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d8c16b796e7f9017a0083182002e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73190a70d9e645a0c2db7ea06b85d8f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c78691f85e28ab8532980a12a6645f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872e01bbdcf6f15585742ee0c769dcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce389e9a29368f9d3d6d9116baac54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379b62e8b6e5e9c0728f86f46f5a030535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e55edcc9cd2e60cbd1d7987a9465d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1185a08cf5f990b929c87691a77a7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc126a726cbb8d8aa56e15253f7be15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e430076fb5d95325ae2ed17815bf938539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb4fec05e9c158e0f6b426faa7a674540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fbf59645f92f054435eecd4c6cc57541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc70ca8647511915012e60b4dc67a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4730e11e134aa3726585f4a1a1363543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdc7d3810bcab3eb4b745fa79b1804544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7eb0cf8f7a7efec7161f1406c9acc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b6a545a9ed337380b2027aced95cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f46f15db77b270690df800fbf331c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a787ea7da91da86a7834cac10bfca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffdf76f328131a9fb3c2ff2575f743549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aba4f174a6d9d9f16b36ad13a4920e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bd6255528651f0f4cbe130650262c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec2be73d9b35d9780ae8ae4e638bc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c2d0586212f43ab86f23e5c38334f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac667e73181461d8fc17fad2a991e36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca94de2bbb8d0dedef9ed01deef40d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95253101db17acd9cc6fdcf139fd567556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41f43fe030a5b47e6348ed2ec21e77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7b934e74d0242c8282d8a8781e440558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab10970b46939391d2aa360937b7dde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3197c77a7dd529348432fda7cb991560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a6e0cf5e842f0921da181aabbc7fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a31154bfb4b952cc6ca0497f26df7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c65e6e727d0e34fa04feca691ba7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce195ffa0c320955179fb86b391d00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46683f7c930f41a8c857d7e9605c3232565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1608cde9db6ebb77a5f7f361b87aaf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d940378e78986c896ec88af6177903567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec9d0bb05ef81238496cc0490ffc1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6868b41b326b9f26784e551e539ed6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf9f80a939eb19601014651ba4aa10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd3e248344f0e5c072230a0d579392571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bdc088d841294bc0658fe9574237e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc6bf4c1fcd53908c2ba0b0802e403573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf50faa6db4d9d6112605d8a8846963574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170d9f39cb3fe03bcfd4ad55a24548c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b256cf17f901e19e3510096c72de644576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06aac2b983250a9a69a922c31bc4b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdcb1a11bfa667dcd8260c3b5eaad4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca0ab347fde74e6d9df3be14bcefd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdf12aa33b6ddb0e2f55f35e4f4bb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f94fb08a49dc970fc72c2a3cffb96581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f7be1b5169a8836c7754bcc3729d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5c5141675c46ec2b9fc8150dae5c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b797e1c75bd40e49670a505da64c78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92351c806926e466ace58032970d2a7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe37c3ad39ef4d81d46e001bc94ba83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8512ba733162035890efe12a42fbf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c531e365d0ec550e405c2dfe2d35c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed99500aef565e2913a0849138838a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f04c2d4d07eb2e2f0a75156ff2455590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dca2775d719ca86abf1301f4d8d4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c29620e97d8ec1e5b50ccfb2bbb1ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d6a501622870a676f7fba5541df7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849ef2e78e11bbb86a2f63f54abf9ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e72fab5e8950b6c4dbc60e9afd7a6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d87b39ec54485d928b69544ac58971596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe86e710ea375b7d7855d2ddd980264597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f22fa97de133759196b9a54a81eb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89726ced7ac78bcd77a0a5a4c54f1aaa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15706acae378cb61a085f83deb8fb4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404b8ff67db43f923b503414b4cb557601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295f215ffe20ec54878f86db3bd0a38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8dec31b8a9b67fa8ed4138ce96936603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593413cdef2f4ce912c4eba598325fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bfcaa1c1c3c75cd42a87cfdc25f57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff886c2510ba329cb4fe18dbbb903dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3369ebe248ccab3e784d878c650ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb1f61f4bbe0551d82718acde8c9f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e6a122e4cb0cb0081f8a1b5a06330609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f92b92da67f73983adac8875dbe8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705a98ad5d9c47b140efb6b22fe92b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f660342c2a8dc3b3c00e617e76330612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f7803417ae1f7b439a571f43bcabb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e794cf5a595e859afa294db5db7c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8af167b912a30068655329f3cfb72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee48c91716373272027c300673992c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adaeefc8d579626f7e95ad6ba25b5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225670f6a35e857ef1da6d46f26ee76c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62715de207208d2a69f8c45ba8dc35619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8069fef585914c59adca01909e1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c437d48a13a807f6e1a302ce7a6dfd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de3131158e2825413991a0742acf53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4cc348caf70d0a33c26b00e7b8e1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec62f476efda6da0fbf6c8ecb1dca3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32dc625a65f84c552f1c971bd44f9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bce914c1abbf930fb1eab63a3b53d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30085697ea678e82ed8925ab2add5f89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549290292608313f69cfb1cc249cef6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e018c72d6db242f20996cc7cea647b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c13c5b47db3b4624febea628fda31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def115b0c6c5eea222434e4d725a74d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf5768edf76e8fbd5c63d43ee80796632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fb7b366679c56717fafbf2a2b69ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b318a80a342557eee6297bd068001c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0a776370a2df0bdf39bdcb728f17d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3df88b6432b117ab0df6a054b72aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be85f9ccc563f89e01d14150d1a8146637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c2597e835e54c7e99569ec6399d30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea63e7fac94c93408d558a3355dfe4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f7ac42f7208b83718dfa97268320b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e7989218ac521df96de7819a809ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05854555f15b95fd0a77abf85c487b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e340d6ed3d50a53777dc78a1dde9974643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34f6bd3e9ceea8c8d366db5e633384644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bcd4e1dae35f7df372cd4474e21c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864222d6826f7296b5e1743c5665d957646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6bcdfe6a7daaa760c2f1e557bf3f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d873a25deb6fcf41eaecd5b6d1f66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc49daa4ff8aa4462c4e5e0e87e337649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127539391e6c8b65785a4f222fe63025650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ef142e7f8ae602e2cade42c678751651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5a1ad1c41356dadaa6680e4d4a59b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c52d6b232aa94e7a78d78abfe7c0f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d284f8dbda35d1b4fbcc26ec3ea8c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475133f7661c3f834e5989925fecbaf6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe8f549c2deedaa0f431eceb5bc26e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce69f6328b6898005ea65c27b21ba6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a843c09b82e8e849708bf5ccc6e64d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e62cdcbe7444fa611e281a90b75a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7ba353f4431e19fbfbd0a9c7db75b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05250258eea3976dc7fa9fcc7bd7584c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d46654bbe6da67826bc5e9e5db20f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282314190480663b1057e84e1f2f472663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2a151ca33a06fea44f87bb661f941664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9405fa247123e329dbade4c0031ac14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff4abd3921d5bcedd921b509f9b2ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3f09565f15ffc42652b1a074b5b8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddbd2c173da3bce4e09da8567b201c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71252c38a4867183384028d2da073c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7045747fa98eca60cd7c08da1a2804670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefd3a97aa5f38bfe5a4da6db8afa0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c934e78959094c803d043c023bde5e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99569dfed10de6abb16af06ac1329c84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dfd4393e91dbed894fb988fe2b133674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028178522c52f7e8d4c04424464b6fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cee263e154d8da2e0ef75da109e763676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e090f9dc4d5937d984631e1cde87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a09e94fc1ceab26dcaa6ef0eaa9865678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd339d2340f6ee83f8dedd2b3355e73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cd8fcbccc65503d1bf87c8de6195d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dcd101a14ae0ee500fa34aa28145b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23abcc49949e8e33d4719aa943fe06d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0e5d496718fe7d3e78dbf7472f183683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd62a3988e385832fecdb841a36d2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70959104bc9d07a3714bb00d8f2d895685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b285a3fa0fd1d84a08b19f77d3136f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae90b8519f62d3a2daa6db7f5cfd4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bfeaacb929926a8f28407199b82f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e59c895e3ff4dc786ad30152420c15689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507ad2c228d92c084d633f9dab2547e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb72252e5dcab779bd3e4bec2a770d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6f0c9927558a3360003cdb519819c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64706e8e8e811f33d59f9c2186b356693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777016b5752a62a8e4eca98720c644b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def9e8d2f8865b522748d7363f7b011695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f54fd0c752a2482504399a7c84858696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e6a783622a4600ec07066d31c38f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a725f0bfe4f478a0be3322b8060823698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ce710f8b8cf55c2fa5146744018d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37d41758dfca3dda144fa8fc0c2bd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae079667176e59e1f2b11b7aa976b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725752a24b3aa0b1abc48f21349dede702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543de6c9279b85133e856e0f077deb57703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03ba64decdcc43f963fcc12591b87a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36985daffb28ff38e1eca6dd819b7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e16a3f75629b59adbcee27b8f3b273706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f001d228e074cbe228f14a1843cc0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5386b7569dc556b62e8b9288a08d462708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc694a94eac1b984ceca365a8fef02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f8aab1e1b01aa8ebc833961717664710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6e5bfe09e1476b39907dce41a2907711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ca8cabebc5f079680604a540a3eb1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd7dfc3e6690348abf1cf55dacfc2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f8c3b3d9b744903d79354e23baec7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb608f1135887a9c18d163f32193a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee627b2c564b9a808686d24c0fee5f0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0b687f85949ea073d383a5b0f4211717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894c3420fe328143cfe3ff3edee6d47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f2f6c9ad34de2b89aea906565be06719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911a40e9c15084a20c1ad252de2c4d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69b8cfcbf2207a7b10cdf0a2753ccb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a334b201786c4b4f4b71a5b43ae1a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a266cb4543c484b3c11fdbe00fa5fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7153143d91847818a671d5619c297e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c86f66318f82309ca16d329393eee5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c38d383328a3165410f604c25ec91e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb11aa78d3282a86f2752e48ff0f3b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9236d8c3fc67b8b5c892d82ff1504728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3ffacb44a781e5615938526057895729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3529b17313eacdd0fee53d4c39cc020730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7dd9907206014da4be36093ded647731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce7ea167c5b8085d19a2b2d418a926732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b55cb748b06699dbfecdb88c95bb85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5679d5219e2bc0d50e76d651b16348734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dfd97654a918e4c0793e227d5e664735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8c9cccf08e91a25b29e772b3528e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbde55e717f9fe3376dd366017778b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b659e78d3dcf075b79bac6b2a3dfe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd31c73f9d553551cc3052f0fa9575739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c6fb8f6327f127a7b22eb360cd6e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d014c962ada2e6f3b207117e9aca6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130d6613fda67ff485c7aac714687c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c85529956b452c504eb99b67704795743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947f847ee76611914f71d57dad2161a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1ab0d0de03b9959fdffcf97d996da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59898f851c9706c0507bd84963576b68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26f602cdf669f72b0e92f471a57d21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2b2ce1404595e163d8b86cf59aa8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd344a41d85fabbd35c4b20c024ace749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce7387585211abb078a81385873482750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c42186d8049bfeb247df97384d266751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb43e6b2006e649d0c5c95e60d222c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79662ebd0e3caf75a155d1be0f799096753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2437d0464c809fa940f35babb9205e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ef848ea41b4330277e1f808427ae7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6192e2e7cad0f905b746f3cff9a11d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7e6abb22b3f25c30a2b48255d5f7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a1c0fd628c5becde4ec5d2e282a67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246a62811d0494dc0e2f7037dbb10f5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84592f9f3a10cd879b837e5fa6d1f7801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd851f867fa928693edb4deb46b258c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b47a8c537de4f2b0abc6faa0c1de93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73fd95a9c1a00e8195562b747047034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b5658ea7c4eb5d0f09a573ef8d9145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3f781d7bd41896a85bba361d8c36b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a4df56ff39627a01bdc3977729df07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750c68de00295831d4423905f2447c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1cd8f2e59d35d95c14290e18ca5b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fe503366ec837e43d30a045fb7c9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6bdb4d2cc3c83907f9e48897759df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c414307c6d2ae9df96a88e265f7919412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878917a9554d6f130610fa96efba3eff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd7b3d7bcdba864eb345e909d2102314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781dbc5de0503bd64409812bf292dbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb120fb33385db7289ecf5e9bca8f2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129be352c7ee722193f017118d822a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96a95d89c71be4c624eeb67fee20dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60a9d41307255a83a37285a81eb60319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae83df25e18a2dba10719c8dc2b9ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1294883171bf8a8056790e24b2b1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0be3c686cdfd9831dbb60d3cdaa59622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca06e8d4e8130d8d8b6649d860b12723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49988bc4b9f1631b11c9fbae20daac1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e045ba1ae825249f9ddab78954305625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b092fba9b7ddc948dc24a7c48534f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21572820cfd580aefcb1a1cf752f799427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036432c6c5f5e8475830bd5b1531f96e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a31fc2bcdf63b0823fb7d7368d70d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4100218ca582acbf5dfb2a3dcaf7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2664bf8bc974c56637fa99d332d14c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6a515deaf3dbb5658256649bf418332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8339926192cec53221af9c36127f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb194a8eadfe18fe8f98373b2a4c3a6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589718369c6dad112a4a0756b25d012e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bab847244cc46743693810829df7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284fb3465d510016a8e6821fea1a1e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71afcd65052430bea772c3b4f9795038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df80cdeb34f1094c539c39e813b3ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc8c1c9eb757c4a7586c34e0a60e5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b400cb6b9c36b5bbd195842d0c492f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0752f13b30d5136688e25526791d11042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bb0c756d7cb77a2694eb1db10b33043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12851e1af16e4002dd148e0a3a1fa6f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791d9156b83e8c19b8bf03d7aaf901045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f089bec4c2be692efd150c0d8a85d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab60d19e16ee708a14ad4199044f6f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c267f204f6cca175b11cffe7214d75e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0374bf2851a4e77e7b9d5efa9450a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87a07ea2e4ed22b4da438e2d12273a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c925d7a4d9cca3b0d73f6f783175ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a533447434835ee66d2343515a46ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816f3f3d0e62aa5e5a631fbac571cad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd657286e3c207dc297074545069c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5df654b55d1f283a92dad1d0cf86c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de86654747b4527040b15d4b14913656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce096e6c7f50ccde535bde120fe36957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc01b12a3d1679113b5b48c4b097f9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303375509bbec56665990bcfb4b4ace459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925d2e0cdf897a1eb98ac830b14a03760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dc2e6e798df8cfad5454f83db63e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71b7af25fc78b5e9083d02ec1c0d6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9e911887fe03d76995110c152200163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb062f146004ffc0f5364a11b731cb7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbac4facae4c6c81605fda81692a8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f198841785e211db2d1060a0995d67e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a908948b5381f82a3b4a8a0ddc79e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be31f8b1464f5bd89ea2d931b45dea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ccf223361d8b1dee461f7d0fcbdb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cae79c2986a18d2a7558529ab20c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc073aedb1dd5df57b4fb5e2cc380d6571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac21acd04c59b39c578d5aa76e64e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b462d7ec98044a67d983b953bebdd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3976f626f57074b861316e992f67174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5c1692ff889c3395c43a96db42e9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0152de0d733427eee9527a98d549f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9680e11e3349b76688239e3aebdf9aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf7db7646c7ab5f7dd3115f950ced678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cb95fe9fc0f512c024157210be97a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719e1a6e65711531e2a678217e9ad0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc8636e7a9b8d71254f12320f553cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a484e42c13cc09beb815bd345840a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217615754888eafe613777f5553ffba883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5880053f09874102337382b36eecc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f8296fa71cf3db1f2a560e6e0e80785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0399a78357761ca7b76ab7817e75bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7d7a0f1ef454ca2306327c2cfa8fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5987708d798a45e062f382fab5f1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fe2eae96770498080a4ea237198bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924d63eca1c1f24f667b3b19f6b7c2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85132770269b3b986ad256091d5e640491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8690ff327ea7ceedb9870427cd83a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff2d3b1eecda2294858bf38d6ad35593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd9e5646c485ba8119ab9202efdb6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbb390d5b168b10af382132d7a4ef495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77695f632e3661a4ce2ea278884c691196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ddde7f5844ff62fbadd1ef4fe7ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635b2a95a1af2795205967aed982cc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03aceacc4237bfc32dd24d7a2e2e2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c82d6a75eb8e0732da27c1ea256c42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b277c7cfceebdb24320189e6e81ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b5aaa87b58f5bd02a70fc8526f1f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2fd9fd686441ece8966022e672628103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add991246bdadd5cbbb163cdd0d9a81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb443a474c2ad2f9c2fd809da3e65c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d0f16453447c250b0a00a5e399ff1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ef2ac588546736b5c4ec13be03d24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ba6e050c1ff8178653cb13f28a1d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefafe9c7dc9a3ada796807eac418e39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0614a9fb21f0e4ad83735999688c22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e2074a32ae8bec866a7a2eacc96b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f75693d7a465154623f07e40467114112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd92083048fc25d32093c9a273aa725113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9cf28495d35820ced60c05949ece9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a921167675f05ce793c66cd27c80a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fa3d46594336653e33615edaa6929116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa563ea4079915fb537f0cea43e689a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95980a0b0b60a05240c279692a3a653118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903f27623e5379905a5c1bb083ed4ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9d38e3d989588007c550c13a9277a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5150cbcd34dffed44fe7671e353e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fac84e2bf03035534c9301a63053f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35258710f23c1459d22f3353910d41ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f90fe7d2bb290cfccfffeaa8f362124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b286be0a46a43fbf3f63f5d81be641f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237fd569548aaab795bf197a92bd52f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64187a1c5de1dfe4fedac01e3b51cfc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df107b0782a9001db4ce8130d77bbad8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c943e70031ac2745c27c0ab97f437129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a4c189f39264ba52bd081906a983a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf30b4c2bf82c55d18edf0ab582a640131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c874bda1e8f04346e11f26d9f327bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ec913e8fd2c055034e8a23af0d22b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345d3f05a3462dd0054072b9eb23bbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615332153b3b96b6c0b3121515871d22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c138a0fa7b22cbd1b54472c945a18ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe070e4d6b9eabbd9d34a72d544d0ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde0233f4de745f079c3f377a1f9786138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784e18d0b0d0f434d4ce858ffbc19cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac6fa16c61a9302c7402f02abdf0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4e2d3df7452d85223805da502d983141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec87d40b85a8b0d1a5ff62024555ebe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3fce43c7395e6d16d7af567c0df27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7dc5be3608f2f116a439b28bfa509144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dfd04d0ac74d0bcfa1c27f800eee3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fc135ad0921d8d94379e4c7511b8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2a47885294934d4fbd8c7cb7ffefd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9a79672ca208d15561fcc1082edfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cea43fcbe17641dcc27e50804fa9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c57aac7722b5d33cba48c81cfbe65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a984978af3acb03bc3aab78ffffa62b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cdbd4216d897df9995eff55a58e27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0187f4c0d6de0f00f873f93e935d49a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf475b35b1214d704918064d3dd06f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfff150493c87ca25c501778655e28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d067718d84c98db3192f7d2d644447156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c797a1aa3f291cadfffd97b2ee0fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3705848fc5667a6cd8d1dc03c63e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0518846e9a48fc99da2e2a4eb5f8c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d88351af3ab6738b9f315f2e65c24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5001f6d0b2a59881d8d45e705d08d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1185509dab4e5ac6e0ea190306e262162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c33efa851ed6036eb3db571708903c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c04e1182b4f992ea4378fd789593b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11359793b8874d1b35fe070141188429165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fca38af9d317d6c6486dc3e8162dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1d1521c01035ee851469ccf27bec8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba02e0ad63773037dfd64ff4eabd99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55575d5fdf369e05328c4a90ef47e680169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02897d63a4091d5478068d1e2750527170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc342bf431ebc8fb426ff9f34df96325171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d44ea808d9412506d916c9ccd2c1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60378e427fe3df930b8e4e2d18777af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8298d79efdb23ccf37d780d19a471174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f5ee083e28909e027637da3840664175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3f4ba0b95cdc8e62178cbf59cccbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687a79da99e9ca9321fca116fc5fa6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e2dd18a460fc6af3b11f9ccaa29a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2121eacae6956d2173025a1f0d5cded179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5e4edbc30417fc6e8c3ad80f474b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bda9aa596489c450ef405ccfe44925181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed55cae19dd096e291806087496f44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17917b4dd413c12113a022bc7f43da5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b46121cc2195c2806ba906c1b476184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e3a8e2ab2ee9b667c67e86af21c80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34d95ae3a7931608794ba8f9392ee6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc19cf5b2f4bb99e1fdc581892083d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbe0084245b0fd1a187a4a08e86116188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02c148f9761e34de79ae0c5834c027189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4489bb98a5ea18ed74d32e6781657e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc3aa763754be026405f644c2b206e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d7189f7776c977dbf7a4a80cfb87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcb6cc7f2616bc15aaa25ce288c808193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef28d115ebb585a7b46fd40110633b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eb13ed6ce57ef26f3a6a959e57fe9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a1d96fc711d4ecafdaef23ce61353196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49c151dc85f97e312921a794b90b2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadb6de7066f7d486e81eb31fc99b90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d4d567fdc4991dc5554207857a9d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180bb1741d2f80a45e5919089a75354200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b624d5208070761d0c80bdcbfccef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae8d9bd80c615f3742dac985a6dd82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d6a9f7bce05294c895bdf6765aa2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc619def4e26f8f8bfb8baa53f099d78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d08c6d693dc961fe8828456e7f1325205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c060861d1c7a1896885c5b9ae612a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faca14291f8a4245b08d2359b7acb39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328c592f0f0b2e9178f8fa7b6076f88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c4ef3850df7193451b86ec02eea6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabffb0e84f943333904bb01c39ed38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6d42429f544a563cbbe1534973e8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2969307f6fb5d93e7cacb51487558212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fd4ea5d0fb561df18cbb9271099a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1d2c8d12ab3b9c15ebec3eac9eaa2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614428d70f2bd3cf7b3b8a8100ad0cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291c396a860dca31cc2761e1fb2f8f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f12dd56065c0127027a01a9399fde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d7b4675104b15ef4c19b4d73cbd5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e14c4d6fb981b9c8455b3f7e2f581219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dacf4318f096a9921c3bee1639461220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5e19e78d1ae180cabad5a3c0659c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13dfbc37b7fb97ce55e8e0a552706b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590928c8532da2381b3a2dc2877704c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11009423ece734d31d7117fac6087bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece677e95a896a5478e6e10ff59d2969225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad58e5ab28a878e098fb5d5f6b82d1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc55f28464204c95dbd00a1eeff7092227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a668258382f5a974d2708696834dbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c694201d778866983a155b9dc60b4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1f63300b12c7f127b2a72c1844200230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d6aa9ac04a300bd57ca19a42f9477231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db722a965bbdbff9d2c04e478ff788232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb2534b964f50bb5fbfadbaedcfec3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65144c223b8b2c99d3f636a18fbf66b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e208615ce634d64a80d93b99f262235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b41ac7f87b24839488fe7c0183006f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759d2ed9ef585443eb0ab10b26ce47c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeed85d73c7c03483b8b2e4c16df096238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191c8ae2de38e905445be289e22d1ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5561686b89d6af21187c443045e31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807173bb7ab068884440d591c0763755241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03652f4ab44fe99f242311ae5f661bbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adccf45efdb294835c447464425ff2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8a717de19d58288e0c1cef1ed5595244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77386a59a521abd9b3a140a618502e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e783f08bec3470b5895d99d3ba849246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c0308dc9edbca3fd8f839c052717a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41ab11e028bce32b2fbf987b426609248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad73fa96ec5f614c7caab86535b5cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa36426585131541ff888b15719524250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8257982a826ff1233252b28148f88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cb4e094fcca45e2236a778f7ab03c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023734b1981498247a44f7e26921d73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a7623c52c4aebcab594aefb406fc9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e93817f9ea93d2e895207f8bc84cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7036403e4402edb30d2765049d5c68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccef16f72d89454cb01eab615540c23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703afa5e0e1da65eadd1a77ce3693a6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c3a08484220baf6f1bc6392ce2266259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053eba5ca1a42a35c5d54ddd8e8a01f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11950414b83f6c66e8da6296ac5c873f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b4fb4d633bbd8a47988c0b9c2016e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7747ca8048dad0d87cb146d549582f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db8752e2182049b2c276692d6a2dba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7495a876cadfe5c22e1dee4799af7b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99105660e44f60f3dfffbfbf6f6f9637266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfc6e4d89a860af6678280e476bcae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fef986925a6be49fb671b77374aed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf347ff748def7e7e523e3be1caed39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500211e711a3e7a9548d17ff7d075584270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16e20a6930b17812b5fffd198074ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d249aa4daebe839d38ede4ee70af5e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509cfc338da76eeb73297d1cff43153273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f25c3b667e609889d8ca5bf29d4de7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831b8fcfc45aa7fdea6138b301297e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d36b70a58603de1fb74d7e19075eed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951863c454c8ce756b5dab6fd80254d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c56063533a11d225e06bcf6bcee270278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112855d4d87a9901b8ab0066e652c33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75818b3a71dfa53719b29f0d5a6d5813280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c44eaecf4d70920a81b70756ecac5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79810d1a1ccfced4c85e90183daef3ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d5c524f454875a665ac69446a0787283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdf88a0062237f884294c00b247641284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faa555ab7a9948d34158b89e57be54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b5cac1e3dc34d727d1a388bdc0e43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd87bad0154c98f30618f8c63d64d6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0aac0112a939d4371ffd72307aa68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbdba06cf9c0870a5593567711d437289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3550aa864e563b49322f879cd070bce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82422fd3ca02eb7eeafcd2d8ead711e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3522485aeaa6f11e9e161e27e34931292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc52181b38fba3715852ea74f4f6d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0d9915384fc5caa5c2bb60667153f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e7ce4b941be904b76de014e102a9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd79376d0d302c6630ba8e31a73bd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85487c680de3c5e15adc285e00c3b3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70886e9cc41c8528da063919932d6130298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fb61847ed7c6251cbb4b8023e119b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76865b19fc5391683a158ea73b183c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58831bef5988f8905ec3a09fc4bec6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c81a6db1b3d0fa84491c0127937ac7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12f6ef3fb7ba2c6f6acbac2ce5e6b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b66ad60953d28b520b096c0f2750a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f14641b71a7ecbffbc836474a98e4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ee1dd3cc0170adce074db69b19f5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd92be99228724958a126c10a87c931307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8295f5fc8624c0c0b7c2f2f1933532308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b090652603af0b18aab85b4ac4172309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f41a58e2b7cc3a46119654ea0356a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd507a4f3255d2d47f091a872d09c2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a91a6c789e0153b2ecaa8bab5ef727312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35ac96d5a633a3188db5d69ee84d01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b8dd2fa71e7f51e79bc74bcf6dc60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630bdfa07b75eb2cec3418bbabb0c4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79021682348c8e4e161bda839a9a3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f8957aea99db82ba505a296860494317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1196a4430dbd9b6f8d8a51f2a3c6b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acaf17fdd61a61961e1b18f3d529e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53415619082ebdfcb6a0439d0e584b79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560179b053caa3b04ffa29f0d8e1984321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584e429f38115decc6d0adbd13c3323322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dbd5c64e07b55cf6121078f2e6e8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bee6c28b05c372b19b14cb81f6c11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af89546664e37307b4b0a0156b509b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f332e60d297d336033332f0b630de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a42f1233b9861c2a184de8c0e89c68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a937e84bcbecb14872aceaa693f7697328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b812447b61bf1b8392d557f06ca73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13964b11744cd4b06bb0ee65542581f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096da5b294db81a84b82dba52a33e4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94d08d47fe06d6f71f2d040c42a245332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90414a7948f635bef48148525be565e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3028b0d8b7b9ea31efb94db2b4151334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7e58f9ddebe4c860055a358e1b85a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cc4ead1a9287c606bc9ef02e62f86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9c5005a54096dbdc2c9bce9a8990f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e736f39ea6ba7ae3450d922e258990338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04dd2509bfa2fe9e34f8bef70a2804339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169ec82691e6d3d39ab791fa8a81854340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd231579e2d588fb2273d79f8b415724341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0df3826c826fac27f0ffbf1bdf5830342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772298acd75620635997dac746f2f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffdfb71a229d4e6c6ba836b5a4552e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddb5197fc8ca274a4a6f82dddec013345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c05f07354e298d4a2ba09bb631b9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37898d7ba5026245f892984100e620347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d202c6d0f4b9173e28bb8f2d78ed92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a7383ab75ff5d07324a268ae4b371349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd34d836d7d7da9ba942e691d4ff573350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c30fad68c781b1ecd191108b982dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d73aa330ea98727359aec23da1db80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5027a03465ca72e0fd74a5ada2630353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c62aa952d0803e79e1c523c02b9f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a1622055798e5da5be174a1ad39e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cbffa19103fa7b84855bac1952235356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bf41731d5f16b5b3582a72c417876357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0f66c8c59fa0bf54c44e8e07b53bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc27319730c9efb5a580b60d2babb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b1c9a8db47151742a92091b42ef0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d38b3a7cfcd52e03171ead11507fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b25f1cf074ea929b602f64c66047362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cf05af82ae4d0147e83de3017ce8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20dad2b6fb98f1a39e47c53f01a83f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6119ae18151ac68693e3e831d61111365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8d9337d2592a51826011f489b7889366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a350e8e749941ff72afd07c2aa70a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ed97efce34c51ca633c32f4b7403e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1062cce6445c8b72006847fa8845b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40563d7f1bd39b6167a3641b8ff8e667370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eadcfa48716addb6b35091663a8e44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0da446c7dd9d800db61d4df26dd7ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd2a8ae79412786045ddc9e4c067e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e50da6fb3558f81e13adc17f2c5fea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757791cbf458de8499940eccd87335b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e23a3c19f5a480762c9c36ffbfecec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a241e3cd67447994aa4abc7a85603b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ef101ff736e5f8ca65baef204a022378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73b4bcbd77dba3b75c5525d5977591379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586d1d73da277c5b1511931ff9443b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0716821ba994d5718417f5215959922381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a01adb27a9cf79941deebbf3d0b4ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6aa8c5e684cf6f14d9558ddfbf80e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dcdc962eb95de7164f69bda5c51da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ceb6e17dee83aea77466ee4c1511385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faede3100afeebf352e9e00c2105bd2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27518324c902ee47632c66ac22a574d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42831846dac4f5f23781121bdf21478c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45055a20d5ac28771dbee6279dd81c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a930161f43baf5d42e42ec6b7896228390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6a628ce546bf9e31644a57737e389391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcde2c56d32c2fa4cbd3994ac3f9257392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0240453f83fd2674c6094204589d46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450bcd18a1309bfaaee8265d942af97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cef19bca22b874e56757ea3de9970395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f26d8b603d59cb8e937138d7a75af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f03e91c3ecb2dbcfe2171179882ca8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a41ccd7f9d968bf0e239148f5c8d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79349ed9e05682722ee84a7bb9ac353b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcff3147098c9a48ac478938928dd8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39a38643a337205d9f8221977ad392401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0f83ed0e58c3bb9d9bd5c78175823402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677f3f68a05485175563d14e70d72cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a966a98312e74c4262da8e00282628e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca7b535ad3d1d56badac90c0984cac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db626de69b88b9e3c6388782870f2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76005b339674bc52a20cc1925ea41ddf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a1414e38ab20d42c7b2fa79248fdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8443dfd8bc22f8f922d8b1921d096409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea396d467319013418923237743b8073410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b43615275ab8497d57ef8b3397f88411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad219cacf7593b31dd03ef68df64f8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7e85f42522a4d77ccc6b7cd32ea60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bdd18f9312136c1b0df36956a3fb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909be1a0387bd69e73e316bd94e3954415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cb18d2067923fa8d9d4542455e78e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16817746edc87c5be483f1753178cdb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f505025d436f085a89f08c50875c910418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211602365232ff049710c11fb3a4b6de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb138b50088730b81a3f9481798746b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f0c05b2579efbbcbeda38af82f305421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1a3ad7e73805f16280ddbbb055a18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08793387aaa53d90a39dc2ac01b8480423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3bdb9d20a30d365b9aeefd25b1d65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4f6b535bd8ca444af573a34c2eb33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac980b8f9d8e9a53440e02c47797038a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eec8e66de79636fc7f4552d0af10b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2359ce9394330ff1bff178c1e75c98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1600289a240e595c058f53ed0207bc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348a05ca6fef3039829a3f88689ed43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e62c29e524d8ab6cdedb913185ef74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baac6db72ca1b7e22a0e23845f1a957432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f152434059ad9d28c9e74faaa26d674433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049708c7ec3428b9f1065f694ec2d26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933551ae29b2cce140c67b7bb68bcd58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ef1a0236779a57e6fa126aa139163436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fb792d5100e0e47bed203e10f601f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb6473c8d30b74cf6e314ff8127c95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba7aafba814faf27e44f91aeda3d42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553fceae5b96cb8810ea572f21cf678440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600b5ccf4aff01a22af9c93d107b247441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabb5304e73605d83146c748a979bde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75823a0c9084985b2b5a1172d2e10c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daed85bf77e1233a6522a05e849bf1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fdd45ea316cfbab2c6d59c674a7ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700ff9cb2b46daedc733dfc2364915d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cf4f7ae13e35f878d3158df939e1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17553911362219d7e6d9297ddf30db89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a61291dedb46426559c5d01d6c59aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89332d65185c3e9914f996212ca131450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487a14c1796e4c8e45596777e2adf31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f2158b5756e49ee6951bca46747cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f3deb0332f6094a37487b981b7d64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d422a8f023d7ec33a6421e4d7eacc2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee2e271511eab4f0f1356580c87380455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842e92817f04e4dc1e0b1056d741bf7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591edef8ad127c3d507d3888edd024e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73201b4b87205b98cac0eba6a516f989458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd654ad2fee634f1a040c90242a075459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823576c01d72f88706676a935202cfe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254d06d700ad97b077261d25dddc0fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12766e1e528a51f682e8ef86d341e93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6e392338962b21a55f8d9c22539af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2d64bb6f2c55ee1f5242646839c2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2db58e27b008b5ffed9ba18a48528465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f79d8fc2008992157e1d8480108c6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755e9b6155ead3b9f8a81ec03239f6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad424d49d498417c6f973ab95659ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eb981de2026894fdd5cc334e23200469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce83e70a246b390a949ed6f95a4c63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34135b8664073cb2fe1cf3d90f0228e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e8220ec0f1e14b884dec12f559d8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb0d4c693ad74cfa12fe477256bf7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94553f10f245f918c1f79f66fe8f7d68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a4c544f34da42effbaf674fe21cd2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b0675e963260f5108784c26d700c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d224b501db75535ce822cd7f6ffb82f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f038fb4cf902e199e770a8e12ef0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93641f2243af77b441b8b75113ce36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6374f8afed95e15e3f22053e557d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a85c297a2c376307a005ccbd51a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bec4288fa32e655caab57acf9f4f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd1a87198f62f1c4e829c5742076ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfcb57aff0ba799727a80abafb1a15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e613c0de0e0d99a13ce1ffec2ff125485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9b553d70e9bda36b7bd4391250229486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845af750328025211110bbe83da3fb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d529c4e225efdb0f325f2b3007b9627488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cac27652733e27c53883584879c53f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355448ab8316fc160b2c9370afd3c01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ac9ed8d2f1df9116e0e3ce4311167491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1b2d6e922eb8cb6ab0ee596ba922d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ddfec1ec1f2cac7d849b202629173493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a59a2a5e339b753cf5c795a3b84aa2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251de4155402cd401d3aae1dc3728e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a950540740830c223dcf7772171e23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e225a01718c4b61808c9a5b5485206497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc36209b23ea8cffe487e018aee271498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca52baa8363a20c4a1b81c8868a07d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad67704f5b9d23f2f361e56184958c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5313752c35013a9b3781b5949cd70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab54280f675ae6a190ded0092089e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cba9b211e0c6958a25696164109ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8b90ee7e8ba7b34cdda6b50d56db2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2e9a3e819f1be7191cc6793844274505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa386a5796bd270bff1ed813fef3fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f46cc39f92a40e6b0f2562adef305c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc0455c4118fe5ec1bc02cfcba60be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d01bf495889e5e0dd6606132710fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eace785629056e019956b08a9210e98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c116719de634358dfa767fa37672bf3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1c2ae56f89a8f2073ed64908c85ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927b95e263303305e41871ad240ed2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44a22e83cfcb992c93afc1c313a727514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a757272f9c7081baea90aceae2a1bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf708e5854ca71639698a9eb50ab901d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478639c0df297abeb23a4de5e7f7f9dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6b2c226a89e5e3cd429fbdab489c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfd3f00e47fd67463db40a88e8d70f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe10b389b00b7af16eadbc9803879bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1be9f0b5fa78e2a7dd71b1eeae1b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540084ffc5c2f9f9653478373bed99a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8b456f4c37fb20fcfb0a5e52489a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be401f21c73d79314496a76d864354a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1ab9b862808acca900961d928ae55525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82291d48d45b291d4a72a3e04477835b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e91cb5bb3768a9ac91cc5c41b07f8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe0c089fe76ec6f2539e72360a05e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6de35eaafc079fbbba05c83871a88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926d49d5e9d8e3e4e889bcc257eb1b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc662e09fbd45c374669f8f54a3a22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7e877e44abd00d75c6a5363ed20d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a03cfca1895404a671d747efbbd36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a49651c4299372e1657c46eb0bba5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c04d634e5c4fefb8c8498d8a9640e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea32b5940f9798099073972fc71eeb0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518134349cd84def808108c31d65454537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbdbc0118006b3bf6ae41622a8d23d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc31edcfde05758c42aa5090c87a9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41f6606edc3fe2a640da40e9c9c1d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa10ccfc99ea48596a24a6e3721f8e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021cc965cfc49ebd60dc411c78b4dc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d313938f4e0c458312dd3596cdfb71c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b214bd4c5ebd25e3f621de1c5beb4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e1638eaf209dd2e34aacc3edd767f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f4aab13425218307297400c48147e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91f6e2122f155d6444df573fe2e1ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad597681cb9390769db7d58c595f92c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e6dbec0f7326d471801b13708ce99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08840b04b6f8ffbdebfa24f76d0e8bad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb642b940cee8212e04e1c8e0a7d0bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c84ccaa770e768bccc357e007b0826552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a4989f72d6655faaa42d64f2c3b41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330425cfac08bec1ffa0bdb7c29c7760554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cf13267a69e2c7b0930f706808e04555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d773b50885bc19099875ef11a13e4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b442183f1518c8e24ebc317c3fcf1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a0e9fcc065a3ad642241a8f488df6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4e855c087e9e8f59659afa3076721559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dff4b58976665150e3e2761962105e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a99bc296c906a0b3164c5c56f84cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca2a587d46ba1f75f43e8bd2c5176a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b7d9a950359501cfc820864247fb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79899b7831832a2c6545b074c5783d30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835096554db0d2e6f1e4706fa0143680565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8f570a14cda746be2a3b9c95a96d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aee62662a9206faffa52559ce1d1c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b81692042647475e29b156d3a96a2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95b243f57d1de2b83a234efc612762569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f92c86a7fef18bf43d54954a628efb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4fa431b811750e9c639912daf6391571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc59daa2e87d9cdc71e8d7bc01cfc74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dac50416a042f40cc55ffb74945699573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8ec189967befc921356820d56cbb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40725597e837c49551be6436bdf4fdba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145de4aaf72177f9f54e9e20f46ae5c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af770ded54a1ed696c0523d155e4e97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afa6721d48cd29cc52292de11e4ab8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db41039498599715767ca8c66302d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bf57d8cfda9b6e79e89bd6023ced2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c74ee66d983d585de587dad65b5ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c192b045d57f20f95c7c696ec0783582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5fceec4f435e71e11b057cc7d906f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dea73dddebd7dd08c7b256274cb9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b579471058fccfc93c20079ec6e5b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a271e1b29da57f28fa4181e72780a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff7905365af64880ef2f8264b36791587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d109a190f81d83667dcd9713779a034588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5cabbfb2095563f6082f95e367f4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb929621252123ac7f885f7de364089590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae5f699954a0f30efda889fac5c52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e2b781664c30a5ea0e40c467b38fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66281254ebd4755c3e584735b53b8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c932c11e301fae037847695c097160c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01135ac1eaf149313b9d28fb450fcf40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4ff56e12821d45fc4e166cd60403f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdbcbc1dbd25c29e17b7996bd05721597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbcbc71276721b6db0abdacd4933b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094f7ef21357060724ecc7530a544d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2986a6c61fbbbf837e55ba4fe604e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4be02a79c070be138f446675a1fe2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfc9cada808693c9e8caafbf6d599f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda3417a3bc20469414105ae9a043fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b59365d0d1ef575a309f8dc62571e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab260ccf82033364cec1c55256fa3fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebe3c3fb2cef992a9deee0c9aad20f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18744230577aaba3c3b42af51bc6e92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce3ea8910427779d3cee0e81ae8200608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b02a6b1988919cca559811812a3e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226fd70fdd92b194a7503e4f1ed4c84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7250a4e9a96c8ec2082cad5a534b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595afff91952d038164b7ce0b322ff78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df1269bc24b5d18aed0295b3fec5f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a96b5b4fc7b3e914cde100759c6ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653594c29b57776e374b14c33edd1be8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d4e1ae1ed9766eca0048ed1b1cd58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b9f2ea4836f6c15dc7ec8cfe27120617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e698838ed57a054243a9de3a2cfa51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b3d66732112983a13f02290ae29be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57c292d3d97b39a1c5ac6629129088620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8180f49d322d4f68742bcaaa4063de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094bd7e12dd3d8922958dec201b06b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ca016a990b41614413ab4263d0f1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee2bf10aa6a5838b8b054d0af60106624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78068202aa011e783c76500fa0b3b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4e83c22ec0c24412c8ab07fa7b696626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8257369add7fb9404687b15441848b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae15335cf8fb186a188e8878219f5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e420ee38fb525a199467e1d866add4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2201232a630d0c60caa4dcadd05fd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9517e36d4ff7b7be9e9b9c4c7207489631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad6ddd2c70d7335f396bfcdbb5cc00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247b709f71adacfd2d3455cb3af73c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5a50d4e3b139c6618842e51338545634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81c656840eae8239f4d5bba9d0db8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2212b8dcd10a2ccc47b57e508055f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cfdb3205229d54515785a45d7982a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e805068be4ae82683fd6781c57141d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534560db44971bf77049ef2a66cdab2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0751cfd03204f07941da176f1e8c59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5b764126c5a86a405665ba5ed8bb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46fbe146eb34e4d6e7ca8592b01390642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03185c7954d338e455b1c4ea89cbf8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f4325bc216936ad652a16143a3f47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960149d78450aab4c59263388cfb62fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ade3e3e2bb3b275f5b25393ae160e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aae704b8b359f1e5696614ca4191be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a0d53413f7933d7e337432bd531a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f2593c1ddb2a92faab15cdb0fd4e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a785e5a64e069f2c59e7f52180b2198650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c3ebf0c6f9195b1fc2576259f973e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff08802bfbdf78148560b99ab40f66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dcb191bbebac00a471fbecf06d006653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70528277c22a5057bf27fed411381b7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58744e9f60a86feda6844291b27e08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c6663061ab935ff357051724ddd31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447e06e399260d43b16af07c48d5095657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebae45fefd0d664f4b21fe4fe55b653658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906c0945988edaf73175675c1bfd174659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f6a30f55202963ae900a837765850660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d8726eb36a2deec4da5b38d5eb10f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f6aa0c949d57d8a071037feae7314662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93238eec714a558dc11ff05b8ad193fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa92b6d8ff20168135044c351875908664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f12a4f0e2a5f9fd9a963fd857a2e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dcd5e957568504a376eb577931eb1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fa6e1320368624ff617af1c9bdec9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951411515b64cd1d44a5adedf66d79ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5636b9619ed6d9bb39dc961715cbe7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6089674f996c726aa8a47472a4fe72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3470ba7af3c422360d202c18af370671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc2d87ad7f5a2ef6f63600b5d7ee1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfc1607ec98094b603414ae3048d18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bedbc513e489712c3ae147e4703a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2e8b7706e152f671d3d7c6dbfcd31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd692ffc934a0101f429b5f3c4fb0d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483ef957552bbdaf47a3506d558e494677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c930a8ab6b9205036b78162e4bd2c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e777f1426c9ab95821c374efcb463679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16803550d277790b871808a1091df43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3864543d2320b42ff18135f6799be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff203ccd9dd339b4362bc5d6826beaf9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ca75aea67bba93403eeb2a6225cbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d963451f1ecf15e2cb43ffa2b83eef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb278d3a90468742e78fa859496a3c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e095baedbf151ef8bcca2e5796ad92d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed95f2b10e02a26dda0151f10cfab2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cea3872b621b4c15868e60d4b00b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9feac61016bd211fd68b731a0414c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056228f2712b07ba9163280bfb3a79e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ab1f68e5c101f135dca9832b53131691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cd6bdfbdfff49334abb8e03544715692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9822da29853016a03823b78a301a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef016bae8a8db7604c46bebf6234fc5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb354cc1f8dc1bc920e974a48618bed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bbf7b55c633fe6b139cd354069d32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9474590a668413cce47f3f5a47a3137697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead8a179d406a65fb693a25069b045698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5afbddb0fe1bb4b3a0e101fd983cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cfdd141c762abc51f9bdbbd327c45700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad4773b4f7dcd1651845bbadb8288e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff44c76f78fd12327800ad948b0909702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e805a4049d5f9c2a8b1b23ef1e36f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008ab6e18000db9db272c2a2febaf58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b695765632779b5bbcc6c1830891b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d4abf51417b540302b6a85100c79d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ffe7a4b1cc62a707566eeb752beab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2344752cbeb421e732d771b95c5b25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455110d8941eded9b8f976ed0f56030709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b774e200a0171c73369426c3822601c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d148a0f3ed597041f571c088023dc0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0af4532eb2eb7465fbcb7c54be5ad5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97c572cce0fae8d19c8b4ae41d90d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89739abb474c80ac33f5bcddc4ad8871714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410429863ed0f8dc23a3e6f2b4fc0fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101cf42711d8cb7181ee2ff4a08f260716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f489b85dabc27eebfe83b74829fbac9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663c0062b09e3855e324e73226182e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333faafc4a5c167abc0cc17464aeb624719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd9aef746e9808aef85caedfa3a762720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0de820a106c56b9b450ed031d3ac2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a10b8a3a57958c82d1658327491db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e67e6c913e9449c3417bd8fb7e55cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82205810e5d4a029ddb4720c313de4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984e0d7c16d1536d95bc87697a1eff1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ce7f118dde98d432672e1244f01e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de1e445a794cdf10a878db3dd791bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649265cf219820d5cde38650eab0b21b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3485240465c0892f872508826410a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b41c33afec8512894c8dfd317620f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd3f41f0fd43c382fa33c9b312d314731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febf7764d9ef01a161f88d29fb725c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c97d41bcfefced2150dab25e41eeb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56a2445c9937d6d57bd273420035b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21429bfa6560cca74b35291317beb6d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7790954af5cd8ffa1c54f6db0dcfb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2569a4e16cb3068dc9dc82781e92e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6d0643e0f0acedb55325302bb4642738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdeeeba5626a02c1adde54425d0650739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2f8e2eb6c8fe8b9b5625ca5f07607740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0664ba1af4a1357accb684eae1157741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f56878b374fadbbc133d0ade20230742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2a0bc58b290402d01988f4333ff21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9297d1b4f7a9061ae0cfa776f6abd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287d290589bccb2228d518f949f6cf1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d491d1e53fac385f6f7ec7d2f0632746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefa498e650c21cb9e7f244348d89aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc0359d1c0ce8d34c96ad1bd3011b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b64137a31d53a34d8602e02027b1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35179aca21a7baf38cbbeaf749b986e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b84f336cc7ca5a6cc5f7c608cbb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77867c070aa9d447331f506ead1c8a15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bf81d4c010b620a917fa021908c75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea18a10cf191262118cb56a90abaa70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1192e3960dfe21434b7f673cf2387f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08833c65a740e8823c6565d43cb6fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90dfa447fd986dc9f726c2aab10f2d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea5894d4cc5d9070fb3c5aa6b1f8f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb126840bf643fffeabe088746208528759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>