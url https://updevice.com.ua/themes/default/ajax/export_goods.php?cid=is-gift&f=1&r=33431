--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dd6964c7e938c1e5885f8b1ba88541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f10d16f0f8f19c32025f368a5f25432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5437523365f4be4b899f234d335660f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368692d100bc5814f840e1e49c97a014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229af98a21e568c3ec14ac0eed18fa4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acbca146e381047d5c59fa986cf79e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772a9c8b849870546ad30619caf10597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad84fe0cdad0efd12337a5ddb00c7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6b9b65e1ed767571ff4eb320410069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6985dfef711b7fb90b1b1e148376d7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4f5c104450f1e3d5fabb228df50cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ad383460570bf4b2960a17944504b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d725639ad5d8dc3cccdc91089e9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352dbb6931af56696437fbd629e140f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc2fe64994d116bda3797bb1b974f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddf6b56c4cbff363e5ef134773e0d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b6d8757dcc53a6636101a5559777717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae11799d62902126103701a15a5fbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dabbf18e019e84d128fccbb7b89f0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3baac28d58aabea2f8adcc6022dad520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125e202a73e6547d5d31138d2e4b7d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae9947fe543ed693c154323063419822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c59e36e2f3bdc581e96e1254fb2a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e380e3ef6ebc202b68522a32f69b0aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ddc00435ff10b593ed42303eb9c2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f355f320e700ed3d97a893b81e9a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540718f8eadaafbfd2e0ef455f5028827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eefc1bc3485a6ba0b538be04777c3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d7a5f28478474d14302edfb9f1eda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b24a9c7b6521f536c304813504fa530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5dad1ad2674e6f5f55cb61988b06b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f907e0de571eb5de714c64cc84f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2bc53f8d14dfea723862cf48c54bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ffd6dde68c96f72d8313d041026c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce12d14d11f6561df76969472dca7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07782e186fd9eba4b2d61936200a4e0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebd777ed34c7058d609badc0dfb27737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92317ca445fb59754b0b4f44f184ca738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9a206ab67a6142d3c8f0e9952ad7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3420af9631ec21ca56a048c5e207340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f291efe20fc1dcb9636a925fa81dee741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee59d374d4a7119ce10b0c87011a0f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c6aeeaec5c3ad25373b55604a0f7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b0a3a9d2a2caed5715e30a4227ad644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbdfd0e0c4e7f4c0b255a939dd5b7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a8d0c05cc500abdfd6fc36a1604c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8e8317255790a19d32afbe6ecb44047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc2caec861061b161b587a7297160d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398aa50eba8b779b352697224558b6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c227ae52552ff3b698a48361f403cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be06b8632adf27594b922352596c5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cfe44fa06cc2563649ce1bbaee74852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217549608f28ea39f0ef9868f1e45b8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca797e36f65252f38ada2a38fe91d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb1d8788e9e7a273cb8a8c153f24f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7e86dc1efc914df6bc551b8afe60956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea85559f43de5699ff3e11463f2d8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb616de4a1d06001aa33590c0168fe1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41ad53759c543ff5f282bee410098c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ea1862099f5a605c8d0ef28f806e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6d709c26a5a236db1691dfd8a6a3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fd08ac8c715843f9819a769fbc62862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95428268c1af557318f0a294edc6e97c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b4f447f72cd8cc06e20fa4f55637364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35650cc463f9a042fa53c883c679a46c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dbcf14479b932201d9e261253b15a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad8dd9a11d542a714b3641f8517a7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10073390095d14b460f06311fc59821168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffe358365529e713e9b5bbb1633d6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069cc4432535cd217d2c5c6165d254370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a72e2169dee36c0122e846475a25a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830f8f1e906f2cdb24b6390c4f356b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ef9da4304335d1fab567ee8c6b24f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b902ddc9be2095dbfdcd1fd023c2c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b4f1d44cde0e2e7c199fb9728d63875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04ca7116190cf4ff370c9c5995e0e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f12c86664bfb73245b394f9efde01277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd758b2da60bf2e72c061e8df43193378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c72f683791344a1c1e1edee01e74d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0705a105dd854bf15f8f29fbb4f78b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aa50984f7eb443f40403a7edb128a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f96034b9724d8b480f4da602a61ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872757583081857401a1343a708696fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf71cfab793e760c5808ba7d943b75b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f01bd0ae8c2a3ea844121745adacac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722ec53f265d0a1fa7e05d3f887e77386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6de0018a6be86139c4731603f10f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348657e91c2888c5b896908b2e7881988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4b8f966eb47eafba84f4c570f08be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ba8e43f4e7397ad547642cb21a89e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634cdcca8b79c0f94b6af48cb95793191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301ab63977321dfd7afcb86dee7120692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79a7861627ce64b09fd9a65e28c52193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155d7e0ac0f9ff3a6b70bcc4c45c52c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6b6efe56c965279a91c0e97d9609e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c911b427aec6ab9cd43602c29427796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19152f580cf2aefdae1d66022d4d3d3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e5c2c26c97510d87641a197fcab5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f395536a560cded284eafbaa2382c2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c61c5db9dfa664c399e75298033c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0de6afeb533404adb3193b88579e2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe414a677f29cc7d382c4493d05c93cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08505650776de39dc78a1b326c1fbf36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871f687ff3a18b63207a15a233eff5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaecbc081627b8e292f2c457597c72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a902ba23adadbbbf27f62130aa96d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930fc8720a2b7c235ca217638751e63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f2f4cbcd29ddb9685d80990605815108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9ca2d96e74ba41341b20b80499b27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb7c9a8ca356fad51ee5d5add068a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406268109fe97abfaa3841ba7baf01a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29740155fc3fa0b68fae23ccc34b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad65105c8e9612ade1fdcde0d4badc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc3cc3d60e91e149e9fab1279c43b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a6b9fd1b2acb036043629ad29a12a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3a2fbef45597955b0a53ebc57a181116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa506a2b22aa9660bc0d6d145d1fe5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221e4573a0d4b54f91fd2918b342d3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cc3235372fe23c6d536ef3257e6c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc6c46abf7841bab32e74f74781a39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca954c10a5814a5f1d43b4b2bc14ed1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd239f4b81aec50d36f5b144890216f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2182e021606931d1ebb71e6a0dbf3a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd9512585d94a7b52a7f9c37e106b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b28a50392d4651db9020856bbe98ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaa0dbd73d1a54daf120f9d0a358cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65040e2dcce37e741c544c0f977d973127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f74df250819db795e03fb7197990d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5d33fbf17cfc561f57d5f296e6b5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddcd7f61f73e112fd2bd51cd688027130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe44d063e4ea09e143889d61732f24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8409aa9bac007be4b4994f57911c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a62e76f83fe73ced7eaffa6f7c3562133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af3d32462f821f8d05d253df7ff7d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d0e56430596688b6954bc3747d16d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45265c89d22af72f76f866c767db187136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0d64d4f4e0280d0cae0590ffbd05c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc11c37464ccc17ebbcd550df9ad918138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d7ac54311289596f2ac8f5f341ba6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74875957ba1e31ad1f3db20fe38e745140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e127891c8b0464f198635c0a8859ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc596ca0bbdee5c7114e62e82bcf272c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808fa06168f25b99afba9edbb8e4654143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c10f9c37c9cd07564921e4cf3165a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf2001320313e575b58bf74c620dfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c21683c0deaa77e239948146b1a78c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674feab76cb046d54a73e098b1f0059147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2f68e5628edb0a81053e6dc1825ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81c69e867f8ff471af15f9169f0e59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640265dd6f07d934303af0b189849d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca959bb43ed5cfdcc765d4b2d68d0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cb1689620907c05d1421ef7983417152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b00ccf0349048fa2631df12043b68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88495ae6f89c41cb7d2183bc368718154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74164384e694acbd3c4ced6160c6ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8345ba2e54e30048ad277b0775abcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8ff481136c487b7741f77c359ac86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e850f2bdd462528eab3ded674319b00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72892cc93541c2738c56962f57ed5179159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d10e07e99a32878d3fd18820763ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1776699d3d04d23c0c6c01bb9865c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244374eef53490965fbe3db19a58a81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1740011db6737bff85b82f185fc0bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce207e90611933a2714652f84e2d38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef310d741e8a4b1e7f4cf94fa4b94c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b535f159f8f63972c3706458697366166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df8a5ec38f2e59f7030bbc6464bf06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a2e8f3d389a49e53bd3570b6ce121168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39975b5705fbba1c6bd0ba2e3c348dcf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738b657be3914f69b19f31488bb51ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a21ce239be0cdf3766b4e8aa59c5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df79144cc10cf8aa0b19e2a1f0f949172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a8d8b24ca937779efd85192c55fd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9bef65bd1c164e22b872918cd83c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c076b0e249b689e0dd01e2fbb7098175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e222558edf9fbd81c7763ff447138176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6997bac576bd0eabd412713997d20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f322a4800211df551ce18798168a09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964a6b3c1eae37f982a8423218a9ae8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2304c74dd30a8be23283ec3d4883e14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8feb5babcb73caadb5352157fd194181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249673350d41b0d7a20d5e980cf0bbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d9286098ba3f9913a1cf279bac827183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18183a043f7cb9563ba9812f78d48412184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512f3bd4b7192365d813399948bbec8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74855306534561e385b601d569a689186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5ed465513afe4b37ad2a823b820d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e788367d8da7ce01625e6507c95da28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0e5deabb20a5d173c22b6d042f1a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d62bbe57da7d24bfb4944b3c40aaff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369e7429a706a148d8615d75e465b20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b2b1905dc2cfdfe8a719713cb0576192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9f32d4d16f78f7bbb83e4e255915f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4db61fecd0985632ed132d691e3865194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798f42aabffb1bc26b55d014694f7a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a32ed7bcc6393c22901da24642b5a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc045afd2b27dfa6cd3dfcac97b12a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd865a5c3a0b506f12383d208156762198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c13d41f78a7cb027cf1f7435b9dd19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61c17b06e69b10011a694bdb346907200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d0477d7b9caccc78d2225c616b819201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96f3394564c78483b56d3703547b4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05786f0051271d572eb7ebbab02a7f8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7381576b535f90510d25e19bd1b79c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007eda5e866a782d09d3aba38a9bbe9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8103dcf8a0901437707fd4bb0a520f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e9b9ee3f96b2a2ec28deea4b143d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b8b18bf120a176d35d80352ad0968208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877ae799ec3e59361f8cf79f8789f31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e208774b3de19fc7ebf32d6149fb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941cf43a04bd5cbad163ec3a9e77189211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf5ca8c2b0de2c1bc71cc37efb6c62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e5a06b5e17b6b7ac2aa4d764e8e6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63289cc308907e1f55afebbbed1e7700214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68a429db667d14dbb3e8a74e270716215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a847fba005626356225b11587b2fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e99881507f929424e277ffe18661f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaac5cd3f10c5460754e9652d151108218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3465dfc9eca999b6157af615c5562219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21156c3ee9bfbdf0918a5854859e189220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037dac18b1b0941152f6f4f9317fc50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea7bc139f9797b7403ab6a9b434dc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb311b6d9d417b77658d9687fb611c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b06ba09bcfd28e6d1255db541afdf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6850c49acb4a70eaf04a379b37463225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bcf37b6306ba9cdd24ebc30841a5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6140024a0b66e6e0e3a5e136e6783a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aad403ff1d5b3f2f834e96687fc290228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1062e959958297e4a6d8f89fbaa76f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb146cb074efb69a0da7d7beb12d481230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883609cd7487da5b6e05196c91de9c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7319dd9ddcbceb3207f4ea0552aca3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70487cf0905f90bd2d35f6b45eaae8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98035c8c2a48f5d2dfd15e9bc02cd559234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c60d2b802964664322b58bd8c680b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7178da8d4ea4745d4411eee01da3bb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91c9a5360606dc1d9d09e76fceb08d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3c5ab546ae34f99ae33029357e480238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffe5da16776ec61441a886d249cd82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2eceda958708b6c9c082393c11a91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0b2559c58315b0969466666254349241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be6bce717072bb9a97d92b3b186cdd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47541e2abf4771230b9f1ed3a4f318243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ef544781dab6873bab527533b9bc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048c555180047393473b4369e823415245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c909ae749d1eb6241f9168cb87356246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9b3e4c61b3f4eafcf157aa04de8ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65692457cf5f367fe8a2366f9b55e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe8b79f074918393c4996496f31533249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb22457251fc342dba2ef9a71accb3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85be334f2ae4409dae33bb516fc63c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f3f6dacda0c8aef2e548b5bd925c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745121a4202df9bc172f49bd411ee819253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7be5b61a8bacd8987fe3255a9348f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6941b86eafcd46bb81db7240275b39a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792e6443f2326e78d74da83f458b73b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c95a2ebf9e6bafdea4e082cfb3651b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb19c868967ecad337da0a94e64902258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20272f39a824a0a455377ac2f60c77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc27befb49ea5003683e2388757de91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38ede7b6020f567d76eee4d9f31868261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f93c257191ed5fbd42bcd61951b0be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3069b930b1026116375323fdffb9802263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304c1fa1415f85054de8baaaeec5bea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98705d5a87969636aeab328cbd8061d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec74e3bc66f5d607b7b5e5d40657ad4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bec4f20a492f5fd2ede7e779b33617267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4561c9c3b0103d727b6c0ec43ec5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1be0d8b11a5c89368fd1a94171dbdb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cd8a7ad946616325f164fe21b6898270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66684f5ea6cd3c2b81202bdd074e0a19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e07c13361c97032b85960a5ff51f62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc806c3fd329d8a82e44e405093eb1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffb8a7c22ca8d68d7cc060ef9315c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5fea1d8d0572d63d573f24c654512275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eacff33cbddc112cdf174723d58e09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f36a196b97ea6aad8f78b11d31563f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d721ef0b7144068c9f36ff05c69bb5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae95ff2703b2a09791735524827f0b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01cee7384254ab9a1ef9fb1731bc40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a261ff8f1cab78c3b2f481f27ad6a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119aec19edf3adcda97ba929affc251282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37176a2c01cbcd59717719933672198283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07f9847643b676d70b24b7b73e0054284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af9172062adb26f22afbabe6f8ba76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61a9759eb742ab396663d11640b91a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a48ac7c154c5086392715be6f149b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e299db939027bf9359c418f0f33547d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c197d3477ef3bfda42b1d6e30c6618b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfec384238ca77743c4ab39875c8f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de2ef2475579badb26263f9b764d00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c91d835f36bab71fbd5c1a63cd3d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff330aa050f956ba04610f4ffb91ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ddf6adf469a1397efd4484f4c3898294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc030e23d412b2da74053abc76b5a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8f0930e56ae6cfc57c137c90864b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c746a0a18760e528ad2da87f1c25ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc25616a301783c6a7aeeabcaadb5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35397a79ca93b76dffe55703dd75a5ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42db438390d89c89df76576fcef53c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298733c204b0173391018a5dd925095301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66425621e3b1e1b296ef3d03ec10ffa9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3478f241c015fa1c0a04e47b675874303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bc3a07468fbb142fc34715ee11573304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515d1978c0cc8eeca878539a3600c58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bffa5b75344ac5865262bb8d74da9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313c4dfc9f82a3fe255f0098e2f5d9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e242046e816f1cb666f9ed34df6b91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af5811dd6ca18cecfd76b3908781f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea899a9d2af659228a8977c7214581310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90179e172079250489fb182e1bbc36d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea1f6d06bd92eaa05c41379e296284312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120772ed637803f3f26b1f86a912fa1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e0bfc2a45dd21f6dbfe0682d4242e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395d50294a0a9e969d8d00b56d5aba3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3d9a88246456fc1a998e3c27fea7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4b465b317a6b163da25c71703da49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c81bf66f1f4f3cda9992aa20646f50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd340025b244b3b884194a42654a6baa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1e35bf9abc37e4836c0b3f5f44866320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44dcf6e996a04defd0ff8cf842322e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef7ed79118bf22205c022adc141674322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d508a9e295d4ac272577ea1827f782323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b041475d251487b057d965fe823c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be47ed7fa107c6bb52de90f2eefee10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5f274da0e178fd41dd102997d3a57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b285f889429df4d3a02aa7bcdaf282327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8bd4d8919b55966faec22f965f259328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda400b87fc3fed321c9502d5d57aa2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3783805299270f8badbee31710e4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c64cf767cdd2848b04f412aacd97f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53997cf3b18bd8c076b5c06cafce56c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c77c45c7c602e2eaa33a42dd2b92a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424466869b39f6e0dcbd97ee0d856085334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6e8756281fc4866fd7c0a940a149e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926c6f5404d91e3135ec1e4416b4e19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae60e0013bb33124fd2b0146b0302a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c91a5e9e99caad5cbc6b1895f1b5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655c0a80c2178e0c38cb075c484f23e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ecec24ce45c39e99f15ee1e645953340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd2144b24dcf351bd57034ae73c046341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57461512cc81fd97d6d2cf1e69f782e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cad7babf849cb605f708cac8d694e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7294a1f9cd636ed28d179d4668255e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4884658609ef7db0caffea0c81a393345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490b91a4d538653bc3a09dae8665084346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c5ef929b1a5437eaa8a88336bc687347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a635e51efde70f49adeb778f919766348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e67806150eee7b7e03402c40bdb8f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923e19e50395ac5fc25b1d74914c784350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad0ae5c46976879462b09586bb16d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0610716ca9c8606a2e685242b53596352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cace69348b36e27e61a4629cb571c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4915f313e50a3913a462f4556961b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d823687dd914d4eba268301728e7bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89045662b7a8af35126b6dd5e7de7e2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59381fd2c3ae7a8d8b92f4f5a52ab500357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675be67645d7d4a87c9bb466553dec2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcba7960106763408f511f43dd8f75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaa2666756ebc042ee652e4da70666360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fba70b42c50cd15176c3ccb413b8c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658131941b5b00bb017526954d80a8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e989c69d7147d0f35fca50190b1a83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5cf02ee9d466d1aae4f6c009a3b90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86835e0cf3dd1adba3780f58cbd4993365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79e2f4b8ac29e5d94b166699d748b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8abfff832714aa2bbf471877ffba05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09e6cdd23ad9178b80d2d3dc0a8bfc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc5c28d84571c2668f58aadedb14a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025319cef2e7056db6370dc7907d35c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7a32d5fd304f662546bbb4370f65d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40519c28aaf8eed5a3126d3885019c99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74544faf3f831c3d881d8fceb63b119373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17994aa83a67c542a755d4603fa270374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da499599ab3523d8f4f1574e42a487da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b505939a553bd5db1887c8e941b28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbd188b94c53d14b523ba7c261456b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180ce6013cf5db565ad9811c0bad8c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530053b5114ad4998a6dfeb76b07250379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc55b6881ca9dcba124ddfd833f5ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51921de7c596ba8b94203fadcb30b4d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4a6a8a2643f275d1500d2eca270e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c929baf8150353ff34b00619bb3bde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa557abb8a1b2f2a7197bacb59dd2f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d95ba8a3b35da4b93d1a87de590e28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b35ec3705687b2ce28016b9614fc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bc1947231d56081185e83f9f841e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2d24d9051706f77313369bb720231388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04052a5d205e3d13d96b46482e0f2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5cc0e416e191b1756443883719480390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed9c244b8b949fda032ee6e2fbb901391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47395f6fa6f627182b7a9fc17e90336392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147e8eecae774732039798610ff1fb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9ed0313f5cafffcfd899e604fa17a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10d7c04dfa7b99477fbd6e35ea504d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf2cab541e0c2f4d4c262547d41047396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d6a17f4e56d5d4227ffee98994470397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163656a4af95b6b9c898495be59aea6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bff99a89507a56c5e203f3c923bff8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e0d648b3b61b9052e97895f42e6fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c55e9ae3b6caab372436d05c65dc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44080aa9fdfd6635108994c23e507765402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d01beff2afbda136924145a028e433403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c867d73b932034e15dfc8645a031b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42a35491903954365035368113bfa3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd406770ab36ee6e6b5db3eb12b2a16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966fd29acaab515cb46a6c0a8f33fce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a94a1f83ae6379405038c990334f47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74412e6c0e8da3e736b5a12f84516fa7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ba91cd23284748abd9e9f1be8d25e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f896437ea8c03c47b94f5354323f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2e8925c106e6e36c0125d8912b89a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220890ecfc1b64825c01cd6b12946db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb331178d81136286f16212822dde1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44dc90a5247b2f837313203bb85303415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc4f0d7483aecaf96140926db99e3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc517259933c312626c3fb6730d5bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3296c83825cebf3ca1f53b39eb9bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94453ce1e5eaad284021a02f65d15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819ab5a41ee0a1cd2b0f09acf2583a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b17c1f322a84a70152fd3e09fc265421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb4fdda3067bade71cca628e57aebd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdaa744c45a8bbe44e7a88b4dfacbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c5989fdac645ac69171d3e06ced8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b06ec027cb92107225ed3e7f9c847425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b625dea7cdde5499403ab9b05bbb46b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86262cde4caa8069c0372c9b125a182427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8baa317dc5e334c49b497975e0ef9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbe3970210c390831c8eed8211fde0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6b5672b8ae6de4a0f949c5da3d942430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853733c0ebc2b8ca497b919c6b2d301431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdbe38775048e145c5a6b37dac2e37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b23593377cdf75868dfab7ef99ecf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf983a831f445a32cfbada92c527a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fab0a64078464b27469e058f773591435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0448048498a67dc66ea5ff22874a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ea8648b3dbd70d0a95ce81c2a0144437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fdfa937664b0b3a60f9ea5dc4dbe7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807cd3162c85173dfba3f088699ed98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c109e558a5dde8adef08f5eaa819642440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1390e598c20146c4b79421a3dd6c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afcf9429bcd0102679a9e85e467ecc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d0bfff433c07c3878b83d230a18ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96d74a0c8db65ef9e31c362439aced444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ffde7d2992dd63b9f94044d6bde57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ae749f0fd8646d15411b91df4c099446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d172acb601b5da3f5f6faa6dcfc9f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc04033810427f3222f5582cd23474448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160f92fc5311ea26114c1808bc3f97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30943d79fc3928306c038a7921a5786e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c67b78b00c8ad5df91111a8dee59d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5bd42c1ac6b89fcb579e5516681c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4624c226cbb77fc301e7fd5b4d53f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717c0762ec6614ec7a2d2646f5edb3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0a5641749e550e6fab3bf3c806a69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0e14e8e395453838c8061c913d8fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d6f032d3dcf49e976e5cff245995b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947ed993e266fea8386eaa4ecf2926b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a1fb6d98ef1abad24e1a9cd911b11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b846f6770cf7534e8870663382544460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a2f652a09b06cf70cd8a534dd5db7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c78a5fb6959a3fa6ff84f6bf9db4eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f82249038a473fb79b22c7b793a2e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b7737a75fd84deb3895809cb5ca9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeec71bc712ab6028a2ceeb47e1663465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070126abac08694de9732ab476b361bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38ce0c398f0f20dda1b003a1126344467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30c2b732a40d66768d8dae96c29ab0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f948089a0c14e75c2bd0003870583fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565a525d7eb981607ceeccc05283713470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52520d8f8ba2c93de9b822efc637536e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b021b56dc3f7ed02a4563951688461472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5824843f9ff2233376377a8a710579473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972ebc569b76e7a50d5d2471634a809474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc5ab098771762bfad61b66c8587e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b589dcf253cf03a4207be8be43cfbb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2133daa1b003a7a916ac098116ee93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d731fd5bd2dea710189abd9cdafdb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f7ef129a5cba2388c5747df8fa927479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ea3ef7673bdc9bab637fefbbbdfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97127eacf2fbdc023204006e4484f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad420e97509f83e291c51861efd9ca4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69bc7e861bc668974299231454dafd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b546c51afd5c5ff032ef59e501c27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0fba3c26d39c09cf7c24b41b156de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df04d7740fd67d54f2c9bea77b2f51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48c1bafd4fc4bf94539aeaffe89c45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf14cb31353ecef596074dcec6e64b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c34dbadcf734793f330717a4f8ee62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4d2dcca779fba90aaa68553f97852490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a794b9f9ce521cb272350f16b5623491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6430722ee5370e28ea5b61c3fdc2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99488133c4249395367f3ea9d8e065b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351a328d09514c01e5fbfc62de1158f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bc3bca3bb43c897ffb17b8cd31acf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164316792c8a7e3533f386684eb423b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa59dfd40699d68e9635dfb60168a95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba53ca0b1922bc491f8cf2d59f1420498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac52e03da25cb22c84356e1d2175c94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed5ee7b25a58ac4c14873fe68ddcdd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe161c906eebd3c374e113c04300c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1305d3cf2c6759751c244fe713ac5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6e583ff8f1a6fe2ebca25a9ddd0c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4bd5f9c57e3a817bdeade7823c961504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caca2b88a4f2eaeeb45d01059792ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc7923c9952324cb8f2e354a48d762506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326122499eb1d31ef9177a0f9e47550507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d0bfb37ea15810c4224ac8ab0dbbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a60f11af163dd35d4ef3e80e30199d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae79845fb88bf5ab32dad52a1d2102510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e72bf216e3fd4bd93513e2613c34aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bafd7bdc8985688cab2ffcbb2e2c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568a52a44b719853d2e8d06de9dc94b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701beb97b39e71c83e9bdcf404d87c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec09863b113101e8381fe4a6956ff5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303395a9037febc6f11f307f06ee81e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e11378467b42c193ef0dd383fccbf2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cce739672e9654ab5cf0013f6b564f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf68347d57985ed544c39d9ec4875f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76ddb49ce7813736579bb48120b369520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557ed4884dc35e800a1ca628319cfcd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a75e49f5ff6ae5bee3581e52d5ba79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbe0290cad7ae39d8e4dcc4c4e78c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a0686f5193b88fdd2bf1552d66bac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d5870e000e91bc6f02329be92a6d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ab1b4319fb188c59535b0e938c2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaf4f31aa0039c4ee02a1ccb284851527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900ee678b1e540a5104c31f4965fed8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c36a2f79a68fcaa786b4c77ecd6c8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08915b33973792defb27a1e79fcb60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad579287e1e3a96c325e8799314227531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54049e050f4f471c94b3e4382e559a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675068da6b662c49015fe9a08085e581533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c73e19fefc89b7c930267e4134d4f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02831513ecc38d9349151173b20ed5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4cb9ea4ec967f5d2fcdb275a39750536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5292444208541d7c0c32c93fbce7225537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7ba6cc973bd17c35ba509989e411538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046b1e293c044733e47637c3f06938f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237415e32446ae883e7273704205027540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e245fb3c2110a63bd7819fe14d4bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5d5d34441068c3e79d13271cb9b5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f281eeb75c8a9065ca4032e1197f1b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ded1de34a09f19551fa67c12d60a13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cae026f1b3ef00fc8ccdfa7cd51a28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81482d354cddefca48d625775dea096546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc6559184b7d8feee628b1b3585f6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243185c130e27656ba21014702042f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574672749d2a9c51663d8d0f6abf1862549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e34d3f62e78a7d902f1972fc13698a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ddb4cf1013bc6eac9f168ee8a2dbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6dc7a374c435147934424c3b01141552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deeffc068df744acede319bdade5d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b682841a2a2bfbee09b1d049bc53228554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5752e40b8736593624255561379c553555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e526bfeb355227351b49916b2717556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394574fcb981b8f287385bb2d327fcef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f283422d4d327c545051e14eb32362d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47fb0bbf08334dce783450a05de629559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57174dfc0641b04013148576502d273a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932d1ed4496e9396baf21808161dc8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c7842e319b4b5fbd87d85c4bd2c24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92558cca29e65d4bcac3a0e23a813137563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92fb4b99bcf5372de12fda9d232f46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bc59da02ce8233166b36b580ab953565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1928d36e204f88a57b803847869f8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16e334a37d4a513de956d59fa0813d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacbc9fdde39ad04b3a2a9a4e9cc600568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd764d8b1559e1e7228170fb25a5209569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad503a194e22807a26fa850a4b615f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f66b24c8cc0b6726c7e68e6421f80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca83dba9cdd8d44329bf944bcdd43c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2573d157a59a9f192d2090fb9737c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b52db76cf4e7ef225cd2e4987ff126574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160dc2fee63c68298105b7202a9c72a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7c1f679ca2a18cd1d049a431a440b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c1d72db7ebf6f93e30e789e9b4797577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb88caeef4fbb12bf3c66fc3f6644fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f35387342bb8ab32235ead6f818e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c0a78b3973245b291a3c744487033580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c3558d12251558dcbf761f1cebf1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce7503a4fa6ba02e144d91a380408e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506111abf9b52b1bd00c65cea6b312b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722a6a8197566b359fc35d49cd147f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e9a3234adec0e802a7ce6809f4c03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be74360475171b4c95b685e90eae40b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd964393f8a6bc2d613f3a04d490c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee64291178520651bcebba0bd6025a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5b8d66faaedf80b047ffaa26efa4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef897765ec71b6c576ed8d783765edf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd82dfadcbd8ad90037bb0aa6a2186591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d652faa045e31aa042c96e1781f48a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799560effa47f3e942609661875001d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501bbd426bb1550639e2e5bfa3c3e15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff664f74de7f3313a515b48710f01e52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779ab55659ad247af4b18350cee9367596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d5150b8c7329d1ec1a92bdf4cf153597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ad0841f0702ddd732de426fb16f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c86d6024bba9079e9dd61d92ee44e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc511a70c6fabc4c1f22fb22f9c60ae8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4bda0d75eee6022823ccb9cc94a83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fba960b49ac45ec1c5da91a293555602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d153a35620c437a5cef6448d7e77db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60868ecbd1bab83c42ba99d40bbfdec8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d9fb23a9f3b54d03182e8ed067182605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fabe50db6e037515ffe636d2a626f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc224bc40db4b793b5287416762084c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36957143aef47dacdb8befe78f207dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9b8ef4fb77450eb023e76fb127574609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab9cded2b94a7197514593ec03efb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61209a13e39514b796a7d5f903d6af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c9ab736a62266d72411790414a15e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d984a1da37af6b214f8965deceb4da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d502446235c5f88c182b857de01ab3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d558ab026452eb13c1470b12f35ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf76a6a51c925274d2fac30e972a086616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee30f1078d683e9679ceacb013bba0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8685da9b079fdf8a715b9654bc4e7cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01455059852410d160d61cf952fb3a32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b3cd81ac379ea5f8b335665a3c79a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6566705507d54f65121d025c2ead3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93282e5aaa0af4cb2e3c670cd09ab98d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af354a013f3a84b680c665bf1fb6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5019a2c3ba79d1009744c6de6bf80a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f792e9b0857fc86a52e704b0f4d29c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a2d7d74ec7a8a438eac79aeafc31d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ccb696ecaec466893f3788c053097627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf470a1d8ebaace4b455ee5b46072f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a60b3e43a33e60f59da9b9dcdca52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec740869124a5fa920a21a458c5d4ff7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9440652c97a40ab10bb6c91a7c89c3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb57f9e43251e9204e20c414ca12fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0d2f82b4d5bf378e591f9e1938c74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ecdc8686b4a1043c8dfe34e1ae1db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762970f1fadcd3866b5d563e3cd907f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c119ba1c18a8525aac6577c35941754636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b24fe43af7802fba3bf1bea3709a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822f918a1d1bed9e2627145068462d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f508591e10a68a5be18443eea79df21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9bf5c0282b5b0493ea2a4951558b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77745b94052b219834f03c167a7dbc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ff49971fd4b59c65ffbdd92c1580f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542548dbb6716ba95be64ab0cad0808643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc398fb62d1206ef903f8a995226dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61c8a5ec127714e21c5f18e229ec8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb77a1eee9dcd53b2754e0a31bf5fe0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2af9c9a5e3ed3a9cea9672b320b78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1986c24c2486bea397d5ba279510aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb0074c11e518239c68ad5fbbf0f4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9454c4d6afc0c7ac284b9db7843d054650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5dfbc8a11260fef7373a4ade6641f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4467704686dceec3a9c03ac58cee2be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d21f88a76b33138381ecbbbe92d14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c335eeb3c3ec5f4ec80a820f48a204654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f88b498e0376a7ecf4ec3f3098eb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461aa382dfd700d0c784a1c660897ae4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e12e0353e3e1da45c12acb507e88c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c1b041adb4a7d0392351ac0d97941658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979f156a8d36202c51628bea4135dc5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6f5c1c7819139b53c13ace2055446660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba223cfbc9c68b0fc3f242408188c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2f32574f34fee93533134e0e78e8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78217c3a07d6468a4e5b2dc8c08b5b9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4709fab12fb235f1e609fac4fdb60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1a2c57d836df1aca08f7be799b21d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3832b5cefe0e008562783696c51f5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9a44fbedd48941a8c118bc37b5958667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3ec6b6d69a03e2021b69eab46dc75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c96cebb07aee4a6cf18144ebae5fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468f35893bc38fd2d95442266989901670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f643bdc79c75f845f6bb2a9a80cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bfa753b4e8651f0d78a339246814e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc480eb231916adf2d6b1f6b7840421c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577408cbba3bd597151b93c5066b9d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7b4a6cc9bcc62b22de5bd8d8219f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d924f34eeeec325cb027a34e0273f60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7906cf96216cc65fa5f9b76a8a6bc0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025fd4ec188d24d705efbde9c25fb2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56596bc5f594b1fab0d8c2ce6804191c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebf63babb84356446805fe7935449d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ea2895c35df3ad6cb15da5aea7cf5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af695867353115f0b2b241b9e95d9e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0fcaad181ad158c69c1357b6e1b74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25560ca79c223e660520999cba5969b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c480f94b1286798c465dda355b11b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eab611a39b7a5862aeef46e785c95f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fcf23e6d453e531c90b5c67049606687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b54bbf81570e0ef647e8abbe075d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9319c903a9f7c48d9836853ad4471ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fd6f141dd0eb49fa9de6a955b040b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ce56564962f267c861d626ce05b9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed06021d0246bb8ca93d43c5f8ae516692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045f8aa4c005ad03dd55c6f0108f214693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c715d718a365f77fceea2d59ad5d199694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990964e69f54e4db601f1f80e45aaba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111a04c4b644aea0520c40325bccbdb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2884307591a537a2cc89834f0fb43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc925d8fb79e5c1d190356c8ed289f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04763fd7eae66f30e6894302649c436699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8a7c90db75c504582ca359f17ad9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0579207d29f5a2e5ca14f12412eb5c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753ad7b284a9de1007e5f197fbad605702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1fd116192423fa24138c76b22aab0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7fea3dd3f6aacc98f92e06cddabc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373fa292ddb6bef01a27c26cffc6ca0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d190c489c320b1fdbd289b04c44b56a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be41eef588720f820a2358e80e1577e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e8f048e43f06c8b7f43f90a4b70b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78e9f2212d5c5ee0a044518c4651de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8565d687e3f61d0f4f74f31a9fa470710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4ccfa0405e8c9f9096d86076d97b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c088aab7e5b7425cf1aa7c7d19eab1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494c2669d2255d941b160185a2cec09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074835da860c22e56dc3cc6fd3303de3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc07da86dc330d7dc1b820d3a2041cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a1d4bd5a395890c536d60698442e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff3fa35653c8f59ae0442b1c9cc98a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313828842fdaef96bc9b372bbc7a1923718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef983bcd0c5f9e4352c648829ab53a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf68b2ede8e94f082efdc08022b4af7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d82d5b8545636ec933d617c222a029721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b48ecb9a5445cf5d1c4a064c24828722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6ff891c7d969a287d8ac102c06d56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb1d9705f14996aea5063049476ff1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec042ea9c49393308299999ec2374c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b76f89f8f7637ef2fbef852015149726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a49c9939418b2a9f6fe5bfa43b327727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31d1b8347f626abf050114261f948b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48133ffbc6bacaad8856ce05783dc171729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef6e587df598d52cb9b6c15e3890f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bbaa06ab5052b07db58f77b2853f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a94c8f6e928684df3475e14d46e62732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90932e77d2fd256207e5df55fe0b33ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9b23e11af53a85368f11900c45891734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b1052d4cee05c9fe53f37d3c00dde735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46780d7312cc01561b5467e10edb5a49736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77311cab44f91d1e134f110a1bd5e0ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445f40be9dbf4d43bbd2c175bea1cae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb236008ef42609e1b804d646a21079739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5100560dacc26324b9762c5b99139e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de802cd3cf81a4cbb2eacbfec4c6c83a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bfa925afd9be5aa6342a8f49f236f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93db49a88032553b63e2400d524a90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b9e5e112a9301f83d8afc113f57d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebc5a4c6e168dcf279eaf380d32470745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8f77f8eeec35a12cec137b34a1f37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f9d953391e5ee5a3a95ee2596815b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e745c8162e4e6c4dfe7a262cfa9a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e639c1c9f27edc1d4d8f49242ebfcb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59f0e5a8846971d6639ce5c50bb72b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbf29804db195e088358aaeabaf0ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e656321b9b089942ce87db2c4bab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae797bafceedb394483e9930c96fdc87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602d2bdcd7853d28eddd104f778c096754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fb55a6c4761af17378175ddc357a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091783505ac2433713f156a1276dbc6c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47fe666d137293ff49c6edf62e157d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47e3931adab3e9ffa8e436367d8ec6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c70b45b3fd748b49f46e18a3a479d5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece5201eae8ef42df05b09d2f517d471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2302cf8d2e7d0d5655d8c4f7293b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097119cb66f8f8b6a9b6732b77039bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e25660c1496435f4d9ec181ed377944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851377d7e8c7c57ad802e4196ef5e8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36930b54cf5e2efd1e7f7c5481b66d5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adcbf38f444c52bb5bc193c5c147007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f926dc4b191c9c2bf6a3e70c07ab348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb5f7e8c34ba37949083b23b848e289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3084707ebe1e04d490f8858977b3b6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e45835f2c643db3897806c92403ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f5976e0dedd321733890e97bcfbdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15f9346621666e2e72e075ee1c82f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30d92825be1568bfae3e75f41d274414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc451c08d4c3bf87bb821c028e581515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4acdfa80927503ca2f9f55b6e2357316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743500d4974a3b30c8ee3527948e6b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516b2bd07749408a5c2f0894f06a99018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640b101d284e714d1d6a76adf9bc3d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428e3751c4edc6ac8caea63863844b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b962d6616791d96260d66c9eb1c9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b10872935657eb406be09c0e343d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7e1557beefe7945eeede1200e5e1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3016f541130b65d097955e053624cb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7b011ec05e4f59ff944e49fcec08b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c7c9950a1dd73f804da9fbc9488e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467b224c3fa0764d57633c053ab63a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5500dc6a4b48414cbc29136c2450328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73669308a2dd361405663baa7caca9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6490d3e2955f05bf851ebd04e26430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2fd074d5fd55148335d97842eb91631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c4394e2653f64aeada94c299c289732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2561359843060abbf6e5e538d1f9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114ff114da32e712ba7beaea56366d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c8879f033c1fa95bda25373a16d2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e89db3a41c9e6de73cf3d0dbc68ecf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2e264970436be00ace55a146eda3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf0a4f3942d60273abde1db5bd6def38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd04c1fbacb9a445c1b92fb5543bf239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1026f620376c52acfdb674bb93dab240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f862bf14c6903151339e19b920b6fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d42b645c12288663e13064c273f6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbb3a1aaed776d339ee04c5f884b1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d3f07cdfcbe6dbf8732acd615370244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ec523b394ff04686fd87ddb304a0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930cff5591b4c361d1653e2391de02446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da59cb2c6451c73734f6d4d4096e72d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf065d19e2be73b37399d70a812972c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2364164c3b3ade84c7419c368e5ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae03678cc29ee377f01d9c73435a9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039da62045a313cf61bb5e1b7d12f4e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb420b4cbb159b93fe6438497ce36752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e2f60dc064d3ab71226cd38941cc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae303d004e27d4577131acda79b10a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5caaef13928515839fbc1b6b5b41455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dc2c1adfcf6551fa38b3a2f63a88b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f20bb17a29c7fad494160840c918457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2781593f65b2f07e847fe0bedf92f2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50b111a06cd4908fa598aad7d7432059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2614bdc4d5385ed290a9782d4a22bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229736b181900843f99510499fb6b3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1c60b8f2edc3f17ef6c739aff3c5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a29f21c47d6a08aaaf827b437152663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29792c6ff41d659b83fb61e1072bab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a6fa592278ee387e84bbf46c38eaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501ed7898f788d7612a9ac33fc4004a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234b8668428778f0b5597ccbe66171f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c16e5baa19d24d20076b2c5969b6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0df9c72b07c645a111117e2af163569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0301514690d89089c5d4de20410e3a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2aa2947c6fcd656145d08f46bd9f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b200b2b0b432366c491c5ae047ba2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2505c4597b2dcd018e4d734cc463e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cc569e45629e30fd42c5f98114b7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990793d26096acfc48a231ee1d527d6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615c1ebc9bf9f1ba388b5c1a342218376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6075590c6e638ef39c37f0557a5e19377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303ed10eaaea26163552422acb52c1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a03bf20e638772a993f47d955a51b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8f4b05e270086dba9d8e455f23cb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbd606cf0c55d12a068a36574fb0a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87907bbb43ecf9777b472fb098a4fde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed7c199feefce2d3e58322cddd0ef083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00556045731d8f0804d51e5c6ee0e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2254b73d30b876fd902fa89fee014c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09215ecd25be74c5915400a892e67486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292e1b1ce535e6dbe6756311eb33b7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582a22673eddcf090cc1ae1daf0105088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e7a4489a48a54344dec12a805583f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b062d4b983cd45b8d87755d69ed3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24708f64188dda360270e9c97ca26de991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26076b6fc5654b5cf0eaf010830405f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc88300e7e581b27f8ed3be28c5e1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00874e74e9024c4b917875e308b1cd7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9f89736d31102e8e446a3f72adc7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e633b9a3c6edf9216e9db0aeaf9b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60803c837c70378bea01ab627b3049097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233f28dd186379b76b4f18ab06f9b1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f31ae9edd33db9c844d895ab444f8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf32428d60ddbe2c751114a70df452d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaf323093e61d1cfefea185ab044b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca343c4fc20e4e7ff3358610a218f7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637305685aa313c3020b78aa38ba3e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c54b5ab545f5d29f2c639c926436f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2016b8abd9032b9d1660a58ab4fa9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4ccb5a7cd51c10ec220d86020e11e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610230f0c153dbcdcce8fd2ae0c7c3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d981fc45bc92e76e8b4ecb2a1e069b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632d1160a0069cefada99eeab314584109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d3dede9b3559ad6938eea885c4c55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f265615a2db1f99ba2d48ddd3d5be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55132874ee93947c8395f16390aece112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe1174b5bf3c22465439e35773f5db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9d02343b2c9c2d86c0ac88146f402114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff72adf7da88728b1ce3aca9289551115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b28f9f7541c3a055724defe983de36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb74c46da1c584c8f7b565e9425845117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca31b9a844276209098bc569c6b19d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7c85a9e9aabfeb7d7573a18a5d447119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12001571d6d9f8e47bfcb5a940cf55d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f770149ea8bf54d47da292c4b9ea6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74988c2a78036885ea97c93c2db42a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f71d189b91192149579d7491e41c59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c3c98744873aea6397df92577f3b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425e9d17d3bce23bbc69cc35f149b60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b7481a99ffc159ac737db56cce8e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e59fb406f51b14ef586d5ba1dd6a81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239d46a278be848f5850a2b45da725128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45a5b4f934d9a20152292bab511628129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77703bbee6941f8a6bc95ab66de05f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bc156a70da5359be25ee188998c80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacbc3843c8f2685074865d08e5cd38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647801d645d818edfd1b5249ca91cc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae47f093d4249c704e9bdb664c42d5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3965ee053e8fc363f6e1cb97b06e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdbe50af93e22bbe4cd8fe0ece5771136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6948644e9429791f5cd1460b08c74f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498759c6dc02eddee0a981646bd02d26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f79ed1f0a3de368ba3f636cd6e982139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad4ae77d36fcec06b178f66c455087140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185751613bdaf9d5633b293df767e15e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb4eac3c0e7a1981a1e6340bd05806142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9300c9c6d3354577a55f8829c6c5222143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ece7ba56f8b58dd98c59b68cb7d6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de1ddf79e3360462d841eebf724eb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae4c4eb29a770a3f05b0b95bc7818b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243fd8d1b09ced4528c8c21223825b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1dbc92a96191d50cfc816049b3fc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759c87712736f763e1f2a5bc4135ccd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99242c20b20c712dc52f71eef7d171e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f65a857decbdf5c52f0e1fc3f6a81f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe7921f14bd0ae69fa2322a96933ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89737d0b4984c7a3b7dcaf5663b5e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f371ddb9f4eebe8d65a566d9c1b19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94980ffe611e2166ba9ff0e96b1801ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22586a96b62053c650bd5e08f27db23a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6c7d7bc4d4cc73325f330c67ca25f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb9c69153bb029feeb577373657d24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347541ac414ecda05f1923121654d9be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880682fc8c5f118bbd1e365868c1d36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668031a678c924f1af235ca0c4638da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf875574289123829862eb37bce2c6a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30b3b517c7404b1f695face450ae48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec16ad6c28a121627bdf8d9bd3b2822164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0355ae1a6168dc195d9923c6beaa13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13121810a5dfae41411708386e0f33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c810250087c3b4e90188a8612cbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1612448194af1116bfb218d42d44e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db89bcd508fb5d8730fb4e61e379b72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14368a9115464ee30cf5e0f80916f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad9cc9f5a1fd9b3a5051c249cc38fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838184d80110e04de0a0efe72269fee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247ec9f9c2b56f5368ca51a0059e7b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b58cd9b98207f5d7c57bbb4d53acd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b167ff7f9989a38d8df8cf0ef99d3d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b9541904d42b91c2b29e086a09543176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10874391605a0c018d6e306c7d064afe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fb77afe49d346145d418cc8026765178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe337809234026a385c073fe83df0b72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d6a6af3c5e83a65c2c8e85e3df16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429168fcffd1d972bd2f60c34aaf02a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b7851e3f8b9470455a2c0939b5e0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa59bb7370a22ecd718bc1c8c5d4ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e75864c5ad19fc32cc681c67d4e28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b64ab3632faf756df38a874e15888185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609c42cf6c8c744d52dab2839421e7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153c407ff52c9756aff07a38fcca26d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cb1c14d578dfff5fdf950be33b90e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ff5ce632c83d5014c6cd6aed7a7c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655553632f98230fd211049051a63bbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7526fbae2625a49f32bef354accb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761535ecee23bd7fd3e3d5ba59ed805192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3814b35b45568c1c8897bcaa6c476193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa2415b5db410421fb5cf39a1de312194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3c946d08fa10082a37cb2eddf8897195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81794454dd38cadea0624081ddec7e2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a1328bf4c576d2fa771c70b2db2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758c911221d6eb3d955243412d96776198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500ac787bf5e89dd786ac209683c397199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe427c234e5d723ffa67f2ca1a2a5d1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbec7f6947de99222c5a43393c65d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c2d7edd1332f1558c2f6c021095e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af57f0f3c3f48a9a7914cbd387377d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05308349777bddcf1f18e6ffc7ec3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaaf0a418b9bbba44ad7edafc52fe1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92d68a7828e9cc8baca3cd9d0e0f58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ef7e41340dc68a996faf897c8db46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ea148c22c540f712abd1cb97b4507208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffa34fa912bcac11599dfdad42d2b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c95c7110889d2e60ae437161115b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b94b5fde8bc351a76b6112bdbb60f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786493481f7ce1b372a0aaca2d4be1a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664198a8b6d2c347c48e1588e7ab2999213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dd25923ae4551510ebb6b0da037a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0829330afb0970fd0fbc579742f52e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fa5dbbe82b686d69aa461d7c0f4b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cadff666c3a93c02d11431b9c0658c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d532f6c849bb46fdede997ab84aa06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97e279c8c045ee231d839705d12eb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefba25d19527f82633600b10b5802b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e81bf8310fd5a83c1acf3ef919e72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3973b38c13e3fa77dc6362d74d69686222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106d85365e861576fa5382566601e12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a285d8147b265d7ae5dd5ead040ad46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4421ede3cfbacbf4dd20eb840d671a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728d46ead6189d4f6ab4d4894d24b13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16351551f967878dcf5ae43d089c20db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f9c98329bb166d132ba14e548e24d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6641cb706efad59611dcbff3b69090229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859156d0f6621f70f6233065e341add230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bc691ffb6ff80e87c1fa19b50f989231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860da2d8d5ff4a6cfc13d68efb560b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982437414aae2baf9461ac98d48d525233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc7ac89570617028a9527cc209db81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e4d21ae0e58a9f35ae1edeeee2967235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fb89138114834f2876f99d7515d94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96044350a0bf1416790ffeb149eb62b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecb69ce45c0854d2a6981a43d36a54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f534286d27097cb79384a14011e81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb887f3cb4da070efdc3c771442667240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26d1e8965843870eead48a319e3220241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21889edef2678bae6577471241636ec0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b0542f867f85327c133d9e3e84a80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be93212db84311e93499bc3873006244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb693fad2da9e004828f493e0d782f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eddedf364d24a7db3e10f68e0afffd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d96ffd6e517d69aa85435203daabd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ab01bbc180bf0b17968f2e5dcb83b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97bbe68e7c4a31a86190a18b9e00c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4279e0eebb6f4c501504dad6190672250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65e3cf747907163a97894e01ee59fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9e103da74e9a4639e674064a3bbe1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12d8c012f6354eb95642ee3a217145253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce32d14dffda208f65fe189416e15e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611711eb08a814f6dc8040a7f0414a7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22452f8d3e770f6678f52f67fe6c6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51723599b0fe4c1e1b772acffcb1b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c5daad7722a9a28188bccaabd86d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7a240021a754f7ccc1847ee59c9cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d09204b5cd5d8a02b95b8660d249eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beceb3455c4269c19740135e57e7b73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc14809ad30840d8e405be8fc0d5f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1533e76057cf378b7176265113169263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ffc2ee5fc48ec7fb6f7d8f33a35f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045f1c84449963563ecf59573e2a435265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42408005126ddd59b53adadd12878cc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d524078610584896856644bb4d774f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360b0be35119efcf4a5077fca19b1bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c775e062d9429d96f74e908446204d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c2a92ae0fbbe322d3f777fdcefc85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e7268f756399dd44177103c5d4048271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd921b14df6118d168f30edaf2f501272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168345a86e490ded20b0dc6d0b408a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f3f843e91a499701f9032fdde7ef4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f030e502152bb1ccf6248db25e054275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9238e18ac9175ed80032a832900845276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039dc01c4cbf549cdd1a2f7dd465b85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a46db37ce9365e5e4ea973e72d8e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5aacf0d5ad753e0e513d111cf77c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db85a5bdc6fc98a2b42ef064bc0936280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2f09d2e95646ff916f15dd73bf632281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ffdeb58e4a6e3c65dfd853d888531282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c95455ac97710923e41e766de68cf8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b4b4d876549d3641ccec21edd68e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6836c736e0f054f141de45b57f49a98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbec935ec8d36178e2e5c4caaf3cf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c385168e85e53e1c6c954ee546061287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a11faa9190424b361afee94344a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f71bc44cf3c73bd7412616893ea71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e2e67b49140fa2c779ef62312f18b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ffd46afdb6e6041b7f06c9e942eca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195247fc330ddabd075fe9bdbf18ff5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dc0c6e87ced0af108f34a3ddf9069293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86976fc944976cd2ef1d6cb1f153270294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeffaa7408338a64226dbf1a1ff747295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a14e868ea602e38b4016b598ebbf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123590ee353b097398ee8f34d1be32c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3747e20d0b5e60906016c6cada08b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b70f74ff668234c7176e8a2305251299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4532709300d9caa9157f9b8254d1aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9d99b30efb875435211ac23a95d0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ee6742a45a70af8216167fbb3cba7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b424f5c6ca9e7d94a22fff00c4a18d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80a274115fe3b1d0c0bc2bea285bfb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c4115644974488e60dc601a703988305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220216bfefd4215f1d054f32d5dca0e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6233efab4d3c7df69f6aac69e9fcb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882da48e972396f120222d5808c7144a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144f8032a3873a2cb349b9a5c78d4ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa4d5a96a3b6990f719be64cd3b04e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb3f86fdee2e259afd14258343c026311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccbccf333907b301776b9f2cc7f862312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd60d20ce2ec61678e190919430044313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b985bfb435cce463e467bab7abdd9d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0013ac45d39a13e4e698225498a4e0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd370df309191288c4a6d37240271ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90369d60ade71f83a45ada5159cb60df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aee63b80379a9882c282f401779e1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc629eeea1404b852c3eed5e717f71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd345ee340706f5072c1642a5e95f802320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545a3564d8d4d9a7e4f2fd2f62e2a51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29680290d7a78545ecbc9c0bef6a9b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8845a1fe10131512fc04161cd6cc5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5693413050625ee7bd6be5ec3030c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3032f477df096e12fb19e2c217a153325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f43fcbe91dd2ccd0560aaee69f6572326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295339a410a113b64b9902a3279e6e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a104249da24db346063fb81f6190437328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d50f74b522c3e3495e1a4cbbf9617329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731b78a681969a0b8f27c2ff0a2bd88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6796ccd283ea5cd17f9c1f01d267e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c87fb37922b0bdeb3f0f55a46ed462332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dfeeef1179c5309c8312b9d2eb03c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139dbc760221b950ff3291e07c68b8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621ffd778244146cbf8415448ea491f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f2ea0e989842a2b951d39ae10b4f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32076104bc7d2a46e204b14c62ae861337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136781c31660bbebc5d6fbc987d954ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f578b731b4ecb84fc403036d3bf7c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f54f9a5e17219d01525494c13fe66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149861ab9484d5258157e856fb147ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98181e2da8d5f45fe21ded35cf3629f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7153a6f4237b09737f0fd58acd627f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34db80c81e8a008636ff41d88e24907344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc06c490c7474430d56a4c3c2aa1be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9447225477b37fce12d3ab6769836346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a0b6be49c6ffd583e2d80b4488de0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd1d1a9e50ac8f7881cb106c6de62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181becb6697b40440ae4b0f3463afd32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e60c7c75d3608b9acd8b935a5a068350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36027616361c7b2eb06a1566c723eb07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d262c6f92b54dd2418a5c5f006551352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f532dad909f41b4217f7b2290958f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd66e24fd9dbc280127f4c383b8e86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977ab39f705a31fbff2f9e3b35dd2ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f36477dace460c09957f38ffe876e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d8a58829e968c98a7bb6b87d4d41e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45024c33b9320e1b9bcb9564c926278358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ba4ffea2c4c46e5d075739d6d2d96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b2044691cb54fdaedbc578d6b7ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa38f0d1d799065f5ccf90bbf803d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf5d3667cddf074a47d34d7076f7dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd898bf571f373d1a24f2b1eb05dc10d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8484cfb90bb570bf6e835037f6b3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f31db458bc68d5c7ab250150c36b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2f75917729cf307fc8da7fb542b35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd6d8e4916b4136ce115ec8d214ecf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc34fbc9f0b3e2a83d02dcdd1586f8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b6be0261a389dd223cd3c102a837f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a676191d57cee1a6f2d98761c8d1e09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c85b9a4e63a39d9aa96df0797a52b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc320600c6fa3a956d1088d799fe5fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b093be1b60a82544cca6f09e87d7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb16019e40e8038bc0bb906e2f4a220374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f56ba7e3bc06ab89a6ad39ba645641375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790567f415914062265ab64757a83a71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70268ff5c7e7def9f9e70e295e645d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fee0cbc188c592e3ad4634178f773378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88ef7a948735e9203bd44a3c13dba3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b0242c713f410716e098d909611f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e895a8fe4f2922a41ce1009fda49cdc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a5c1cda53e3768ad829fec6c78669382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75941d1c75fcae9feacc21fa5eb546e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9dea4596f0773dd20a4f12a0d7ca5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bbdc990db27c5e53d04f08cc8fef9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf7fda630a66d5aa4e46db10586fa8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97c35dd8cc91bec358f41125246ac1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9c5fe8282c5a0f6a377eeb77cfe7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d507bb2db52156144039d6987967484389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962e5b6fa51e0660a4fab6640aa9a31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dad54cedbe9f5eebf358fb40b7c75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d031ad52f9b820562aa41e135e2a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be99b4d1850a0c4bf1a1f8715b8026393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3b4e902cbf41085fe990f695d8628394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0ca72fa048f0e39d052d357e412bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f24bdb8e9b88f68b6f16160eb25de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e82e6d606d8dbc1bc54708c9ea621397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097470c9d8b39a31d86a9b89f8783c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ce2893c696f68e61df8952a08ac2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860f21c6235b8bc1e22cd5057e2066d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de774ef98833dc65bed34548710cc9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e50c71b7295d7d4b9855cad254c4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adc08dd52e92459a05cd72a2aa8a6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599001e2bbe05b57a2577c0b25f8f85404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d957f53905c1fa209a38480a9cf00c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf5718b6cb6ec077c706cb07b6074e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a05cde50ba28110b26bc8e19f7f00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdeec50b442a772f75d59235276b38408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742a59b8f319d472f895c86ace3fd44409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8368ab7a79c3650fcc410755a5c5e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d13378dff85f72bd26b18fd356f4f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eef3c08655e1c71e46933c3ef0ebf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9854549c24bb5521ecd211852c80f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05ccfe9a5935a6a7d454bcd211d46f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a609650ec869e8148b5ed9ee61786ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd7b9c071fc73d0c9ee7d80ebc85d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ed712292ac88964fb79a0c75b2ab2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1910d00e1384f9a3227c78c29224e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259e715119f0feb68203578e7d5fb00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226c3330431a715b1903d965ac73c30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46138f2d3b3b16648c4cd322ecfed2df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f10a72dafd3487ded45de6a514d5f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53d678395c7cbad3fbb9093165610d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac2b8bfde6cc12c84dcb5e717137f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ab7a9976a172334657d8701223201425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bdf601ef5ec247e875310c8428d86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df6fdb5aae093c56d0781fbf09e9f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c2cb2b689690a2c2c8d6d7854db56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb39768ea2d64a0ba778ea881c499c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62749753017f9dc36680e0e9ec44992430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7003340e37083ffc0c94fdde8a18013431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbed25f32e74df315cc7ede09d11f69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58a0a885a4457f15c6409f613bf5c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e241a297c404730497fd2f7c70a537434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b9e9dcff2fab4e8b305cd229ec3be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc76996347f246df636ac63948e635f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b30832e4f581316bf72a090a8cc40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8357be8cdf6dcfe85fac39d5449d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e6ea33595454cba048a9dfe495638439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd4e1da40a1069433a76bf7c8d14de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9a86c493aaa21b5c4b87c7bea6ca3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caaee351b08ae358fd8263de0b8e4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4db06f9f6da356d70970e444ad687443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10542db0f91fbe9c6837bbae7d396daa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e604f572c120761cdc4c5e00a70e81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdca647611f32f6aa7e9fd31e37c3e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd1aaee816681c480edbb11f28a383447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba392cf46890e78745644f3638a68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cb8153e22083aef392c6dae47bb8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71990d7646b21d5a9a026a2f0135724450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad482277383fd7e1f1d76026817817451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec84862da2eff1a9699235245a3fb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a023fffd2ba0a3ba912150276d3a88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57c1d39b8e01134b41e52b22442348454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bdae0940b3f9d47e032e73c7cc268455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac069bbc21165798f265929837210426456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74adc9a24bdc4994ddc873b2d8dbdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11274d90db81fb88a315c83c34a532458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1a779c2ade0748f038c4114b86b6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75431a981fcd05ec376ae7a53fae0d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e5a847158679acfb55e397965968a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896edde16bbab7053154a139c781608462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ff88471e36fbf5233343962c8e9f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52308eee1dd689e3eafefbe0f850bbc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ac902eaadd2d4c0b52cc2dcb4f0c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84337c8556b0ba5659fc0681c3d5ce94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a701661de945c8c4a520252a9707467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b25bef58907391138299cab893c5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ced95efacd7c249cb4533b816fa0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae52c87281c970078df83d9fe604c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bb540006cb46a656079c8bacfaccf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c167d1653efb1e4259709383c1e6dcc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a6f3eb30b6a9038b885505d1f7482473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104799b8fc9667c425226b01ff1162c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79ae2a8286e556692c26166fcb1c6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fcb97a2d6ac4f7219bbdc2fc7b560476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621c7c633184887cef58e982c4af8a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a3e50cf8b2df8099d3869e6814f22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078045b40f6e24d0d5fa3d985a83a24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b37c46c21a9ab808bc02900302262480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b5f90c56accc4b43854a8c50f60a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6980355b797f7f5020924c6c1580ac2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a85bd6be8a43408aaa85b948c974f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb20ed7692af2a15f1e44d92efbecd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c27606bfda988f3aa4893a9d75be6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260796b13f8759bdbf26175393224a89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0608cbe4de3d413e5f2655cf2149f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd90990b1cf13e637f81ae8227cec4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d010370695e672bd7f57496f944de4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fc2ede0e6a3bcdb5739a7ad274083490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8cf1b92f268773dc6863a51e56530491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7f615a4868006066e4dc1f7cf4b50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996a3e0e405c021664f22409063b15f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2d78abc402eb5ab0f164d8c0a0799494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cfaa568193099d9d4b40a9bf78e6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dbd3e876c69b62afa155307373918496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096cbf4998d3285c9395052a50cea2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787f9cc4c28d7b8ec0b75b097bec5f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e696c24258dbf1e152f14d6238e0ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c60cfde2ae2101aae57784a14e3cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736d547e00ba78aa578491a02ca3e22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26741ec46e39aa211ef0704563aa7c82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cfa58709710facbfc34880fc35c0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81ef260fb857704e4772b471a4e02f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b4ac497ae761d32f5516eb81c0e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32021206d697dd80846e890429b3b5ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6174302400eeecca91dd4a4abc25e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad691e5d4005f75c1d8fca1d695c91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a957d1ef4f27ae0386e2b93464e763f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73145dfb0ed82f362e1a868e9888d11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26770b630d2ec6594984e46ed0bf7ee2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b72275b660f047ea3966941fbdeda6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2aefb3115a14348c8746a628b96f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d2c53242f4d1b42664e759846e9a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12110b4b4739e2ddf55241bb7f9bf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940ae72e8cbfd704d9acad45e48dd0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d264940b9efec0277c200ea61dea15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40d4741c4db370893fedbea13f23e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a04abb53f2cedeb57fb2da26d8a779519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef8a1baa129496a8b0ff9593c890c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd935d47ad901c956fba46442219e11a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc926d6366f8873e7944b2f0b5cc652e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea1ad924a73d5fd695f093b4cd2793523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c55e7bf55417bb406496d45606c35e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcf0b23d2b75b3f237af861988f2ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f752cee502823fdf846190adcb434526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a799b43dec90d1fbf9e4282fed6553527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad34bc82aaa1a87d6335a3ba97c8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf9155fe6f2da39ef776d2d7c9b50e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deb94ced789dcce6aad3c361f320a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87b8028de1dd80cb0c1cc22cfc535b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7e41cb51cdfc2626928291d0392de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5b5f299ea873553f275667758aed8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa2a6ead56e2647da42cd47e3c1efb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423f29373e95bf887fbd2f40bdfac3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d20e01582a01602ed546fbcf5fe823536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb363eadb246564c2837ee1500ad68b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c8e9b851e2b5ebe2b35b18b0523dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2ad389bdde1e9b795b33c50d83215539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff02f0dbfd918abbd80552174a0dec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c10ec8765f11131533436e2d2d624541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64724fcb1112bedff38f91051bb4cd8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2e0d4efd315b9b9c221c0e4571ea0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f664dd875d9f100517bb6b1171995544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230aa7dd96ac69f9ff53031ee3cb325545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31721a86e999f90e51e7cdf369939f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56569577347215ce62261ba598a43bbf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79674869d6736cc786d7af435e5fb34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b19100d86c4907e9af0afbece6783549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ce725e462cd6906b332263ea44396550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521e9ed8fdd69b58a7654c16c0673d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd148e8fe6aca65848f4dc7193ce7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef0ae4c96675005d28f1a6f9361ffc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f381818c5fbb062166b453e9c2f5ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9584dbcddcb0a37b5b8a3b217bb01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce255c121ca8e6f35e9e0aaa91a9eada556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8da0f583a738a51b6a110f4b43b64b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea322b664bea538babef875bb6927612558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd102f5a1248923452f0e3cb6eb6985559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5442e9c3eb352dfe3173d626977ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412162f6f0ad8b0b1f1372ed43c5cde8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08aa13ae9179f5e2a1624847c5c952562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fdd983d34a9a1ab99fc13ce642097563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee6b6757223190827758cebe268c6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a7582f21ca12b9f85e5bcb9ac91b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8907a669be4c6679672a88b200e44f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5f1f6ff2651b867e2264a6513e9a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1dda4ac79d978bfaa3e9df685eb22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d1cb7f80870dd17e24fa3361edd6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957f40359de8b5cea0593aa6cfda3b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3a99ff90abc7562d198103035f84b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4eb191f0caf234eeddc291d794b9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af609f6d9266492468d9b5f329a1b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2badf8ca23219705d4c855fb0317dc1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52ee8c0ccab51fbece2cc36a114730575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db9856c8ae772607393eae1de91df2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03b008e2fbece7135ab8815c06418c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53183df34a53c0df88592f35d07ba8dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fb2789a4ab026d0eed3ef1c2afc7b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aecfe299216d074f34779f8c28ab44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b3115af8761e3d76f2d85fedf05d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087338188e9e9e78799d466aff7247c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ddde9013e05cf5a3d2f7201fc952c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a3d618cffbe7dd6ef329d52055951584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44135b5119cf674c0de4203d4799c07f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40936b11661e4bde4dc46b6fe48e44c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277d93da3f46d906c9ddb17e413c045587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce67c199350569acd7b9b93de614ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d27ef03b43dcc99d3634331ff83852589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8fcdae186781ead1636aea850a37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d9609e9f87d6fc7acec4fbd104580591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afbbc0ac89dfbe90f94c089663219c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb895734cc1058ac47aff3e564c8d00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f129ed2c4b726252c353489e8340dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d3a2c364a8d4c9ffb793c9d1a2be0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc4f1de095bae76fa8ff0ac6f01c5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ce9fbef6729c5191600e23775eb0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda824cd387acbf2f81e8694f7f21e81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02171acf0869dd435cecb25fc9ce891599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c1623e1a53756934e02b79b45a921600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915460b9aa97cf4b98471cdda29c7c14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff8c499bab17d42e11739511774d08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60e70d9ce5e70fb6424dd283911eb9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e72572fbee1298f7b41bf09e21807604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787218b535eb8c54c739eeb8360e355605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e74c3642141be17cfdb32f13ab2c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64c7ed4382ffb4e0a7f26e3ced15ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99164e911bb09920f5e4d4ae66dab8ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e1890c8be74f5793ce90c160cf7f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a679aedf9737cd4e19dccc1d6c7a8e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7976d04ad56e7d69f8d958e4939e6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ffcdb773a37af15b968b5affbbcef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798534eb882aa95b70bb068f1ace461a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c599e056dd4e8db20cc44130971383614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfc56f8ac48b9f75803e6a5cc4f0b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22565eb3b372ff755b5b609a9072bb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8710c76cc0700ef5e7cfc84c25a444c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bfb907a068f65b16feb35c5782745618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581f294afe8f72eb72d8f6964c9be6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b17361aa6697dcc033caadddb974e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bfa6c29c4000cc7d838d6115744c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2220f18ced6dc990b77a7df870d49ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526158975a1d5518b7be0e2b71ed209623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9441dceccee42eaa995141a50785b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf892c18d5a9e96f23df4eb3414964625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c30db2ed377f22170d967804f0507b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ed86d3b99a21f52fbcf77dd619ddf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb44dd4953e68246470a08a37ff40f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74ea2b381765b1dda26321c9b0df8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129c2b92e4d6ada664438cc51a18947630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170da1dd06551165d323fb006fd1526631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9a8ce361a712949b3d8665ce2f5cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8943b600baa5813a7c59031083cdbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380c3b5670552218c6cbdfff1183b5d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458476d11c47b1122ab174b1c58baa6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c1a920f1f3b9c55282f386b234bd5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90adc1769d32ff5431eadfb815ce53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6530e6ad619d6cb7aaff94c471fe024638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f4b5080de9ceb11b91f2603213623639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966af10eaaa992acf1d4ad8dac62fba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2387d1edf57722900b2cc7fa3d9d602641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8eb53c6e4b1196df005a58343b2d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55c5e11b450420edc65ca66e7e30f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992e94a6d6560779f829642bab595f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35e8f59fdbaa8642f9aff1efdd031b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895b57b24ee96956f56de68d1682c52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf31d3a2ec5632fdeb09d25447baccd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db500a77770ea53892144f2fdfa072648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff9b335abe8077199f5c67dd81ecb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b8b8188f98b121eeb3012a98e76af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b62d3c2546993cfce7159cdd8adea5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bd5e00c243dec6a33a9007fb9d700652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348014a84b4bdfc7fb67a26fa2c8766c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602d7f0e5e41c9ab7ff3d912207ecef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdaa3fdfc0b396ec87223e7c4676de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9100e4a3b444c1e8103531710f2a81c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22499fc7ce86dcc565d2d5c5ce77063a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac83892b057f518cdc345aa3d3cd87e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be7c6e2b9184d9efa8fb40284eca94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c6e566454eac5d647384e715983f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ffe39074457869bf371d90bb20002661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b3cb4684f13ad6124a394037f8110662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670947a8267572ac68d8a0e79a72716663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d30c0146d3472c2048b74e62bb0b31664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865cd11b8f102a40cbcfec6c947e100665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00985fab21ef22c08f54b81a94411cac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e003d4b5b6ef4a7fa9a5561c23597da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9165e8e381d2b3d9c632b6cc132dc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97131da9bd6196e08c8c0195df1564669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001868b78597fba956ccb84ea342ae5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfe46a08ca8c0b0044a03db9f1276a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b7cc92d9caa8927047fc160ce4601672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881f9ed6d78db3bca746aa76bf6f04f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f06a62564928f63fa23ce36d9f70d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c94799ca539a7cd3fdc70c3835fbaa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6b4e819ad2ececc7be525a82edad9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7dcbcc67c5cd9a0563bcb268994ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b670d9b2148c4d01151c97ee9546a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaec4243a5701da192fa0fbdd33770679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa428dd51ee499247cd2683914bb32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b958cee3aa475412c6e836713bbd47a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3e388fbb532ccb161cff3259d9f64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c133fcbdb365eb2254f5d13a35f26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af988f9f344800619f854d8ab38cf2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049092608a66385b07ad678ab829fb52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86b84b5a17740278e5ac688dc9bd87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823380dcd0428e9adf27fe4292ca3cad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c261aac3a5c36540344d0e4bb3877688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd0b9f1450154c9889bcf44e15910a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d15ed1e900f77c5b7699580a3ee2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede90141b8af468984cad117e80024e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3617698875d832c3d6c36bef5afade6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a7f9efb4afd9c3fbddbca075f990693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a70d6ac9a031a217c7b1f84a33df86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37cc02d5d3498a9102f8b60a07f11e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df3ac8b8160dedcf11ce3743416d54696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4629e6a63f4d3647894e6b20fcb0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1921bd100426b993729710d708ff7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0b657aa4e3787911016747e7b3407699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861fb65d2c1a08c973a00a3bce15e5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d641428a2fce585e92f10d346df256f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8746df57db06d18698adbfc3b485f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af7c00eacd115f94ef5838a03323a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21323b6be4e4497076481346bbc5543b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fec73d92a0d2f6286891a4376bb67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896f5a0e7384120dd8dc174672543d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81dda507475d559e48eb11b512d2cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee94a9209896161b5ab9c780efecf19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deb508d790fcdbd181a0dcfb4ef2ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfcd07cc506c77f337ebb5c46cbf35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7a19c36671d890c3d9685316d4602711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d572b7c479d03b9b1f03aee078c3bd7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bcf089021178d550830752888b608713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000190654123f5ce5cd34a9c940ef1c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d57a941b9f2203db4ba3509a50d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ffc4c861775fd5c4c4309d4df9c11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a7da01b080d5327c91777c451f60b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c613b65834a126cf2556c95473523718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1baf405db96697221ba97dd8566e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf63c5fa450f9b389dc37721e90437f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a73027328b98e0c1364eb9a4737287721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2607f825f5facc1ed388fd64dfd82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a2a94218fc22c86c4216023d53499723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffb15861bc9912174606137ea0d198724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ae183fd6ba5942af52733ff22c4cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9d52244c316aa584bd064b1db31d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bda6b3798683a95b34dbb077c443d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10b6135d96bd0f14159820a120cbca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8a09cb935ab819e196d14e5e15842729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff88d7b444d19a55354d87c117846a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484a6b3c3b3420b7c4ac6693275b267731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d607e4b99065b56ef687b7547f754732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfefc5375f9b4be20b198a386c8659733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ea37bdd44719428dcbfa709e17583734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e060c7d680696f465932e7b82c72e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3786e8525e86bd1a56a2dfb238e1816736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8246ba70cce27abaeb4660a0d5cdbe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f002b425dbe23d06a935b5cddd68cda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba7dfb99529e4388f9b2fc84e87b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431e243a3abe7025d43fa910fe41c52740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a46917044b5c21f1856353ad39c750741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112581fb9fa004dd608f8bb0cdeb8ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e176f62eff566c69803f0dc4f19d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1730e56d567a8f4f9ae7c0496bc3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c203713e484cdcea21f609019dbaf3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11930d05d77a58faa195dc77908281746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd7c1dba453152d7d8992bedddc290747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c026470038982050a22a18838cc2fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f89725960da4fb4b634fcb642e4434749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae4f13c23bb3ba72b02ba55ff882d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdf4da6726ce3ebe989b10accb825e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3c4b3f4895950e081782e909080cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57edeac783abfc636ba6f5384a2a05753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa9f540a05cdc7a178744783512100754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406696abb5ae9d93abb81b4f69ee68d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516353b42fdf13f83422e33f8b3e866756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61439c3a36857e0f771f66b61a1603757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657b014f2969868c89ebbd8b352555a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434dff3a7d3f983d532f14fe3c55140759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>